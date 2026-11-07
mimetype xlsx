--- v0 (2026-03-10)
+++ v1 (2026-11-07)
@@ -6,160 +6,160 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2025/Actualizacion/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ActualizacionSGA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1406" documentId="8_{A139F1A7-C5FA-475D-B4DD-F404D85C524A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{15F97118-11BA-482B-9EEA-F4ACC4B204DC}"/>
+  <xr:revisionPtr revIDLastSave="1456" documentId="8_{A139F1A7-C5FA-475D-B4DD-F404D85C524A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{976DA543-559E-496C-941D-51621845157E}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" firstSheet="1" activeTab="1" xr2:uid="{16B0409E-11F5-4256-9B35-3D7EF00A44C1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{16B0409E-11F5-4256-9B35-3D7EF00A44C1}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja2" sheetId="2" state="hidden" r:id="rId1"/>
     <sheet name="MIAVIA" sheetId="1" r:id="rId2"/>
     <sheet name="Resumen" sheetId="8" r:id="rId3"/>
     <sheet name="Revisiones" sheetId="9" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Resumen!$A$14:$J$14</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">MIAVIA!$A$1:$S$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">MIAVIA!$A$1:$T$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Resumen!$A$1:$Q$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Revisiones!$A$1:$D$44</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="O29" i="1" l="1"/>
-[...4 lines deleted...]
-  <c r="R28" i="1" s="1"/>
+  <c r="P29" i="1" l="1"/>
+  <c r="Q29" i="1" s="1"/>
+  <c r="S29" i="1" s="1"/>
+  <c r="P28" i="1"/>
+  <c r="Q28" i="1" s="1"/>
+  <c r="S28" i="1" s="1"/>
   <c r="A7" i="9"/>
   <c r="B8" i="9"/>
   <c r="B9" i="9"/>
   <c r="D11" i="9"/>
   <c r="C11" i="9"/>
   <c r="B11" i="9"/>
   <c r="A11" i="9"/>
-  <c r="O24" i="1"/>
-[...37 lines deleted...]
-  <c r="R15" i="1" s="1"/>
+  <c r="P24" i="1"/>
+  <c r="Q24" i="1" s="1"/>
+  <c r="S24" i="1" s="1"/>
+  <c r="P25" i="1"/>
+  <c r="Q25" i="1" s="1"/>
+  <c r="S25" i="1" s="1"/>
+  <c r="P26" i="1"/>
+  <c r="Q26" i="1" s="1"/>
+  <c r="S26" i="1" s="1"/>
+  <c r="P27" i="1"/>
+  <c r="Q27" i="1" s="1"/>
+  <c r="S27" i="1" s="1"/>
+  <c r="P16" i="1" l="1"/>
+  <c r="Q16" i="1" s="1"/>
+  <c r="S16" i="1" s="1"/>
+  <c r="P17" i="1"/>
+  <c r="Q17" i="1" s="1"/>
+  <c r="S17" i="1" s="1"/>
+  <c r="P18" i="1"/>
+  <c r="Q18" i="1" s="1"/>
+  <c r="S18" i="1" s="1"/>
+  <c r="P19" i="1"/>
+  <c r="Q19" i="1" s="1"/>
+  <c r="S19" i="1" s="1"/>
+  <c r="P20" i="1"/>
+  <c r="Q20" i="1" s="1"/>
+  <c r="S20" i="1" s="1"/>
+  <c r="P21" i="1"/>
+  <c r="Q21" i="1" s="1"/>
+  <c r="S21" i="1" s="1"/>
+  <c r="P22" i="1"/>
+  <c r="Q22" i="1" s="1"/>
+  <c r="S22" i="1" s="1"/>
+  <c r="P23" i="1"/>
+  <c r="Q23" i="1" s="1"/>
+  <c r="S23" i="1" s="1"/>
+  <c r="P15" i="1"/>
+  <c r="Q15" i="1" s="1"/>
+  <c r="S15" i="1" s="1"/>
   <c r="A16" i="1" l="1"/>
   <c r="A17" i="1" s="1"/>
   <c r="A18" i="1" s="1"/>
   <c r="A19" i="1" s="1"/>
   <c r="A20" i="1" s="1"/>
   <c r="A21" i="1" s="1"/>
   <c r="A22" i="1" s="1"/>
   <c r="A23" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="374" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="119">
   <si>
     <t>Aspecto Ambiental</t>
   </si>
   <si>
     <t>Impacto Ambiental</t>
   </si>
   <si>
     <t>Evaluación del Impacto Ambiental</t>
   </si>
   <si>
     <t>Recurso</t>
   </si>
   <si>
     <t>Tipo de Impacto</t>
   </si>
   <si>
     <t>Alcance</t>
   </si>
   <si>
     <t>Probabilidad</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
@@ -246,69 +246,60 @@
   <si>
     <t>Consumo de agua</t>
   </si>
   <si>
     <t>Generación de residuos aprovechables</t>
   </si>
   <si>
     <t>Generación de residuos no aprovechables</t>
   </si>
   <si>
     <t>Generación de residuos RAEE</t>
   </si>
   <si>
     <t>Generación de vertimientos ARD</t>
   </si>
   <si>
     <t>Generación de RESPEL</t>
   </si>
   <si>
     <t>Generación de emisiones por fuentes móviles</t>
   </si>
   <si>
     <t>Reducción de afectación al ambiente</t>
   </si>
   <si>
-    <t>Contaminación del aire</t>
-[...1 lines deleted...]
-  <si>
     <t>Contaminación del agua</t>
   </si>
   <si>
-    <t>Agotamiento del recurso hídrico</t>
-[...1 lines deleted...]
-  <si>
     <t>Generación de Residuos Orgánicos</t>
   </si>
   <si>
     <t>Reducción de la vida útil del relleno sanitario</t>
   </si>
   <si>
     <t>Contaminación del suelo y afectación a la salud humana</t>
-  </si>
-[...1 lines deleted...]
-    <t>Contaminación del suelo</t>
   </si>
   <si>
     <t>Suelo</t>
   </si>
   <si>
     <t>Aire</t>
   </si>
   <si>
     <t>Todos</t>
   </si>
   <si>
     <t>Cumple con la Normatividad</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Regularidad</t>
   </si>
   <si>
     <t>Normal</t>
   </si>
@@ -339,54 +330,50 @@
   </si>
   <si>
     <t>Servicio de transporte para personal interno de la Contaduría General de la Nación.</t>
   </si>
   <si>
     <t>Despacho
 Servicios Generales
 Capacitación/Prensa</t>
   </si>
   <si>
     <t>Impresión de documentos</t>
   </si>
   <si>
     <t>Consumo de alimentos dentro de las instalaciones de la entidad</t>
   </si>
   <si>
     <t>Mantenimiento correctivo de los equipos de cómputo y demás aparatos eléctricos o electrónicos que requerirán el reemplazo de elementos o componentes de estos.</t>
   </si>
   <si>
     <t>Cambio de los cartuchos o tóner de las impresoras al igual que baterías o pilas eléctricas</t>
   </si>
   <si>
     <t>Rango de Importancia</t>
   </si>
   <si>
-    <t xml:space="preserve">Impresiones erróneas
-[...2 lines deleted...]
-  <si>
     <t>Significativo</t>
   </si>
   <si>
     <t>Moderada</t>
   </si>
   <si>
     <t>Alta</t>
   </si>
   <si>
     <t>Baja</t>
   </si>
   <si>
     <t>No Significativo</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Proceso/ Área/Grupo</t>
   </si>
   <si>
     <t>Generación de vertimientos por ARD</t>
   </si>
   <si>
     <t>Implementación de campañas de educación ambienal</t>
@@ -468,103 +455,134 @@
   </si>
   <si>
     <t>Responsable</t>
   </si>
   <si>
     <t xml:space="preserve">Revisión </t>
   </si>
   <si>
     <t>David Santiago Arévalo Monroy</t>
   </si>
   <si>
     <t>Identificación de aspectos e impactos ambientales asociados a las actividades desarrolladas por la CGN</t>
   </si>
   <si>
     <t>Separación en la fuente de acuerdo con el código de colores</t>
   </si>
   <si>
     <t>Recolección de los residuos sólidos generados en la entidad</t>
   </si>
   <si>
     <t>Revisiones realizadas</t>
   </si>
   <si>
     <t>Se realiza revisión de los aspectos e impactos ambientales identificados de acuerdo con las actividades de la entidad, de igual forma, se realiza una reevaluación sin que se observen cambios en la Significancia del impacto.
 Se realiza la inclusión del registro 15 de la hora MIAVIA, resuktando un impacto ambiental positivo significativo.</t>
+  </si>
+  <si>
+    <t>Generación indirecta de GEI</t>
+  </si>
+  <si>
+    <t>Agotamiento/disminución de disponibilidad del recurso hídrico</t>
+  </si>
+  <si>
+    <t>Disminución de la calidad del aire y aporte de GEI</t>
+  </si>
+  <si>
+    <t>Se integra el concepto de cambio climático por la relación de los aspectos ambinetales y los impactos asociados a la generación de GEI</t>
+  </si>
+  <si>
+    <t>Etapa Ciclo de Vida</t>
+  </si>
+  <si>
+    <t>Uso y Operación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recepción de pedidos o elementos que se allegan embalados y sellados </t>
+  </si>
+  <si>
+    <t>Disposición Final</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -647,51 +665,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -709,159 +727,196 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...42 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
@@ -920,51 +975,51 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>171445</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
-      <xdr:colOff>361908</xdr:colOff>
+      <xdr:colOff>209508</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>31124</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5812F4C9-035D-EBCF-3632-18A09554D1C5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="17787" b="21277"/>
@@ -1408,2491 +1463,2551 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C219246E-4A53-448E-8622-E72D3D154CCE}">
   <dimension ref="D2:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="2" spans="4:8" x14ac:dyDescent="0.3">
+    <row r="2" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D2">
         <v>1</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2" t="s">
         <v>18</v>
       </c>
       <c r="G2" t="s">
+        <v>51</v>
+      </c>
+      <c r="H2" t="s">
         <v>54</v>
       </c>
-      <c r="H2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="4:8" x14ac:dyDescent="0.3">
+    </row>
+    <row r="3" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D3">
         <v>5</v>
       </c>
       <c r="E3">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H3" t="s">
         <v>55</v>
       </c>
-      <c r="H3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="4:8" x14ac:dyDescent="0.3">
+    </row>
+    <row r="4" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D4">
         <v>10</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7C2C5D5-EA1F-4756-9212-D2529ED31DE3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A7:R29"/>
+  <dimension ref="A7:S29"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="60" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8:D8"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="60" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.5546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="5.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="21" style="8" customWidth="1"/>
-    <col min="3" max="3" width="47.5546875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="18" max="18" width="18.6640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="47.5703125" customWidth="1"/>
+    <col min="4" max="5" width="15.140625" style="1" customWidth="1"/>
+    <col min="6" max="7" width="25.7109375" style="13" customWidth="1"/>
+    <col min="8" max="9" width="11.42578125" style="2"/>
+    <col min="10" max="15" width="4.7109375" style="2" customWidth="1"/>
+    <col min="16" max="16" width="12.85546875" style="2" customWidth="1"/>
+    <col min="17" max="17" width="11.7109375" style="2" customWidth="1"/>
+    <col min="18" max="18" width="15.7109375" style="2" customWidth="1"/>
+    <col min="19" max="19" width="18.7109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:18" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
-[...28 lines deleted...]
-      <c r="E8" s="44" t="s">
+    <row r="7" spans="1:19" s="29" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="34" t="s">
+        <v>99</v>
+      </c>
+      <c r="B7" s="34"/>
+      <c r="C7" s="34"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="34"/>
+      <c r="F7" s="34"/>
+      <c r="G7" s="34"/>
+      <c r="H7" s="34"/>
+      <c r="I7" s="34"/>
+      <c r="J7" s="34"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="34"/>
+      <c r="M7" s="34"/>
+      <c r="N7" s="34"/>
+      <c r="O7" s="34"/>
+      <c r="P7" s="34"/>
+      <c r="Q7" s="34"/>
+      <c r="R7" s="34"/>
+      <c r="S7" s="34"/>
+    </row>
+    <row r="8" spans="1:19" s="29" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="B8" s="36"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="39" t="s">
+        <v>97</v>
+      </c>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="40"/>
+      <c r="N8" s="40"/>
+      <c r="O8" s="40"/>
+      <c r="P8" s="40"/>
+      <c r="Q8" s="40"/>
+      <c r="R8" s="40"/>
+      <c r="S8" s="41"/>
+    </row>
+    <row r="9" spans="1:19" s="29" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="B9" s="36"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="40"/>
+      <c r="I9" s="40"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="40"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="40"/>
+      <c r="P9" s="40"/>
+      <c r="Q9" s="40"/>
+      <c r="R9" s="40"/>
+      <c r="S9" s="41"/>
+    </row>
+    <row r="10" spans="1:19" s="29" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="35" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="36"/>
+      <c r="C10" s="36"/>
+      <c r="D10" s="37"/>
+      <c r="E10" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="F10" s="43"/>
+      <c r="G10" s="43"/>
+      <c r="H10" s="43"/>
+      <c r="I10" s="44"/>
+      <c r="J10" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
+      <c r="N10" s="45"/>
+      <c r="O10" s="45"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="S10" s="37"/>
+    </row>
+    <row r="11" spans="1:19" s="29" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="31">
+        <v>46303</v>
+      </c>
+      <c r="B11" s="32"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="39" t="s">
         <v>101</v>
       </c>
-      <c r="F8" s="44"/>
-[...38 lines deleted...]
-      <c r="A10" s="30" t="s">
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="40"/>
+      <c r="I11" s="41"/>
+      <c r="J11" s="34">
+        <v>2</v>
+      </c>
+      <c r="K11" s="34"/>
+      <c r="L11" s="34"/>
+      <c r="M11" s="34"/>
+      <c r="N11" s="34"/>
+      <c r="O11" s="34"/>
+      <c r="P11" s="34"/>
+      <c r="Q11" s="34"/>
+      <c r="R11" s="38" t="s">
         <v>94</v>
       </c>
-      <c r="B10" s="31"/>
-[...36 lines deleted...]
-      <c r="I11" s="38">
+      <c r="S11" s="33"/>
+    </row>
+    <row r="13" spans="1:19" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="47"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="I13" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="J13" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="K13" s="47"/>
+      <c r="L13" s="47"/>
+      <c r="M13" s="47"/>
+      <c r="N13" s="47"/>
+      <c r="O13" s="47"/>
+      <c r="P13" s="47"/>
+      <c r="Q13" s="46" t="s">
+        <v>68</v>
+      </c>
+      <c r="R13" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="S13" s="46" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="7" customFormat="1" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="46"/>
+      <c r="B14" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="J11" s="38"/>
-[...66 lines deleted...]
-      <c r="I14" s="6" t="s">
+      <c r="H14" s="46"/>
+      <c r="I14" s="46"/>
+      <c r="J14" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="J14" s="6" t="s">
+      <c r="K14" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="K14" s="6" t="s">
+      <c r="L14" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="L14" s="6" t="s">
+      <c r="M14" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="M14" s="6" t="s">
+      <c r="N14" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="N14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="P14" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="P14" s="39"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="Q14" s="46"/>
+      <c r="R14" s="49"/>
+      <c r="S14" s="46"/>
+    </row>
+    <row r="15" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>1</v>
       </c>
       <c r="B15" s="14" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C15" s="10" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D15" s="15" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="E15" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="F15" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="F15" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="3" t="s">
+      <c r="G15" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="H15" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="H15" s="3" t="s">
+      <c r="I15" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="I15" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="J15" s="11">
         <v>10</v>
       </c>
       <c r="K15" s="11">
         <v>10</v>
       </c>
       <c r="L15" s="11">
         <v>10</v>
       </c>
       <c r="M15" s="11">
         <v>10</v>
       </c>
       <c r="N15" s="11">
+        <v>10</v>
+      </c>
+      <c r="O15" s="11">
         <v>1</v>
       </c>
-      <c r="O15" s="11">
-        <f>IF(AND(I15&lt;&gt;"",J15&lt;&gt;"",K15&lt;&gt;"",L15&lt;&gt;"",M15&lt;&gt;"",N15&lt;&gt;""),I15*J15*K15*L15*M15*N15,"")</f>
+      <c r="P15" s="11">
+        <f>IF(AND(J15&lt;&gt;"",K15&lt;&gt;"",L15&lt;&gt;"",M15&lt;&gt;"",N15&lt;&gt;"",O15&lt;&gt;""),J15*K15*L15*M15*N15*O15,"")</f>
         <v>100000</v>
       </c>
-      <c r="P15" s="3" t="str">
-        <f>IF(O15&lt;&gt;"",IF(O15&lt;=25000,"Baja",IF(O15&lt;=125000,"Moderada",IF(O15&gt;125000,"Alta",""))),"")</f>
+      <c r="Q15" s="3" t="str">
+        <f>IF(P15&lt;&gt;"",IF(P15&lt;=25000,"Baja",IF(P15&lt;=125000,"Moderada",IF(P15&gt;125000,"Alta",""))),"")</f>
         <v>Moderada</v>
       </c>
-      <c r="Q15" s="3" t="s">
+      <c r="R15" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="R15" s="3" t="str">
-        <f>IF(OR(P15&lt;&gt;"",Q15&lt;&gt;""),IF(AND(P15="Baja",OR(Q15="Si",Q15="N/A")),"No Significativo","Significativo"),"")</f>
+      <c r="S15" s="3" t="str">
+        <f>IF(OR(Q15&lt;&gt;"",R15&lt;&gt;""),IF(AND(Q15="Baja",OR(R15="Si",R15="N/A")),"No Significativo","Significativo"),"")</f>
         <v>Significativo</v>
       </c>
     </row>
-    <row r="16" spans="1:18" ht="64.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:19" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <f>A15+1</f>
         <v>2</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C16" s="10" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="E16" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E16" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="F16" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="F16" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="3" t="s">
+      <c r="G16" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="H16" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="H16" s="3" t="s">
+      <c r="I16" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="I16" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="J16" s="11">
         <v>10</v>
       </c>
       <c r="K16" s="11">
         <v>10</v>
       </c>
       <c r="L16" s="11">
         <v>10</v>
       </c>
       <c r="M16" s="11">
         <v>10</v>
       </c>
       <c r="N16" s="11">
+        <v>10</v>
+      </c>
+      <c r="O16" s="11">
         <v>1</v>
       </c>
-      <c r="O16" s="11">
-        <f t="shared" ref="O16:O23" si="0">IF(AND(I16&lt;&gt;"",J16&lt;&gt;"",K16&lt;&gt;"",L16&lt;&gt;"",M16&lt;&gt;"",N16&lt;&gt;""),I16*J16*K16*L16*M16*N16,"")</f>
+      <c r="P16" s="11">
+        <f t="shared" ref="P16:P23" si="0">IF(AND(J16&lt;&gt;"",K16&lt;&gt;"",L16&lt;&gt;"",M16&lt;&gt;"",N16&lt;&gt;"",O16&lt;&gt;""),J16*K16*L16*M16*N16*O16,"")</f>
         <v>100000</v>
       </c>
-      <c r="P16" s="3" t="str">
-        <f t="shared" ref="P16:P23" si="1">IF(O16&lt;&gt;"",IF(O16&lt;=25000,"Baja",IF(O16&lt;=125000,"Moderada",IF(O16&gt;125000,"Alta",""))),"")</f>
+      <c r="Q16" s="3" t="str">
+        <f t="shared" ref="Q16:Q23" si="1">IF(P16&lt;&gt;"",IF(P16&lt;=25000,"Baja",IF(P16&lt;=125000,"Moderada",IF(P16&gt;125000,"Alta",""))),"")</f>
         <v>Moderada</v>
       </c>
-      <c r="Q16" s="3" t="s">
+      <c r="R16" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="R16" s="3" t="str">
-        <f t="shared" ref="R16:R27" si="2">IF(OR(P16&lt;&gt;"",Q16&lt;&gt;""),IF(AND(P16="Baja",OR(Q16="Si",Q16="N/A")),"No Significativo","Significativo"),"")</f>
+      <c r="S16" s="3" t="str">
+        <f t="shared" ref="S16:S27" si="2">IF(OR(Q16&lt;&gt;"",R16&lt;&gt;""),IF(AND(Q16="Baja",OR(R16="Si",R16="N/A")),"No Significativo","Significativo"),"")</f>
         <v>Significativo</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="54" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:19" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <f t="shared" ref="A17:A23" si="3">A16+1</f>
         <v>3</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>72</v>
+        <v>117</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="E17" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E17" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="F17" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="F17" s="12" t="s">
+      <c r="G17" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="G17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I17" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I17" s="11">
+      <c r="J17" s="11">
         <v>1</v>
       </c>
-      <c r="J17" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="K17" s="11">
         <v>10</v>
       </c>
       <c r="L17" s="11">
         <v>10</v>
       </c>
       <c r="M17" s="11">
         <v>10</v>
       </c>
       <c r="N17" s="11">
         <v>10</v>
       </c>
       <c r="O17" s="11">
+        <v>10</v>
+      </c>
+      <c r="P17" s="11">
         <f t="shared" si="0"/>
         <v>100000</v>
       </c>
-      <c r="P17" s="3" t="str">
+      <c r="Q17" s="3" t="str">
         <f t="shared" si="1"/>
         <v>Moderada</v>
       </c>
-      <c r="Q17" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R17" s="3" t="str">
+      <c r="R17" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="S17" s="3" t="str">
         <f t="shared" si="2"/>
         <v>Significativo</v>
       </c>
     </row>
-    <row r="18" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <f t="shared" si="3"/>
         <v>4</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>54</v>
+      </c>
+      <c r="E18" s="15" t="s">
+        <v>116</v>
       </c>
       <c r="F18" s="12" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="G18" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G18" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="H18" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="H18" s="3" t="s">
+      <c r="I18" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="I18" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="J18" s="11">
         <v>10</v>
       </c>
       <c r="K18" s="11">
+        <v>10</v>
+      </c>
+      <c r="L18" s="11">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="M18" s="11">
         <v>5</v>
       </c>
       <c r="N18" s="11">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="O18" s="11">
+        <v>10</v>
+      </c>
+      <c r="P18" s="11">
         <f t="shared" si="0"/>
         <v>25000</v>
       </c>
-      <c r="P18" s="3" t="str">
+      <c r="Q18" s="3" t="str">
         <f t="shared" si="1"/>
         <v>Baja</v>
       </c>
-      <c r="Q18" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R18" s="3" t="str">
+      <c r="R18" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="S18" s="3" t="str">
         <f t="shared" si="2"/>
         <v>No Significativo</v>
       </c>
     </row>
-    <row r="19" spans="1:18" ht="77.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:19" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <f t="shared" si="3"/>
         <v>5</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C19" s="10" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="E19" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="F19" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="F19" s="12" t="s">
+      <c r="G19" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="G19" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I19" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="I19" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="J19" s="11">
         <v>10</v>
       </c>
       <c r="K19" s="11">
         <v>10</v>
       </c>
       <c r="L19" s="11">
         <v>10</v>
       </c>
       <c r="M19" s="11">
         <v>10</v>
       </c>
       <c r="N19" s="11">
+        <v>10</v>
+      </c>
+      <c r="O19" s="11">
         <v>1</v>
       </c>
-      <c r="O19" s="11">
+      <c r="P19" s="11">
         <f t="shared" si="0"/>
         <v>100000</v>
       </c>
-      <c r="P19" s="3" t="str">
+      <c r="Q19" s="3" t="str">
         <f t="shared" si="1"/>
         <v>Moderada</v>
       </c>
-      <c r="Q19" s="3" t="s">
+      <c r="R19" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="R19" s="3" t="str">
+      <c r="S19" s="3" t="str">
         <f t="shared" si="2"/>
         <v>Significativo</v>
       </c>
     </row>
-    <row r="20" spans="1:18" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <f t="shared" si="3"/>
         <v>6</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="E20" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E20" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="F20" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="F20" s="12" t="s">
+      <c r="G20" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="H20" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G20" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="3" t="s">
+      <c r="I20" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="I20" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="J20" s="11">
         <v>10</v>
       </c>
       <c r="K20" s="11">
         <v>10</v>
       </c>
       <c r="L20" s="11">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M20" s="11">
         <v>5</v>
       </c>
       <c r="N20" s="11">
+        <v>5</v>
+      </c>
+      <c r="O20" s="11">
         <v>1</v>
       </c>
-      <c r="O20" s="11">
+      <c r="P20" s="11">
         <f t="shared" si="0"/>
         <v>25000</v>
       </c>
-      <c r="P20" s="3" t="str">
+      <c r="Q20" s="3" t="str">
         <f t="shared" si="1"/>
         <v>Baja</v>
       </c>
-      <c r="Q20" s="3" t="s">
+      <c r="R20" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="R20" s="3" t="str">
+      <c r="S20" s="3" t="str">
         <f t="shared" si="2"/>
         <v>No Significativo</v>
       </c>
     </row>
-    <row r="21" spans="1:18" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <f t="shared" si="3"/>
         <v>7</v>
       </c>
       <c r="B21" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="C21" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="15" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="E21" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E21" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="F21" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="F21" s="12" t="s">
-[...3 lines deleted...]
-        <v>51</v>
+      <c r="G21" s="12" t="s">
+        <v>113</v>
       </c>
       <c r="H21" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="I21" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="I21" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="J21" s="11">
         <v>10</v>
       </c>
       <c r="K21" s="11">
+        <v>10</v>
+      </c>
+      <c r="L21" s="11">
         <v>1</v>
       </c>
-      <c r="L21" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="M21" s="11">
+        <v>10</v>
+      </c>
+      <c r="N21" s="11">
         <v>1</v>
       </c>
-      <c r="N21" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="O21" s="11">
+        <v>10</v>
+      </c>
+      <c r="P21" s="11">
         <f t="shared" si="0"/>
         <v>10000</v>
       </c>
-      <c r="P21" s="3" t="str">
+      <c r="Q21" s="3" t="str">
         <f t="shared" si="1"/>
         <v>Baja</v>
       </c>
-      <c r="Q21" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R21" s="3" t="str">
+      <c r="R21" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="S21" s="3" t="str">
         <f t="shared" si="2"/>
         <v>No Significativo</v>
       </c>
     </row>
-    <row r="22" spans="1:18" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:19" ht="60" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <f t="shared" si="3"/>
         <v>8</v>
       </c>
       <c r="B22" s="14" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C22" s="10" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="E22" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="F22" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="F22" s="12" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="G22" s="12" t="s">
+        <v>111</v>
       </c>
       <c r="H22" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I22" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="I22" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="J22" s="11">
+        <v>10</v>
+      </c>
+      <c r="K22" s="11">
         <v>1</v>
       </c>
-      <c r="K22" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="L22" s="11">
         <v>10</v>
       </c>
       <c r="M22" s="11">
+        <v>10</v>
+      </c>
+      <c r="N22" s="11">
         <v>1</v>
       </c>
-      <c r="N22" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="O22" s="11">
+        <v>10</v>
+      </c>
+      <c r="P22" s="11">
         <f t="shared" si="0"/>
         <v>10000</v>
       </c>
-      <c r="P22" s="3" t="str">
+      <c r="Q22" s="3" t="str">
         <f t="shared" si="1"/>
         <v>Baja</v>
       </c>
-      <c r="Q22" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R22" s="3" t="str">
+      <c r="R22" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="S22" s="3" t="str">
         <f t="shared" si="2"/>
         <v>No Significativo</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:19" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <f t="shared" si="3"/>
         <v>9</v>
       </c>
       <c r="B23" s="14" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="E23" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E23" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="F23" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="F23" s="12" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="G23" s="12" t="s">
+        <v>46</v>
       </c>
       <c r="H23" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I23" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="I23" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="J23" s="11">
+        <v>10</v>
+      </c>
+      <c r="K23" s="11">
         <v>1</v>
       </c>
-      <c r="K23" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="L23" s="11">
         <v>10</v>
       </c>
       <c r="M23" s="11">
+        <v>10</v>
+      </c>
+      <c r="N23" s="11">
         <v>1</v>
       </c>
-      <c r="N23" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="O23" s="11">
+        <v>10</v>
+      </c>
+      <c r="P23" s="11">
         <f t="shared" si="0"/>
         <v>10000</v>
       </c>
-      <c r="P23" s="3" t="str">
+      <c r="Q23" s="3" t="str">
         <f t="shared" si="1"/>
         <v>Baja</v>
       </c>
-      <c r="Q23" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R23" s="3" t="str">
+      <c r="R23" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="S23" s="3" t="str">
         <f t="shared" si="2"/>
         <v>No Significativo</v>
       </c>
     </row>
-    <row r="24" spans="1:18" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:19" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>10</v>
       </c>
       <c r="B24" s="14" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C24" s="12" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="E24" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="G24" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="F24" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H24" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I24" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="I24" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="J24" s="11">
+        <v>10</v>
+      </c>
+      <c r="K24" s="11">
         <v>1</v>
       </c>
-      <c r="K24" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="L24" s="11">
         <v>10</v>
       </c>
       <c r="M24" s="11">
+        <v>10</v>
+      </c>
+      <c r="N24" s="11">
         <v>1</v>
       </c>
-      <c r="N24" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="O24" s="11">
-        <f t="shared" ref="O24:O27" si="4">IF(AND(I24&lt;&gt;"",J24&lt;&gt;"",K24&lt;&gt;"",L24&lt;&gt;"",M24&lt;&gt;"",N24&lt;&gt;""),I24*J24*K24*L24*M24*N24,"")</f>
+        <v>10</v>
+      </c>
+      <c r="P24" s="11">
+        <f t="shared" ref="P24:P27" si="4">IF(AND(J24&lt;&gt;"",K24&lt;&gt;"",L24&lt;&gt;"",M24&lt;&gt;"",N24&lt;&gt;"",O24&lt;&gt;""),J24*K24*L24*M24*N24*O24,"")</f>
         <v>10000</v>
       </c>
-      <c r="P24" s="3" t="str">
-        <f t="shared" ref="P24:P27" si="5">IF(O24&lt;&gt;"",IF(O24&lt;=25000,"Baja",IF(O24&lt;=125000,"Moderada",IF(O24&gt;125000,"Alta",""))),"")</f>
+      <c r="Q24" s="3" t="str">
+        <f t="shared" ref="Q24:Q27" si="5">IF(P24&lt;&gt;"",IF(P24&lt;=25000,"Baja",IF(P24&lt;=125000,"Moderada",IF(P24&gt;125000,"Alta",""))),"")</f>
         <v>Baja</v>
       </c>
-      <c r="Q24" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="3" t="str">
+      <c r="R24" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="S24" s="3" t="str">
         <f t="shared" si="2"/>
         <v>No Significativo</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:19" ht="45" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>11</v>
       </c>
       <c r="B25" s="14" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>54</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>116</v>
       </c>
       <c r="F25" s="12" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>77</v>
+      </c>
+      <c r="G25" s="12" t="s">
+        <v>79</v>
       </c>
       <c r="H25" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I25" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I25" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="J25" s="11">
         <v>10</v>
       </c>
       <c r="K25" s="11">
         <v>10</v>
       </c>
       <c r="L25" s="11">
         <v>10</v>
       </c>
       <c r="M25" s="11">
+        <v>10</v>
+      </c>
+      <c r="N25" s="11">
         <v>5</v>
       </c>
-      <c r="N25" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="O25" s="11">
+        <v>10</v>
+      </c>
+      <c r="P25" s="11">
         <f t="shared" si="4"/>
         <v>500000</v>
       </c>
-      <c r="P25" s="3" t="str">
+      <c r="Q25" s="3" t="str">
         <f t="shared" si="5"/>
         <v>Alta</v>
       </c>
-      <c r="Q25" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R25" s="3" t="str">
+      <c r="R25" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="S25" s="3" t="str">
         <f t="shared" si="2"/>
         <v>Significativo</v>
       </c>
     </row>
-    <row r="26" spans="1:18" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:19" ht="45" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>12</v>
       </c>
       <c r="B26" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="C26" s="12" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="3" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>54</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>116</v>
       </c>
       <c r="F26" s="12" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="G26" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G26" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="H26" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="H26" s="3" t="s">
+      <c r="I26" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I26" s="11">
+      <c r="J26" s="11">
         <v>5</v>
       </c>
-      <c r="J26" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="K26" s="11">
         <v>10</v>
       </c>
       <c r="L26" s="11">
         <v>10</v>
       </c>
       <c r="M26" s="11">
         <v>10</v>
       </c>
       <c r="N26" s="11">
         <v>10</v>
       </c>
       <c r="O26" s="11">
+        <v>10</v>
+      </c>
+      <c r="P26" s="11">
         <f t="shared" si="4"/>
         <v>500000</v>
       </c>
-      <c r="P26" s="3" t="str">
+      <c r="Q26" s="3" t="str">
         <f t="shared" si="5"/>
         <v>Alta</v>
       </c>
-      <c r="Q26" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R26" s="3" t="str">
+      <c r="R26" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="S26" s="3" t="str">
         <f t="shared" si="2"/>
         <v>Significativo</v>
       </c>
     </row>
-    <row r="27" spans="1:18" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:19" ht="45" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>13</v>
       </c>
       <c r="B27" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" s="12" t="s">
         <v>89</v>
       </c>
-      <c r="C27" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="3" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>54</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>116</v>
       </c>
       <c r="F27" s="12" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="G27" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G27" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="H27" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="H27" s="3" t="s">
+      <c r="I27" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I27" s="11">
+      <c r="J27" s="11">
         <v>5</v>
       </c>
-      <c r="J27" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="K27" s="11">
         <v>10</v>
       </c>
       <c r="L27" s="11">
         <v>10</v>
       </c>
       <c r="M27" s="11">
+        <v>10</v>
+      </c>
+      <c r="N27" s="11">
         <v>5</v>
       </c>
-      <c r="N27" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="O27" s="11">
+        <v>10</v>
+      </c>
+      <c r="P27" s="11">
         <f t="shared" si="4"/>
         <v>250000</v>
       </c>
-      <c r="P27" s="3" t="str">
+      <c r="Q27" s="3" t="str">
         <f t="shared" si="5"/>
         <v>Alta</v>
       </c>
-      <c r="Q27" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R27" s="3" t="str">
+      <c r="R27" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="S27" s="3" t="str">
         <f t="shared" si="2"/>
         <v>Significativo</v>
       </c>
     </row>
-    <row r="28" spans="1:18" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:19" ht="60" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>14</v>
       </c>
       <c r="B28" s="14" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>54</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>116</v>
       </c>
       <c r="F28" s="12" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>87</v>
+      </c>
+      <c r="G28" s="12" t="s">
+        <v>86</v>
       </c>
       <c r="H28" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I28" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="I28" s="11">
+      <c r="J28" s="11">
         <v>1</v>
       </c>
-      <c r="J28" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="K28" s="11">
+        <v>10</v>
+      </c>
+      <c r="L28" s="11">
         <v>1</v>
       </c>
-      <c r="L28" s="11">
+      <c r="M28" s="11">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="N28" s="11">
         <v>1</v>
       </c>
       <c r="O28" s="11">
-        <f>IF(AND(I28&lt;&gt;"",J28&lt;&gt;"",K28&lt;&gt;"",L28&lt;&gt;"",M28&lt;&gt;"",N28&lt;&gt;""),I28*J28*K28*L28*M28*N28,"")</f>
+        <v>1</v>
+      </c>
+      <c r="P28" s="11">
+        <f>IF(AND(J28&lt;&gt;"",K28&lt;&gt;"",L28&lt;&gt;"",M28&lt;&gt;"",N28&lt;&gt;"",O28&lt;&gt;""),J28*K28*L28*M28*N28*O28,"")</f>
         <v>50</v>
       </c>
-      <c r="P28" s="3" t="str">
-        <f>IF(O28&lt;&gt;"",IF(O28&lt;=25000,"Baja",IF(O28&lt;=125000,"Moderada",IF(O28&gt;125000,"Alta",""))),"")</f>
+      <c r="Q28" s="3" t="str">
+        <f>IF(P28&lt;&gt;"",IF(P28&lt;=25000,"Baja",IF(P28&lt;=125000,"Moderada",IF(P28&gt;125000,"Alta",""))),"")</f>
         <v>Baja</v>
       </c>
-      <c r="Q28" s="3" t="s">
+      <c r="R28" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="R28" s="3" t="str">
-        <f>IF(OR(P28&lt;&gt;"",Q28&lt;&gt;""),IF(AND(P28="Baja",OR(Q28="Si",Q28="N/A")),"No Significativo","Significativo"),"")</f>
+      <c r="S28" s="3" t="str">
+        <f>IF(OR(Q28&lt;&gt;"",R28&lt;&gt;""),IF(AND(Q28="Baja",OR(R28="Si",R28="N/A")),"No Significativo","Significativo"),"")</f>
         <v>No Significativo</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:19" ht="45" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>15</v>
       </c>
       <c r="B29" s="14" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>54</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>118</v>
       </c>
       <c r="F29" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="G29" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="G29" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I29" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I29" s="11">
+      <c r="J29" s="11">
         <v>5</v>
       </c>
-      <c r="J29" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="K29" s="11">
         <v>10</v>
       </c>
       <c r="L29" s="11">
         <v>10</v>
       </c>
       <c r="M29" s="11">
         <v>10</v>
       </c>
       <c r="N29" s="11">
         <v>10</v>
       </c>
       <c r="O29" s="11">
-        <f>IF(AND(I29&lt;&gt;"",J29&lt;&gt;"",K29&lt;&gt;"",L29&lt;&gt;"",M29&lt;&gt;"",N29&lt;&gt;""),I29*J29*K29*L29*M29*N29,"")</f>
+        <v>10</v>
+      </c>
+      <c r="P29" s="11">
+        <f>IF(AND(J29&lt;&gt;"",K29&lt;&gt;"",L29&lt;&gt;"",M29&lt;&gt;"",N29&lt;&gt;"",O29&lt;&gt;""),J29*K29*L29*M29*N29*O29,"")</f>
         <v>500000</v>
       </c>
-      <c r="P29" s="3" t="str">
-        <f>IF(O29&lt;&gt;"",IF(O29&lt;=25000,"Baja",IF(O29&lt;=125000,"Moderada",IF(O29&gt;125000,"Alta",""))),"")</f>
+      <c r="Q29" s="3" t="str">
+        <f>IF(P29&lt;&gt;"",IF(P29&lt;=25000,"Baja",IF(P29&lt;=125000,"Moderada",IF(P29&gt;125000,"Alta",""))),"")</f>
         <v>Alta</v>
       </c>
-      <c r="Q29" s="3" t="s">
-[...3 lines deleted...]
-        <f>IF(OR(P29&lt;&gt;"",Q29&lt;&gt;""),IF(AND(P29="Baja",OR(Q29="Si",Q29="N/A")),"No Significativo","Significativo"),"")</f>
+      <c r="R29" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="S29" s="3" t="str">
+        <f>IF(OR(Q29&lt;&gt;"",R29&lt;&gt;""),IF(AND(Q29="Baja",OR(R29="Si",R29="N/A")),"No Significativo","Significativo"),"")</f>
         <v>Significativo</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A7:R7"/>
-    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="S13:S14"/>
+    <mergeCell ref="J13:P13"/>
+    <mergeCell ref="B13:G13"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="Q13:Q14"/>
     <mergeCell ref="R13:R14"/>
-    <mergeCell ref="I13:O13"/>
-[...8 lines deleted...]
-    <mergeCell ref="E9:R9"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="J11:Q11"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="R11:S11"/>
     <mergeCell ref="A10:D10"/>
-    <mergeCell ref="E10:H10"/>
     <mergeCell ref="A8:D8"/>
-    <mergeCell ref="I10:P10"/>
-[...3 lines deleted...]
-    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="E8:S8"/>
+    <mergeCell ref="E9:S9"/>
+    <mergeCell ref="E10:I10"/>
+    <mergeCell ref="E11:I11"/>
+    <mergeCell ref="J10:Q10"/>
   </mergeCells>
-  <conditionalFormatting sqref="E15:E23">
+  <conditionalFormatting sqref="F15:F23">
     <cfRule type="duplicateValues" dxfId="5" priority="6"/>
     <cfRule type="duplicateValues" dxfId="4" priority="7"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="R15:R29">
+  <conditionalFormatting sqref="S15:S29">
     <cfRule type="expression" dxfId="3" priority="1">
-      <formula>AND(H15="Negativo",R15="Significativo")</formula>
+      <formula>AND(I15="Negativo",S15="Significativo")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="2" priority="2">
-      <formula>AND(H15="Positivo",R15="Significativo")</formula>
+      <formula>AND(I15="Positivo",S15="Significativo")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="46" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="44" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="5">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5D215164-05FE-4E50-BF84-415312830725}">
           <x14:formula1>
             <xm:f>Hoja2!$D$2:$D$4</xm:f>
           </x14:formula1>
-          <xm:sqref>I15:M29</xm:sqref>
+          <xm:sqref>J15:N29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FE0FEC6D-0572-40BB-9789-32AEA270B650}">
           <x14:formula1>
             <xm:f>Hoja2!$E$2:$E$3</xm:f>
           </x14:formula1>
-          <xm:sqref>N15:N29</xm:sqref>
+          <xm:sqref>O15:O29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{659046DB-FE0F-4298-ADC4-D9EAB6CB8C9F}">
           <x14:formula1>
             <xm:f>Hoja2!$F$2:$F$3</xm:f>
           </x14:formula1>
-          <xm:sqref>H15:H29</xm:sqref>
+          <xm:sqref>I15:I29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{6956AA2B-C0AA-4B69-AFD1-501AE46B17F5}">
           <x14:formula1>
             <xm:f>Hoja2!$G$2:$G$4</xm:f>
           </x14:formula1>
-          <xm:sqref>Q15:Q29</xm:sqref>
+          <xm:sqref>R15:R29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{88200685-1A95-4E98-8538-DF5C054BFD68}">
           <x14:formula1>
             <xm:f>Hoja2!$H$2:$H$4</xm:f>
           </x14:formula1>
           <xm:sqref>D15:D29</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E93AB6EE-AD68-4390-920A-DC3CDCE07C8A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:Q29"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D20" sqref="D20"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A14" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A16" sqref="A16:XFD16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.5546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="5.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="21" style="17" customWidth="1"/>
-    <col min="3" max="4" width="20.6640625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="17" width="6.44140625" style="2" customWidth="1"/>
+    <col min="3" max="4" width="20.7109375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="36.5703125" style="13" customWidth="1"/>
+    <col min="6" max="6" width="32.85546875" style="13" customWidth="1"/>
+    <col min="7" max="17" width="6.42578125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="A8" s="30" t="s">
+    <row r="7" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="53" t="s">
+        <v>99</v>
+      </c>
+      <c r="B7" s="54"/>
+      <c r="C7" s="54"/>
+      <c r="D7" s="54"/>
+      <c r="E7" s="54"/>
+      <c r="F7" s="54"/>
+      <c r="G7" s="54"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="54"/>
+      <c r="J7" s="54"/>
+      <c r="K7" s="54"/>
+      <c r="L7" s="54"/>
+      <c r="M7" s="54"/>
+      <c r="N7" s="54"/>
+      <c r="O7" s="54"/>
+      <c r="P7" s="54"/>
+      <c r="Q7" s="55"/>
+    </row>
+    <row r="8" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="B8" s="63"/>
+      <c r="C8" s="63"/>
+      <c r="D8" s="64"/>
+      <c r="E8" s="50" t="s">
+        <v>97</v>
+      </c>
+      <c r="F8" s="51"/>
+      <c r="G8" s="51"/>
+      <c r="H8" s="51"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="51"/>
+      <c r="K8" s="51"/>
+      <c r="L8" s="51"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="51"/>
+      <c r="O8" s="51"/>
+      <c r="P8" s="51"/>
+      <c r="Q8" s="52"/>
+    </row>
+    <row r="9" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="62" t="s">
+        <v>95</v>
+      </c>
+      <c r="B9" s="63"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="64"/>
+      <c r="E9" s="50" t="s">
+        <v>98</v>
+      </c>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="51"/>
+      <c r="M9" s="51"/>
+      <c r="N9" s="51"/>
+      <c r="O9" s="51"/>
+      <c r="P9" s="51"/>
+      <c r="Q9" s="52"/>
+    </row>
+    <row r="10" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="62" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="63"/>
+      <c r="C10" s="63"/>
+      <c r="D10" s="64"/>
+      <c r="E10" s="59" t="s">
+        <v>91</v>
+      </c>
+      <c r="F10" s="60"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="47" t="s">
+        <v>92</v>
+      </c>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N10" s="47"/>
+      <c r="O10" s="47"/>
+      <c r="P10" s="47"/>
+      <c r="Q10" s="47"/>
+    </row>
+    <row r="11" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="57">
+        <v>45601</v>
+      </c>
+      <c r="B11" s="54"/>
+      <c r="C11" s="54"/>
+      <c r="D11" s="55"/>
+      <c r="E11" s="50" t="s">
+        <v>101</v>
+      </c>
+      <c r="F11" s="51"/>
+      <c r="G11" s="52"/>
+      <c r="H11" s="58">
+        <v>1</v>
+      </c>
+      <c r="I11" s="58"/>
+      <c r="J11" s="58"/>
+      <c r="K11" s="58"/>
+      <c r="L11" s="58"/>
+      <c r="M11" s="58" t="s">
+        <v>94</v>
+      </c>
+      <c r="N11" s="58"/>
+      <c r="O11" s="58"/>
+      <c r="P11" s="58"/>
+      <c r="Q11" s="58"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B8" s="31"/>
-[...116 lines deleted...]
-    <row r="14" spans="1:17" s="7" customFormat="1" ht="125.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="56"/>
+      <c r="C13" s="56"/>
+      <c r="D13" s="56"/>
+      <c r="E13" s="56"/>
+      <c r="F13" s="56"/>
+      <c r="G13" s="56"/>
+      <c r="H13" s="56"/>
+      <c r="I13" s="56"/>
+      <c r="J13" s="56"/>
+      <c r="K13" s="56"/>
+      <c r="L13" s="56"/>
+      <c r="M13" s="56"/>
+      <c r="N13" s="56"/>
+      <c r="O13" s="56"/>
+      <c r="P13" s="56"/>
+      <c r="Q13" s="56"/>
+    </row>
+    <row r="14" spans="1:17" s="7" customFormat="1" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="15" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>1</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>49</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>69</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="12" t="s">
-        <v>45</v>
+        <v>112</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="K15" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="N15" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="O15" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="Q15" s="3" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:17" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>2</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>49</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>69</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="12" t="s">
-        <v>45</v>
+        <v>111</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="K16" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="L16" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="N16" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:17" ht="54" customHeight="1" x14ac:dyDescent="0.3">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>3</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>49</v>
+      </c>
+      <c r="C17" s="25" t="s">
+        <v>69</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>42</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="K17" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="N17" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:17" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" ht="65.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>4</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>58</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>69</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="L18" s="3"/>
       <c r="M18" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
       <c r="P18" s="3"/>
       <c r="Q18" s="3"/>
     </row>
-    <row r="19" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>5</v>
       </c>
       <c r="B19" s="16" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>78</v>
+      </c>
+      <c r="C19" s="25" t="s">
+        <v>69</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="E19" s="12" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="F19" s="12" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
     </row>
-    <row r="20" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>6</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>85</v>
+      </c>
+      <c r="C20" s="25" t="s">
+        <v>69</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="E20" s="12" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="F20" s="12" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="P20" s="3"/>
       <c r="Q20" s="3"/>
     </row>
-    <row r="21" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>7</v>
       </c>
       <c r="B21" s="16" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>85</v>
+      </c>
+      <c r="C21" s="25" t="s">
+        <v>69</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="E21" s="12" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="F21" s="12" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
     </row>
-    <row r="22" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>8</v>
       </c>
       <c r="B22" s="16" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>49</v>
+      </c>
+      <c r="C22" s="25" t="s">
+        <v>69</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="E22" s="12" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>42</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="K22" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="M22" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="N22" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>9</v>
       </c>
       <c r="B23" s="16" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="K23" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="M23" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="N23" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:17" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>10</v>
       </c>
       <c r="B24" s="16" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>37</v>
       </c>
       <c r="F24" s="12" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="K24" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="L24" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="M24" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="N24" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:17" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>11</v>
       </c>
       <c r="B25" s="16" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="12" t="s">
-        <v>43</v>
+        <v>113</v>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
       <c r="P25" s="3"/>
       <c r="Q25" s="3"/>
     </row>
-    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>12</v>
       </c>
       <c r="B26" s="16" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>38</v>
       </c>
       <c r="F26" s="12" t="s">
-        <v>49</v>
+        <v>111</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="K26" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="M26" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="N26" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:17" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>13</v>
       </c>
       <c r="B27" s="16" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>40</v>
       </c>
       <c r="F27" s="12" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
     </row>
-    <row r="28" spans="1:17" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:17" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>14</v>
       </c>
       <c r="B28" s="16" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E28" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="F28" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="F28" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="K28" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="L28" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="M28" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="N28" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:17" ht="43.2" x14ac:dyDescent="0.3">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="45" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>15</v>
       </c>
       <c r="B29" s="16" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E29" s="12" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="F29" s="12" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="E8:Q8"/>
     <mergeCell ref="A7:Q7"/>
     <mergeCell ref="A13:Q13"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="M10:Q10"/>
     <mergeCell ref="M11:Q11"/>
     <mergeCell ref="H11:L11"/>
     <mergeCell ref="H10:L10"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="E9:Q9"/>
   </mergeCells>
   <conditionalFormatting sqref="E15:E18 E23:E27">
     <cfRule type="duplicateValues" dxfId="1" priority="3"/>
     <cfRule type="duplicateValues" dxfId="0" priority="4"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="53" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="54" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="27" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8F08D70-0F77-4C3F-A24C-3A183ABFB581}">
   <dimension ref="A1:D39"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A6" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C23" sqref="C23:D23"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A16" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C19" sqref="C19:D19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.44140625" style="2" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="4" width="24.5546875" customWidth="1"/>
+    <col min="1" max="1" width="25" style="2" customWidth="1"/>
+    <col min="2" max="2" width="24.5703125" style="2" customWidth="1"/>
+    <col min="3" max="4" width="24.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B1" s="8"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B2" s="8"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B3" s="8"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B4" s="8"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B5" s="8"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B6" s="8"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
     </row>
-    <row r="7" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="38" t="str">
+    <row r="7" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="58" t="str">
         <f>MIAVIA!A7</f>
         <v>MATRIZ DE IDENTIFICACIÓN DE ASPECTOS Y VALORACIÓN DE IMPACTOS AMBIENTALES.</v>
       </c>
-      <c r="B7" s="38"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="58"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+    </row>
+    <row r="8" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B8" s="44" t="str">
+        <v>96</v>
+      </c>
+      <c r="B8" s="68" t="str">
         <f>MIAVIA!E8</f>
         <v>PLANEACIÓN INTEGRAL</v>
       </c>
-      <c r="C8" s="44"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C8" s="68"/>
+      <c r="D8" s="68"/>
+    </row>
+    <row r="9" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B9" s="44" t="str">
+        <v>95</v>
+      </c>
+      <c r="B9" s="68" t="str">
         <f>MIAVIA!E9</f>
         <v>IDENTIFICACIÓN DE ASPECTOS Y EVALUACIÓN DE IMPACTOS AMBIENTALES.</v>
       </c>
-      <c r="C9" s="44"/>
-[...4 lines deleted...]
-        <v>94</v>
+      <c r="C9" s="68"/>
+      <c r="D9" s="68"/>
+    </row>
+    <row r="10" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="20" t="s">
+        <v>90</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C10" s="20" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      <c r="A11" s="23">
+        <v>92</v>
+      </c>
+      <c r="D10" s="20" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="28">
         <f>MIAVIA!A11</f>
-        <v>45601</v>
-[...1 lines deleted...]
-      <c r="B11" s="24" t="str">
+        <v>46303</v>
+      </c>
+      <c r="B11" s="22" t="str">
         <f>MIAVIA!E11</f>
         <v>PI27-FOR04</v>
       </c>
       <c r="C11" s="3">
-        <f>MIAVIA!I11</f>
-[...3 lines deleted...]
-        <f>MIAVIA!Q11</f>
+        <f>MIAVIA!J11</f>
+        <v>2</v>
+      </c>
+      <c r="D11" s="3" t="str">
+        <f>MIAVIA!R11</f>
         <v>1 de 1</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A15" s="28" t="s">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="69" t="s">
+        <v>109</v>
+      </c>
+      <c r="B14" s="69"/>
+      <c r="C14" s="69"/>
+      <c r="D14" s="69"/>
+    </row>
+    <row r="15" spans="1:4" s="5" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="C15" s="66" t="s">
+        <v>104</v>
+      </c>
+      <c r="D15" s="66"/>
+    </row>
+    <row r="16" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A16" s="27">
+        <v>45601</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="C16" s="67" t="s">
         <v>106</v>
       </c>
-      <c r="B15" s="28" t="s">
-[...14 lines deleted...]
-      <c r="C16" s="56" t="s">
+      <c r="D16" s="67"/>
+    </row>
+    <row r="17" spans="1:4" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27">
+        <v>45945</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="C17" s="67" t="s">
         <v>110</v>
       </c>
-      <c r="D16" s="56"/>
-[...8 lines deleted...]
-      <c r="C17" s="56" t="s">
+      <c r="D17" s="67"/>
+    </row>
+    <row r="18" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="30">
+        <v>46308</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C18" s="70" t="s">
         <v>114</v>
       </c>
-      <c r="D17" s="56"/>
-[...7 lines deleted...]
-    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D18" s="70"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="8"/>
       <c r="B19" s="8"/>
-      <c r="C19" s="54"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C19" s="65"/>
+      <c r="D19" s="65"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="8"/>
       <c r="B20" s="8"/>
-      <c r="C20" s="54"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C20" s="65"/>
+      <c r="D20" s="65"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="8"/>
       <c r="B21" s="8"/>
-      <c r="C21" s="54"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C21" s="65"/>
+      <c r="D21" s="65"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="8"/>
       <c r="B22" s="8"/>
-      <c r="C22" s="54"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C22" s="65"/>
+      <c r="D22" s="65"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="8"/>
       <c r="B23" s="8"/>
-      <c r="C23" s="54"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C23" s="65"/>
+      <c r="D23" s="65"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="8"/>
       <c r="B24" s="8"/>
-      <c r="C24" s="54"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C24" s="65"/>
+      <c r="D24" s="65"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="8"/>
       <c r="B25" s="8"/>
-      <c r="C25" s="54"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C25" s="65"/>
+      <c r="D25" s="65"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="8"/>
       <c r="B26" s="8"/>
-      <c r="C26" s="54"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C26" s="65"/>
+      <c r="D26" s="65"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="8"/>
       <c r="B27" s="8"/>
-      <c r="C27" s="54"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C27" s="65"/>
+      <c r="D27" s="65"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="8"/>
       <c r="B28" s="8"/>
-      <c r="C28" s="25"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="8"/>
       <c r="B29" s="8"/>
-      <c r="C29" s="25"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="8"/>
       <c r="B30" s="8"/>
-      <c r="C30" s="25"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" s="8"/>
       <c r="B31" s="8"/>
-      <c r="C31" s="25"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C31" s="23"/>
+      <c r="D31" s="23"/>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" s="8"/>
       <c r="B32" s="8"/>
-      <c r="C32" s="25"/>
-[...2 lines deleted...]
-    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="8"/>
       <c r="B33" s="8"/>
-      <c r="C33" s="25"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C33" s="23"/>
+      <c r="D33" s="23"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="8"/>
       <c r="B34" s="8"/>
-      <c r="C34" s="25"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="8"/>
       <c r="B35" s="8"/>
-      <c r="C35" s="25"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C35" s="23"/>
+      <c r="D35" s="23"/>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" s="8"/>
       <c r="B36" s="8"/>
-      <c r="C36" s="25"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" s="8"/>
       <c r="B37" s="8"/>
-      <c r="C37" s="25"/>
-[...2 lines deleted...]
-    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C37" s="23"/>
+      <c r="D37" s="23"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" s="8"/>
       <c r="B38" s="8"/>
-      <c r="C38" s="25"/>
-[...4 lines deleted...]
-      <c r="D39" s="25"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="C27:D27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>