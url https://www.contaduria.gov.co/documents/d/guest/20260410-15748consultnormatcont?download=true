--- v1 (2026-06-13)
+++ v2 (2026-11-07)
@@ -778,68 +778,84 @@
               <w:t>Propósito de cara</w:t>
             </w:r>
             <w:r w:rsidR="005D54BE" w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> al </w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>usuario:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0A675FDA" w14:textId="0AA03AF7" w:rsidR="0075665B" w:rsidRPr="00055CC9" w:rsidRDefault="00CE7CE1" w:rsidP="00055CC9">
+          <w:p w14:paraId="0A675FDA" w14:textId="0C3F41F6" w:rsidR="0075665B" w:rsidRPr="00055CC9" w:rsidRDefault="00CE7CE1" w:rsidP="00055CC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="138"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4EB2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permite a las entidades públicas y a la comunidad en general consultar la regulación contable pública expedida por la CGN, contenida en el Régimen de Contabilidad Pública (RCP). Los componentes del RCP se actualizan periódicamente tomando como referente las Resoluciones expedidas y los conceptos emitidos. Consulte las versiones publicadas desde el año 2007. Las últimas normas expedidas en materia de contabilidad pública pueden ser consultadas en la pestaña Últimas Normas en la página principal. </w:t>
+              <w:t xml:space="preserve">Permite a las entidades públicas y a la comunidad en general consultar la regulación contable pública expedida por la CGN, contenida en el Régimen de Contabilidad Pública (RCP). Los componentes del RCP se actualizan periódicamente tomando como referente las Resoluciones expedidas y los conceptos emitidos. Consulte las versiones publicadas desde el año 2007. Las últimas normas expedidas en materia de contabilidad pública pueden ser consultadas en la pestaña </w:t>
+            </w:r>
+            <w:r w:rsidR="001E1BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RCP/RCP en convergencia con NIIF – NICPS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E4EB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B4590C" w:rsidRPr="00014912" w14:paraId="479F58D6" w14:textId="77777777" w:rsidTr="00F104CC">
         <w:trPr>
           <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14B42BB8" w14:textId="77777777" w:rsidR="0075665B" w:rsidRPr="00014912" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5EFDEAF0" w14:textId="77777777" w:rsidR="0075665B" w:rsidRPr="00014912" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
@@ -870,662 +886,618 @@
             </w:r>
             <w:r w:rsidR="005A1A80">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-64"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>regulatorio:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6525EAC3" w14:textId="77777777" w:rsidR="007030FE" w:rsidRPr="0087107D" w:rsidRDefault="007030FE" w:rsidP="00B4590C">
+          <w:p w14:paraId="6525EAC3" w14:textId="77777777" w:rsidR="007030FE" w:rsidRPr="00B6224C" w:rsidRDefault="007030FE" w:rsidP="00B4590C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00014912">
-[...14 lines deleted...]
-          <w:p w14:paraId="14181210" w14:textId="58CA54D9" w:rsidR="00B4590C" w:rsidRPr="0087107D" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
+            <w:r w:rsidRPr="00B6224C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Constitución Política de Colombia de 1991, artículo 354</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78CE00CA" w14:textId="57B8FF77" w:rsidR="00523F86" w:rsidRPr="00536B0C" w:rsidRDefault="00B4590C" w:rsidP="00536B0C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0087107D">
+            <w:r w:rsidRPr="00B6224C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">Ley 298 1996 Todos </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A79AAA1" w14:textId="77777777" w:rsidR="00B4590C" w:rsidRPr="0087107D" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
+          <w:p w14:paraId="2893D2E2" w14:textId="44385D22" w:rsidR="00B4590C" w:rsidRPr="00B6224C" w:rsidRDefault="00523F86" w:rsidP="00523F86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0087107D">
-[...7 lines deleted...]
-          <w:p w14:paraId="2893D2E2" w14:textId="77777777" w:rsidR="00B4590C" w:rsidRPr="0087107D" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
+            <w:r w:rsidRPr="00B6224C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decreto 1693 2023 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B4590C" w:rsidRPr="00B6224C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47EF9A14" w14:textId="77777777" w:rsidR="002C19F9" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0087107D">
-[...7 lines deleted...]
-          <w:p w14:paraId="4A0DED43" w14:textId="77777777" w:rsidR="00B4590C" w:rsidRPr="0087107D" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
+            <w:r w:rsidRPr="00B6224C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Resolución 354 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11541559" w14:textId="0EFD4671" w:rsidR="00B4590C" w:rsidRPr="00B6224C" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0087107D">
-[...7 lines deleted...]
-          <w:p w14:paraId="1353EFEB" w14:textId="77777777" w:rsidR="00B4590C" w:rsidRPr="0087107D" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
+            <w:r w:rsidRPr="00B6224C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resolución 414 2014  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61C3A99B" w14:textId="77777777" w:rsidR="00B4590C" w:rsidRPr="00B6224C" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0087107D">
-[...7 lines deleted...]
-          <w:p w14:paraId="1627D647" w14:textId="77777777" w:rsidR="00B4590C" w:rsidRPr="00BA05A2" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
+            <w:r w:rsidRPr="00B6224C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resolución 139 2015  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="249ADE27" w14:textId="3D72843D" w:rsidR="00B4590C" w:rsidRPr="00AD68B7" w:rsidRDefault="00B4590C" w:rsidP="00536B0C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA05A2">
-[...7 lines deleted...]
-          <w:p w14:paraId="11541559" w14:textId="77777777" w:rsidR="00B4590C" w:rsidRPr="00BA05A2" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resolución 533 2015  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64494666" w14:textId="77777777" w:rsidR="00B4590C" w:rsidRPr="00AD68B7" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA05A2">
-[...7 lines deleted...]
-          <w:p w14:paraId="61C3A99B" w14:textId="77777777" w:rsidR="00B4590C" w:rsidRPr="00BA05A2" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resolución 628 2015  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="006856B8" w14:textId="77777777" w:rsidR="0007051E" w:rsidRPr="00AD68B7" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA05A2">
-[...7 lines deleted...]
-          <w:p w14:paraId="2A4E9AF1" w14:textId="77777777" w:rsidR="00B4590C" w:rsidRPr="00BA05A2" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Resolución 192 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FBED758" w14:textId="027A874F" w:rsidR="00AC35A2" w:rsidRPr="00AD68B7" w:rsidRDefault="0007051E" w:rsidP="00B4590C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA05A2">
-[...7 lines deleted...]
-          <w:p w14:paraId="249ADE27" w14:textId="77777777" w:rsidR="00B4590C" w:rsidRPr="00BA05A2" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Resolución 525 2016</w:t>
+            </w:r>
+            <w:r w:rsidR="00B4590C" w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F91A496" w14:textId="15DAA701" w:rsidR="008C76FD" w:rsidRPr="00AD68B7" w:rsidRDefault="00B4590C" w:rsidP="00536B0C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA05A2">
-[...7 lines deleted...]
-          <w:p w14:paraId="64494666" w14:textId="77777777" w:rsidR="00B4590C" w:rsidRPr="00BA05A2" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resolución 037 2017 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="291D496A" w14:textId="77777777" w:rsidR="00033678" w:rsidRPr="00AD68B7" w:rsidRDefault="007A2D1B" w:rsidP="00B4590C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA05A2">
-[...7 lines deleted...]
-          <w:p w14:paraId="1FBED758" w14:textId="008A96E8" w:rsidR="00AC35A2" w:rsidRPr="00BA05A2" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Resolución 461 de 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32F5E3FD" w14:textId="5B1754CE" w:rsidR="00B4590C" w:rsidRPr="00AD68B7" w:rsidRDefault="00B4590C" w:rsidP="00B4590C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA05A2">
-[...7 lines deleted...]
-          <w:p w14:paraId="4C9DFDD1" w14:textId="77777777" w:rsidR="007F4C32" w:rsidRPr="00BA05A2" w:rsidRDefault="00B4590C" w:rsidP="008C76FD">
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norma </w:t>
+            </w:r>
+            <w:r w:rsidR="00D25C8B" w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>técnica</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NTC-ISO 900</w:t>
+            </w:r>
+            <w:r w:rsidR="003A285C" w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D344AFC" w14:textId="6343D987" w:rsidR="00EE1A50" w:rsidRPr="00AD68B7" w:rsidRDefault="00B4590C" w:rsidP="00F104CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA05A2">
-[...7 lines deleted...]
-          <w:p w14:paraId="2F91A496" w14:textId="768F8155" w:rsidR="008C76FD" w:rsidRPr="00CE7CE1" w:rsidRDefault="007F4C32" w:rsidP="008C76FD">
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norma </w:t>
+            </w:r>
+            <w:r w:rsidR="00D25C8B" w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">técnica </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>NTC-ISO 14001</w:t>
+            </w:r>
+            <w:r w:rsidR="003A285C" w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DCF47BD" w14:textId="5B37E831" w:rsidR="00811328" w:rsidRPr="00AD68B7" w:rsidRDefault="00811328" w:rsidP="00F104CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA05A2">
-[...7 lines deleted...]
-          <w:p w14:paraId="040E85A0" w14:textId="6E0DAD53" w:rsidR="007A2D1B" w:rsidRPr="00BA05A2" w:rsidRDefault="007A2D1B" w:rsidP="008C76FD">
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norma </w:t>
+            </w:r>
+            <w:r w:rsidR="00D25C8B" w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>técnica</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NTC-ISO 4500</w:t>
+            </w:r>
+            <w:r w:rsidR="00130676" w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="003A285C" w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="288313E7" w14:textId="26CCA188" w:rsidR="005D54BE" w:rsidRPr="00B6224C" w:rsidRDefault="00EE1A50" w:rsidP="00F104CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA05A2">
-[...180 lines deleted...]
-              <w:t xml:space="preserve">Norma internacional NTC-ISO 14001 2015  </w:t>
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norma </w:t>
+            </w:r>
+            <w:r w:rsidR="00D25C8B" w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>técnica</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ISO/IEC 27001</w:t>
+            </w:r>
+            <w:r w:rsidR="003A285C" w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+            <w:r w:rsidR="00B4590C" w:rsidRPr="00AD68B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B4590C" w:rsidRPr="00014912" w14:paraId="162E42EF" w14:textId="77777777" w:rsidTr="005D54BE">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="471FF45D" w14:textId="77777777" w:rsidR="0075665B" w:rsidRPr="00014912" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="144"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Está</w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>dirigido</w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="es-CO"/>
@@ -1789,50 +1761,51 @@
       <w:tr w:rsidR="00B4590C" w:rsidRPr="00014912" w14:paraId="1B946091" w14:textId="77777777" w:rsidTr="005D54BE">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ADB7554" w14:textId="77777777" w:rsidR="0075665B" w:rsidRPr="00014912" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="584"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Requisitos exigidos al</w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>usuario para acceder al</w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-64"/>
                 <w:lang w:val="es-CO"/>
@@ -2125,73 +2098,129 @@
           <w:p w14:paraId="20DFA0C1" w14:textId="4571B00E" w:rsidR="007030FE" w:rsidRPr="00014912" w:rsidRDefault="007030FE" w:rsidP="007030FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Ingresar a “Servicios en línea y PQRSD”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E26DA7D" w14:textId="7CF98CA9" w:rsidR="007030FE" w:rsidRPr="00014912" w:rsidRDefault="007030FE" w:rsidP="007030FE">
+          <w:p w14:paraId="3E26DA7D" w14:textId="16C28EE3" w:rsidR="007030FE" w:rsidRPr="00014912" w:rsidRDefault="007030FE" w:rsidP="007030FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:t>Seleccionar “Consulta de Normatividad Contable Pública”</w:t>
+              <w:t>Seleccionar “Consulta</w:t>
+            </w:r>
+            <w:r w:rsidR="00B27522">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00014912">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:r w:rsidR="00B27522">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00014912">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ormatividad </w:t>
+            </w:r>
+            <w:r w:rsidR="00B27522">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00014912">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ontable </w:t>
+            </w:r>
+            <w:r w:rsidR="00B27522">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00014912">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>ública”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7398C719" w14:textId="77777777" w:rsidR="007030FE" w:rsidRPr="00014912" w:rsidRDefault="007030FE" w:rsidP="007030FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="471AF42E" w14:textId="77777777" w:rsidR="007030FE" w:rsidRPr="00014912" w:rsidRDefault="007030FE" w:rsidP="007030FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:rPr>
@@ -2359,117 +2388,135 @@
           <w:p w14:paraId="2308A1EC" w14:textId="77777777" w:rsidR="00CE7CE1" w:rsidRDefault="00201860" w:rsidP="00A25DAF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Marco Normativo para Empresas que Cotizan en el Mercado de Valores, o que Captan o Administran Ahorro del Público</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65734332" w14:textId="2357F879" w:rsidR="007030FE" w:rsidRPr="00014912" w:rsidRDefault="00201860" w:rsidP="00A25DAF">
+          <w:p w14:paraId="4285ED43" w14:textId="77777777" w:rsidR="00B27522" w:rsidRDefault="00201860" w:rsidP="00A25DAF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Marco Normativo para Empresas que no Cotizan en el Mercado de Valores, y que no Captan ni Administran Ahorro del Público</w:t>
             </w:r>
-            <w:r w:rsidR="007030FE" w:rsidRPr="00014912">
+          </w:p>
+          <w:p w14:paraId="65734332" w14:textId="7A6CFF2A" w:rsidR="007030FE" w:rsidRPr="00014912" w:rsidRDefault="007030FE" w:rsidP="00A25DAF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:spacing w:line="271" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">Marco </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00201860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="007030FE" w:rsidRPr="00014912">
+            <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">ormativo para </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00201860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="007030FE" w:rsidRPr="00014912">
+            <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">ntidades de </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00201860">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
-            <w:r w:rsidR="007030FE" w:rsidRPr="00014912">
+            <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>obierno</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11E5B96C" w14:textId="46BFC4F2" w:rsidR="007030FE" w:rsidRPr="00014912" w:rsidRDefault="007030FE" w:rsidP="00A25DAF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014912">
@@ -2641,51 +2688,50 @@
         <w:trPr>
           <w:trHeight w:val="914"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="676DFA05" w14:textId="4CD18E18" w:rsidR="00A55DFF" w:rsidRPr="00014912" w:rsidRDefault="00A55DFF" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="218"/>
               <w:ind w:left="107" w:right="599"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Breve descripción de</w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>los pasos que sigue el</w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:lang w:val="es-CO"/>
@@ -2855,50 +2901,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Tiempo para la</w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>respuesta</w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>al</w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:lang w:val="es-CO"/>
@@ -2917,50 +2964,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3189" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="584FCE8C" w14:textId="4575B61E" w:rsidR="00A25DAF" w:rsidRPr="00014912" w:rsidRDefault="00A25DAF" w:rsidP="00442AB9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Virtual - electrónico:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3189" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08B3C1A1" w14:textId="11CD9E88" w:rsidR="00A25DAF" w:rsidRPr="00014912" w:rsidRDefault="00A25DAF" w:rsidP="00442AB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
@@ -3529,65 +3577,79 @@
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>El servicio se encuentra documentado en el</w:t>
             </w:r>
             <w:r w:rsidR="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Sistema de Gestión de Calidad mediante el procedimiento:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01679DC0" w14:textId="336D5758" w:rsidR="00442AB9" w:rsidRPr="00014912" w:rsidRDefault="00A25DAF" w:rsidP="00A25DAF">
+          <w:p w14:paraId="01679DC0" w14:textId="7B0FD9C0" w:rsidR="00442AB9" w:rsidRPr="00014912" w:rsidRDefault="00A25DAF" w:rsidP="00A25DAF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107" w:right="651"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:t>NOR-PRC02 – Actualización del Régimen de Contabilidad Pública</w:t>
+              <w:t xml:space="preserve">NOR-PRC02 – </w:t>
+            </w:r>
+            <w:r w:rsidR="00B27522">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedimiento </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00014912">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Actualización del Régimen de Contabilidad Pública</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54F97028" w14:textId="77777777" w:rsidR="008E5F8B" w:rsidRPr="00014912" w:rsidRDefault="008E5F8B">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E5F8B" w:rsidRPr="00014912" w:rsidSect="006B1CD7">
           <w:headerReference w:type="even" r:id="rId9"/>
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="even" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="122"/>
@@ -3715,78 +3777,102 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B4590C" w:rsidRPr="00014912" w14:paraId="57D5415F" w14:textId="77777777" w:rsidTr="00442AB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="0AFEF5E7" w14:textId="3BC3ED8B" w:rsidR="008E5F8B" w:rsidRPr="00014912" w:rsidRDefault="00231D5E" w:rsidP="008E5F8B">
+          <w:p w14:paraId="0AFEF5E7" w14:textId="1BD402B8" w:rsidR="008E5F8B" w:rsidRPr="00014912" w:rsidRDefault="00231D5E" w:rsidP="008E5F8B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:spacing w:before="92"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00055CC9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="9BBB59" w:themeColor="accent3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>CONSULTA DE NORMATIVIDAD CONTABLE PÚBLICA</w:t>
+              <w:t>CONSULTA</w:t>
+            </w:r>
+            <w:r w:rsidR="00B27522">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="9BBB59" w:themeColor="accent3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00055CC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="9BBB59" w:themeColor="accent3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DE NORMATIVIDAD CONTABLE PÚBLICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="722C5444" w14:textId="1C4FC676" w:rsidR="008E5F8B" w:rsidRPr="00014912" w:rsidRDefault="008E5F8B" w:rsidP="008E5F8B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:spacing w:before="92"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014912">
@@ -4288,75 +4374,97 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="616E40AC" w14:textId="77777777" w:rsidR="008E5F8B" w:rsidRPr="00014912" w:rsidRDefault="008E5F8B" w:rsidP="0064242D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:spacing w:before="92"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB3FF0B" w14:textId="4EA2171E" w:rsidR="008E5F8B" w:rsidRPr="00014912" w:rsidRDefault="00231D5E" w:rsidP="0064242D">
+          <w:p w14:paraId="5DB3FF0B" w14:textId="0CBB1B31" w:rsidR="008E5F8B" w:rsidRPr="00014912" w:rsidRDefault="00231D5E" w:rsidP="0064242D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:spacing w:before="92"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1.1 Ingresar a la Pagina web www.contaduria. gov.co</w:t>
+              <w:t xml:space="preserve">1.1 Ingresar a la </w:t>
+            </w:r>
+            <w:r w:rsidR="00B27522">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00014912">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>agina web www.contaduria.gov.co</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F23E581" w14:textId="77777777" w:rsidR="00231D5E" w:rsidRPr="00014912" w:rsidRDefault="00231D5E" w:rsidP="00231D5E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:spacing w:before="92"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
@@ -4423,115 +4531,148 @@
               <w:t xml:space="preserve">• Seleccionar “Servicios en </w:t>
             </w:r>
             <w:r w:rsidR="006941B2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ínea y PQRSD”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48FE0ACD" w14:textId="0B35682E" w:rsidR="00231D5E" w:rsidRPr="00014912" w:rsidRDefault="00231D5E" w:rsidP="00231D5E">
+          <w:p w14:paraId="48FE0ACD" w14:textId="010EDC3B" w:rsidR="00231D5E" w:rsidRPr="00014912" w:rsidRDefault="00231D5E" w:rsidP="00231D5E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:spacing w:before="92"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>• Elegir el servicio “Consultas de Normatividad</w:t>
-[...7 lines deleted...]
-              <w:spacing w:before="92"/>
+              <w:t xml:space="preserve">• Elegir el servicio “Consultas de </w:t>
+            </w:r>
+            <w:r w:rsidR="00B27522">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>n</w:t>
+            </w:r>
             <w:r w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Contable</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009C7FD0">
+              <w:t>ormatividad</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F165C66" w14:textId="3223641A" w:rsidR="008E5F8B" w:rsidRPr="00014912" w:rsidRDefault="00B27522" w:rsidP="00231D5E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7513"/>
+              </w:tabs>
+              <w:spacing w:before="92"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00231D5E" w:rsidRPr="00014912">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ontable</w:t>
+            </w:r>
+            <w:r w:rsidR="009C7FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> pública</w:t>
             </w:r>
-            <w:r w:rsidRPr="00014912">
+            <w:r w:rsidR="00231D5E" w:rsidRPr="00014912">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32518567" w14:textId="77777777" w:rsidR="00231D5E" w:rsidRPr="00014912" w:rsidRDefault="00231D5E" w:rsidP="00231D5E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:spacing w:before="92"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4705,58 +4846,58 @@
     </w:p>
     <w:p w14:paraId="5FE14D07" w14:textId="6154EA78" w:rsidR="008754BD" w:rsidRPr="00014912" w:rsidRDefault="008754BD" w:rsidP="001305E1">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008754BD" w:rsidRPr="00014912" w:rsidSect="008E5F8B">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="122"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="284" w:footer="1644" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0774679C" w14:textId="77777777" w:rsidR="00965EAB" w:rsidRDefault="00965EAB">
+    <w:p w14:paraId="3FE08B31" w14:textId="77777777" w:rsidR="00247392" w:rsidRDefault="00247392">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77D1ACBD" w14:textId="77777777" w:rsidR="00965EAB" w:rsidRDefault="00965EAB">
+    <w:p w14:paraId="128262B4" w14:textId="77777777" w:rsidR="00247392" w:rsidRDefault="00247392">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -5098,58 +5239,58 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6086475" cy="933450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02CC562A" w14:textId="77777777" w:rsidR="00965EAB" w:rsidRDefault="00965EAB">
+    <w:p w14:paraId="67565A38" w14:textId="77777777" w:rsidR="00247392" w:rsidRDefault="00247392">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CB072F3" w14:textId="77777777" w:rsidR="00965EAB" w:rsidRDefault="00965EAB">
+    <w:p w14:paraId="2465F3EB" w14:textId="77777777" w:rsidR="00247392" w:rsidRDefault="00247392">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50B6D727" w14:textId="77777777" w:rsidR="00626E22" w:rsidRDefault="00626E22">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01D5FE14" w14:textId="3B61885E" w:rsidR="009504F2" w:rsidRDefault="005D54BE" w:rsidP="00442AB9">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -8582,138 +8723,138 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1739472069">
+  <w:num w:numId="1" w16cid:durableId="760031674">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="348920727">
+  <w:num w:numId="2" w16cid:durableId="1006592767">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1637251047">
+  <w:num w:numId="3" w16cid:durableId="918561115">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="606355285">
+  <w:num w:numId="4" w16cid:durableId="1842117851">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="590116222">
+  <w:num w:numId="5" w16cid:durableId="864371953">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="742793948">
+  <w:num w:numId="6" w16cid:durableId="134300740">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1570725717">
+  <w:num w:numId="7" w16cid:durableId="896091908">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="219905849">
+  <w:num w:numId="8" w16cid:durableId="1204171242">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="888036685">
+  <w:num w:numId="9" w16cid:durableId="525366332">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="157771381">
+  <w:num w:numId="10" w16cid:durableId="40445652">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1631085044">
+  <w:num w:numId="11" w16cid:durableId="1463036913">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="749891254">
+  <w:num w:numId="12" w16cid:durableId="1988708779">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="556235522">
+  <w:num w:numId="13" w16cid:durableId="436876578">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="707532907">
+  <w:num w:numId="14" w16cid:durableId="1881623758">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2102679856">
+  <w:num w:numId="15" w16cid:durableId="307904739">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1586571016">
+  <w:num w:numId="16" w16cid:durableId="1899978143">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="879247125">
+  <w:num w:numId="17" w16cid:durableId="658729673">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="2077968348">
+  <w:num w:numId="18" w16cid:durableId="1382362635">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1366373207">
+  <w:num w:numId="19" w16cid:durableId="4987165">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1259480582">
+  <w:num w:numId="20" w16cid:durableId="15931371">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="495540847">
+  <w:num w:numId="21" w16cid:durableId="158543762">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1456748727">
+  <w:num w:numId="22" w16cid:durableId="406149702">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="307319673">
+  <w:num w:numId="23" w16cid:durableId="441607356">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1323312499">
+  <w:num w:numId="24" w16cid:durableId="734205421">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="572667037">
+  <w:num w:numId="25" w16cid:durableId="1540557293">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="502473869">
+  <w:num w:numId="26" w16cid:durableId="923492386">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1663777186">
+  <w:num w:numId="27" w16cid:durableId="291864244">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1010447818">
+  <w:num w:numId="28" w16cid:durableId="855655385">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="585579303">
+  <w:num w:numId="29" w16cid:durableId="1663698383">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1625193884">
+  <w:num w:numId="30" w16cid:durableId="1462118213">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
@@ -8723,278 +8864,319 @@
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00247AA3"/>
     <w:rsid w:val="00010708"/>
+    <w:rsid w:val="000127F2"/>
     <w:rsid w:val="00014912"/>
     <w:rsid w:val="00014AF0"/>
     <w:rsid w:val="000156DA"/>
+    <w:rsid w:val="0003285A"/>
+    <w:rsid w:val="00033678"/>
     <w:rsid w:val="00033C5E"/>
     <w:rsid w:val="000411D9"/>
     <w:rsid w:val="00055CC9"/>
     <w:rsid w:val="0005697A"/>
+    <w:rsid w:val="0007051E"/>
     <w:rsid w:val="000816D2"/>
     <w:rsid w:val="00085265"/>
     <w:rsid w:val="000858F1"/>
     <w:rsid w:val="000A561C"/>
     <w:rsid w:val="000A74FF"/>
     <w:rsid w:val="000B2594"/>
     <w:rsid w:val="000B2AA6"/>
     <w:rsid w:val="000B3E4F"/>
     <w:rsid w:val="000D0CD1"/>
     <w:rsid w:val="000E239C"/>
     <w:rsid w:val="000F48CE"/>
     <w:rsid w:val="000F7171"/>
     <w:rsid w:val="001305E1"/>
+    <w:rsid w:val="00130676"/>
     <w:rsid w:val="00132292"/>
     <w:rsid w:val="00152718"/>
     <w:rsid w:val="00193BCE"/>
+    <w:rsid w:val="001A63B2"/>
     <w:rsid w:val="001C7FC9"/>
     <w:rsid w:val="001D224C"/>
     <w:rsid w:val="001D3927"/>
     <w:rsid w:val="001D453F"/>
+    <w:rsid w:val="001E1BC7"/>
     <w:rsid w:val="00201860"/>
     <w:rsid w:val="002223DF"/>
     <w:rsid w:val="00231D5E"/>
     <w:rsid w:val="002355B9"/>
+    <w:rsid w:val="00247392"/>
     <w:rsid w:val="00247AA3"/>
     <w:rsid w:val="00252B86"/>
     <w:rsid w:val="00267284"/>
     <w:rsid w:val="00270BC7"/>
     <w:rsid w:val="00273EC0"/>
     <w:rsid w:val="002B7A5C"/>
+    <w:rsid w:val="002C19F9"/>
     <w:rsid w:val="002E4975"/>
     <w:rsid w:val="002F4D8E"/>
     <w:rsid w:val="002F5857"/>
     <w:rsid w:val="00306E4A"/>
     <w:rsid w:val="00306F8C"/>
     <w:rsid w:val="003205AC"/>
     <w:rsid w:val="00337456"/>
     <w:rsid w:val="00353D6F"/>
     <w:rsid w:val="0035632A"/>
+    <w:rsid w:val="003A285C"/>
     <w:rsid w:val="003B36F7"/>
     <w:rsid w:val="003D25F0"/>
     <w:rsid w:val="003E4A1A"/>
     <w:rsid w:val="003E7E2F"/>
     <w:rsid w:val="00400B75"/>
     <w:rsid w:val="004040D1"/>
     <w:rsid w:val="00415C9E"/>
     <w:rsid w:val="00433E1A"/>
     <w:rsid w:val="00434546"/>
     <w:rsid w:val="00442911"/>
     <w:rsid w:val="00442AB9"/>
     <w:rsid w:val="00475F1E"/>
     <w:rsid w:val="0047744F"/>
     <w:rsid w:val="004A376E"/>
+    <w:rsid w:val="004D487B"/>
     <w:rsid w:val="004D7E2A"/>
     <w:rsid w:val="004E257D"/>
     <w:rsid w:val="00506B1D"/>
     <w:rsid w:val="0050725B"/>
+    <w:rsid w:val="00523F86"/>
+    <w:rsid w:val="00532AC6"/>
+    <w:rsid w:val="00536B0C"/>
+    <w:rsid w:val="00550F00"/>
     <w:rsid w:val="00580D8A"/>
     <w:rsid w:val="0059774D"/>
     <w:rsid w:val="005A1A80"/>
     <w:rsid w:val="005B1E28"/>
     <w:rsid w:val="005B3415"/>
     <w:rsid w:val="005D54BE"/>
     <w:rsid w:val="005E4C9D"/>
     <w:rsid w:val="005F7CE1"/>
+    <w:rsid w:val="0060341B"/>
     <w:rsid w:val="00614AED"/>
     <w:rsid w:val="00626E22"/>
     <w:rsid w:val="00630672"/>
     <w:rsid w:val="0064242D"/>
     <w:rsid w:val="00642C38"/>
     <w:rsid w:val="00645E0D"/>
     <w:rsid w:val="00667B55"/>
     <w:rsid w:val="0068177D"/>
     <w:rsid w:val="0068600D"/>
     <w:rsid w:val="00687B40"/>
     <w:rsid w:val="006905F3"/>
     <w:rsid w:val="0069304E"/>
     <w:rsid w:val="006941B2"/>
     <w:rsid w:val="00696B18"/>
     <w:rsid w:val="006B1CD7"/>
     <w:rsid w:val="006D3DC2"/>
     <w:rsid w:val="006E4EB2"/>
     <w:rsid w:val="006F058C"/>
     <w:rsid w:val="006F3924"/>
     <w:rsid w:val="006F58A8"/>
     <w:rsid w:val="00700806"/>
     <w:rsid w:val="007030FE"/>
     <w:rsid w:val="00705C4A"/>
     <w:rsid w:val="00707ED7"/>
+    <w:rsid w:val="00722DCC"/>
     <w:rsid w:val="0073224E"/>
     <w:rsid w:val="0074384B"/>
     <w:rsid w:val="00752BFE"/>
     <w:rsid w:val="0075665B"/>
     <w:rsid w:val="00766D28"/>
     <w:rsid w:val="00784C0B"/>
     <w:rsid w:val="00785C2B"/>
+    <w:rsid w:val="007A0EA3"/>
     <w:rsid w:val="007A2D1B"/>
     <w:rsid w:val="007A77DF"/>
     <w:rsid w:val="007C276F"/>
     <w:rsid w:val="007C34E5"/>
     <w:rsid w:val="007F4C32"/>
+    <w:rsid w:val="007F6CDE"/>
     <w:rsid w:val="00800F75"/>
     <w:rsid w:val="00805FEA"/>
+    <w:rsid w:val="00811328"/>
     <w:rsid w:val="008204CA"/>
     <w:rsid w:val="00824EE2"/>
     <w:rsid w:val="00826EBD"/>
     <w:rsid w:val="00827DA6"/>
     <w:rsid w:val="00840DCA"/>
     <w:rsid w:val="00850CC0"/>
     <w:rsid w:val="00851C2D"/>
     <w:rsid w:val="00860DF9"/>
     <w:rsid w:val="0087107D"/>
     <w:rsid w:val="008754BD"/>
     <w:rsid w:val="00887927"/>
     <w:rsid w:val="008A4D66"/>
     <w:rsid w:val="008B55FA"/>
     <w:rsid w:val="008B5BCF"/>
+    <w:rsid w:val="008C6928"/>
     <w:rsid w:val="008C76FD"/>
     <w:rsid w:val="008D4171"/>
     <w:rsid w:val="008D4970"/>
     <w:rsid w:val="008D5DAA"/>
     <w:rsid w:val="008E5F8B"/>
     <w:rsid w:val="008F65F8"/>
     <w:rsid w:val="00920F3B"/>
     <w:rsid w:val="00930CE7"/>
     <w:rsid w:val="009415DF"/>
     <w:rsid w:val="009504F2"/>
     <w:rsid w:val="00965EAB"/>
     <w:rsid w:val="00973738"/>
     <w:rsid w:val="00985B34"/>
     <w:rsid w:val="00986941"/>
     <w:rsid w:val="00987036"/>
     <w:rsid w:val="00994931"/>
     <w:rsid w:val="009958E9"/>
     <w:rsid w:val="00997380"/>
+    <w:rsid w:val="009B4820"/>
     <w:rsid w:val="009C2502"/>
     <w:rsid w:val="009C7FD0"/>
     <w:rsid w:val="00A03F5D"/>
+    <w:rsid w:val="00A14C39"/>
     <w:rsid w:val="00A21367"/>
     <w:rsid w:val="00A2206A"/>
     <w:rsid w:val="00A25DAF"/>
     <w:rsid w:val="00A335AF"/>
     <w:rsid w:val="00A33DE4"/>
     <w:rsid w:val="00A40EDC"/>
     <w:rsid w:val="00A556BF"/>
     <w:rsid w:val="00A55DFF"/>
     <w:rsid w:val="00A70787"/>
+    <w:rsid w:val="00A710E4"/>
     <w:rsid w:val="00A866C3"/>
+    <w:rsid w:val="00A87E29"/>
     <w:rsid w:val="00A90BD0"/>
     <w:rsid w:val="00AA7026"/>
     <w:rsid w:val="00AB045B"/>
     <w:rsid w:val="00AC066A"/>
     <w:rsid w:val="00AC13A6"/>
+    <w:rsid w:val="00AC2A93"/>
     <w:rsid w:val="00AC35A2"/>
     <w:rsid w:val="00AC54D1"/>
+    <w:rsid w:val="00AD68B7"/>
     <w:rsid w:val="00AE65EB"/>
+    <w:rsid w:val="00B03F9C"/>
     <w:rsid w:val="00B050C8"/>
     <w:rsid w:val="00B055BA"/>
+    <w:rsid w:val="00B27522"/>
     <w:rsid w:val="00B4590C"/>
     <w:rsid w:val="00B52DAA"/>
+    <w:rsid w:val="00B6224C"/>
     <w:rsid w:val="00B77CE6"/>
     <w:rsid w:val="00B81F51"/>
     <w:rsid w:val="00B84B30"/>
     <w:rsid w:val="00B85571"/>
+    <w:rsid w:val="00B906E1"/>
     <w:rsid w:val="00B949D4"/>
     <w:rsid w:val="00BA05A2"/>
+    <w:rsid w:val="00BA62BC"/>
+    <w:rsid w:val="00BB34A4"/>
     <w:rsid w:val="00BC0FA1"/>
     <w:rsid w:val="00C02BD0"/>
     <w:rsid w:val="00C03C03"/>
     <w:rsid w:val="00C12CD9"/>
     <w:rsid w:val="00C15E6D"/>
     <w:rsid w:val="00C41A3C"/>
     <w:rsid w:val="00C56F8C"/>
     <w:rsid w:val="00C6123B"/>
     <w:rsid w:val="00C93D97"/>
+    <w:rsid w:val="00CA22FF"/>
     <w:rsid w:val="00CB4D06"/>
     <w:rsid w:val="00CB77A8"/>
     <w:rsid w:val="00CC4462"/>
     <w:rsid w:val="00CC7328"/>
+    <w:rsid w:val="00CD1A13"/>
     <w:rsid w:val="00CD1A56"/>
     <w:rsid w:val="00CE7CE1"/>
     <w:rsid w:val="00CF3787"/>
     <w:rsid w:val="00D03D34"/>
     <w:rsid w:val="00D206B3"/>
     <w:rsid w:val="00D21514"/>
     <w:rsid w:val="00D2411B"/>
+    <w:rsid w:val="00D25C8B"/>
     <w:rsid w:val="00D31A72"/>
     <w:rsid w:val="00D34680"/>
     <w:rsid w:val="00D35733"/>
     <w:rsid w:val="00D42563"/>
     <w:rsid w:val="00D67989"/>
+    <w:rsid w:val="00D8240B"/>
     <w:rsid w:val="00D94D59"/>
     <w:rsid w:val="00DC304E"/>
     <w:rsid w:val="00DC444A"/>
     <w:rsid w:val="00DD4FEB"/>
     <w:rsid w:val="00DE6C14"/>
     <w:rsid w:val="00DF281A"/>
     <w:rsid w:val="00DF36D0"/>
     <w:rsid w:val="00E03DE5"/>
     <w:rsid w:val="00E3370A"/>
     <w:rsid w:val="00E33945"/>
     <w:rsid w:val="00E71768"/>
+    <w:rsid w:val="00E81E94"/>
     <w:rsid w:val="00E974A0"/>
+    <w:rsid w:val="00EA03CF"/>
     <w:rsid w:val="00EB16BC"/>
     <w:rsid w:val="00EB5B6D"/>
     <w:rsid w:val="00EC17B6"/>
     <w:rsid w:val="00EC63F9"/>
     <w:rsid w:val="00ED3932"/>
+    <w:rsid w:val="00EE1A50"/>
     <w:rsid w:val="00EE5807"/>
     <w:rsid w:val="00F039E2"/>
     <w:rsid w:val="00F07258"/>
     <w:rsid w:val="00F104CC"/>
     <w:rsid w:val="00F232F7"/>
     <w:rsid w:val="00F24E1B"/>
     <w:rsid w:val="00F30417"/>
     <w:rsid w:val="00F33E51"/>
     <w:rsid w:val="00F5410A"/>
     <w:rsid w:val="00F766E0"/>
     <w:rsid w:val="00F8286A"/>
     <w:rsid w:val="00F87491"/>
     <w:rsid w:val="00FB4F1D"/>
+    <w:rsid w:val="00FB6953"/>
     <w:rsid w:val="00FD0018"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
@@ -10179,67 +10361,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63EF7449-C2FF-4D7C-A9F4-804D6F20EA95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>688</Words>
-  <Characters>3785</Characters>
+  <Words>668</Words>
+  <Characters>3677</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
+  <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CGN – 1000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4465</CharactersWithSpaces>
+  <CharactersWithSpaces>4337</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CGN – 1000</dc:title>
-  <dc:creator>mcordoba</dc:creator>
+  <dc:creator>Karen Suarez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>