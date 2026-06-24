--- v0 (2026-04-23)
+++ v1 (2026-06-24)
@@ -1,44 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="119" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -1817,121 +1819,160 @@
             </w:hyperlink>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B4A1EB8" w14:textId="77777777" w:rsidR="00A3490E" w:rsidRPr="00007A52" w:rsidRDefault="00A3490E" w:rsidP="00A3490E">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:hanging="559"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">• Seleccionar </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00305EB1">
+              <w:rPr>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://www.contaduria.gov.co/servicio-al-ciudadano"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00007A52">
+              <w:rPr>
+                <w:rStyle w:val="Hipervnculo"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Atención y Servicio a la Ciudadanía</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
           <w:p w14:paraId="658974FF" w14:textId="77777777" w:rsidR="00A3490E" w:rsidRPr="00007A52" w:rsidRDefault="00A3490E" w:rsidP="00A3490E">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:hanging="559"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">• Seleccionar </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00305EB1">
+              <w:rPr>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://www.contaduria.gov.co/servicios-en-linea-y-pqrsd"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00007A52">
+              <w:rPr>
+                <w:rStyle w:val="Hipervnculo"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Servicios en línea y PQRSD</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="655A5A16" w14:textId="77777777" w:rsidR="00A3490E" w:rsidRPr="00007A52" w:rsidRDefault="00A3490E" w:rsidP="00A3490E">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:hanging="559"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">• Elegir el servicio </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00305EB1">
+              <w:rPr>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://www.contaduria.gov.co/caracterizacion-de-los-servicios"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00007A52">
+              <w:rPr>
+                <w:rStyle w:val="Hipervnculo"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Asistencia y Apoyo Técnico y registrar el servicio.</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65708061" w14:textId="1387337E" w:rsidR="00D91F68" w:rsidRPr="00007A52" w:rsidRDefault="00D91F68" w:rsidP="00D91F68">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="161" w:right="262" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D91F68">
               <w:rPr>
@@ -2072,60 +2113,73 @@
               <w:t xml:space="preserve"> Además, puede solicitar el servicio a través del: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A22D7C6" w14:textId="1A0602A0" w:rsidR="00A3490E" w:rsidRPr="00007A52" w:rsidRDefault="00A3490E" w:rsidP="00A3490E">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">Correo electrónico </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00305EB1">
+              <w:rPr>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "file:///C:\\Users\\USUARIO\\Downloads\\contactenos@contaduria.gov.co"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00007A52">
+              <w:rPr>
+                <w:rStyle w:val="Hipervnculo"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>contactenos@contaduria.gov.co</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65BC8F89" w14:textId="5D24057B" w:rsidR="00A3490E" w:rsidRPr="00007A52" w:rsidRDefault="00A3490E" w:rsidP="00A3490E">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
@@ -2277,62 +2331,75 @@
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="046146A2" w14:textId="23705E3A" w:rsidR="00261426" w:rsidRPr="00007A52" w:rsidRDefault="00261426" w:rsidP="00261426">
             <w:pPr>
               <w:ind w:left="161" w:right="262"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">La solicitud es direccionada a correspondencia a través del correo, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00305EB1">
+              <w:rPr>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "file:///C:\\Users\\USUARIO\\Downloads\\contactenos@contaduria.gov.co"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00007A52">
+              <w:rPr>
+                <w:rStyle w:val="Hipervnculo"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>contactenos@contaduria.gov.co</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DA8835E" w14:textId="77777777" w:rsidR="00261426" w:rsidRPr="00007A52" w:rsidRDefault="00261426" w:rsidP="00261426">
             <w:pPr>
               <w:ind w:left="161" w:right="262"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
@@ -3790,54 +3857,56 @@
         <w:spacing w:before="92"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54F97028" w14:textId="77777777" w:rsidR="008E5F8B" w:rsidRPr="00007A52" w:rsidRDefault="008E5F8B">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E5F8B" w:rsidRPr="00007A52" w:rsidSect="006B1CD7">
-          <w:headerReference w:type="default" r:id="rId20"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId23"/>
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="122"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="284" w:footer="1644" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62E89F9D" w14:textId="448F84F3" w:rsidR="008754BD" w:rsidRPr="00007A52" w:rsidRDefault="00DF281A" w:rsidP="0064242D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
         </w:tabs>
         <w:spacing w:before="92"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007A52">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
@@ -4565,51 +4634,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C3823">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
             <w:r w:rsidR="001B2974" w:rsidRPr="003C3823">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ingresar a la Pagina web </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:proofErr w:type="gramStart"/>
               <w:r w:rsidR="001B2974" w:rsidRPr="003C3823">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                   <w:i w:val="0"/>
                 </w:rPr>
                 <w:t>https:www.contaduria.gov.co</w:t>
               </w:r>
               <w:proofErr w:type="gramEnd"/>
             </w:hyperlink>
             <w:r w:rsidR="001B2974" w:rsidRPr="003C3823">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DB3FF0B" w14:textId="10712807" w:rsidR="008E5F8B" w:rsidRPr="003C3823" w:rsidRDefault="008E5F8B" w:rsidP="00F42F4C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:spacing w:before="92"/>
@@ -4679,51 +4748,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="003C3823">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001B2974" w:rsidRPr="00F42F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingresar en el link de </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidR="001B2974" w:rsidRPr="00F42F4C">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                   <w:bCs/>
                   <w:i w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Atención y Servicio a la Ciudadanía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001B2974" w:rsidRPr="00F42F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7297E630" w14:textId="77B08BD1" w:rsidR="004674BD" w:rsidRDefault="00F42F4C" w:rsidP="00F42F4C">
             <w:pPr>
@@ -4757,95 +4826,95 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001B2974" w:rsidRPr="00F42F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seleccionar</w:t>
             </w:r>
             <w:r w:rsidR="001B2974" w:rsidRPr="001B2974">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidR="001B2974" w:rsidRPr="009D6733">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                   <w:bCs/>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Servicios en Línea</w:t>
               </w:r>
               <w:r w:rsidR="002B68E0" w:rsidRPr="009D6733">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                   <w:bCs/>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> y PQRSD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001B2974" w:rsidRPr="001B2974">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> y   Seleccionar el </w:t>
             </w:r>
             <w:r w:rsidR="001B2974" w:rsidRPr="002B68E0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">servicio </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidR="001B2974" w:rsidRPr="002B68E0">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                   <w:bCs/>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Asistencia y Apoyo Técnico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001B2974" w:rsidRPr="001B2974">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B53FBCD" w14:textId="1EB7B742" w:rsidR="00F42F4C" w:rsidRDefault="00F42F4C" w:rsidP="003C3823">
             <w:pPr>
@@ -4954,73 +5023,51 @@
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1)</w:t>
             </w:r>
             <w:r w:rsidR="003C3823">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001B2974" w:rsidRPr="00F42F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Se remite al </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> de Centralización de la Información y este analiza la solicitud. 3.2</w:t>
+              <w:t>Se remite al Subcontador de Centralización de la Información y este analiza la solicitud. 3.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00F42F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="001B2974" w:rsidRPr="00F42F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
@@ -5276,58 +5323,58 @@
     <w:p w14:paraId="5FE14D07" w14:textId="6154EA78" w:rsidR="008754BD" w:rsidRPr="00007A52" w:rsidRDefault="008754BD" w:rsidP="00D34680">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008754BD" w:rsidRPr="00007A52" w:rsidSect="008E5F8B">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="122"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="284" w:footer="1644" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A30D4DA" w14:textId="77777777" w:rsidR="00F94592" w:rsidRPr="00A3490E" w:rsidRDefault="00F94592">
+    <w:p w14:paraId="65D53BAD" w14:textId="77777777" w:rsidR="00E84DD8" w:rsidRPr="00A3490E" w:rsidRDefault="00E84DD8">
       <w:r w:rsidRPr="00A3490E">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57D3718C" w14:textId="77777777" w:rsidR="00F94592" w:rsidRPr="00A3490E" w:rsidRDefault="00F94592">
+    <w:p w14:paraId="20E323DE" w14:textId="77777777" w:rsidR="00E84DD8" w:rsidRPr="00A3490E" w:rsidRDefault="00E84DD8">
       <w:r w:rsidRPr="00A3490E">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -5401,50 +5448,60 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Code3of9">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F2F07B8" w14:textId="77777777" w:rsidR="00305EB1" w:rsidRDefault="00305EB1">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1659769463"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="1E01AEFB" w14:textId="703EF72C" w:rsidR="00C6123B" w:rsidRPr="00A3490E" w:rsidRDefault="00C6123B">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00A3490E">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:i w:val="0"/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve">Página | </w:t>
         </w:r>
         <w:r w:rsidRPr="00A3490E">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -5469,122 +5526,119 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00A3490E">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:i w:val="0"/>
             <w:iCs/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00A3490E">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:i w:val="0"/>
             <w:iCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00A3490E">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="7BE98F69" w14:textId="19ECB3E7" w:rsidR="009504F2" w:rsidRPr="00A3490E" w:rsidRDefault="00642C38" w:rsidP="006B1CD7">
+  <w:p w14:paraId="7BE98F69" w14:textId="404AD37D" w:rsidR="009504F2" w:rsidRPr="00A3490E" w:rsidRDefault="00305EB1" w:rsidP="006B1CD7">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
-    <w:r w:rsidRPr="00A3490E">
-[...3 lines deleted...]
-        <w:iCs/>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28BE6EF3" wp14:editId="2CB330F0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11A03822" wp14:editId="4A961C09">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>1080135</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6529469" cy="1008000"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="5509895" cy="773103"/>
+          <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
-          <wp:docPr id="1791553907" name="Imagen 3" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:docPr id="5" name="Imagen 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1518811403" name="Imagen 3" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPr id="5" name="Imagen 5"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6529469" cy="1008000"/>
+                    <a:ext cx="5509895" cy="773103"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E57B871" w14:textId="77777777" w:rsidR="002355B9" w:rsidRPr="00A3490E" w:rsidRDefault="002355B9" w:rsidP="002355B9">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A3490E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>____________________________________________________________________________________</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="764B8936" w14:textId="77777777" w:rsidR="002355B9" w:rsidRPr="00A3490E" w:rsidRDefault="002355B9" w:rsidP="002355B9">
     <w:pPr>
@@ -5658,67 +5712,77 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6086475" cy="933450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25F1BD11" w14:textId="77777777" w:rsidR="00F94592" w:rsidRPr="00A3490E" w:rsidRDefault="00F94592">
+    <w:p w14:paraId="272D641C" w14:textId="77777777" w:rsidR="00E84DD8" w:rsidRPr="00A3490E" w:rsidRDefault="00E84DD8">
       <w:r w:rsidRPr="00A3490E">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F05FF49" w14:textId="77777777" w:rsidR="00F94592" w:rsidRPr="00A3490E" w:rsidRDefault="00F94592">
+    <w:p w14:paraId="5581B2AC" w14:textId="77777777" w:rsidR="00E84DD8" w:rsidRPr="00A3490E" w:rsidRDefault="00E84DD8">
       <w:r w:rsidRPr="00A3490E">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78C9F115" w14:textId="77777777" w:rsidR="00305EB1" w:rsidRDefault="00305EB1">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01D5FE14" w14:textId="3B61885E" w:rsidR="009504F2" w:rsidRPr="00A3490E" w:rsidRDefault="005D54BE" w:rsidP="00442AB9">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Code3of9" w:hAnsi="Code3of9"/>
         <w:i w:val="0"/>
         <w:sz w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A3490E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27B9519F" wp14:editId="41BA6055">
           <wp:extent cx="5581650" cy="695325"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="1807339868" name="Imagen 1" descr="Logotipo, nombre de la empresa&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -5743,51 +5807,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="5581650" cy="695325"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="203074A2" w14:textId="77777777" w:rsidR="009504F2" w:rsidRPr="00A3490E" w:rsidRDefault="009504F2" w:rsidP="00707ED7">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:right="-6"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00A3490E">
       <w:t xml:space="preserve">                                                                                </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7DF73208" w14:textId="77777777" w:rsidR="009504F2" w:rsidRPr="00A3490E" w:rsidRDefault="009504F2" w:rsidP="006F058C">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:right="-6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -9426,50 +9490,51 @@
     <w:rsid w:val="000B3E4F"/>
     <w:rsid w:val="000D0CD1"/>
     <w:rsid w:val="000E35EA"/>
     <w:rsid w:val="000F7171"/>
     <w:rsid w:val="00106960"/>
     <w:rsid w:val="00132292"/>
     <w:rsid w:val="00193BCE"/>
     <w:rsid w:val="001B2974"/>
     <w:rsid w:val="001C7FC9"/>
     <w:rsid w:val="001D224C"/>
     <w:rsid w:val="001D3927"/>
     <w:rsid w:val="001D453F"/>
     <w:rsid w:val="002355B9"/>
     <w:rsid w:val="00247AA3"/>
     <w:rsid w:val="00261426"/>
     <w:rsid w:val="00267284"/>
     <w:rsid w:val="00273EC0"/>
     <w:rsid w:val="0027736A"/>
     <w:rsid w:val="002A036C"/>
     <w:rsid w:val="002B68E0"/>
     <w:rsid w:val="002B7A5C"/>
     <w:rsid w:val="002E4975"/>
     <w:rsid w:val="002E4DA4"/>
     <w:rsid w:val="002F4D8E"/>
     <w:rsid w:val="002F5857"/>
+    <w:rsid w:val="00305EB1"/>
     <w:rsid w:val="00306E4A"/>
     <w:rsid w:val="00306F8C"/>
     <w:rsid w:val="00310C7B"/>
     <w:rsid w:val="003113B4"/>
     <w:rsid w:val="003205AC"/>
     <w:rsid w:val="0034642A"/>
     <w:rsid w:val="00392D81"/>
     <w:rsid w:val="003B36F7"/>
     <w:rsid w:val="003C3823"/>
     <w:rsid w:val="003D25F0"/>
     <w:rsid w:val="003E7E2F"/>
     <w:rsid w:val="00400B75"/>
     <w:rsid w:val="004040D1"/>
     <w:rsid w:val="00415C9E"/>
     <w:rsid w:val="00427D29"/>
     <w:rsid w:val="00433E1A"/>
     <w:rsid w:val="00434546"/>
     <w:rsid w:val="00442AB9"/>
     <w:rsid w:val="0044706C"/>
     <w:rsid w:val="004674BD"/>
     <w:rsid w:val="00475F1E"/>
     <w:rsid w:val="0047744F"/>
     <w:rsid w:val="004A376E"/>
     <w:rsid w:val="004B4F2C"/>
     <w:rsid w:val="004D7E2A"/>
@@ -9525,91 +9590,93 @@
     <w:rsid w:val="008C366F"/>
     <w:rsid w:val="008D4970"/>
     <w:rsid w:val="008D5DAA"/>
     <w:rsid w:val="008E5F8B"/>
     <w:rsid w:val="008F65F8"/>
     <w:rsid w:val="00930CE7"/>
     <w:rsid w:val="009504F2"/>
     <w:rsid w:val="00973738"/>
     <w:rsid w:val="00985B34"/>
     <w:rsid w:val="00986941"/>
     <w:rsid w:val="00994931"/>
     <w:rsid w:val="009958E9"/>
     <w:rsid w:val="00997380"/>
     <w:rsid w:val="009C2502"/>
     <w:rsid w:val="009D6733"/>
     <w:rsid w:val="00A03F5D"/>
     <w:rsid w:val="00A21367"/>
     <w:rsid w:val="00A309FB"/>
     <w:rsid w:val="00A335AF"/>
     <w:rsid w:val="00A33DE4"/>
     <w:rsid w:val="00A3490E"/>
     <w:rsid w:val="00A556BF"/>
     <w:rsid w:val="00A55DFF"/>
     <w:rsid w:val="00A70787"/>
     <w:rsid w:val="00A837AB"/>
+    <w:rsid w:val="00AB045B"/>
     <w:rsid w:val="00AC13A6"/>
     <w:rsid w:val="00AE65EB"/>
     <w:rsid w:val="00B12DB6"/>
     <w:rsid w:val="00B77CE6"/>
     <w:rsid w:val="00B81F51"/>
     <w:rsid w:val="00B85571"/>
     <w:rsid w:val="00B85DDC"/>
     <w:rsid w:val="00BC0FA1"/>
     <w:rsid w:val="00C02BD0"/>
     <w:rsid w:val="00C15E6D"/>
     <w:rsid w:val="00C41A3C"/>
     <w:rsid w:val="00C451BB"/>
     <w:rsid w:val="00C56F8C"/>
     <w:rsid w:val="00C6123B"/>
     <w:rsid w:val="00C93D97"/>
     <w:rsid w:val="00CB4D06"/>
     <w:rsid w:val="00CB6BB1"/>
     <w:rsid w:val="00CB77A8"/>
     <w:rsid w:val="00CC4462"/>
     <w:rsid w:val="00CD4BD5"/>
     <w:rsid w:val="00CF3787"/>
     <w:rsid w:val="00D02116"/>
     <w:rsid w:val="00D03D34"/>
     <w:rsid w:val="00D206B3"/>
     <w:rsid w:val="00D21514"/>
     <w:rsid w:val="00D2411B"/>
     <w:rsid w:val="00D34680"/>
     <w:rsid w:val="00D35733"/>
     <w:rsid w:val="00D42563"/>
     <w:rsid w:val="00D67989"/>
     <w:rsid w:val="00D91F68"/>
     <w:rsid w:val="00DC304E"/>
     <w:rsid w:val="00DC444A"/>
     <w:rsid w:val="00DD4FEB"/>
     <w:rsid w:val="00DE6C14"/>
     <w:rsid w:val="00DF281A"/>
     <w:rsid w:val="00E03DE5"/>
     <w:rsid w:val="00E3370A"/>
     <w:rsid w:val="00E33945"/>
     <w:rsid w:val="00E71768"/>
     <w:rsid w:val="00E73F08"/>
+    <w:rsid w:val="00E84DD8"/>
     <w:rsid w:val="00EB16BC"/>
     <w:rsid w:val="00EC17B6"/>
     <w:rsid w:val="00ED3932"/>
     <w:rsid w:val="00EE5807"/>
     <w:rsid w:val="00F07258"/>
     <w:rsid w:val="00F232F7"/>
     <w:rsid w:val="00F24E1B"/>
     <w:rsid w:val="00F30417"/>
     <w:rsid w:val="00F33E51"/>
     <w:rsid w:val="00F42F4C"/>
     <w:rsid w:val="00F5410A"/>
     <w:rsid w:val="00F766E0"/>
     <w:rsid w:val="00F8286A"/>
     <w:rsid w:val="00F87491"/>
     <w:rsid w:val="00F94592"/>
     <w:rsid w:val="00FB4F1D"/>
     <w:rsid w:val="00FD0018"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -10444,62 +10511,62 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000E35EA"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=15071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/productos/-/document_library/SNUXvXyrbcKS/view_file/48963" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\USUARIO\Downloads\contactenos@contaduria.gov.co" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/servicios-en-linea-y-pqrsd" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/20127/36438/Resoluci%C3%B3n%2B461%2Bde%2B2017.pdf/17a0f083-4d6e-8469-2919-aeaa3736212c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/caracterizacion-de-los-servicios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/servicio-al-ciudadano" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/servicios-en-linea-y-pqrsd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/20127/35680/RESOLUCION_671_NOV_23_DE_2016.pdf/be727070-4b7b-3a50-c9b2-8cdd4ac8a94b?t=1563224745943" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/home" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/servicio-al-ciudadano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/productos/-/document_library/SNUXvXyrbcKS/view_file/48963" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\USUARIO\Downloads\contactenos@contaduria.gov.co" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=223190" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/home" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/solicitud-de-asistencia-y-apoyo-tecnico" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=15071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/productos/-/document_library/SNUXvXyrbcKS/view_file/48963" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/home" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/20127/36438/Resoluci%C3%B3n%2B461%2Bde%2B2017.pdf/17a0f083-4d6e-8469-2919-aeaa3736212c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/20127/35680/RESOLUCION_671_NOV_23_DE_2016.pdf/be727070-4b7b-3a50-c9b2-8cdd4ac8a94b?t=1563224745943" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/solicitud-de-asistencia-y-apoyo-tecnico" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/servicios-en-linea-y-pqrsd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/productos/-/document_library/SNUXvXyrbcKS/view_file/48963" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=223190" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/home" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/servicio-al-ciudadano" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>