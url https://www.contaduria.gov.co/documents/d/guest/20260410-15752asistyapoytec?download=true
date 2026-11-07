--- v1 (2026-06-13)
+++ v2 (2026-11-07)
@@ -551,64 +551,65 @@
             </w:r>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>servicio:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA68715" w14:textId="2E8BE91F" w:rsidR="0075665B" w:rsidRPr="00A837AB" w:rsidRDefault="00C451BB" w:rsidP="00A309FB">
+          <w:p w14:paraId="3AA68715" w14:textId="2E8BE91F" w:rsidR="0075665B" w:rsidRPr="003E4094" w:rsidRDefault="00C451BB" w:rsidP="00A309FB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="303" w:right="802"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es-CO"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A837AB">
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1FDA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>ASISTENCIA Y APOYO TÉCNICO DE LA CONTADURÍA GENERAL DE LA NACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075665B" w:rsidRPr="00007A52" w14:paraId="68D740FE" w14:textId="77777777" w:rsidTr="005D54BE">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0907FA30" w14:textId="77777777" w:rsidR="0075665B" w:rsidRPr="00007A52" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="635"/>
               <w:rPr>
@@ -1129,77 +1130,190 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:left="827" w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00007A52">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                   <w:lang w:val="es-CO"/>
                 </w:rPr>
                 <w:t>Resolución 451 de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6E9F3CA4" w14:textId="74D17399" w:rsidR="00310C7B" w:rsidRPr="00007A52" w:rsidRDefault="0027736A" w:rsidP="0075665B">
+          <w:p w14:paraId="6E9F3CA4" w14:textId="74D17399" w:rsidR="00310C7B" w:rsidRPr="00A44AD7" w:rsidRDefault="0027736A" w:rsidP="0075665B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:left="827" w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00007A52">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                   <w:lang w:val="es-CO"/>
                 </w:rPr>
                 <w:t>Resolución 037 de 2017</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7022E92B" w14:textId="75A465C2" w:rsidR="00A44AD7" w:rsidRPr="001E1FDA" w:rsidRDefault="00A44AD7" w:rsidP="0075665B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:ind w:left="827" w:right="543"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="001E1FDA">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                  <w:lang w:val="es-CO"/>
+                </w:rPr>
+                <w:t>Ley 527 de 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="001E1FDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Congreso de la República de Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="601858B3" w14:textId="29A45A28" w:rsidR="009F6F75" w:rsidRPr="009F6F75" w:rsidRDefault="009F6F75" w:rsidP="009F6F75">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:ind w:right="543"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="001E1FDA">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                  <w:lang w:val="es-CO"/>
+                </w:rPr>
+                <w:t>Decreto 1074 de 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="001E1FDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F6F75">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Por medio del </w:t>
+            </w:r>
+            <w:r w:rsidR="001E1FDA" w:rsidRPr="009F6F75">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>cual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F6F75">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se expide el Decreto Único Reglamentario del Sector Comercio, Industria y Turismo".</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25BBD0B2" w14:textId="210FC04B" w:rsidR="009F6F75" w:rsidRPr="00A44AD7" w:rsidRDefault="009F6F75" w:rsidP="009F6F75">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:ind w:left="828" w:right="543"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F6F75">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Capítulo 47- Firma Electrónica</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="288313E7" w14:textId="77760329" w:rsidR="0027736A" w:rsidRPr="00007A52" w:rsidRDefault="0027736A" w:rsidP="00392D81">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:left="827" w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075665B" w:rsidRPr="00007A52" w14:paraId="162E42EF" w14:textId="77777777" w:rsidTr="007B011C">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -1674,50 +1788,51 @@
         <w:trPr>
           <w:trHeight w:val="1473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47B4D5EE" w14:textId="1FB148E9" w:rsidR="0075665B" w:rsidRPr="00007A52" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="218"/>
               <w:ind w:left="107" w:right="599"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pasos que debe seguir</w:t>
             </w:r>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>el usuario para</w:t>
             </w:r>
             <w:r w:rsidR="00A55DFF" w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
@@ -1783,227 +1898,187 @@
               <w:t>servicio:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5DBEC9A1" w14:textId="77777777" w:rsidR="00A3490E" w:rsidRPr="00007A52" w:rsidRDefault="00A3490E" w:rsidP="00A3490E">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:hanging="559"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">• Ingresar a la página </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:proofErr w:type="gramStart"/>
               <w:r w:rsidRPr="00007A52">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                   <w:lang w:val="es-CO"/>
                 </w:rPr>
                 <w:t>https:www.contaduria.gov.co</w:t>
               </w:r>
               <w:proofErr w:type="gramEnd"/>
             </w:hyperlink>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B4A1EB8" w14:textId="77777777" w:rsidR="00A3490E" w:rsidRPr="00007A52" w:rsidRDefault="00A3490E" w:rsidP="00A3490E">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:hanging="559"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">• Seleccionar </w:t>
             </w:r>
-            <w:r>
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="00007A52">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                  <w:lang w:val="es-CO"/>
+                </w:rPr>
+                <w:t>Atención y Servicio a la Ciudadanía</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p w14:paraId="658974FF" w14:textId="77777777" w:rsidR="00A3490E" w:rsidRPr="00007A52" w:rsidRDefault="00A3490E" w:rsidP="00A3490E">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:hanging="559"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">• Seleccionar </w:t>
             </w:r>
-            <w:r>
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00007A52">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                  <w:lang w:val="es-CO"/>
+                </w:rPr>
+                <w:t>Servicios en línea y PQRSD</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="655A5A16" w14:textId="77777777" w:rsidR="00A3490E" w:rsidRPr="00007A52" w:rsidRDefault="00A3490E" w:rsidP="00A3490E">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:hanging="559"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">• Elegir el servicio </w:t>
             </w:r>
-            <w:r>
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00007A52">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                  <w:lang w:val="es-CO"/>
+                </w:rPr>
+                <w:t>Asistencia y Apoyo Técnico y registrar el servicio.</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65708061" w14:textId="1387337E" w:rsidR="00D91F68" w:rsidRPr="00007A52" w:rsidRDefault="00D91F68" w:rsidP="00D91F68">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="161" w:right="262" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D91F68">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Diligenciar el formulario con la información</w:t>
             </w:r>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> requerida y puntualizar la inquietud de tipo contable o asistencia técnica sobre los errores de validación que se le presenten en los formularios de las categorías CGN:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58E5F023" w14:textId="77777777" w:rsidR="00D91F68" w:rsidRPr="00007A52" w:rsidRDefault="00D91F68" w:rsidP="00D91F68">
             <w:pPr>
               <w:ind w:right="262"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46D63BA2" w14:textId="77777777" w:rsidR="00D91F68" w:rsidRPr="00007A52" w:rsidRDefault="00D91F68" w:rsidP="00261426">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
@@ -2035,220 +2110,343 @@
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="303" w:right="545" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Reporte Final Entidades Liquidadas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48D0B7D5" w14:textId="77777777" w:rsidR="00D91F68" w:rsidRPr="00007A52" w:rsidRDefault="00D91F68" w:rsidP="00261426">
+          <w:p w14:paraId="48D0B7D5" w14:textId="420B391E" w:rsidR="00D91F68" w:rsidRDefault="00D91F68" w:rsidP="00261426">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="303" w:right="545" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Evaluación de Control Interno Contable (ECIC)</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="009F6F75">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D2F4E0E" w14:textId="32393CDD" w:rsidR="00675125" w:rsidRPr="001E1FDA" w:rsidRDefault="00675125" w:rsidP="00675125">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="161" w:right="545"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1FDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Adicionalmente, la Contaduría General de la Nación presta este servicio de manera proactiva mediante Asistencias Técnicas con Enfoque Regional (ATER), dirigidas a entidades territoriales priorizadas con base en criterios técnicos contables, sin sustituir el canal de atención por demanda.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A106DD1" w14:textId="1562033B" w:rsidR="009F6F75" w:rsidRPr="001E1FDA" w:rsidRDefault="009F6F75" w:rsidP="009F6F75">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="161" w:right="545"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1FDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La solicitud es direccionada a correspondencia a través del correo, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidR="00675125" w:rsidRPr="001E1FDA">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                  <w:i w:val="0"/>
+                  <w:iCs/>
+                  <w:lang w:val="es-CO"/>
+                </w:rPr>
+                <w:t>contactenos@contaduria.gov.co</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00675125" w:rsidRPr="001E1FDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B410D77" w14:textId="0B089DDB" w:rsidR="009F6F75" w:rsidRDefault="009F6F75" w:rsidP="00750F61">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="708" w:right="545" w:hanging="547"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1FDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Luego se radica en el Sistema de Gestión documental para el Subcontador de</w:t>
+            </w:r>
+            <w:r w:rsidR="00675125" w:rsidRPr="001E1FDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E1FDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centralización de la Información, quien define el GIT (Grupo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1FDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Intponsable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1FDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del trámite</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="497F77C7" w14:textId="77777777" w:rsidR="00A3490E" w:rsidRPr="00007A52" w:rsidRDefault="00A3490E" w:rsidP="00A3490E">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:hanging="559"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> Además, puede solicitar el servicio a través del: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A22D7C6" w14:textId="1A0602A0" w:rsidR="00A3490E" w:rsidRPr="00007A52" w:rsidRDefault="00A3490E" w:rsidP="00A3490E">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">Correo electrónico </w:t>
             </w:r>
-            <w:r>
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="00007A52">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                  <w:lang w:val="es-CO"/>
+                </w:rPr>
+                <w:t>contactenos@contaduria.gov.co</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65BC8F89" w14:textId="5D24057B" w:rsidR="00A3490E" w:rsidRPr="00007A52" w:rsidRDefault="00A3490E" w:rsidP="00A3490E">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Correo físico en la calle 26 N°69-76 Edificio Elemento Torre 1(Aire) piso 15 en Bogotá,</w:t>
             </w:r>
             <w:r w:rsidR="003C3823">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">Colombia </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79F27313" w14:textId="0DDB54FD" w:rsidR="00A55DFF" w:rsidRPr="00007A52" w:rsidRDefault="00A3490E" w:rsidP="00A3490E">
+          <w:p w14:paraId="7794F8D0" w14:textId="77777777" w:rsidR="00A55DFF" w:rsidRDefault="00A3490E" w:rsidP="00A3490E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Llamada telefónica al + 57 (601) 492 64 00 o de manera presencial</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="79F27313" w14:textId="0DDB54FD" w:rsidR="00512B8B" w:rsidRPr="00007A52" w:rsidRDefault="00512B8B" w:rsidP="00512B8B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:spacing w:line="271" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A55DFF" w:rsidRPr="00007A52" w14:paraId="62F6C3D6" w14:textId="77777777" w:rsidTr="00A55DFF">
         <w:trPr>
           <w:trHeight w:val="1473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="676DFA05" w14:textId="4CD18E18" w:rsidR="00A55DFF" w:rsidRPr="00007A52" w:rsidRDefault="00A55DFF" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="218"/>
               <w:ind w:left="107" w:right="599"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
@@ -2331,129 +2529,140 @@
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="046146A2" w14:textId="23705E3A" w:rsidR="00261426" w:rsidRPr="00007A52" w:rsidRDefault="00261426" w:rsidP="00261426">
             <w:pPr>
               <w:ind w:left="161" w:right="262"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">La solicitud es direccionada a correspondencia a través del correo, </w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="00007A52">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                  <w:i w:val="0"/>
+                  <w:iCs/>
+                  <w:lang w:val="es-CO" w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>contactenos@contaduria.gov.co</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DA8835E" w14:textId="77777777" w:rsidR="00261426" w:rsidRPr="00007A52" w:rsidRDefault="00261426" w:rsidP="00261426">
             <w:pPr>
               <w:ind w:left="161" w:right="262"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">• Luego se radica en el Sistema de Gestión Documental para el Subcontador de Centralización de la Información, quien define el GIT (Grupo Interno de Trabajo), para que el analista encargado atienda la solicitud. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="159CCBF7" w14:textId="04C47EF9" w:rsidR="00442AB9" w:rsidRPr="00007A52" w:rsidRDefault="00261426" w:rsidP="00261426">
+          <w:p w14:paraId="159CCBF7" w14:textId="04C47EF9" w:rsidR="00442AB9" w:rsidRDefault="00261426" w:rsidP="00261426">
             <w:pPr>
               <w:ind w:left="161" w:right="262"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">• Por último, se remite la respuesta por el medio indicado de la Entidad Publica (EP). </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4DEB8306" w14:textId="77777777" w:rsidR="000B4E68" w:rsidRDefault="000B4E68" w:rsidP="005D2DE4">
+            <w:pPr>
+              <w:ind w:left="708" w:right="262" w:hanging="547"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43E54FB9" w14:textId="77777777" w:rsidR="000B4E68" w:rsidRPr="00007A52" w:rsidRDefault="000B4E68" w:rsidP="00261426">
+            <w:pPr>
+              <w:ind w:left="161" w:right="262"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="011D7AA5" w14:textId="4B0A1125" w:rsidR="00442AB9" w:rsidRPr="00007A52" w:rsidRDefault="00442AB9" w:rsidP="0034642A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:ind w:left="161"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:color w:val="9BBB59" w:themeColor="accent3"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A55DFF" w:rsidRPr="00007A52" w14:paraId="5C27E1FC" w14:textId="77777777" w:rsidTr="00442AB9">
         <w:trPr>
           <w:trHeight w:val="1473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2606,77 +2815,145 @@
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:ind w:right="262"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">Asistencia virtual </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52ECA94D" w14:textId="302217CE" w:rsidR="0034642A" w:rsidRPr="00007A52" w:rsidRDefault="006822A0" w:rsidP="006822A0">
+          <w:p w14:paraId="1D9E379D" w14:textId="77777777" w:rsidR="0034642A" w:rsidRPr="009F6F75" w:rsidRDefault="006822A0" w:rsidP="006822A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:ind w:right="262"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Mesa de trabajo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72EFFAC8" w14:textId="77777777" w:rsidR="009F6F75" w:rsidRDefault="009F6F75" w:rsidP="009F6F75">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:spacing w:line="271" w:lineRule="exact"/>
+              <w:ind w:left="720" w:right="262"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52ECA94D" w14:textId="548C10F0" w:rsidR="009F6F75" w:rsidRPr="00007A52" w:rsidRDefault="00512B8B" w:rsidP="00512B8B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:spacing w:line="271" w:lineRule="exact"/>
+              <w:ind w:left="161" w:right="262"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00512B8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Nota:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512B8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Las modalidades de "asistencia virtual" y "mesa de trabajo" incluyen las jornadas programadas en el marco de las Asistencias Técnicas con Enfoque Regional (ATER), realizadas por la Subcontaduría de Centralización de la Información con entidades territoriales priorizadas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB6BB1" w:rsidRPr="00007A52" w14:paraId="7317FF1F" w14:textId="77777777" w:rsidTr="007B011C">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="316705A1" w14:textId="77777777" w:rsidR="00CB6BB1" w:rsidRPr="00007A52" w:rsidRDefault="00CB6BB1" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:left="107" w:right="860"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
@@ -3061,85 +3338,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Llamada telefónica</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07F691B4" w14:textId="7AC8AFE3" w:rsidR="00CB6BB1" w:rsidRPr="00007A52" w:rsidRDefault="00897DBB" w:rsidP="00442AB9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asistencia técnica o mesa </w:t>
-[...7 lines deleted...]
-              <w:t>de trabajo</w:t>
+              <w:t>Asistencia técnica o mesa de trabajo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3242" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19405141" w14:textId="50CEC375" w:rsidR="00CB6BB1" w:rsidRPr="00007A52" w:rsidRDefault="00CB6BB1" w:rsidP="00442AB9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:before="137" w:line="271" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Inmediato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00442AB9" w:rsidRPr="00007A52" w14:paraId="7259629D" w14:textId="77777777" w:rsidTr="00A55DFF">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="636F8D15" w14:textId="1107D461" w:rsidR="00442AB9" w:rsidRPr="00007A52" w:rsidRDefault="00442AB9" w:rsidP="00442AB9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="1226"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
@@ -3377,81 +3645,92 @@
               <w:ind w:left="161"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:color w:val="9BBB59" w:themeColor="accent3"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520072">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>PRESENCIAL, VIRTUAL Y TELEFÓNICO</w:t>
             </w:r>
             <w:r w:rsidRPr="00520072">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:t>: Servidores públicos y/o contratistas de los Grupos Internos de Trabajo (GITs) de Gestión</w:t>
+              <w:t xml:space="preserve">: Servidores públicos y/o contratistas de los Grupos Internos de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520072">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Trabajo (GITs) de Gestión</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00442AB9" w:rsidRPr="00007A52" w14:paraId="7F06E6D3" w14:textId="77777777" w:rsidTr="007B011C">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7387F05C" w14:textId="77777777" w:rsidR="00442AB9" w:rsidRPr="00007A52" w:rsidRDefault="00442AB9" w:rsidP="00442AB9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="491"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>¿Puede el usuario hacer</w:t>
             </w:r>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-64"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00007A52">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>seguimiento?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3136" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -3857,56 +4136,56 @@
         <w:spacing w:before="92"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54F97028" w14:textId="77777777" w:rsidR="008E5F8B" w:rsidRPr="00007A52" w:rsidRDefault="008E5F8B">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E5F8B" w:rsidRPr="00007A52" w:rsidSect="006B1CD7">
-          <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+          <w:headerReference w:type="even" r:id="rId23"/>
+          <w:headerReference w:type="default" r:id="rId24"/>
+          <w:footerReference w:type="even" r:id="rId25"/>
+          <w:footerReference w:type="default" r:id="rId26"/>
+          <w:headerReference w:type="first" r:id="rId27"/>
+          <w:footerReference w:type="first" r:id="rId28"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="122"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="284" w:footer="1644" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62E89F9D" w14:textId="448F84F3" w:rsidR="008754BD" w:rsidRPr="00007A52" w:rsidRDefault="00DF281A" w:rsidP="0064242D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
         </w:tabs>
         <w:spacing w:before="92"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007A52">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
@@ -4634,51 +4913,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C3823">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
             <w:r w:rsidR="001B2974" w:rsidRPr="003C3823">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ingresar a la Pagina web </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:proofErr w:type="gramStart"/>
               <w:r w:rsidR="001B2974" w:rsidRPr="003C3823">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                   <w:i w:val="0"/>
                 </w:rPr>
                 <w:t>https:www.contaduria.gov.co</w:t>
               </w:r>
               <w:proofErr w:type="gramEnd"/>
             </w:hyperlink>
             <w:r w:rsidR="001B2974" w:rsidRPr="003C3823">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DB3FF0B" w14:textId="10712807" w:rsidR="008E5F8B" w:rsidRPr="003C3823" w:rsidRDefault="008E5F8B" w:rsidP="00F42F4C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:spacing w:before="92"/>
@@ -4748,51 +5027,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="003C3823">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001B2974" w:rsidRPr="00F42F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingresar en el link de </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidR="001B2974" w:rsidRPr="00F42F4C">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                   <w:bCs/>
                   <w:i w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Atención y Servicio a la Ciudadanía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001B2974" w:rsidRPr="00F42F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7297E630" w14:textId="77B08BD1" w:rsidR="004674BD" w:rsidRDefault="00F42F4C" w:rsidP="00F42F4C">
             <w:pPr>
@@ -4826,95 +5105,95 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001B2974" w:rsidRPr="00F42F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seleccionar</w:t>
             </w:r>
             <w:r w:rsidR="001B2974" w:rsidRPr="001B2974">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidR="001B2974" w:rsidRPr="009D6733">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                   <w:bCs/>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Servicios en Línea</w:t>
               </w:r>
               <w:r w:rsidR="002B68E0" w:rsidRPr="009D6733">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                   <w:bCs/>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> y PQRSD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001B2974" w:rsidRPr="001B2974">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> y   Seleccionar el </w:t>
             </w:r>
             <w:r w:rsidR="001B2974" w:rsidRPr="002B68E0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">servicio </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidR="001B2974" w:rsidRPr="002B68E0">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                   <w:bCs/>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Asistencia y Apoyo Técnico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001B2974" w:rsidRPr="001B2974">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B53FBCD" w14:textId="1EB7B742" w:rsidR="00F42F4C" w:rsidRDefault="00F42F4C" w:rsidP="003C3823">
             <w:pPr>
@@ -5141,51 +5420,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="001B2974" w:rsidRPr="00F42F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CDEDC2E" w14:textId="77FE7F23" w:rsidR="009D6733" w:rsidRDefault="001B2974" w:rsidP="0064242D">
+          <w:p w14:paraId="55052966" w14:textId="46EF68FC" w:rsidR="004C2E7F" w:rsidRDefault="001B2974" w:rsidP="0064242D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:spacing w:before="92"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6733">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
             <w:r w:rsidR="009D6733" w:rsidRPr="009D6733">
               <w:rPr>
@@ -5213,107 +5492,107 @@
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="003C3823">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D6733">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elabora respuesta y envía a la entidad </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4292E85B" w14:textId="136DD7DA" w:rsidR="008E5F8B" w:rsidRPr="009D6733" w:rsidRDefault="001B2974" w:rsidP="0064242D">
+              <w:t>Elabora respuesta y envía a la entidad</w:t>
+            </w:r>
+            <w:r w:rsidR="004C2E7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="474FFEAD" w14:textId="77777777" w:rsidR="004C2E7F" w:rsidRDefault="004C2E7F" w:rsidP="0064242D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:spacing w:before="92"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D6733">
-[...2 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p w14:paraId="5AFFADF4" w14:textId="77777777" w:rsidR="004C2E7F" w:rsidRDefault="004C2E7F" w:rsidP="0064242D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7513"/>
+              </w:tabs>
+              <w:spacing w:before="92"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009D6733">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4292E85B" w14:textId="5BBEDB93" w:rsidR="004C2E7F" w:rsidRPr="009D6733" w:rsidRDefault="004C2E7F" w:rsidP="0064242D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7513"/>
+              </w:tabs>
+              <w:spacing w:before="92"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> En los casos que amerite se remite para firma del Subcontador de Centralización de la Información y posterior </w:t>
-[...20 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3899EA62" w14:textId="03C19170" w:rsidR="008754BD" w:rsidRPr="00007A52" w:rsidRDefault="008754BD" w:rsidP="00D34680">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33F53561" w14:textId="610D8CD9" w:rsidR="008754BD" w:rsidRPr="00007A52" w:rsidRDefault="008754BD" w:rsidP="00D34680">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5323,58 +5602,58 @@
     <w:p w14:paraId="5FE14D07" w14:textId="6154EA78" w:rsidR="008754BD" w:rsidRPr="00007A52" w:rsidRDefault="008754BD" w:rsidP="00D34680">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008754BD" w:rsidRPr="00007A52" w:rsidSect="008E5F8B">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="122"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="284" w:footer="1644" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65D53BAD" w14:textId="77777777" w:rsidR="00E84DD8" w:rsidRPr="00A3490E" w:rsidRDefault="00E84DD8">
+    <w:p w14:paraId="26665BFB" w14:textId="77777777" w:rsidR="002240FA" w:rsidRPr="00A3490E" w:rsidRDefault="002240FA">
       <w:r w:rsidRPr="00A3490E">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20E323DE" w14:textId="77777777" w:rsidR="00E84DD8" w:rsidRPr="00A3490E" w:rsidRDefault="00E84DD8">
+    <w:p w14:paraId="14B67B95" w14:textId="77777777" w:rsidR="002240FA" w:rsidRPr="00A3490E" w:rsidRDefault="002240FA">
       <w:r w:rsidRPr="00A3490E">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -5712,58 +5991,58 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6086475" cy="933450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="272D641C" w14:textId="77777777" w:rsidR="00E84DD8" w:rsidRPr="00A3490E" w:rsidRDefault="00E84DD8">
+    <w:p w14:paraId="745E7C62" w14:textId="77777777" w:rsidR="002240FA" w:rsidRPr="00A3490E" w:rsidRDefault="002240FA">
       <w:r w:rsidRPr="00A3490E">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5581B2AC" w14:textId="77777777" w:rsidR="00E84DD8" w:rsidRPr="00A3490E" w:rsidRDefault="00E84DD8">
+    <w:p w14:paraId="30240B4C" w14:textId="77777777" w:rsidR="002240FA" w:rsidRPr="00A3490E" w:rsidRDefault="002240FA">
       <w:r w:rsidRPr="00A3490E">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78C9F115" w14:textId="77777777" w:rsidR="00305EB1" w:rsidRDefault="00305EB1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01D5FE14" w14:textId="3B61885E" w:rsidR="009504F2" w:rsidRPr="00A3490E" w:rsidRDefault="005D54BE" w:rsidP="00442AB9">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -9413,50 +9692,51 @@
   </w:num>
   <w:num w:numId="25" w16cid:durableId="928193524">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1088191688">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="803621334">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="513957947">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="649362284">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1236088512">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -9466,232 +9746,250 @@
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00247AA3"/>
     <w:rsid w:val="00007A52"/>
     <w:rsid w:val="00010708"/>
     <w:rsid w:val="00014AF0"/>
     <w:rsid w:val="000816D2"/>
     <w:rsid w:val="000858F1"/>
     <w:rsid w:val="000A74FF"/>
     <w:rsid w:val="000B2594"/>
     <w:rsid w:val="000B2AA6"/>
     <w:rsid w:val="000B3E4F"/>
+    <w:rsid w:val="000B4E68"/>
     <w:rsid w:val="000D0CD1"/>
+    <w:rsid w:val="000D361B"/>
     <w:rsid w:val="000E35EA"/>
     <w:rsid w:val="000F7171"/>
     <w:rsid w:val="00106960"/>
     <w:rsid w:val="00132292"/>
     <w:rsid w:val="00193BCE"/>
     <w:rsid w:val="001B2974"/>
     <w:rsid w:val="001C7FC9"/>
     <w:rsid w:val="001D224C"/>
     <w:rsid w:val="001D3927"/>
     <w:rsid w:val="001D453F"/>
+    <w:rsid w:val="001E1FDA"/>
+    <w:rsid w:val="002240FA"/>
     <w:rsid w:val="002355B9"/>
     <w:rsid w:val="00247AA3"/>
     <w:rsid w:val="00261426"/>
     <w:rsid w:val="00267284"/>
     <w:rsid w:val="00273EC0"/>
     <w:rsid w:val="0027736A"/>
     <w:rsid w:val="002A036C"/>
     <w:rsid w:val="002B68E0"/>
     <w:rsid w:val="002B7A5C"/>
+    <w:rsid w:val="002C62E7"/>
     <w:rsid w:val="002E4975"/>
     <w:rsid w:val="002E4DA4"/>
     <w:rsid w:val="002F4D8E"/>
     <w:rsid w:val="002F5857"/>
     <w:rsid w:val="00305EB1"/>
     <w:rsid w:val="00306E4A"/>
     <w:rsid w:val="00306F8C"/>
     <w:rsid w:val="00310C7B"/>
     <w:rsid w:val="003113B4"/>
     <w:rsid w:val="003205AC"/>
     <w:rsid w:val="0034642A"/>
     <w:rsid w:val="00392D81"/>
     <w:rsid w:val="003B36F7"/>
     <w:rsid w:val="003C3823"/>
     <w:rsid w:val="003D25F0"/>
+    <w:rsid w:val="003E4094"/>
     <w:rsid w:val="003E7E2F"/>
     <w:rsid w:val="00400B75"/>
     <w:rsid w:val="004040D1"/>
     <w:rsid w:val="00415C9E"/>
     <w:rsid w:val="00427D29"/>
     <w:rsid w:val="00433E1A"/>
     <w:rsid w:val="00434546"/>
     <w:rsid w:val="00442AB9"/>
     <w:rsid w:val="0044706C"/>
     <w:rsid w:val="004674BD"/>
     <w:rsid w:val="00475F1E"/>
     <w:rsid w:val="0047744F"/>
     <w:rsid w:val="004A376E"/>
     <w:rsid w:val="004B4F2C"/>
+    <w:rsid w:val="004C2E7F"/>
     <w:rsid w:val="004D7E2A"/>
     <w:rsid w:val="004E257D"/>
     <w:rsid w:val="0050725B"/>
+    <w:rsid w:val="00512B8B"/>
     <w:rsid w:val="00520072"/>
     <w:rsid w:val="00525E16"/>
     <w:rsid w:val="0059774D"/>
     <w:rsid w:val="005B1E28"/>
     <w:rsid w:val="005B3415"/>
+    <w:rsid w:val="005D2DE4"/>
     <w:rsid w:val="005D54BE"/>
     <w:rsid w:val="005E4C9D"/>
+    <w:rsid w:val="006016F6"/>
     <w:rsid w:val="00614AED"/>
     <w:rsid w:val="00630672"/>
     <w:rsid w:val="0064242D"/>
     <w:rsid w:val="00642C38"/>
     <w:rsid w:val="00645E0D"/>
     <w:rsid w:val="00667B55"/>
+    <w:rsid w:val="00675125"/>
     <w:rsid w:val="0068177D"/>
     <w:rsid w:val="006822A0"/>
     <w:rsid w:val="0068600D"/>
     <w:rsid w:val="00687B40"/>
     <w:rsid w:val="006905F3"/>
     <w:rsid w:val="0069304E"/>
     <w:rsid w:val="00696B18"/>
     <w:rsid w:val="006B1CD7"/>
     <w:rsid w:val="006D3DC2"/>
     <w:rsid w:val="006F058C"/>
     <w:rsid w:val="006F3924"/>
     <w:rsid w:val="00700806"/>
     <w:rsid w:val="00705C4A"/>
     <w:rsid w:val="00707ED7"/>
     <w:rsid w:val="0073224E"/>
     <w:rsid w:val="00747537"/>
+    <w:rsid w:val="00750F61"/>
     <w:rsid w:val="0075665B"/>
     <w:rsid w:val="00766D28"/>
     <w:rsid w:val="00772EBE"/>
+    <w:rsid w:val="007A1A60"/>
     <w:rsid w:val="007B011C"/>
     <w:rsid w:val="00800F75"/>
     <w:rsid w:val="00805FEA"/>
     <w:rsid w:val="008204CA"/>
     <w:rsid w:val="00824EE2"/>
     <w:rsid w:val="00826EBD"/>
     <w:rsid w:val="00827DA6"/>
     <w:rsid w:val="00850CC0"/>
     <w:rsid w:val="00860DF9"/>
     <w:rsid w:val="008754BD"/>
     <w:rsid w:val="00887927"/>
     <w:rsid w:val="00897DBB"/>
     <w:rsid w:val="008A4D66"/>
     <w:rsid w:val="008B55FA"/>
     <w:rsid w:val="008B5BCF"/>
     <w:rsid w:val="008C366F"/>
     <w:rsid w:val="008D4970"/>
     <w:rsid w:val="008D5DAA"/>
     <w:rsid w:val="008E5F8B"/>
     <w:rsid w:val="008F65F8"/>
     <w:rsid w:val="00930CE7"/>
     <w:rsid w:val="009504F2"/>
     <w:rsid w:val="00973738"/>
     <w:rsid w:val="00985B34"/>
     <w:rsid w:val="00986941"/>
     <w:rsid w:val="00994931"/>
     <w:rsid w:val="009958E9"/>
     <w:rsid w:val="00997380"/>
     <w:rsid w:val="009C2502"/>
     <w:rsid w:val="009D6733"/>
+    <w:rsid w:val="009F6F75"/>
     <w:rsid w:val="00A03F5D"/>
     <w:rsid w:val="00A21367"/>
     <w:rsid w:val="00A309FB"/>
     <w:rsid w:val="00A335AF"/>
     <w:rsid w:val="00A33DE4"/>
     <w:rsid w:val="00A3490E"/>
+    <w:rsid w:val="00A44AD7"/>
     <w:rsid w:val="00A556BF"/>
     <w:rsid w:val="00A55DFF"/>
     <w:rsid w:val="00A70787"/>
     <w:rsid w:val="00A837AB"/>
     <w:rsid w:val="00AB045B"/>
     <w:rsid w:val="00AC13A6"/>
     <w:rsid w:val="00AE65EB"/>
     <w:rsid w:val="00B12DB6"/>
     <w:rsid w:val="00B77CE6"/>
     <w:rsid w:val="00B81F51"/>
     <w:rsid w:val="00B85571"/>
     <w:rsid w:val="00B85DDC"/>
     <w:rsid w:val="00BC0FA1"/>
     <w:rsid w:val="00C02BD0"/>
     <w:rsid w:val="00C15E6D"/>
     <w:rsid w:val="00C41A3C"/>
     <w:rsid w:val="00C451BB"/>
     <w:rsid w:val="00C56F8C"/>
     <w:rsid w:val="00C6123B"/>
     <w:rsid w:val="00C93D97"/>
     <w:rsid w:val="00CB4D06"/>
     <w:rsid w:val="00CB6BB1"/>
     <w:rsid w:val="00CB77A8"/>
     <w:rsid w:val="00CC4462"/>
     <w:rsid w:val="00CD4BD5"/>
     <w:rsid w:val="00CF3787"/>
     <w:rsid w:val="00D02116"/>
     <w:rsid w:val="00D03D34"/>
     <w:rsid w:val="00D206B3"/>
     <w:rsid w:val="00D21514"/>
     <w:rsid w:val="00D2411B"/>
     <w:rsid w:val="00D34680"/>
     <w:rsid w:val="00D35733"/>
     <w:rsid w:val="00D42563"/>
     <w:rsid w:val="00D67989"/>
     <w:rsid w:val="00D91F68"/>
     <w:rsid w:val="00DC304E"/>
     <w:rsid w:val="00DC444A"/>
     <w:rsid w:val="00DD4FEB"/>
     <w:rsid w:val="00DE6C14"/>
     <w:rsid w:val="00DF281A"/>
     <w:rsid w:val="00E03DE5"/>
     <w:rsid w:val="00E3370A"/>
     <w:rsid w:val="00E33945"/>
+    <w:rsid w:val="00E67378"/>
     <w:rsid w:val="00E71768"/>
     <w:rsid w:val="00E73F08"/>
     <w:rsid w:val="00E84DD8"/>
     <w:rsid w:val="00EB16BC"/>
     <w:rsid w:val="00EC17B6"/>
+    <w:rsid w:val="00EC2765"/>
     <w:rsid w:val="00ED3932"/>
     <w:rsid w:val="00EE5807"/>
     <w:rsid w:val="00F07258"/>
     <w:rsid w:val="00F232F7"/>
     <w:rsid w:val="00F24E1B"/>
     <w:rsid w:val="00F30417"/>
     <w:rsid w:val="00F33E51"/>
     <w:rsid w:val="00F42F4C"/>
     <w:rsid w:val="00F5410A"/>
     <w:rsid w:val="00F766E0"/>
     <w:rsid w:val="00F8286A"/>
     <w:rsid w:val="00F87491"/>
     <w:rsid w:val="00F94592"/>
+    <w:rsid w:val="00FA3860"/>
     <w:rsid w:val="00FB4F1D"/>
     <w:rsid w:val="00FD0018"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
@@ -10511,51 +10809,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000E35EA"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=15071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/productos/-/document_library/SNUXvXyrbcKS/view_file/48963" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/home" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/20127/36438/Resoluci%C3%B3n%2B461%2Bde%2B2017.pdf/17a0f083-4d6e-8469-2919-aeaa3736212c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/20127/35680/RESOLUCION_671_NOV_23_DE_2016.pdf/be727070-4b7b-3a50-c9b2-8cdd4ac8a94b?t=1563224745943" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/solicitud-de-asistencia-y-apoyo-tecnico" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/servicios-en-linea-y-pqrsd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/productos/-/document_library/SNUXvXyrbcKS/view_file/48963" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=223190" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/home" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/servicio-al-ciudadano" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/productos/-/document_library/SNUXvXyrbcKS/view_file/48963" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/servicios-en-linea-y-pqrsd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\USUARIO\Downloads\contactenos@contaduria.gov.co" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/20127/36438/Resoluci%C3%B3n%2B461%2Bde%2B2017.pdf/17a0f083-4d6e-8469-2919-aeaa3736212c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/servicio-al-ciudadano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/home" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contactenos@contaduria.gov.co" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/home" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/documents/20127/35680/RESOLUCION_671_NOV_23_DE_2016.pdf/be727070-4b7b-3a50-c9b2-8cdd4ac8a94b?t=1563224745943" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/solicitud-de-asistencia-y-apoyo-tecnico" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=76608" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/productos/-/document_library/SNUXvXyrbcKS/view_file/48963" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/caracterizacion-de-los-servicios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/servicios-en-linea-y-pqrsd" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=223190" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alcaldiabogota.gov.co/sisjur/normas/Norma1.jsp?i=4276" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\USUARIO\Downloads\contactenos@contaduria.gov.co" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contaduria.gov.co/servicio-al-ciudadano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=15071" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -10829,68 +11127,68 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63EF7449-C2FF-4D7C-A9F4-804D6F20EA95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5082</Characters>
+  <Pages>5</Pages>
+  <Words>1099</Words>
+  <Characters>6046</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CGN – 1000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5994</CharactersWithSpaces>
+  <CharactersWithSpaces>7131</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CGN – 1000</dc:title>
   <dc:creator>mcordoba</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>