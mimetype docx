--- v1 (2026-06-13)
+++ v2 (2026-11-07)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="9798" w:type="dxa"/>
         <w:tblInd w:w="119" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3420"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="1347"/>
         <w:gridCol w:w="3189"/>
       </w:tblGrid>
       <w:tr w:rsidR="00076D8F" w:rsidRPr="00076D8F" w14:paraId="01F1133E" w14:textId="77777777" w:rsidTr="00FA0CB8">
@@ -810,254 +810,322 @@
           <w:trHeight w:val="1719"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14B42BB8" w14:textId="77777777" w:rsidR="0075665B" w:rsidRPr="00076D8F" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5EFDEAF0" w14:textId="77777777" w:rsidR="0075665B" w:rsidRPr="00076D8F" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E2AE2C3" w14:textId="7D9677C9" w:rsidR="0075665B" w:rsidRPr="00076D8F" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
+          <w:p w14:paraId="4E2AE2C3" w14:textId="49E91471" w:rsidR="0075665B" w:rsidRPr="00076D8F" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107" w:right="1132"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">Marco normativo </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00076D8F">
+            <w:r w:rsidR="00F020F4" w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidR="00D0171C">
+            <w:r w:rsidR="00F020F4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00076D8F">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00076D8F">
+            <w:r w:rsidR="00F020F4" w:rsidRPr="00F020F4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>regulatorio</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="24AD9F0F" w14:textId="77777777" w:rsidR="00EB5957" w:rsidRPr="00076D8F" w:rsidRDefault="00EB5957" w:rsidP="00EB5957">
+          <w:p w14:paraId="24AD9F0F" w14:textId="77777777" w:rsidR="00EB5957" w:rsidRPr="00076D8F" w:rsidRDefault="00EB5957" w:rsidP="00B77A95">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
-              <w:ind w:left="571" w:right="543"/>
+              <w:ind w:left="427" w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitución política de Colombia de 1991, Artículo 354 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C3B10BF" w14:textId="77777777" w:rsidR="00BF201D" w:rsidRPr="00076D8F" w:rsidRDefault="00BF201D" w:rsidP="00BF201D">
+          <w:p w14:paraId="3863BDBA" w14:textId="77777777" w:rsidR="00B77A95" w:rsidRDefault="00BF201D" w:rsidP="00B77A95">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
-              <w:ind w:left="571" w:right="543"/>
+              <w:ind w:left="427" w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Ley 298 de 1996</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="644321C6" w14:textId="52365C5B" w:rsidR="008F6634" w:rsidRDefault="008F6634" w:rsidP="008F6634">
-[...61 lines deleted...]
-          <w:p w14:paraId="288313E7" w14:textId="7FA40101" w:rsidR="005D54BE" w:rsidRPr="00076D8F" w:rsidRDefault="008F6634" w:rsidP="008F6634">
+          <w:p w14:paraId="038ADEDD" w14:textId="77777777" w:rsidR="00B77A95" w:rsidRDefault="008F6634" w:rsidP="00B77A95">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
-              <w:ind w:left="571" w:right="543"/>
-[...10 lines deleted...]
-              <w:t>Norma internacional NTC-ISO 9001 2015</w:t>
+              <w:ind w:left="427" w:right="543"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B77A95">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decreto 1693 de 2023 Numeral 10, Artículo 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1369C4D7" w14:textId="77777777" w:rsidR="00B77A95" w:rsidRDefault="00B77A95" w:rsidP="00B77A95">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:ind w:left="427" w:right="543"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B77A95">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norma técnica NTC-ISO 9001: 2015  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08ACDA5A" w14:textId="77777777" w:rsidR="00B77A95" w:rsidRDefault="00B77A95" w:rsidP="00B77A95">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:ind w:left="427" w:right="543"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B77A95">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Norma técnica NTC-ISO 14001: 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E88733C" w14:textId="77777777" w:rsidR="005343A1" w:rsidRDefault="00B77A95" w:rsidP="00B77A95">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:ind w:left="427" w:right="543"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B77A95">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norma técnica ISO/IEC 27001: 2022  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="018F7559" w14:textId="77777777" w:rsidR="005A6FAE" w:rsidRPr="005A6FAE" w:rsidRDefault="005A6FAE" w:rsidP="005A6FAE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:ind w:left="427" w:right="543"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A6FAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Ley 527 de 1999 Por medio de la cual se define y reglamenta el acceso y uso de los mensajes de datos, del comercio electrónico y de las firmas digitales, y se establecen las entidades de certificación y se dictan otras disposiciones</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="288313E7" w14:textId="77958FD3" w:rsidR="005A6FAE" w:rsidRPr="00B77A95" w:rsidRDefault="005A6FAE" w:rsidP="005A6FAE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:ind w:left="427" w:right="543"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A6FAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decreto 1074 de 2015 Capitulo 47 (Firmas digitales) Por medio del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A6FAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>cuál</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A6FAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se expide el Decreto Único Reglamentario del Sector Comercio, Industria y Turismo".  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00076D8F" w:rsidRPr="00076D8F" w14:paraId="162E42EF" w14:textId="77777777" w:rsidTr="008F6634">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="471FF45D" w14:textId="77777777" w:rsidR="00FA0CB8" w:rsidRPr="00076D8F" w:rsidRDefault="00FA0CB8" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="144"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D8F">
@@ -1359,129 +1427,120 @@
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>El servicio se encuentra disponible de manera permanente durante todo el año.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00076D8F" w:rsidRPr="00076D8F" w14:paraId="1B946091" w14:textId="77777777" w:rsidTr="008F6634">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ADB7554" w14:textId="2C3DA54B" w:rsidR="0075665B" w:rsidRPr="00076D8F" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
+          <w:p w14:paraId="0ADB7554" w14:textId="5AEAEC9A" w:rsidR="0075665B" w:rsidRPr="00076D8F" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="584"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Requisitos exigidos al</w:t>
             </w:r>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:t xml:space="preserve">usuario para acceder </w:t>
-[...8 lines deleted...]
-              <w:t>al</w:t>
+              <w:t>usuario para acceder al</w:t>
             </w:r>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-64"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EB5957" w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-64"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00076D8F">
-[...14 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidR="00F020F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-64"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00076D8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>servicio:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0908398C" w14:textId="767B209D" w:rsidR="00C507E8" w:rsidRPr="00076D8F" w:rsidRDefault="00C507E8" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EB5957" w:rsidRPr="00076D8F">
@@ -1537,81 +1596,90 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>ndo</w:t>
             </w:r>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> la comunicación oficial que </w:t>
             </w:r>
             <w:r w:rsidR="00076D8F" w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>respalde esta</w:t>
             </w:r>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:t xml:space="preserve"> postulación.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00076D8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>postulación.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00076D8F" w:rsidRPr="00076D8F" w14:paraId="65359BD5" w14:textId="77777777" w:rsidTr="008F6634">
         <w:trPr>
           <w:trHeight w:val="1473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47B4D5EE" w14:textId="1FB148E9" w:rsidR="0075665B" w:rsidRPr="00076D8F" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="218"/>
               <w:ind w:left="107" w:right="599"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pasos que debe seguir</w:t>
             </w:r>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>el usuario para</w:t>
             </w:r>
             <w:r w:rsidR="00A55DFF" w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
@@ -1801,59 +1869,51 @@
               <w:t>Elegir el servicio “Capacitación presencial con esfuerzos conjuntos”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56B2DD34" w14:textId="77777777" w:rsidR="00C507E8" w:rsidRPr="00076D8F" w:rsidRDefault="00C507E8" w:rsidP="00C507E8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consultar los requisitos para participar en la </w:t>
-[...7 lines deleted...]
-              <w:t>organización del evento</w:t>
+              <w:t>Consultar los requisitos para participar en la organización del evento</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22A53227" w14:textId="77777777" w:rsidR="00C507E8" w:rsidRPr="00076D8F" w:rsidRDefault="00C507E8" w:rsidP="00C507E8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Seleccionar “Registrar nueva postulación”</w:t>
@@ -1980,140 +2040,120 @@
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>11. Seleccionar “Enviar”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00076D8F" w:rsidRPr="00076D8F" w14:paraId="62F6C3D6" w14:textId="77777777" w:rsidTr="008F6634">
         <w:trPr>
           <w:trHeight w:val="1473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="676DFA05" w14:textId="6FC71FB7" w:rsidR="00A55DFF" w:rsidRPr="00076D8F" w:rsidRDefault="00A55DFF" w:rsidP="006F47CC">
+          <w:p w14:paraId="676DFA05" w14:textId="06FBAA9C" w:rsidR="00A55DFF" w:rsidRPr="00076D8F" w:rsidRDefault="00A55DFF" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="218"/>
               <w:ind w:left="107" w:right="599"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Breve descripción de</w:t>
             </w:r>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>los pasos que sigue el</w:t>
             </w:r>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">servicio al interior de </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00076D8F">
+            <w:r w:rsidR="00F020F4" w:rsidRPr="00076D8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la </w:t>
+            </w:r>
+            <w:r w:rsidR="00F020F4" w:rsidRPr="00F020F4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>entidad</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="647A6453" w14:textId="5BEC6A7A" w:rsidR="00A55DFF" w:rsidRPr="00076D8F" w:rsidRDefault="00B34D02" w:rsidP="00B34D02">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
@@ -2176,69 +2216,104 @@
           <w:p w14:paraId="6D88F5FF" w14:textId="125D832A" w:rsidR="00B34D02" w:rsidRPr="00076D8F" w:rsidRDefault="00B34D02" w:rsidP="00B34D02">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>La solicitud es asignada al GIT de Capacitación en Contabilidad Pública</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011D7AA5" w14:textId="2A3630A9" w:rsidR="00442AB9" w:rsidRPr="00076D8F" w:rsidRDefault="00B34D02" w:rsidP="00442AB9">
+          <w:p w14:paraId="76C7EFE6" w14:textId="77777777" w:rsidR="00442AB9" w:rsidRDefault="00B34D02" w:rsidP="00442AB9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Se tramita respuesta por parte del GIT de Capacitación en Contabilidad Pública</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3776FB1A" w14:textId="77777777" w:rsidR="005A6FAE" w:rsidRDefault="005A6FAE" w:rsidP="00442AB9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:spacing w:line="271" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="011D7AA5" w14:textId="46D3FE70" w:rsidR="005A6FAE" w:rsidRPr="00076D8F" w:rsidRDefault="005A6FAE" w:rsidP="00442AB9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:spacing w:line="271" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A6FAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Nota: Internamente, las respuestas son validadas y suscritas mediante firma digital por el responsable del trámite.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00076D8F" w:rsidRPr="00076D8F" w14:paraId="5C27E1FC" w14:textId="77777777" w:rsidTr="00DC0F74">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67E83957" w14:textId="4F6FEBCB" w:rsidR="00A55DFF" w:rsidRPr="00076D8F" w:rsidRDefault="00A55DFF" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="218"/>
               <w:ind w:left="107" w:right="599"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D8F">
@@ -2437,50 +2512,51 @@
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="636F8D15" w14:textId="1107D461" w:rsidR="00442AB9" w:rsidRPr="00076D8F" w:rsidRDefault="00442AB9" w:rsidP="00442AB9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="1226"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>¿Qué evidencia el</w:t>
             </w:r>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-64"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>resultado final del</w:t>
             </w:r>
             <w:r w:rsidRPr="00076D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-64"/>
                 <w:lang w:val="es-CO"/>
@@ -4384,70 +4460,70 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FE14D07" w14:textId="6154EA78" w:rsidR="008754BD" w:rsidRPr="00076D8F" w:rsidRDefault="008754BD" w:rsidP="00D07882">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008754BD" w:rsidRPr="00076D8F" w:rsidSect="008E5F8B">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="122"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="284" w:footer="1644" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D87C439" w14:textId="77777777" w:rsidR="00D0048B" w:rsidRDefault="00D0048B">
+    <w:p w14:paraId="7C329909" w14:textId="77777777" w:rsidR="00413027" w:rsidRDefault="00413027">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64685769" w14:textId="77777777" w:rsidR="00D0048B" w:rsidRDefault="00D0048B">
+    <w:p w14:paraId="13F00417" w14:textId="77777777" w:rsidR="00413027" w:rsidRDefault="00413027">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
@@ -4510,72 +4586,73 @@
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Code3of9">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="201AD5F1" w14:textId="77777777" w:rsidR="00995FAF" w:rsidRDefault="00995FAF">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:id w:val="-1659769463"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="1E01AEFB" w14:textId="703EF72C" w:rsidR="00C6123B" w:rsidRDefault="00C6123B">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00827DA6">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:i w:val="0"/>
             <w:iCs/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve">Página | </w:t>
         </w:r>
         <w:r w:rsidRPr="00827DA6">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:i w:val="0"/>
             <w:iCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00827DA6">
           <w:rPr>
@@ -4666,51 +4743,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5509895" cy="773103"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2E57B871" w14:textId="77777777" w:rsidR="002355B9" w:rsidRDefault="002355B9" w:rsidP="002355B9">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>____________________________________________________________________________________</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="764B8936" w14:textId="77777777" w:rsidR="002355B9" w:rsidRDefault="002355B9" w:rsidP="002355B9">
     <w:pPr>
       <w:jc w:val="center"/>
@@ -4781,80 +4858,80 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6086475" cy="933450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E773600" w14:textId="77777777" w:rsidR="00D0048B" w:rsidRDefault="00D0048B">
+    <w:p w14:paraId="138D2224" w14:textId="77777777" w:rsidR="00413027" w:rsidRDefault="00413027">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64452E38" w14:textId="77777777" w:rsidR="00D0048B" w:rsidRDefault="00D0048B">
+    <w:p w14:paraId="0CE06439" w14:textId="77777777" w:rsidR="00413027" w:rsidRDefault="00413027">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="45DC93F1" w14:textId="77777777" w:rsidR="00995FAF" w:rsidRDefault="00995FAF">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="01D5FE14" w14:textId="3B61885E" w:rsidR="009504F2" w:rsidRDefault="005D54BE" w:rsidP="00442AB9">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Code3of9" w:hAnsi="Code3of9"/>
         <w:i w:val="0"/>
         <w:sz w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00937D7D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27B9519F" wp14:editId="41BA6055">
           <wp:extent cx="5581650" cy="695325"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="1807339868" name="Imagen 1" descr="Logotipo, nombre de la empresa&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4879,93 +4956,93 @@
                     <a:ext cx="5581650" cy="695325"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="203074A2" w14:textId="77777777" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="00707ED7">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:right="-6"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                                                                                </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7DF73208" w14:textId="77777777" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="006F058C">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:right="-6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0F474C2E" w14:textId="77777777" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="00247AA3">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Ttulo1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Ttulo2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -7777,382 +7854,396 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1476608552">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="296496098">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1640186476">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2043240715">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="562955860">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2130278587">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="436675598">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1607157925">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="316963120">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1045176457">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="48310686">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="817957159">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1600485427">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="23941252">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="503517214">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1384644718">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1219243820">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="2001078483">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1144393001">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1984696010">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1743332962">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1463889235">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="664632434">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="899558723">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="717170059">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00247AA3"/>
+    <w:rsid w:val="00002B3E"/>
     <w:rsid w:val="00010708"/>
     <w:rsid w:val="00014AF0"/>
     <w:rsid w:val="00015897"/>
     <w:rsid w:val="00076D8F"/>
     <w:rsid w:val="000816D2"/>
     <w:rsid w:val="000858F1"/>
     <w:rsid w:val="000A74FF"/>
     <w:rsid w:val="000B2594"/>
     <w:rsid w:val="000B2AA6"/>
     <w:rsid w:val="000B3E4F"/>
     <w:rsid w:val="000D0CD1"/>
     <w:rsid w:val="000F7171"/>
     <w:rsid w:val="00132292"/>
     <w:rsid w:val="00193B03"/>
     <w:rsid w:val="00193BCE"/>
     <w:rsid w:val="001C7FC9"/>
     <w:rsid w:val="001D224C"/>
     <w:rsid w:val="001D3927"/>
     <w:rsid w:val="001D453F"/>
     <w:rsid w:val="001E221F"/>
     <w:rsid w:val="002355B9"/>
     <w:rsid w:val="00247AA3"/>
     <w:rsid w:val="00267284"/>
     <w:rsid w:val="00273EC0"/>
     <w:rsid w:val="002B7A5C"/>
     <w:rsid w:val="002E4975"/>
     <w:rsid w:val="002F4D8E"/>
     <w:rsid w:val="002F5857"/>
     <w:rsid w:val="00306E4A"/>
     <w:rsid w:val="00306F8C"/>
     <w:rsid w:val="003205AC"/>
     <w:rsid w:val="0036273A"/>
+    <w:rsid w:val="00376924"/>
     <w:rsid w:val="003B36F7"/>
     <w:rsid w:val="003C1AAD"/>
     <w:rsid w:val="003C248F"/>
     <w:rsid w:val="003D25F0"/>
     <w:rsid w:val="003E7E2F"/>
     <w:rsid w:val="00400B75"/>
     <w:rsid w:val="004040D1"/>
+    <w:rsid w:val="00413027"/>
     <w:rsid w:val="00415C9E"/>
     <w:rsid w:val="00433E1A"/>
     <w:rsid w:val="00434546"/>
     <w:rsid w:val="00442AB9"/>
     <w:rsid w:val="00475F1E"/>
     <w:rsid w:val="0047744F"/>
     <w:rsid w:val="004A376E"/>
     <w:rsid w:val="004D7E2A"/>
     <w:rsid w:val="004E257D"/>
     <w:rsid w:val="0050725B"/>
+    <w:rsid w:val="005343A1"/>
     <w:rsid w:val="0059774D"/>
+    <w:rsid w:val="005A0942"/>
+    <w:rsid w:val="005A6BE8"/>
+    <w:rsid w:val="005A6FAE"/>
     <w:rsid w:val="005B1E28"/>
     <w:rsid w:val="005B3415"/>
     <w:rsid w:val="005D54BE"/>
     <w:rsid w:val="005E4C9D"/>
     <w:rsid w:val="00614AED"/>
     <w:rsid w:val="00630672"/>
     <w:rsid w:val="0064242D"/>
     <w:rsid w:val="00642C38"/>
     <w:rsid w:val="00645E0D"/>
     <w:rsid w:val="0065277E"/>
     <w:rsid w:val="00667B55"/>
     <w:rsid w:val="0068177D"/>
     <w:rsid w:val="0068600D"/>
     <w:rsid w:val="00687B40"/>
     <w:rsid w:val="006905F3"/>
     <w:rsid w:val="0069304E"/>
     <w:rsid w:val="00696B18"/>
     <w:rsid w:val="006B1CD7"/>
     <w:rsid w:val="006D3DC2"/>
     <w:rsid w:val="006F058C"/>
     <w:rsid w:val="006F3924"/>
     <w:rsid w:val="00700806"/>
     <w:rsid w:val="00705C4A"/>
     <w:rsid w:val="00707ED7"/>
     <w:rsid w:val="0073224E"/>
     <w:rsid w:val="0075665B"/>
     <w:rsid w:val="00766D28"/>
     <w:rsid w:val="00800F75"/>
     <w:rsid w:val="00805FEA"/>
     <w:rsid w:val="008204CA"/>
     <w:rsid w:val="00824EE2"/>
     <w:rsid w:val="00826EBD"/>
     <w:rsid w:val="00827DA6"/>
     <w:rsid w:val="00850CC0"/>
     <w:rsid w:val="00860DF9"/>
     <w:rsid w:val="008754BD"/>
     <w:rsid w:val="00887927"/>
     <w:rsid w:val="008A4D66"/>
+    <w:rsid w:val="008B211E"/>
     <w:rsid w:val="008B55FA"/>
     <w:rsid w:val="008B5BCF"/>
     <w:rsid w:val="008D4970"/>
     <w:rsid w:val="008D5DAA"/>
     <w:rsid w:val="008E5F8B"/>
     <w:rsid w:val="008F65F8"/>
     <w:rsid w:val="008F6634"/>
+    <w:rsid w:val="009214DB"/>
     <w:rsid w:val="00930CE7"/>
     <w:rsid w:val="009504F2"/>
     <w:rsid w:val="00973738"/>
     <w:rsid w:val="00985B34"/>
     <w:rsid w:val="00986941"/>
     <w:rsid w:val="00994931"/>
     <w:rsid w:val="009958E9"/>
     <w:rsid w:val="00995E7E"/>
     <w:rsid w:val="00995FAF"/>
     <w:rsid w:val="00997380"/>
     <w:rsid w:val="009C2502"/>
     <w:rsid w:val="00A03F5D"/>
     <w:rsid w:val="00A17124"/>
     <w:rsid w:val="00A21367"/>
     <w:rsid w:val="00A335AF"/>
     <w:rsid w:val="00A33DE4"/>
     <w:rsid w:val="00A556BF"/>
     <w:rsid w:val="00A55DFF"/>
     <w:rsid w:val="00A70787"/>
     <w:rsid w:val="00AB045B"/>
     <w:rsid w:val="00AC13A6"/>
     <w:rsid w:val="00AE65EB"/>
     <w:rsid w:val="00B34D02"/>
     <w:rsid w:val="00B57BD2"/>
+    <w:rsid w:val="00B77A95"/>
     <w:rsid w:val="00B77CE6"/>
     <w:rsid w:val="00B81F51"/>
     <w:rsid w:val="00B85571"/>
     <w:rsid w:val="00BB06C8"/>
     <w:rsid w:val="00BC0FA1"/>
     <w:rsid w:val="00BF201D"/>
     <w:rsid w:val="00C02BD0"/>
     <w:rsid w:val="00C15E6D"/>
     <w:rsid w:val="00C41A3C"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C56F8C"/>
     <w:rsid w:val="00C6123B"/>
+    <w:rsid w:val="00C65574"/>
     <w:rsid w:val="00C93D97"/>
     <w:rsid w:val="00CB4D06"/>
     <w:rsid w:val="00CB77A8"/>
     <w:rsid w:val="00CC4462"/>
     <w:rsid w:val="00CE3CEC"/>
     <w:rsid w:val="00CF3787"/>
     <w:rsid w:val="00D0048B"/>
     <w:rsid w:val="00D0171C"/>
     <w:rsid w:val="00D03D34"/>
     <w:rsid w:val="00D07882"/>
     <w:rsid w:val="00D206B3"/>
     <w:rsid w:val="00D21514"/>
     <w:rsid w:val="00D2411B"/>
     <w:rsid w:val="00D34680"/>
     <w:rsid w:val="00D35733"/>
     <w:rsid w:val="00D42563"/>
     <w:rsid w:val="00D67989"/>
     <w:rsid w:val="00DC0F74"/>
     <w:rsid w:val="00DC304E"/>
     <w:rsid w:val="00DC444A"/>
     <w:rsid w:val="00DD4FEB"/>
     <w:rsid w:val="00DE6C14"/>
     <w:rsid w:val="00DF281A"/>
     <w:rsid w:val="00E03DE5"/>
     <w:rsid w:val="00E3370A"/>
     <w:rsid w:val="00E33945"/>
     <w:rsid w:val="00E71768"/>
+    <w:rsid w:val="00E72903"/>
+    <w:rsid w:val="00E8366B"/>
     <w:rsid w:val="00EB16BC"/>
     <w:rsid w:val="00EB5957"/>
     <w:rsid w:val="00EC17B6"/>
     <w:rsid w:val="00ED3932"/>
     <w:rsid w:val="00EE5807"/>
+    <w:rsid w:val="00F020F4"/>
     <w:rsid w:val="00F07258"/>
     <w:rsid w:val="00F232F7"/>
     <w:rsid w:val="00F24E1B"/>
     <w:rsid w:val="00F30417"/>
     <w:rsid w:val="00F33E51"/>
     <w:rsid w:val="00F5410A"/>
     <w:rsid w:val="00F67A32"/>
     <w:rsid w:val="00F766E0"/>
     <w:rsid w:val="00F8286A"/>
     <w:rsid w:val="00F87491"/>
     <w:rsid w:val="00FA0CB8"/>
     <w:rsid w:val="00FB4F1D"/>
     <w:rsid w:val="00FD0018"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="60C6894C"/>
   <w15:docId w15:val="{07AD2B20-D64C-4F4B-AF2A-64DF8E56BBB9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8974,51 +9065,51 @@
       <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB5957"/>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Calibri" w:hAnsi="Bookman Old Style"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.contaduria.gov.co" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
@@ -9300,68 +9391,68 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63EF7449-C2FF-4D7C-A9F4-804D6F20EA95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3923</Characters>
+  <Pages>5</Pages>
+  <Words>795</Words>
+  <Characters>4375</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CGN – 1000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4627</CharactersWithSpaces>
+  <CharactersWithSpaces>5160</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CGN – 1000</dc:title>
   <dc:creator>mcordoba</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>