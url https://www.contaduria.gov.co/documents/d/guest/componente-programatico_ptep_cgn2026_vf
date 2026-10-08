--- v1 (2026-06-27)
+++ v2 (2026-10-08)
@@ -1,130 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Mis documentos\2026\CGN\3 Ejecución\3 PTEP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\acallejas\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{258ECCD0-0CD5-4D38-8A33-427C444785E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16EDEBAB-BF38-4F88-AA75-5CEB8BBB5038}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="21820" windowHeight="13900" activeTab="1" xr2:uid="{6ACD4802-3A2B-447B-8C09-B47E80754DA9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{6ACD4802-3A2B-447B-8C09-B47E80754DA9}"/>
   </bookViews>
   <sheets>
     <sheet name="PRESENTACIÓN" sheetId="10" r:id="rId1"/>
     <sheet name="RIESGOS" sheetId="5" r:id="rId2"/>
     <sheet name="REDES" sheetId="6" r:id="rId3"/>
     <sheet name="CULTURA LEGALIDAD Y EA" sheetId="4" r:id="rId4"/>
     <sheet name="Control Cambios" sheetId="11" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="116">
   <si>
     <t xml:space="preserve">ACTIVIDAD </t>
   </si>
   <si>
     <t xml:space="preserve">PERIODO DE REALIZACIÓN </t>
   </si>
   <si>
     <t xml:space="preserve">INICIO </t>
   </si>
   <si>
     <t xml:space="preserve">FINAL </t>
   </si>
   <si>
     <t>RESPONSABLE /
 APOYO</t>
   </si>
   <si>
     <t xml:space="preserve"> GIT de Talento Humano
 </t>
   </si>
   <si>
     <t>Integridad</t>
   </si>
   <si>
     <t>GIT de Talento Humano
 Apoyo:
 Responsables de las actividades programadas</t>
   </si>
   <si>
     <t>RESULTADO/PRODUCTO</t>
   </si>
   <si>
     <t>RESPONSABLE 
 / APOYO</t>
   </si>
   <si>
     <t xml:space="preserve">Gestión de Riesgos
 </t>
   </si>
   <si>
     <t xml:space="preserve">Actualización de la política de la gestión integral del riesgo de la CGN alineada con la Guía para la Gestión Integral del Riesgo en Entidades Públicas v7
 </t>
   </si>
   <si>
     <t>Avanzar en la adopción e implementación de la acción estratégica "canales de denuncia", establecida en el Anexo Técnico del PTEP</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Canal institucional de denuncias en operación </t>
   </si>
   <si>
     <t>Promover y dar a conocer la línea: Informar a los grupos de valor de la CGN sobre la existencia de la línea 157 como una herramienta segura y confidencial para denunciar actos de corrupción.</t>
   </si>
   <si>
     <t>Difusión de la línea directa 157 para denunciar hechos de corrupción</t>
   </si>
   <si>
     <t>Publicar el mapa de redes internas en la intranet y difundir a todos los servidores y colaboradores esta publicación.</t>
   </si>
   <si>
     <t>GIT de Planeación</t>
   </si>
   <si>
     <t>Poner en operación un mecanismo institucional de denuncias a través de la página web, que remita al usuario al canal PQRSD, con base en un procedimiento para la atención de las denuncias, que garantice la protección de datos personales, tratamiento y gestión de los reportes recibidos, confidencialidad y seguridad para el denunciante</t>
   </si>
   <si>
     <t>Consolidar el mapa de redes externas mediante la validación y el aporte técnico de todas las áreas y procesos de la entidad.</t>
   </si>
   <si>
     <t>Mapa de redes internas actualizado</t>
   </si>
   <si>
     <t xml:space="preserve">Avanzar en la adopción e implementación de Guía para la Gestión Integral del Riesgo v7 en la Contaduría General de la Nación 
 </t>
@@ -134,70 +130,53 @@
 Apoya:
 - GIT de Planeación
 - GIT de Apoyo Informático
 - Oficial de seguridad de la información</t>
   </si>
   <si>
     <t xml:space="preserve">Secretaría General
 Apoya:
 - GIT de Planeación
 -GIT Logístico de Capacitación y Prensa
 - GIT Logístico de Apoyo Informático
 - Oficial de seguridad de la información
 </t>
   </si>
   <si>
     <t xml:space="preserve">Redes internas para la toma
 de decisiones, la gestión de los recursos
 y la promoción de la transparencia.
 </t>
   </si>
   <si>
     <t>Política de Administración de Riesgos actualizada y aprobada en Comité Institucional de Coordinación de Control Interno</t>
   </si>
   <si>
     <t xml:space="preserve">GIT de Planeación
-- Líderes de proceso
-[...6 lines deleted...]
-    <t xml:space="preserve">GIT de Planeación
 Apoya:
 - GIT de Apoyo Informático
 - Oficial de seguridad de la información
-</t>
-[...7 lines deleted...]
-- GIT de Control Interno
 </t>
   </si>
   <si>
     <t>Fortalecer la divulgación y utilización de la Línea Anticorrupción 157 como mecanismo seguro de denuncia de actos de corrupción</t>
   </si>
   <si>
     <t>LINEA DE ACCIÓN</t>
   </si>
   <si>
     <t>CONTADURIA GENERAL DE LA NACIÓN</t>
   </si>
   <si>
     <t>Validación y complemento mapa de redes internas</t>
   </si>
   <si>
     <t>Socialización y divulgación mapa de redes internas</t>
   </si>
   <si>
     <t>Complementar y actualizar el mapa de redes externas preliminar de la entidad.</t>
   </si>
   <si>
     <t>Fortalecimiento de la cultura de integridad y ética pública institucional.</t>
   </si>
   <si>
     <t>Informe de las acciones de integridad implementadas, derivadas de los resultados del Test de Percepción de Integridad.</t>
@@ -449,50 +428,153 @@
   <si>
     <t>CONTROL DE CAMBIOS DEL DOCUMENTO</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha </t>
   </si>
   <si>
     <t>Responsable</t>
   </si>
   <si>
     <t>Actividad</t>
   </si>
   <si>
     <t xml:space="preserve">Coordinadora GIT Planeación
  </t>
   </si>
   <si>
     <t>Creación del documento y aprobación en el Comité de Gestión y Desempeño Institucional 26/01/2026</t>
   </si>
   <si>
     <t>Actualización del documento: Ampliación fecha de cumplimiento para la actividad de la temática de riesgos "Actualización de la política de la gestión integral del riesgo de la CGN alineada con la Guía para la Gestión Integral del Riesgo en Entidades Públicas v7".
 Aprobación en el Comité Institucional de Gestión y Desempeño del 28/05/2026</t>
   </si>
   <si>
     <t>Coordinadora GIT Planeación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GIT de Planeación
+GIT Jurídica
+</t>
+  </si>
+  <si>
+    <t>GIT de Planeación
+GIT Jurídica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GIT de Jurídica
+Apoya:
+GIT de Planeación
+GIT de Servicios Generales, Administrativos y Financieros
+</t>
+  </si>
+  <si>
+    <t>Elaborar y adoptar el Manual o Lineamiento Institucional de Debida Diligencia para el conocimiento de las contrapartes de la CGN, incorporando mecanismos simplificados, ordinarios y ampliados</t>
+  </si>
+  <si>
+    <t>Manual o lineamiento institucional de Debida Diligencia adoptado</t>
+  </si>
+  <si>
+    <r>
+      <t>Revisar, actual</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">izar o </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>elaborar el procedimiento institucional para la identificación, declaración, gestión y seguimiento de conflictos de intereses</t>
+    </r>
+  </si>
+  <si>
+    <t>Procedimiento para la Gestión del Conflicto de Intereses adoptado o actualizado y armonizado con el SIGRIP.</t>
+  </si>
+  <si>
+    <t>GIT de Talento Humano
+Apoya:
+GIT de Jurídica
+GIT de Planeación</t>
+  </si>
+  <si>
+    <t>Elaborar y adoptar el procedimiento para la identificación, análisis y reporte de operaciones sospechosas a la UIAF</t>
+  </si>
+  <si>
+    <t>Procedimiento para la Identificación y Reporte de Operaciones Sospechosas adoptado.”
+Este procedimiento debería articularse directamente con la Función de Cumplimiento y SIREL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+GIT de Jurídica
+Apoya:
+GIT de Servicios Generales, Administrativos y Financieros
+GIT de Planeación
+GIT de Apoyo Informático (cuando aplique)</t>
+  </si>
+  <si>
+    <t>Implementar la Función de Cumplimiento del SIGRIP de la CGN y adelantar las gestiones requeridas para su operación</t>
+  </si>
+  <si>
+    <t>Responsable de la Función de Cumplimiento notificado a la Secretaría de Transparencia y gestión de habilitación de la CGN y usuarios en SIREL-UIAF realizada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Canal institucional de denuncias en operación y
+Procedimiento para la operación del Canal Institucional para Denuncias de Corrupción adoptado </t>
+  </si>
+  <si>
+    <t>GIT de Jurídica
+Apoya:
+GIT de Servicios Generales, Administrativos y Financieros
+GIT de Talento Humano
+GIT de Planeación</t>
+  </si>
+  <si>
+    <t>Elaborar y aprobar la Política Antilavado de Activos, Contra la Financiación del Terrorismo y Contra la Financiación de la Proliferación de Armas de Destrucción Masiva –ALA/CFT/CFP de la Contaduría General de la Nación</t>
+  </si>
+  <si>
+    <t>Política ALA/CFT/CFP de la CGN aprobada en la instancia correspondiente</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coordinador GIT Planeación (E) </t>
+  </si>
+  <si>
+    <t>Oficial de cumplimiento-SIREL/UIAF
+Apoyo:
+- GIT de Jurídica</t>
+  </si>
+  <si>
+    <t>Ajuste del documento: 
+Inclusión de actividades y fechas según lo establecido en la Circular 26-00000049 del 24 de junio de 2026 y la Guia para la Gestión Integral del Riesgo en Entidades Públicas, versión 7 del DAFP.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
@@ -574,51 +656,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -765,297 +847,350 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="7" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="7" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...55 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="7" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="10" fillId="7" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="7" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="1" xr:uid="{02B186C4-508F-489D-ADFF-2104DDEFBF7B}"/>
     <cellStyle name="Normal 4" xfId="2" xr:uid="{4A9B463E-1DB1-40ED-861C-3B73C0ACF8DA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFCE9E0"/>
       <color rgb="FFE7F7E1"/>
       <color rgb="FFFDF5FC"/>
       <color rgb="FFE6F0FA"/>
       <color rgb="FFD0EDF8"/>
       <color rgb="FFDCF3FC"/>
       <color rgb="FFFAEAF8"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1657350</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="8610600" cy="1123949"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="image2.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{333ACA35-9BA4-491F-8554-BFFAEC4F3DBF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1657350" y="0"/>
           <a:ext cx="8610600" cy="1123949"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1341,916 +1476,1025 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B1C0948-8ED9-4F02-A591-36F6ADFFE40E}">
   <dimension ref="B1:B4"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.54296875" customWidth="1"/>
+    <col min="1" max="1" width="2.5703125" customWidth="1"/>
     <col min="2" max="2" width="190" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:2" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...9 lines deleted...]
-        <v>61</v>
+    <row r="1" spans="2:2" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="13"/>
+    </row>
+    <row r="2" spans="2:2" ht="391.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="11" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B4" s="12" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E9CF4EC-0BC3-4C4C-B665-30CA6329499A}">
-  <dimension ref="B2:I11"/>
+  <dimension ref="B2:H16"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A5" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.54296875" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.26953125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="31" style="2" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="48.1796875" style="3" customWidth="1"/>
+    <col min="3" max="3" width="48.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="62" style="3" customWidth="1"/>
-    <col min="5" max="5" width="54.7265625" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="16384" width="11.54296875" style="1"/>
+    <col min="5" max="5" width="54.7109375" style="3" customWidth="1"/>
+    <col min="6" max="6" width="45" style="5" customWidth="1"/>
+    <col min="7" max="7" width="14.42578125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="11.5703125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:9" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-      <c r="D5" s="27" t="s">
+    <row r="2" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B2" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+    </row>
+    <row r="3" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B3" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+    </row>
+    <row r="5" spans="2:8" ht="31.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="27" t="s">
+      <c r="E5" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="28" t="s">
+      <c r="F5" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="27" t="s">
+      <c r="G5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="H5" s="27"/>
-[...8 lines deleted...]
-      <c r="G6" s="13" t="s">
+      <c r="H5" s="44"/>
+    </row>
+    <row r="6" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="H6" s="13" t="s">
+      <c r="H6" s="10" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="2:9" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="23" t="s">
+    <row r="7" spans="2:8" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="24" t="s">
+      <c r="C7" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="8">
+        <v>46083</v>
+      </c>
+      <c r="H7" s="8">
+        <v>46218</v>
+      </c>
+    </row>
+    <row r="8" spans="2:8" ht="103.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="40"/>
+      <c r="C8" s="37"/>
+      <c r="D8" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="F8" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="G8" s="8">
+        <v>46174</v>
+      </c>
+      <c r="H8" s="33">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="9" spans="2:8" ht="106.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="40"/>
+      <c r="C9" s="37"/>
+      <c r="D9" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="F9" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="G9" s="8">
+        <v>46266</v>
+      </c>
+      <c r="H9" s="33">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="10" spans="2:8" ht="106.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="40"/>
+      <c r="C10" s="37"/>
+      <c r="D10" s="31" t="s">
+        <v>111</v>
+      </c>
+      <c r="E10" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="G10" s="33">
+        <v>46259</v>
+      </c>
+      <c r="H10" s="33">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="11" spans="2:8" ht="117.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="40"/>
+      <c r="C11" s="37"/>
+      <c r="D11" s="34" t="s">
+        <v>99</v>
+      </c>
+      <c r="E11" s="34" t="s">
+        <v>100</v>
+      </c>
+      <c r="F11" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="G11" s="33">
+        <v>46259</v>
+      </c>
+      <c r="H11" s="33">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="12" spans="2:8" ht="106.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="40"/>
+      <c r="C12" s="37"/>
+      <c r="D12" s="34" t="s">
+        <v>101</v>
+      </c>
+      <c r="E12" s="34" t="s">
+        <v>102</v>
+      </c>
+      <c r="F12" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="G12" s="33">
+        <v>46259</v>
+      </c>
+      <c r="H12" s="33">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="13" spans="2:8" ht="143.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="40"/>
+      <c r="C13" s="37"/>
+      <c r="D13" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="E13" s="32" t="s">
+        <v>105</v>
+      </c>
+      <c r="F13" s="30" t="s">
+        <v>106</v>
+      </c>
+      <c r="G13" s="33">
+        <v>46259</v>
+      </c>
+      <c r="H13" s="33">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="14" spans="2:8" ht="106.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="40"/>
+      <c r="C14" s="38"/>
+      <c r="D14" s="34" t="s">
+        <v>107</v>
+      </c>
+      <c r="E14" s="32" t="s">
+        <v>108</v>
+      </c>
+      <c r="F14" s="30" t="s">
+        <v>114</v>
+      </c>
+      <c r="G14" s="33">
+        <v>46259</v>
+      </c>
+      <c r="H14" s="33">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="15" spans="2:8" ht="118.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="40"/>
+      <c r="C15" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="35" t="s">
+        <v>109</v>
+      </c>
+      <c r="F15" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="10" t="s">
-[...8 lines deleted...]
-      <c r="G7" s="11">
+      <c r="G15" s="17">
         <v>46083</v>
       </c>
-      <c r="H7" s="11">
-[...12 lines deleted...]
-      <c r="F8" s="17" t="s">
+      <c r="H15" s="33">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="16" spans="2:8" ht="142.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="41"/>
+      <c r="C16" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="G8" s="11">
-[...33 lines deleted...]
-      <c r="E10" s="20" t="s">
+      <c r="D16" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="F10" s="17" t="s">
+      <c r="E16" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="G10" s="21">
-[...21 lines deleted...]
-      <c r="G11" s="11">
+      <c r="G16" s="8">
         <v>46069</v>
       </c>
-      <c r="H11" s="11">
-[...2 lines deleted...]
-      <c r="I11" s="8"/>
+      <c r="H16" s="33">
+        <v>46280</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B7:B11"/>
-    <mergeCell ref="C7:C9"/>
+    <mergeCell ref="C7:C14"/>
+    <mergeCell ref="B7:B16"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A60A21C8-0FD6-4C0D-A17D-6E2ABE465DAE}">
   <dimension ref="B2:H12"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView topLeftCell="A10" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.54296875" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.26953125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="63.81640625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="4.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="32.28515625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="63.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="67" style="3" customWidth="1"/>
-    <col min="5" max="5" width="42.7265625" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="11.54296875" style="1"/>
+    <col min="5" max="5" width="42.7109375" style="4" customWidth="1"/>
+    <col min="6" max="6" width="23.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="15.42578125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="11.5703125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:8" ht="15" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B3" s="26" t="s">
+    <row r="2" spans="2:8" ht="15" x14ac:dyDescent="0.2">
+      <c r="B2" s="51" t="s">
+        <v>59</v>
+      </c>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+    </row>
+    <row r="3" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B3" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+    </row>
+    <row r="5" spans="2:8" ht="31.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="E5" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="44"/>
+    </row>
+    <row r="6" spans="2:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="H6" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="2:8" s="6" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="F7" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="G7" s="8">
+        <v>46083</v>
+      </c>
+      <c r="H7" s="8">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="8" spans="2:8" s="6" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="46"/>
+      <c r="C8" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" s="49"/>
+      <c r="G8" s="18">
+        <v>46280</v>
+      </c>
+      <c r="H8" s="18">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="9" spans="2:8" s="6" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="46"/>
+      <c r="C9" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="F9" s="49"/>
+      <c r="G9" s="8">
+        <v>46174</v>
+      </c>
+      <c r="H9" s="8">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="10" spans="2:8" s="6" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="47" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="C3" s="26"/>
-[...59 lines deleted...]
-      <c r="H7" s="11">
+      <c r="E10" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="F10" s="49"/>
+      <c r="G10" s="8">
+        <v>46096</v>
+      </c>
+      <c r="H10" s="8">
         <v>46142</v>
       </c>
     </row>
-    <row r="8" spans="2:8" s="9" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="G8" s="22">
+    <row r="11" spans="2:8" s="6" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="47"/>
+      <c r="C11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="F11" s="49"/>
+      <c r="G11" s="18">
         <v>46280</v>
       </c>
-      <c r="H8" s="22">
+      <c r="H11" s="18">
         <v>46310</v>
       </c>
     </row>
-    <row r="9" spans="2:8" s="9" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="G9" s="11">
+    <row r="12" spans="2:8" s="6" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="47"/>
+      <c r="C12" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F12" s="50"/>
+      <c r="G12" s="8">
         <v>46174</v>
       </c>
-      <c r="H9" s="11">
-[...58 lines deleted...]
-      <c r="H12" s="11">
+      <c r="H12" s="8">
         <v>46203</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="B10:B12"/>
     <mergeCell ref="F7:F12"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9221237-0706-4EA7-8565-EA230DD390B9}">
   <dimension ref="B1:H19"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView topLeftCell="C8" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="C7" sqref="C7:C10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.26953125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="74.1796875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="4.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="23.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="57.140625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="78.140625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="74.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="48" style="1" customWidth="1"/>
-    <col min="7" max="7" width="14.7265625" style="12" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="16384" width="11.453125" style="1"/>
+    <col min="7" max="7" width="14.7109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.7109375" style="9" customWidth="1"/>
+    <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="B2" s="25" t="s">
+    <row r="1" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+    </row>
+    <row r="2" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B2" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+    </row>
+    <row r="3" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B3" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+    </row>
+    <row r="5" spans="2:8" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="E5" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="44"/>
+    </row>
+    <row r="6" spans="2:8" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="H6" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="2:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" s="8">
+        <v>46024</v>
+      </c>
+      <c r="H7" s="8">
+        <v>46111</v>
+      </c>
+    </row>
+    <row r="8" spans="2:8" ht="85.5" x14ac:dyDescent="0.2">
+      <c r="B8" s="53"/>
+      <c r="C8" s="55"/>
+      <c r="D8" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="G8" s="8">
+        <v>46146</v>
+      </c>
+      <c r="H8" s="8">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="9" spans="2:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="53"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" s="8">
+        <v>46266</v>
+      </c>
+      <c r="H9" s="8">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="10" spans="2:8" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="53"/>
+      <c r="C10" s="56"/>
+      <c r="D10" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="C2" s="25"/>
-[...18 lines deleted...]
-      <c r="B5" s="27" t="s">
+      <c r="E10" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="8">
+        <v>46235</v>
+      </c>
+      <c r="H10" s="8">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="11" spans="2:8" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" s="54" t="s">
+        <v>55</v>
+      </c>
+      <c r="D11" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="C5" s="27" t="s">
-[...30 lines deleted...]
-      <c r="B7" s="36" t="s">
+      <c r="E11" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="37" t="s">
+      <c r="F11" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="8">
+        <v>46082</v>
+      </c>
+      <c r="H11" s="17">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="12" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="58"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="D7" s="10" t="s">
-[...8 lines deleted...]
-      <c r="G7" s="11">
+      <c r="E12" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="8">
+        <v>46082</v>
+      </c>
+      <c r="H12" s="8">
+        <v>46325</v>
+      </c>
+    </row>
+    <row r="13" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="58"/>
+      <c r="C13" s="55"/>
+      <c r="D13" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="8">
+        <v>46082</v>
+      </c>
+      <c r="H13" s="8">
+        <v>46325</v>
+      </c>
+    </row>
+    <row r="14" spans="2:8" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="B14" s="58"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="8">
         <v>46024</v>
       </c>
-      <c r="H7" s="11">
-[...18 lines deleted...]
-      <c r="H8" s="11">
+      <c r="H14" s="8">
+        <v>46341</v>
+      </c>
+    </row>
+    <row r="15" spans="2:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="58"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="8">
+        <v>46204</v>
+      </c>
+      <c r="H15" s="8">
         <v>46264</v>
       </c>
     </row>
-    <row r="9" spans="2:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="D10" s="10" t="s">
+    <row r="16" spans="2:8" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="B16" s="59"/>
+      <c r="C16" s="56"/>
+      <c r="D16" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E16" s="15" t="s">
         <v>65</v>
       </c>
-      <c r="E10" s="10" t="s">
-[...28 lines deleted...]
-      <c r="G11" s="11">
+      <c r="F16" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="G16" s="8">
         <v>46082</v>
       </c>
-      <c r="H11" s="21">
-[...15 lines deleted...]
-      <c r="G12" s="11">
+      <c r="H16" s="8">
+        <v>46325</v>
+      </c>
+    </row>
+    <row r="17" spans="2:8" ht="71.25" x14ac:dyDescent="0.2">
+      <c r="B17" s="60" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="G17" s="8">
         <v>46082</v>
       </c>
-      <c r="H12" s="11">
-[...15 lines deleted...]
-      <c r="G13" s="11">
+      <c r="H17" s="8">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="18" spans="2:8" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="B18" s="60"/>
+      <c r="C18" s="52"/>
+      <c r="D18" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="G18" s="8">
         <v>46082</v>
       </c>
-      <c r="H13" s="11">
-[...53 lines deleted...]
-      <c r="G16" s="11">
+      <c r="H18" s="8">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="19" spans="2:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="B19" s="60"/>
+      <c r="C19" s="52"/>
+      <c r="D19" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G19" s="8">
         <v>46082</v>
       </c>
-      <c r="H16" s="11">
-[...60 lines deleted...]
-      <c r="H19" s="11">
+      <c r="H19" s="8">
         <v>46356</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="C17:C19"/>
     <mergeCell ref="B7:B10"/>
     <mergeCell ref="C7:C10"/>
     <mergeCell ref="B11:B16"/>
     <mergeCell ref="C11:C16"/>
     <mergeCell ref="B17:B19"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B78C29CA-B2C4-4DFE-9398-9E7414DC2721}">
-  <dimension ref="B2:E6"/>
+  <dimension ref="B2:E8"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.90625" style="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="10.90625" style="1"/>
+    <col min="1" max="1" width="10.85546875" style="1"/>
+    <col min="2" max="2" width="21.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="43.140625" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="10.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:5" ht="15" x14ac:dyDescent="0.25">
-      <c r="B2" s="43" t="s">
+    <row r="2" spans="2:5" ht="15" x14ac:dyDescent="0.2">
+      <c r="B2" s="61" t="s">
+        <v>88</v>
+      </c>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+    </row>
+    <row r="3" spans="2:5" ht="15" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="C4" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="D4" s="21" t="s">
         <v>91</v>
       </c>
-      <c r="C2" s="43"/>
-[...4 lines deleted...]
-      <c r="B4" s="44" t="s">
+      <c r="E4" s="22"/>
+    </row>
+    <row r="5" spans="2:5" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="B5" s="23">
+        <v>46048</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="D5" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="E5" s="26"/>
+    </row>
+    <row r="6" spans="2:5" ht="157.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="27">
+        <v>46170</v>
+      </c>
+      <c r="C6" s="28" t="s">
         <v>92</v>
       </c>
-      <c r="C4" s="45" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="46" t="s">
+      <c r="D6" s="29" t="s">
         <v>94</v>
       </c>
-      <c r="E4" s="47"/>
-[...23 lines deleted...]
-      <c r="E6" s="51"/>
+      <c r="E6" s="26"/>
+    </row>
+    <row r="7" spans="2:5" ht="99.75" x14ac:dyDescent="0.2">
+      <c r="B7" s="63">
+        <v>46279</v>
+      </c>
+      <c r="C7" s="64" t="s">
+        <v>113</v>
+      </c>
+      <c r="D7" s="65" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="8" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B8" s="62"/>
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>