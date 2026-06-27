--- v0 (2026-04-21)
+++ v1 (2026-06-27)
@@ -1,92 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/cphernandez_contaduria_gov_co/Documents/CPHERNANDEZ/MIPG/CIGD/2026/Estrategias y planes_CIGD enero2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Mis documentos\2026\CGN\3 Ejecución\3 PTEP\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="961" documentId="13_ncr:1_{25280D39-5B1D-460C-910F-AF929052FB69}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{46863292-CCC6-4841-ABF4-C94538328E98}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{258ECCD0-0CD5-4D38-8A33-427C444785E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{6ACD4802-3A2B-447B-8C09-B47E80754DA9}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="21820" windowHeight="13900" activeTab="1" xr2:uid="{6ACD4802-3A2B-447B-8C09-B47E80754DA9}"/>
   </bookViews>
   <sheets>
     <sheet name="PRESENTACIÓN" sheetId="10" r:id="rId1"/>
     <sheet name="RIESGOS" sheetId="5" r:id="rId2"/>
     <sheet name="REDES" sheetId="6" r:id="rId3"/>
     <sheet name="CULTURA LEGALIDAD Y EA" sheetId="4" r:id="rId4"/>
+    <sheet name="Control Cambios" sheetId="11" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
-  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...9 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="99">
   <si>
     <t xml:space="preserve">ACTIVIDAD </t>
   </si>
   <si>
     <t xml:space="preserve">PERIODO DE REALIZACIÓN </t>
   </si>
   <si>
     <t xml:space="preserve">INICIO </t>
   </si>
   <si>
     <t xml:space="preserve">FINAL </t>
   </si>
   <si>
     <t>RESPONSABLE /
 APOYO</t>
   </si>
   <si>
     <t xml:space="preserve"> GIT de Talento Humano
 </t>
   </si>
   <si>
     <t>Integridad</t>
   </si>
   <si>
     <t>GIT de Talento Humano
@@ -434,141 +424,201 @@
   </si>
   <si>
     <t>Política antisoborno de la CGN aprobada en el Comité correspondiente.</t>
   </si>
   <si>
     <t>Política antifraude de la CGN aprobada en el Comité correspondiente.</t>
   </si>
   <si>
     <t>Matriz con el resultado del seguimiento de los criterios</t>
   </si>
   <si>
     <t>Mapa de redes externas actualizado</t>
   </si>
   <si>
     <t>Publicar el mapa de redes externas tanto en la web de la entidad como en la intranet y difundir a los grupos de valor.</t>
   </si>
   <si>
     <t>Publicar y difundir el mapa de redes externas ante los grupos de valor para fortalecer la transparencia y la articulación externa.</t>
   </si>
   <si>
     <t xml:space="preserve">Divulgación del mapa de redes externas </t>
   </si>
   <si>
     <t>Divulgación del mapa de redes internas</t>
   </si>
+  <si>
+    <t>CONTROL DE CAMBIOS DEL DOCUMENTO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fecha </t>
+  </si>
+  <si>
+    <t>Responsable</t>
+  </si>
+  <si>
+    <t>Actividad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coordinadora GIT Planeación
+ </t>
+  </si>
+  <si>
+    <t>Creación del documento y aprobación en el Comité de Gestión y Desempeño Institucional 26/01/2026</t>
+  </si>
+  <si>
+    <t>Actualización del documento: Ampliación fecha de cumplimiento para la actividad de la temática de riesgos "Actualización de la política de la gestión integral del riesgo de la CGN alineada con la Guía para la Gestión Integral del Riesgo en Entidades Públicas v7".
+Aprobación en el Comité Institucional de Gestión y Desempeño del 28/05/2026</t>
+  </si>
+  <si>
+    <t>Coordinadora GIT Planeación</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="6">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -599,55 +649,173 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -725,80 +893,118 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="7" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="7" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2 2" xfId="1" xr:uid="{02B186C4-508F-489D-ADFF-2104DDEFBF7B}"/>
+    <cellStyle name="Normal 4" xfId="2" xr:uid="{4A9B463E-1DB1-40ED-861C-3B73C0ACF8DA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFCE9E0"/>
       <color rgb="FFE7F7E1"/>
       <color rgb="FFFDF5FC"/>
       <color rgb="FFE6F0FA"/>
       <color rgb="FFD0EDF8"/>
       <color rgb="FFDCF3FC"/>
       <color rgb="FFFAEAF8"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1657350</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="8610600" cy="1123949"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="image2.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{333ACA35-9BA4-491F-8554-BFFAEC4F3DBF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
@@ -1131,876 +1337,944 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B1C0948-8ED9-4F02-A591-36F6ADFFE40E}">
   <dimension ref="B1:B4"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="2.5703125" customWidth="1"/>
+    <col min="1" max="1" width="2.54296875" customWidth="1"/>
     <col min="2" max="2" width="190" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:2" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:2" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B1" s="16"/>
     </row>
-    <row r="2" spans="2:2" ht="391.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:2" ht="361" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B2" s="14" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="4" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B4" s="15" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E9CF4EC-0BC3-4C4C-B665-30CA6329499A}">
   <dimension ref="B2:I11"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F12" sqref="F12"/>
+    <sheetView tabSelected="1" topLeftCell="A5" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.54296875" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.26953125" style="1" customWidth="1"/>
     <col min="2" max="2" width="31" style="2" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="48.140625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="48.1796875" style="3" customWidth="1"/>
     <col min="4" max="4" width="62" style="3" customWidth="1"/>
-    <col min="5" max="5" width="54.7109375" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="16384" width="11.5703125" style="1"/>
+    <col min="5" max="5" width="54.7265625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="48.453125" style="5" customWidth="1"/>
+    <col min="7" max="7" width="14.453125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="40.1796875" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="11.54296875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:9" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B2" s="25" t="s">
         <v>62</v>
       </c>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
     </row>
-    <row r="3" spans="2:9" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B3" s="26" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
     </row>
-    <row r="5" spans="2:9" ht="31.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:9" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="27" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="27" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="27"/>
       <c r="I5" s="6"/>
     </row>
-    <row r="6" spans="2:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="27"/>
       <c r="C6" s="27"/>
       <c r="D6" s="27"/>
       <c r="E6" s="27"/>
       <c r="F6" s="28"/>
       <c r="G6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="2:9" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:9" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="23" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="17" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="11">
         <v>46083</v>
       </c>
       <c r="H7" s="11">
-        <v>46173</v>
-[...2 lines deleted...]
-    <row r="8" spans="2:9" ht="103.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>46218</v>
+      </c>
+    </row>
+    <row r="8" spans="2:9" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="23"/>
       <c r="C8" s="24"/>
       <c r="D8" s="18" t="s">
         <v>82</v>
       </c>
       <c r="E8" s="18" t="s">
         <v>83</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="11">
         <v>46174</v>
       </c>
       <c r="H8" s="11">
         <v>46265</v>
       </c>
     </row>
-    <row r="9" spans="2:9" ht="106.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:9" ht="106.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="23"/>
       <c r="C9" s="24"/>
       <c r="D9" s="18" t="s">
         <v>81</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>84</v>
       </c>
       <c r="F9" s="17" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="11">
         <v>46266</v>
       </c>
       <c r="H9" s="11">
         <v>46326</v>
       </c>
     </row>
-    <row r="10" spans="2:9" ht="118.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:9" ht="118.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="23"/>
       <c r="C10" s="19" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="17" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="21">
         <v>46083</v>
       </c>
       <c r="H10" s="21">
         <v>46265</v>
       </c>
       <c r="I10" s="7"/>
     </row>
-    <row r="11" spans="2:9" ht="128.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:9" ht="121.5" x14ac:dyDescent="0.25">
       <c r="B11" s="23"/>
       <c r="C11" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="18" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="11">
         <v>46069</v>
       </c>
       <c r="H11" s="11">
         <v>46341</v>
       </c>
       <c r="I11" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B7:B11"/>
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A60A21C8-0FD6-4C0D-A17D-6E2ABE465DAE}">
   <dimension ref="B2:H12"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.54296875" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="63.85546875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="4.26953125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="32.26953125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="63.81640625" style="3" customWidth="1"/>
     <col min="4" max="4" width="67" style="3" customWidth="1"/>
-    <col min="5" max="5" width="42.7109375" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="11.5703125" style="1"/>
+    <col min="5" max="5" width="42.7265625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="23.453125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="15.453125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.81640625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="11.54296875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:8" ht="15" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:8" ht="15" x14ac:dyDescent="0.25">
       <c r="B2" s="34" t="s">
         <v>62</v>
       </c>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
     </row>
-    <row r="3" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B3" s="26" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
     </row>
-    <row r="5" spans="2:8" ht="31.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:8" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="27" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="27" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="27" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="27"/>
     </row>
-    <row r="6" spans="2:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="27"/>
       <c r="C6" s="27"/>
       <c r="D6" s="27"/>
       <c r="E6" s="27"/>
       <c r="F6" s="27"/>
       <c r="G6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="2:8" s="9" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:8" s="9" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="29" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>70</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>78</v>
       </c>
       <c r="F7" s="31" t="s">
         <v>59</v>
       </c>
       <c r="G7" s="11">
         <v>46083</v>
       </c>
       <c r="H7" s="11">
         <v>46142</v>
       </c>
     </row>
-    <row r="8" spans="2:8" s="9" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:8" s="9" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="29"/>
       <c r="C8" s="10" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>77</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="32"/>
       <c r="G8" s="22">
         <v>46280</v>
       </c>
       <c r="H8" s="22">
         <v>46310</v>
       </c>
     </row>
-    <row r="9" spans="2:8" s="9" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:8" s="9" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="29"/>
       <c r="C9" s="10" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>90</v>
       </c>
       <c r="F9" s="32"/>
       <c r="G9" s="11">
         <v>46174</v>
       </c>
       <c r="H9" s="11">
         <v>46203</v>
       </c>
     </row>
-    <row r="10" spans="2:8" s="9" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:8" s="9" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="30" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>80</v>
       </c>
       <c r="F10" s="32"/>
       <c r="G10" s="11">
         <v>46096</v>
       </c>
       <c r="H10" s="11">
         <v>46142</v>
       </c>
     </row>
-    <row r="11" spans="2:8" s="9" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:8" s="9" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="30"/>
       <c r="C11" s="10" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>79</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>86</v>
       </c>
       <c r="F11" s="32"/>
       <c r="G11" s="22">
         <v>46280</v>
       </c>
       <c r="H11" s="22">
         <v>46310</v>
       </c>
     </row>
-    <row r="12" spans="2:8" s="9" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:8" s="9" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="30"/>
       <c r="C12" s="10" t="s">
         <v>88</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>87</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>89</v>
       </c>
       <c r="F12" s="33"/>
       <c r="G12" s="11">
         <v>46174</v>
       </c>
       <c r="H12" s="11">
         <v>46203</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="B10:B12"/>
     <mergeCell ref="F7:F12"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9221237-0706-4EA7-8565-EA230DD390B9}">
   <dimension ref="B1:H19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D17" sqref="D17"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C7" sqref="C7:C10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="74.140625" style="4" customWidth="1"/>
+    <col min="1" max="1" width="4.26953125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="23.7265625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="57.1796875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="78.1796875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="74.1796875" style="4" customWidth="1"/>
     <col min="6" max="6" width="48" style="1" customWidth="1"/>
-    <col min="7" max="7" width="14.7109375" style="12" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="16384" width="11.42578125" style="1"/>
+    <col min="7" max="7" width="14.7265625" style="12" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.7265625" style="12" customWidth="1"/>
+    <col min="9" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="1" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
     </row>
-    <row r="2" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B2" s="25" t="s">
         <v>62</v>
       </c>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
     </row>
-    <row r="3" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B3" s="26" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
     </row>
-    <row r="5" spans="2:8" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:8" ht="35.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="27" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="27" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="27" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="27"/>
     </row>
-    <row r="6" spans="2:8" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:8" ht="32.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="27"/>
       <c r="C6" s="27"/>
       <c r="D6" s="27"/>
       <c r="E6" s="27"/>
       <c r="F6" s="27"/>
       <c r="G6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="2:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="36" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="37" t="s">
         <v>46</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>66</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>67</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="11">
         <v>46024</v>
       </c>
       <c r="H7" s="11">
         <v>46111</v>
       </c>
     </row>
-    <row r="8" spans="2:8" ht="85.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:8" ht="81" x14ac:dyDescent="0.25">
       <c r="B8" s="36"/>
       <c r="C8" s="38"/>
       <c r="D8" s="10" t="s">
         <v>63</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>64</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="G8" s="11">
         <v>46146</v>
       </c>
       <c r="H8" s="11">
         <v>46264</v>
       </c>
     </row>
-    <row r="9" spans="2:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="36"/>
       <c r="C9" s="38"/>
       <c r="D9" s="10" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>42</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="11">
         <v>46266</v>
       </c>
       <c r="H9" s="11">
         <v>46295</v>
       </c>
     </row>
-    <row r="10" spans="2:8" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:8" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="36"/>
       <c r="C10" s="39"/>
       <c r="D10" s="10" t="s">
         <v>65</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>43</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="11">
         <v>46235</v>
       </c>
       <c r="H10" s="11">
         <v>46264</v>
       </c>
     </row>
-    <row r="11" spans="2:8" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:8" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="40" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="37" t="s">
         <v>58</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>47</v>
       </c>
       <c r="E11" s="18" t="s">
         <v>48</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="11">
         <v>46082</v>
       </c>
       <c r="H11" s="21">
         <v>46203</v>
       </c>
     </row>
-    <row r="12" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="41"/>
       <c r="C12" s="38"/>
       <c r="D12" s="18" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="11">
         <v>46082</v>
       </c>
       <c r="H12" s="11">
         <v>46325</v>
       </c>
     </row>
-    <row r="13" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="41"/>
       <c r="C13" s="38"/>
       <c r="D13" s="18" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="11">
         <v>46082</v>
       </c>
       <c r="H13" s="11">
         <v>46325</v>
       </c>
     </row>
-    <row r="14" spans="2:8" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:8" ht="27" x14ac:dyDescent="0.25">
       <c r="B14" s="41"/>
       <c r="C14" s="38"/>
       <c r="D14" s="18" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="11">
         <v>46024</v>
       </c>
       <c r="H14" s="11">
         <v>46341</v>
       </c>
     </row>
-    <row r="15" spans="2:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="41"/>
       <c r="C15" s="38"/>
       <c r="D15" s="18" t="s">
         <v>72</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>85</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="11">
         <v>46204</v>
       </c>
       <c r="H15" s="11">
         <v>46264</v>
       </c>
     </row>
-    <row r="16" spans="2:8" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:8" ht="27" x14ac:dyDescent="0.25">
       <c r="B16" s="42"/>
       <c r="C16" s="39"/>
       <c r="D16" s="18" t="s">
         <v>73</v>
       </c>
       <c r="E16" s="18" t="s">
         <v>68</v>
       </c>
       <c r="F16" s="18" t="s">
         <v>55</v>
       </c>
       <c r="G16" s="11">
         <v>46082</v>
       </c>
       <c r="H16" s="11">
         <v>46325</v>
       </c>
     </row>
-    <row r="17" spans="2:8" ht="71.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:8" ht="54" x14ac:dyDescent="0.25">
       <c r="B17" s="23" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="35" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>7</v>
       </c>
       <c r="G17" s="11">
         <v>46082</v>
       </c>
       <c r="H17" s="11">
         <v>46356</v>
       </c>
     </row>
-    <row r="18" spans="2:8" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:8" ht="40.5" x14ac:dyDescent="0.25">
       <c r="B18" s="23"/>
       <c r="C18" s="35"/>
       <c r="D18" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G18" s="11">
         <v>46082</v>
       </c>
       <c r="H18" s="11">
         <v>46356</v>
       </c>
     </row>
-    <row r="19" spans="2:8" ht="57" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:8" ht="54" x14ac:dyDescent="0.25">
       <c r="B19" s="23"/>
       <c r="C19" s="35"/>
       <c r="D19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>40</v>
       </c>
       <c r="G19" s="11">
         <v>46082</v>
       </c>
       <c r="H19" s="11">
         <v>46356</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="C17:C19"/>
+    <mergeCell ref="B7:B10"/>
+    <mergeCell ref="C7:C10"/>
+    <mergeCell ref="B11:B16"/>
+    <mergeCell ref="C11:C16"/>
+    <mergeCell ref="B17:B19"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
-    <mergeCell ref="C17:C19"/>
-[...4 lines deleted...]
-    <mergeCell ref="B17:B19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B78C29CA-B2C4-4DFE-9398-9E7414DC2721}">
+  <dimension ref="B2:E6"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="10.90625" style="1"/>
+    <col min="2" max="2" width="21.1796875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.7265625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="43.08984375" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="10.90625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="B2" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+    </row>
+    <row r="3" spans="2:5" ht="14" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="2:5" ht="15.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="44" t="s">
+        <v>92</v>
+      </c>
+      <c r="C4" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="D4" s="46" t="s">
+        <v>94</v>
+      </c>
+      <c r="E4" s="47"/>
+    </row>
+    <row r="5" spans="2:5" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="B5" s="48">
+        <v>46048</v>
+      </c>
+      <c r="C5" s="49" t="s">
+        <v>98</v>
+      </c>
+      <c r="D5" s="50" t="s">
+        <v>96</v>
+      </c>
+      <c r="E5" s="51"/>
+    </row>
+    <row r="6" spans="2:5" ht="122" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="52">
+        <v>46170</v>
+      </c>
+      <c r="C6" s="53" t="s">
+        <v>95</v>
+      </c>
+      <c r="D6" s="54" t="s">
+        <v>97</v>
+      </c>
+      <c r="E6" s="51"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>PRESENTACIÓN</vt:lpstr>
       <vt:lpstr>RIESGOS</vt:lpstr>
       <vt:lpstr>REDES</vt:lpstr>
       <vt:lpstr>CULTURA LEGALIDAD Y EA</vt:lpstr>
+      <vt:lpstr>Control Cambios</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Perla Haydé Rueda Velásquez - GIT de Planeación</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>