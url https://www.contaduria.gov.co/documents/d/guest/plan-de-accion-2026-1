--- v0 (2026-04-19)
+++ v1 (2026-06-27)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\OZKR\OneDrive - CGN\ONINO\2026\Versiones Plan de Acción 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/onino_contaduria_gov_co/Documents/ONINO/2026/Versiones Plan de Acción 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{328AA0EC-43BB-4E69-B652-F542BDD63170}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="64" documentId="13_ncr:1_{F8384E02-85A7-44F3-BFF3-B6BDDB40C274}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{608D0868-5202-4D47-B207-EA332BB51B88}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{19A66151-4696-437E-8E6A-8D9E9E01D96A}"/>
   </bookViews>
   <sheets>
     <sheet name="Plan de Acción 2026" sheetId="1" r:id="rId1"/>
-    <sheet name="Hoja1" sheetId="2" r:id="rId2"/>
+    <sheet name="Control de cambios" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Plan de Acción 2026'!$A$1:$R$71</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="896" uniqueCount="453">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="903" uniqueCount="458">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Proceso Responsable</t>
   </si>
   <si>
     <t>Actividad</t>
   </si>
   <si>
     <t>Resultado esperado</t>
   </si>
   <si>
     <t>Objetivo estratégico asociado</t>
   </si>
   <si>
     <t>Indicador</t>
   </si>
   <si>
     <t>Tipo de Indicador</t>
   </si>
   <si>
     <t>Fuente de información</t>
   </si>
   <si>
@@ -375,56 +375,50 @@
   <si>
     <t>Percepción información y comunicación interna</t>
   </si>
   <si>
     <t>Semestral</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Gestionar información y comunicación externa</t>
   </si>
   <si>
     <t>Fortalecer la transparencia y la calidad de la información y comunicación externa gestionada por la CGN.</t>
   </si>
   <si>
     <t>Percepción información y comunicación externa</t>
   </si>
   <si>
     <t>Promedio obtenido en la calificación cuantitativa encuesta externa/valor máximo de calificación X 100.</t>
   </si>
   <si>
     <t>Reducir necesidades insatisfechas en materia de capacitación, divulgación y asistencia técnica dirigida a los responsables de la información contable pública</t>
   </si>
   <si>
-    <t>Entidades territoriales capacitadas en temas financieros y tributarios</t>
-[...4 lines deleted...]
-  <si>
     <t>Consolidación de la Información</t>
   </si>
   <si>
     <t>Implementar estrategias  que contribuyan al fortalecimiento de la Gestión Financiera Pública desde el Subsistema contable</t>
   </si>
   <si>
     <t>Visibilización de la participación del Subsistema contable en la Gestión Financiera Pública</t>
   </si>
   <si>
     <t>Productos que recopilen la participación del Subsistema contable en la Gestión Financiera Pública</t>
   </si>
   <si>
     <t>Calidad</t>
   </si>
   <si>
     <t>Número de productos</t>
   </si>
   <si>
     <t>Productos finales</t>
   </si>
   <si>
     <t>Gestionar  trabajos conjuntos con los usuarios estratégicos de la GFP tendientes a mejorar la calidad e integración de la información Contable Pública.</t>
   </si>
   <si>
     <t>3. Mejorar la calidad de la información contable pública y su integración con los demás componentes del Sistema de Información para la Gestión Financiera Pública - GFP.</t>
@@ -1409,50 +1403,71 @@
     <t>Metodología definida y socializada así como documento diagnóstico estratégico actualizado</t>
   </si>
   <si>
     <t>Avance en la definición de la metotología y diagnóstico estratégico para la formulación del PEI 2027 - 2030</t>
   </si>
   <si>
     <t>Proceso GIT de Planeación - Documento diagnóstico Actualizado</t>
   </si>
   <si>
     <t>Actividades para la actualización de la metodología y el dignóstico estratégico realizadas / Actividades para la actualización de la metodología y el dignóstico estratégico ejecutadas</t>
   </si>
   <si>
     <t xml:space="preserve">De la versión 1 a la Versión 2 </t>
   </si>
   <si>
     <t>AJUSTE</t>
   </si>
   <si>
     <t>MOTIVO</t>
   </si>
   <si>
     <t>Se ajusta el alcance de la actividad de "Formular PEI 2026- 2029" a "Definir la metodología y realizar el diagnóstico estratégico para la formulación del PEI 2027 - 2030"</t>
   </si>
   <si>
     <t>En el marco del Comité Institucional de Gestión y Desempeño, se analizó que el alcance de la actividad no podría lograrse en la vigencia 2026 teniendo en cuenta el cambio de periodo de gobierno y los tiempos de emisión de las bases de Plan Nacional de Desarrollo, adicionalmente se requerirá una linea de la nueva administración para identificar los objetivos e iniciativas estratégicas que se implementarán en el siguiente cuatrienio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entidades territoriales capacitadas en temas financieros </t>
+  </si>
+  <si>
+    <t>Número de entidades territoriales capacitadas en temas financieros</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Se presentó un recorte presupuestal cercano a 41% en el proyecto, que impidió la contratación de 9 recursos técnicos que se tenían previstos para ejecución de actividades de análisis, desarrollo, diseño gráfico, uso y apropiación e integración y despliegue.  Esto impacta el tiempo de ejecución de las tareas correspondientes. </t>
+  </si>
+  <si>
+    <t>Se reduce la meta anual de 50% a 30% de acuerdo con la modificación realizada en el Plan Estratégico Institucional, se ajusta la programación para cada trimestre en consecuencia</t>
+  </si>
+  <si>
+    <t>De la versión 2 a la Versión 3</t>
+  </si>
+  <si>
+    <t>Se elimina la actividad de acuerdo con la modificación en el Plan Estratégico Institucional</t>
+  </si>
+  <si>
+    <t>Se solicita la eliminación del indicador y sus metas asociadas debido a que, por las actuales restricciones presupuestales, se determinó la inviabilidad de realizar los eventos bajo el esquema presencial originalmente previsto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="0;[Red]0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
@@ -1479,95 +1494,89 @@
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC55A11"/>
         <bgColor rgb="FFC55A11"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFEF2CB"/>
         <bgColor rgb="FFFEF2CB"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1631,58 +1640,88 @@
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -1724,69 +1763,66 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{14835542-9D24-450A-B722-B0ECD4F76B10}"/>
     <cellStyle name="Porcentaje" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
@@ -2158,51 +2194,53 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C6AC21C-BA85-407A-9186-1C37A8571244}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:U71"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="27.109375" defaultRowHeight="54.9" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="16.33203125" customWidth="1"/>
     <col min="2" max="2" width="42" customWidth="1"/>
     <col min="3" max="3" width="74.88671875" customWidth="1"/>
     <col min="4" max="4" width="54.44140625" customWidth="1"/>
     <col min="5" max="5" width="55.6640625" customWidth="1"/>
     <col min="6" max="6" width="39.88671875" customWidth="1"/>
     <col min="8" max="8" width="53.33203125" customWidth="1"/>
     <col min="9" max="9" width="56.5546875" customWidth="1"/>
     <col min="12" max="12" width="17.33203125" customWidth="1"/>
     <col min="13" max="18" width="15.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="27" customFormat="1" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -2232,163 +2270,163 @@
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="8" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M2" s="26">
         <v>0.99860000000000004</v>
       </c>
       <c r="N2" s="2">
         <v>0.98</v>
       </c>
       <c r="O2" s="2">
         <v>0.98</v>
       </c>
       <c r="P2" s="2">
         <v>0.98</v>
       </c>
       <c r="Q2" s="2">
         <v>0.98</v>
       </c>
       <c r="R2" s="2">
         <v>0.98</v>
       </c>
     </row>
     <row r="3" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="8" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="26">
         <v>0.998</v>
       </c>
       <c r="N3" s="2">
         <v>0.98</v>
       </c>
       <c r="O3" s="2">
         <v>0.98</v>
       </c>
       <c r="P3" s="2">
         <v>0.98</v>
       </c>
       <c r="Q3" s="2">
         <v>0.98</v>
       </c>
       <c r="R3" s="2">
         <v>0.98</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="8" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>36</v>
       </c>
@@ -2400,51 +2438,51 @@
       </c>
       <c r="L4" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="9">
         <v>1</v>
       </c>
       <c r="N4" s="9">
         <v>1</v>
       </c>
       <c r="O4" s="10">
         <v>0</v>
       </c>
       <c r="P4" s="10">
         <v>0</v>
       </c>
       <c r="Q4" s="10">
         <v>0</v>
       </c>
       <c r="R4" s="10">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="8" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>42</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>44</v>
       </c>
@@ -2456,51 +2494,51 @@
       </c>
       <c r="L5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="9">
         <v>1</v>
       </c>
       <c r="N5" s="9">
         <v>1</v>
       </c>
       <c r="O5" s="10">
         <v>0</v>
       </c>
       <c r="P5" s="10">
         <v>0</v>
       </c>
       <c r="Q5" s="10">
         <v>1</v>
       </c>
       <c r="R5" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>48</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>49</v>
       </c>
@@ -2512,51 +2550,51 @@
       </c>
       <c r="L6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M6" s="9">
         <v>1</v>
       </c>
       <c r="N6" s="9">
         <v>1</v>
       </c>
       <c r="O6" s="10">
         <v>0</v>
       </c>
       <c r="P6" s="10">
         <v>1</v>
       </c>
       <c r="Q6" s="10">
         <v>0</v>
       </c>
       <c r="R6" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>53</v>
       </c>
@@ -2568,443 +2606,443 @@
       </c>
       <c r="L7" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M7" s="11">
         <v>0.95</v>
       </c>
       <c r="N7" s="11">
         <v>0.95</v>
       </c>
       <c r="O7" s="11">
         <v>0.9</v>
       </c>
       <c r="P7" s="11">
         <v>0.95</v>
       </c>
       <c r="Q7" s="11">
         <v>0.95</v>
       </c>
       <c r="R7" s="11">
         <v>0.95</v>
       </c>
     </row>
     <row r="8" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="8" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>58</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="2">
         <v>0.99</v>
       </c>
       <c r="N8" s="2">
         <v>1</v>
       </c>
       <c r="O8" s="2">
         <v>1</v>
       </c>
       <c r="P8" s="2">
         <v>1</v>
       </c>
       <c r="Q8" s="2">
         <v>1</v>
       </c>
       <c r="R8" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="8" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="2">
         <v>1</v>
       </c>
       <c r="N9" s="11">
         <v>1</v>
       </c>
       <c r="O9" s="11">
         <v>1</v>
       </c>
       <c r="P9" s="11">
         <v>1</v>
       </c>
       <c r="Q9" s="11">
         <v>1</v>
       </c>
       <c r="R9" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>67</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="3" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="12">
         <v>40</v>
       </c>
       <c r="N10" s="10">
         <v>30</v>
       </c>
       <c r="O10" s="10">
         <v>0</v>
       </c>
       <c r="P10" s="10">
         <v>10</v>
       </c>
       <c r="Q10" s="10">
         <v>20</v>
       </c>
       <c r="R10" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="8" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>72</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>74</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K11" s="3" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="15">
         <v>22</v>
       </c>
       <c r="N11" s="10">
         <v>7</v>
       </c>
       <c r="O11" s="10">
         <v>0</v>
       </c>
       <c r="P11" s="10">
         <v>3</v>
       </c>
       <c r="Q11" s="10">
         <v>3</v>
       </c>
       <c r="R11" s="10">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="8" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>79</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="12">
         <v>5</v>
       </c>
       <c r="N12" s="10">
         <v>6</v>
       </c>
       <c r="O12" s="10">
         <v>1</v>
       </c>
       <c r="P12" s="10">
         <v>2</v>
       </c>
       <c r="Q12" s="10">
         <v>2</v>
       </c>
       <c r="R12" s="10">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>83</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>85</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M13" s="2">
         <v>0.4</v>
       </c>
       <c r="N13" s="11">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="O13" s="11">
+        <v>0.03</v>
+      </c>
+      <c r="P13" s="11">
         <v>0.1</v>
       </c>
-      <c r="P13" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="Q13" s="11">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="R13" s="11">
-        <v>0.1</v>
+        <v>7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="14" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K14" s="3" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M14" s="9">
         <v>0</v>
       </c>
       <c r="N14" s="10">
         <v>2</v>
       </c>
       <c r="O14" s="10">
         <v>0</v>
       </c>
       <c r="P14" s="10">
         <v>2</v>
       </c>
       <c r="Q14" s="10">
         <v>0</v>
       </c>
       <c r="R14" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>71</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>93</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>94</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>95</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>96</v>
       </c>
@@ -3016,107 +3054,107 @@
       </c>
       <c r="L15" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M15" s="13">
         <v>0.93</v>
       </c>
       <c r="N15" s="11">
         <v>1</v>
       </c>
       <c r="O15" s="11">
         <v>1</v>
       </c>
       <c r="P15" s="11">
         <v>1</v>
       </c>
       <c r="Q15" s="11">
         <v>1</v>
       </c>
       <c r="R15" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>99</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>94</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="14">
         <v>0.89500000000000002</v>
       </c>
       <c r="N16" s="11">
         <v>1</v>
       </c>
       <c r="O16" s="11" t="s">
         <v>103</v>
       </c>
       <c r="P16" s="11">
         <v>1</v>
       </c>
       <c r="Q16" s="11">
         <v>1</v>
       </c>
       <c r="R16" s="11" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="17" spans="1:21" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>105</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>100</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>106</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>94</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>95</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>107</v>
       </c>
@@ -3128,3166 +3166,3196 @@
       </c>
       <c r="L17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M17" s="13">
         <v>0.85</v>
       </c>
       <c r="N17" s="11">
         <v>1</v>
       </c>
       <c r="O17" s="11" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="11" t="s">
         <v>103</v>
       </c>
       <c r="Q17" s="11">
         <v>1</v>
       </c>
       <c r="R17" s="11" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="18" spans="1:21" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>71</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>109</v>
+        <v>451</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>110</v>
+        <v>452</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K18" s="3" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M18" s="15">
         <v>14</v>
       </c>
       <c r="N18" s="16">
         <v>7</v>
       </c>
       <c r="O18" s="16">
         <v>1</v>
       </c>
       <c r="P18" s="16">
         <v>1</v>
       </c>
       <c r="Q18" s="16">
         <v>2</v>
       </c>
       <c r="R18" s="16">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:21" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B19" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="D19" s="3" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="I19" s="3" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K19" s="3" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="15">
         <v>3</v>
       </c>
       <c r="N19" s="15">
         <v>3</v>
       </c>
       <c r="O19" s="15">
         <v>1</v>
       </c>
       <c r="P19" s="15">
         <v>1</v>
       </c>
       <c r="Q19" s="15">
         <v>0</v>
       </c>
       <c r="R19" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C20" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H20" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="D20" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="3" t="s">
+      <c r="I20" s="3" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K20" s="3" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M20" s="15">
         <v>1</v>
       </c>
       <c r="N20" s="15">
         <v>1</v>
       </c>
       <c r="O20" s="15">
         <v>0</v>
       </c>
       <c r="P20" s="15">
         <v>0</v>
       </c>
       <c r="Q20" s="15">
         <v>0</v>
       </c>
       <c r="R20" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C21" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F21" s="3" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H21" s="8" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K21" s="3" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M21" s="2">
         <v>0.7</v>
       </c>
       <c r="N21" s="2">
         <v>0.3</v>
       </c>
       <c r="O21" s="2">
         <v>0</v>
       </c>
       <c r="P21" s="2">
         <v>0</v>
       </c>
       <c r="Q21" s="2">
         <v>0.1</v>
       </c>
       <c r="R21" s="2">
         <v>0.2</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="C22" s="28" t="s">
+        <v>109</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F22" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="D22" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G22" s="3" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K22" s="3" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M22" s="15" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="N22" s="15" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="O22" s="15">
         <v>0</v>
       </c>
       <c r="P22" s="15" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="Q22" s="15">
         <v>0</v>
       </c>
       <c r="R22" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:21" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>94</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K23" s="3" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M23" s="15">
         <v>4</v>
       </c>
       <c r="N23" s="15">
         <v>4.2</v>
       </c>
       <c r="O23" s="15">
         <v>0</v>
       </c>
       <c r="P23" s="15">
         <v>0</v>
       </c>
       <c r="Q23" s="15">
         <v>4.2</v>
       </c>
       <c r="R23" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:21" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>94</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K24" s="3" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M24" s="15">
         <v>4</v>
       </c>
       <c r="N24" s="15">
         <v>4.2</v>
       </c>
       <c r="O24" s="15">
         <v>0</v>
       </c>
       <c r="P24" s="15">
         <v>0</v>
       </c>
       <c r="Q24" s="15">
         <v>0</v>
       </c>
       <c r="R24" s="15">
         <v>4.2</v>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:21" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>94</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K25" s="3" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M25" s="15">
         <v>4</v>
       </c>
       <c r="N25" s="15">
         <v>4.2</v>
       </c>
       <c r="O25" s="15">
         <v>0</v>
       </c>
       <c r="P25" s="15">
         <v>0</v>
       </c>
       <c r="Q25" s="15">
         <v>0</v>
       </c>
       <c r="R25" s="15">
         <v>4.2</v>
       </c>
     </row>
     <row r="26" spans="1:21" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K26" s="3" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M26" s="15">
         <v>7</v>
       </c>
       <c r="N26" s="15">
         <v>5</v>
       </c>
       <c r="O26" s="15">
         <v>0</v>
       </c>
       <c r="P26" s="15">
         <v>0</v>
       </c>
       <c r="Q26" s="15">
         <v>3</v>
       </c>
       <c r="R26" s="15">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:21" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="8" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>100</v>
       </c>
       <c r="F27" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="H27" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="G27" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I27" s="3" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K27" s="3" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M27" s="15">
         <v>3</v>
       </c>
       <c r="N27" s="15">
         <v>3</v>
       </c>
       <c r="O27" s="15">
         <v>0</v>
       </c>
       <c r="P27" s="15">
         <v>0</v>
       </c>
       <c r="Q27" s="15">
         <v>2</v>
       </c>
       <c r="R27" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="8" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="D28" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="I28" s="3" t="s">
         <v>145</v>
-      </c>
-[...13 lines deleted...]
-        <v>147</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K28" s="3" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M28" s="15">
         <v>2</v>
       </c>
       <c r="N28" s="15">
         <v>2</v>
       </c>
       <c r="O28" s="15">
         <v>0</v>
       </c>
       <c r="P28" s="15">
         <v>0</v>
       </c>
       <c r="Q28" s="15">
         <v>1</v>
       </c>
       <c r="R28" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:21" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="8" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C29" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="G29" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="D29" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F29" s="3" t="s">
+      <c r="H29" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="G29" s="3" t="s">
+      <c r="I29" s="3" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K29" s="3" t="s">
         <v>97</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M29" s="13">
         <v>0.9</v>
       </c>
       <c r="N29" s="13">
         <v>0.95</v>
       </c>
       <c r="O29" s="13">
         <v>0.95</v>
       </c>
       <c r="P29" s="13">
         <v>0.95</v>
       </c>
       <c r="Q29" s="13">
         <v>0.95</v>
       </c>
       <c r="R29" s="13">
         <v>0.95</v>
       </c>
     </row>
     <row r="30" spans="1:21" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="8" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C30" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F30" s="3" t="s">
         <v>423</v>
-      </c>
-[...7 lines deleted...]
-        <v>425</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="I30" s="8" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K30" s="3" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M30" s="15">
         <v>1</v>
       </c>
       <c r="N30" s="15">
         <v>1</v>
       </c>
       <c r="O30" s="15">
         <v>0</v>
       </c>
       <c r="P30" s="15">
         <v>0</v>
       </c>
       <c r="Q30" s="15">
         <v>0</v>
       </c>
       <c r="R30" s="15">
         <v>1</v>
       </c>
       <c r="T30" s="5"/>
       <c r="U30" s="4"/>
     </row>
     <row r="31" spans="1:21" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="8" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C31" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F31" s="3" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>156</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K31" s="3" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M31" s="15">
         <v>1</v>
       </c>
       <c r="N31" s="15">
         <v>1</v>
       </c>
       <c r="O31" s="15">
         <v>0</v>
       </c>
       <c r="P31" s="15">
         <v>0</v>
       </c>
       <c r="Q31" s="15">
         <v>0</v>
       </c>
       <c r="R31" s="15">
         <v>1</v>
       </c>
       <c r="T31" s="5"/>
       <c r="U31" s="4"/>
     </row>
     <row r="32" spans="1:21" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="8" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>100</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>94</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K32" s="3" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M32" s="15">
         <v>0</v>
       </c>
       <c r="N32" s="17">
         <v>4.2</v>
       </c>
       <c r="O32" s="15">
         <v>0</v>
       </c>
       <c r="P32" s="15">
         <v>0</v>
       </c>
       <c r="Q32" s="15">
         <v>0</v>
       </c>
       <c r="R32" s="18">
         <v>4.2</v>
       </c>
       <c r="T32" s="5"/>
       <c r="U32" s="6"/>
     </row>
     <row r="33" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="8" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B33" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D33" s="3" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F33" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="I33" s="3" t="s">
         <v>160</v>
-      </c>
-[...7 lines deleted...]
-        <v>162</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K33" s="3" t="s">
         <v>97</v>
       </c>
       <c r="L33" s="19" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="M33" s="2">
         <v>1</v>
       </c>
       <c r="N33" s="2">
         <v>1</v>
       </c>
       <c r="O33" s="2">
         <v>1</v>
       </c>
       <c r="P33" s="2">
         <v>1</v>
       </c>
       <c r="Q33" s="2">
         <v>1</v>
       </c>
       <c r="R33" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="8" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K34" s="3" t="s">
         <v>97</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M34" s="2">
         <v>1</v>
       </c>
       <c r="N34" s="2">
         <v>1</v>
       </c>
       <c r="O34" s="2">
         <v>0.25</v>
       </c>
       <c r="P34" s="2">
         <v>0.25</v>
       </c>
       <c r="Q34" s="2">
         <v>0.25</v>
       </c>
       <c r="R34" s="2">
         <v>0.25</v>
       </c>
     </row>
     <row r="35" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="20" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B35" s="21" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C35" s="21" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D35" s="21" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="E35" s="21" t="s">
         <v>76</v>
       </c>
       <c r="F35" s="21" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="G35" s="21" t="s">
         <v>54</v>
       </c>
       <c r="H35" s="21" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="I35" s="21" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="J35" s="21" t="s">
         <v>25</v>
       </c>
       <c r="K35" s="21" t="s">
         <v>97</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M35" s="22">
         <v>1</v>
       </c>
       <c r="N35" s="22">
         <v>1</v>
       </c>
       <c r="O35" s="23" t="s">
         <v>103</v>
       </c>
       <c r="P35" s="24">
         <v>0.25</v>
       </c>
       <c r="Q35" s="24">
         <v>0.6</v>
       </c>
       <c r="R35" s="24">
         <v>0.15</v>
       </c>
     </row>
     <row r="36" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="20" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B36" s="21" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C36" s="21" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="D36" s="21" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="E36" s="21" t="s">
         <v>76</v>
       </c>
       <c r="F36" s="21" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>54</v>
       </c>
       <c r="H36" s="21" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="I36" s="21" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="J36" s="21" t="s">
         <v>25</v>
       </c>
       <c r="K36" s="21" t="s">
         <v>97</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M36" s="22">
         <v>0.4</v>
       </c>
       <c r="N36" s="22">
         <v>0.15</v>
       </c>
       <c r="O36" s="23" t="s">
         <v>103</v>
       </c>
       <c r="P36" s="24">
         <v>0.05</v>
       </c>
       <c r="Q36" s="24">
         <v>0.05</v>
       </c>
       <c r="R36" s="24">
         <v>0.05</v>
       </c>
     </row>
     <row r="37" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="20" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B37" s="21" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C37" s="21" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D37" s="21" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="E37" s="21" t="s">
         <v>76</v>
       </c>
       <c r="F37" s="21" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="G37" s="21" t="s">
         <v>54</v>
       </c>
       <c r="H37" s="21" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="I37" s="21" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="J37" s="21" t="s">
         <v>37</v>
       </c>
       <c r="K37" s="21" t="s">
         <v>97</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M37" s="22">
         <v>1</v>
       </c>
       <c r="N37" s="22">
         <v>1</v>
       </c>
       <c r="O37" s="24">
         <v>1</v>
       </c>
       <c r="P37" s="24">
         <v>1</v>
       </c>
       <c r="Q37" s="24">
         <v>1</v>
       </c>
       <c r="R37" s="24">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="20" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B38" s="21" t="s">
+        <v>176</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>177</v>
+      </c>
+      <c r="D38" s="21" t="s">
         <v>178</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E38" s="21" t="s">
         <v>76</v>
       </c>
       <c r="F38" s="21" t="s">
+        <v>179</v>
+      </c>
+      <c r="G38" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="H38" s="21" t="s">
+        <v>180</v>
+      </c>
+      <c r="I38" s="21" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
       <c r="J38" s="21" t="s">
         <v>25</v>
       </c>
       <c r="K38" s="21" t="s">
         <v>97</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M38" s="22">
         <v>1</v>
       </c>
       <c r="N38" s="22">
         <v>1</v>
       </c>
       <c r="O38" s="24">
         <v>0.4</v>
       </c>
       <c r="P38" s="24">
         <v>0.2</v>
       </c>
       <c r="Q38" s="24">
         <v>0.2</v>
       </c>
       <c r="R38" s="24">
         <v>0.2</v>
       </c>
     </row>
     <row r="39" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="8" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B39" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="E39" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="C39" s="3" t="s">
+      <c r="F39" s="3" t="s">
         <v>185</v>
-      </c>
-[...7 lines deleted...]
-        <v>187</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H39" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="K39" s="3" t="s">
         <v>188</v>
-      </c>
-[...7 lines deleted...]
-        <v>190</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M39" s="13">
         <v>1</v>
       </c>
       <c r="N39" s="13">
         <v>1</v>
       </c>
       <c r="O39" s="13">
         <v>1</v>
       </c>
       <c r="P39" s="13">
         <v>1</v>
       </c>
       <c r="Q39" s="13">
         <v>1</v>
       </c>
       <c r="R39" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="8" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B40" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="E40" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="C40" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F40" s="3" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="K40" s="3" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M40" s="13">
         <v>1</v>
       </c>
       <c r="N40" s="13">
         <v>1</v>
       </c>
       <c r="O40" s="13">
         <v>1</v>
       </c>
       <c r="P40" s="13">
         <v>1</v>
       </c>
       <c r="Q40" s="13">
         <v>1</v>
       </c>
       <c r="R40" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="8" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B41" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="E41" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="C41" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F41" s="3" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="K41" s="3" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M41" s="13">
         <v>1</v>
       </c>
       <c r="N41" s="13">
         <v>1</v>
       </c>
       <c r="O41" s="13">
         <v>1</v>
       </c>
       <c r="P41" s="13">
         <v>1</v>
       </c>
       <c r="Q41" s="13">
         <v>1</v>
       </c>
       <c r="R41" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="8" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B42" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="E42" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="C42" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F42" s="3" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="K42" s="3" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M42" s="13">
         <v>1</v>
       </c>
       <c r="N42" s="13">
         <v>1</v>
       </c>
       <c r="O42" s="13">
         <v>1</v>
       </c>
       <c r="P42" s="13">
         <v>1</v>
       </c>
       <c r="Q42" s="13">
         <v>1</v>
       </c>
       <c r="R42" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="8" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B43" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="E43" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="C43" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F43" s="3" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="K43" s="3" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M43" s="13">
         <v>1</v>
       </c>
       <c r="N43" s="13">
         <v>1</v>
       </c>
       <c r="O43" s="13">
         <v>1</v>
       </c>
       <c r="P43" s="13">
         <v>1</v>
       </c>
       <c r="Q43" s="13">
         <v>1</v>
       </c>
       <c r="R43" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="8" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="K44" s="3" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M44" s="13">
         <v>1</v>
       </c>
       <c r="N44" s="13">
         <v>1</v>
       </c>
       <c r="O44" s="13">
         <v>1</v>
       </c>
       <c r="P44" s="13">
         <v>1</v>
       </c>
       <c r="Q44" s="13">
         <v>1</v>
       </c>
       <c r="R44" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="8" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B45" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D45" s="3" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>204</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K45" s="3" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M45" s="15">
         <v>1</v>
       </c>
       <c r="N45" s="2">
         <v>1</v>
       </c>
       <c r="O45" s="2">
         <v>1</v>
       </c>
       <c r="P45" s="2">
         <v>1</v>
       </c>
       <c r="Q45" s="2">
         <v>1</v>
       </c>
       <c r="R45" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="8" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K46" s="3" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M46" s="15">
         <v>1</v>
       </c>
       <c r="N46" s="2">
         <v>1</v>
       </c>
       <c r="O46" s="2">
         <v>1</v>
       </c>
       <c r="P46" s="2">
         <v>1</v>
       </c>
       <c r="Q46" s="2">
         <v>1</v>
       </c>
       <c r="R46" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="8" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K47" s="3" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M47" s="15">
         <v>1</v>
       </c>
       <c r="N47" s="2">
         <v>1</v>
       </c>
       <c r="O47" s="2">
         <v>1</v>
       </c>
       <c r="P47" s="2">
         <v>1</v>
       </c>
       <c r="Q47" s="2">
         <v>1</v>
       </c>
       <c r="R47" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="8" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K48" s="3" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M48" s="15" t="s">
         <v>103</v>
       </c>
       <c r="N48" s="2">
         <v>1</v>
       </c>
       <c r="O48" s="2">
         <v>1</v>
       </c>
       <c r="P48" s="2">
         <v>1</v>
       </c>
       <c r="Q48" s="2">
         <v>1</v>
       </c>
       <c r="R48" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="8" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B49" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="D49" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="C49" s="3" t="s">
+      <c r="E49" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="F49" s="3" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>223</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K49" s="3" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M49" s="15">
         <v>16</v>
       </c>
       <c r="N49" s="15">
         <v>8</v>
       </c>
       <c r="O49" s="15">
         <v>2</v>
       </c>
       <c r="P49" s="15">
         <v>2</v>
       </c>
       <c r="Q49" s="15">
         <v>0</v>
       </c>
       <c r="R49" s="15">
         <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="8" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C50" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="E50" s="3" t="s">
         <v>226</v>
       </c>
-      <c r="D50" s="3" t="s">
+      <c r="F50" s="3" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K50" s="3" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M50" s="15" t="s">
         <v>103</v>
       </c>
       <c r="N50" s="15">
         <v>4</v>
       </c>
       <c r="O50" s="15">
         <v>1</v>
       </c>
       <c r="P50" s="15">
         <v>1</v>
       </c>
       <c r="Q50" s="15">
         <v>1</v>
       </c>
       <c r="R50" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="8" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C51" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="F51" s="3" t="s">
         <v>233</v>
       </c>
-      <c r="D51" s="3" t="s">
+      <c r="G51" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H51" s="3" t="s">
         <v>234</v>
       </c>
-      <c r="E51" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F51" s="3" t="s">
+      <c r="I51" s="3" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>237</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K51" s="3" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M51" s="15" t="s">
         <v>103</v>
       </c>
       <c r="N51" s="2">
         <v>1</v>
       </c>
       <c r="O51" s="2">
         <v>1</v>
       </c>
       <c r="P51" s="2">
         <v>1</v>
       </c>
       <c r="Q51" s="2">
         <v>1</v>
       </c>
       <c r="R51" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="8" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C52" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="F52" s="3" t="s">
         <v>239</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K52" s="3" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M52" s="15">
         <v>600</v>
       </c>
       <c r="N52" s="15">
         <v>500</v>
       </c>
       <c r="O52" s="15">
         <v>125</v>
       </c>
       <c r="P52" s="15">
         <v>125</v>
       </c>
       <c r="Q52" s="15">
         <v>125</v>
       </c>
       <c r="R52" s="15">
         <v>125</v>
       </c>
     </row>
     <row r="53" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="8" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C53" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="F53" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="D53" s="3" t="s">
+      <c r="G53" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I53" s="3" t="s">
         <v>245</v>
-      </c>
-[...13 lines deleted...]
-        <v>247</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K53" s="3" t="s">
         <v>97</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M53" s="15" t="s">
         <v>103</v>
       </c>
       <c r="N53" s="15" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="O53" s="15" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="P53" s="15" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="Q53" s="15" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="R53" s="15" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="54" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="8" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C54" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="F54" s="3" t="s">
         <v>249</v>
       </c>
-      <c r="D54" s="3" t="s">
+      <c r="G54" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="H54" s="3" t="s">
         <v>250</v>
       </c>
-      <c r="E54" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F54" s="3" t="s">
+      <c r="I54" s="3" t="s">
         <v>251</v>
-      </c>
-[...7 lines deleted...]
-        <v>253</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K54" s="3" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M54" s="15">
         <v>60</v>
       </c>
       <c r="N54" s="15" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="O54" s="15" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="P54" s="15" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="Q54" s="15" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="R54" s="15" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="55" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="8" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>71</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K55" s="3" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M55" s="15" t="s">
         <v>103</v>
       </c>
       <c r="N55" s="15">
         <v>9055</v>
       </c>
       <c r="O55" s="15">
         <v>1359</v>
       </c>
       <c r="P55" s="15">
         <v>3199</v>
       </c>
       <c r="Q55" s="15">
         <v>3288</v>
       </c>
       <c r="R55" s="15">
         <v>1209</v>
       </c>
     </row>
     <row r="56" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="8" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>71</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K56" s="3" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M56" s="15" t="s">
         <v>103</v>
       </c>
       <c r="N56" s="15">
         <v>6</v>
       </c>
       <c r="O56" s="15">
         <v>1</v>
       </c>
       <c r="P56" s="15">
         <v>2</v>
       </c>
       <c r="Q56" s="15">
         <v>1</v>
       </c>
       <c r="R56" s="15">
         <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="8" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K57" s="3" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M57" s="25">
         <v>1</v>
       </c>
       <c r="N57" s="25">
         <v>1</v>
       </c>
       <c r="O57" s="15">
         <v>0</v>
       </c>
       <c r="P57" s="15">
         <v>1</v>
       </c>
       <c r="Q57" s="25">
         <v>0</v>
       </c>
       <c r="R57" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="8" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K58" s="3" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M58" s="25">
         <v>3</v>
       </c>
       <c r="N58" s="15">
         <v>8</v>
       </c>
       <c r="O58" s="15">
         <v>1</v>
       </c>
       <c r="P58" s="15">
         <v>3</v>
       </c>
       <c r="Q58" s="15">
         <v>3</v>
       </c>
       <c r="R58" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="8" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F59" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="I59" s="3" t="s">
         <v>273</v>
-      </c>
-[...7 lines deleted...]
-        <v>275</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K59" s="3" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M59" s="15">
         <v>3</v>
       </c>
       <c r="N59" s="15">
         <v>4</v>
       </c>
       <c r="O59" s="15">
         <v>0</v>
       </c>
       <c r="P59" s="15">
         <v>1</v>
       </c>
       <c r="Q59" s="15">
         <v>0</v>
       </c>
       <c r="R59" s="15">
         <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="8" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K60" s="3" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M60" s="13">
         <v>1</v>
       </c>
       <c r="N60" s="2">
         <v>1</v>
       </c>
       <c r="O60" s="2">
         <v>1</v>
       </c>
       <c r="P60" s="2">
         <v>1</v>
       </c>
       <c r="Q60" s="2">
         <v>1</v>
       </c>
       <c r="R60" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="8" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K61" s="3" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M61" s="15">
         <v>11</v>
       </c>
       <c r="N61" s="15">
         <v>11</v>
       </c>
       <c r="O61" s="15">
         <v>2</v>
       </c>
       <c r="P61" s="15">
         <v>3</v>
       </c>
       <c r="Q61" s="15">
         <v>3</v>
       </c>
       <c r="R61" s="15">
         <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="8" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K62" s="3" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M62" s="13">
         <v>1</v>
       </c>
       <c r="N62" s="2">
         <v>1</v>
       </c>
       <c r="O62" s="2">
         <v>1</v>
       </c>
       <c r="P62" s="2">
         <v>1</v>
       </c>
       <c r="Q62" s="2">
         <v>1</v>
       </c>
       <c r="R62" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="8" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K63" s="3" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="L63" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M63" s="15">
         <v>1</v>
       </c>
       <c r="N63" s="15">
         <v>1</v>
       </c>
       <c r="O63" s="15">
         <v>0</v>
       </c>
       <c r="P63" s="15">
         <v>0</v>
       </c>
       <c r="Q63" s="15">
         <v>1</v>
       </c>
       <c r="R63" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="29" t="s">
-        <v>360</v>
+      <c r="A64" s="28" t="s">
+        <v>358</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F64" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="I64" s="3" t="s">
         <v>445</v>
-      </c>
-[...7 lines deleted...]
-        <v>447</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K64" s="3" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M64" s="15">
         <v>1</v>
       </c>
       <c r="N64" s="13">
         <v>1</v>
       </c>
       <c r="O64" s="15">
         <v>0</v>
       </c>
       <c r="P64" s="13">
         <v>0.5</v>
       </c>
       <c r="Q64" s="13">
         <v>0.5</v>
       </c>
       <c r="R64" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="8" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="H65" s="3" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>37</v>
       </c>
       <c r="K65" s="3" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M65" s="10" t="s">
         <v>103</v>
       </c>
       <c r="N65" s="15">
         <v>2</v>
       </c>
       <c r="O65" s="10">
         <v>0</v>
       </c>
       <c r="P65" s="15">
         <v>1</v>
       </c>
       <c r="Q65" s="15">
         <v>1</v>
       </c>
       <c r="R65" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="8" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K66" s="3" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M66" s="13">
         <v>0.2</v>
       </c>
       <c r="N66" s="2">
         <v>0.8</v>
       </c>
       <c r="O66" s="13">
         <v>0.4</v>
       </c>
       <c r="P66" s="13">
         <v>0.4</v>
       </c>
       <c r="Q66" s="13">
         <v>0</v>
       </c>
       <c r="R66" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="8" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="I67" s="3" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K67" s="3" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M67" s="10" t="s">
         <v>103</v>
       </c>
       <c r="N67" s="2">
         <v>1</v>
       </c>
       <c r="O67" s="2">
         <v>0.1</v>
       </c>
       <c r="P67" s="2">
         <v>0.15</v>
       </c>
       <c r="Q67" s="2">
         <v>0.15</v>
       </c>
       <c r="R67" s="2">
         <v>0.6</v>
       </c>
     </row>
     <row r="68" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="8" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H68" s="3" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="I68" s="3" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="J68" s="3" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="K68" s="3" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M68" s="10" t="s">
         <v>103</v>
       </c>
       <c r="N68" s="2">
         <v>1</v>
       </c>
       <c r="O68" s="13">
         <v>0.1</v>
       </c>
       <c r="P68" s="2">
         <v>0.2</v>
       </c>
       <c r="Q68" s="2">
         <v>0.3</v>
       </c>
       <c r="R68" s="2">
         <v>0.4</v>
       </c>
     </row>
     <row r="69" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="8" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H69" s="3" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="I69" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="K69" s="3" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M69" s="13">
         <v>0.3</v>
       </c>
       <c r="N69" s="2">
         <v>0.3</v>
       </c>
       <c r="O69" s="2">
         <v>0</v>
       </c>
       <c r="P69" s="2">
         <v>0.05</v>
       </c>
       <c r="Q69" s="2">
         <v>0.1</v>
       </c>
       <c r="R69" s="2">
         <v>0.15</v>
       </c>
     </row>
     <row r="70" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="8" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="K70" s="3" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M70" s="10" t="s">
         <v>103</v>
       </c>
       <c r="N70" s="2">
         <v>1</v>
       </c>
       <c r="O70" s="2">
         <v>0.15</v>
       </c>
       <c r="P70" s="2">
         <v>0.15</v>
       </c>
       <c r="Q70" s="2">
         <v>0.35</v>
       </c>
       <c r="R70" s="2">
         <v>0.35</v>
       </c>
     </row>
     <row r="71" spans="1:18" ht="54.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="8" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="I71" s="3" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="J71" s="3" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="K71" s="3" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M71" s="10" t="s">
         <v>103</v>
       </c>
       <c r="N71" s="2">
         <v>1</v>
       </c>
       <c r="O71" s="2">
         <v>0.15</v>
       </c>
       <c r="P71" s="2">
         <v>0.15</v>
       </c>
       <c r="Q71" s="2">
         <v>0.35</v>
       </c>
       <c r="R71" s="2">
         <v>0.35</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:R71" xr:uid="{4C6AC21C-BA85-407A-9186-1C37A8571244}"/>
   <conditionalFormatting sqref="C15">
     <cfRule type="duplicateValues" dxfId="5" priority="6"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C17">
     <cfRule type="duplicateValues" dxfId="4" priority="5"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C19">
     <cfRule type="duplicateValues" dxfId="3" priority="4"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C57">
     <cfRule type="duplicateValues" dxfId="2" priority="1"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C63:C64">
     <cfRule type="duplicateValues" dxfId="1" priority="3"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C65">
     <cfRule type="duplicateValues" dxfId="0" priority="2"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7417B2F-76CF-4745-9E8C-2580AA7C3CCE}">
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:XFD6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="3" width="32.21875" customWidth="1"/>
+    <col min="1" max="3" width="32.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="34" t="s">
+        <v>446</v>
+      </c>
+      <c r="B1" s="35"/>
+      <c r="C1" s="36"/>
+    </row>
+    <row r="2" spans="1:3" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="30" t="s">
+        <v>447</v>
+      </c>
+      <c r="C2" s="31" t="s">
         <v>448</v>
       </c>
-      <c r="B1" s="36"/>
-[...6 lines deleted...]
-      <c r="B2" s="31" t="s">
+    </row>
+    <row r="3" spans="1:3" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="28" t="s">
+        <v>358</v>
+      </c>
+      <c r="B3" s="32" t="s">
         <v>449</v>
       </c>
-      <c r="C2" s="32" t="s">
+      <c r="C3" s="33" t="s">
         <v>450</v>
       </c>
     </row>
-    <row r="3" spans="1:3" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-        <v>452</v>
+    <row r="4" spans="1:3" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="34" t="s">
+        <v>455</v>
+      </c>
+      <c r="B4" s="35"/>
+      <c r="C4" s="36"/>
+    </row>
+    <row r="5" spans="1:3" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="28" t="s">
+        <v>322</v>
+      </c>
+      <c r="B5" s="32" t="s">
+        <v>454</v>
+      </c>
+      <c r="C5" s="33" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="28" t="s">
+        <v>323</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>456</v>
+      </c>
+      <c r="C6" s="33" t="s">
+        <v>457</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A4:C4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Plan de Acción 2026</vt:lpstr>
-      <vt:lpstr>Hoja1</vt:lpstr>
+      <vt:lpstr>Control de cambios</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Oscar Eduardo Niño Torres</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>