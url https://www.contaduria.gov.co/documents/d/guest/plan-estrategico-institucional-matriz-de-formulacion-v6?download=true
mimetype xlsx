--- v0 (2025-12-14)
+++ v1 (2026-04-07)
@@ -8,77 +8,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\OZKR\OneDrive - CGN\ONINO\2025\PEI\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\OZKR\OneDrive - CGN\ONINO\2026\Plan Estrategico Institucional\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7DF3C5CB-098A-4F0D-835A-239E0B529661}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D1932363-FFDE-4360-8854-6A003B4F3E23}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" firstSheet="1" activeTab="1" xr2:uid="{642CD8DE-56D2-4C60-95DE-E17C285AF2AC}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja2" sheetId="6" state="hidden" r:id="rId1"/>
     <sheet name="INICIATIVAS E INDICADORES" sheetId="2" r:id="rId2"/>
     <sheet name="Control de cambios " sheetId="7" r:id="rId3"/>
     <sheet name="Análisis de Iniciativas Estraté" sheetId="5" state="hidden" r:id="rId4"/>
     <sheet name="Control de cambios" sheetId="4" state="hidden" r:id="rId5"/>
     <sheet name="Hoja1" sheetId="3" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Control de cambios'!$A$16:$C$45</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">Hoja1!$A$1:$I$43</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'INICIATIVAS E INDICADORES'!$A$1:$W$44</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <pivotCaches>
-    <pivotCache cacheId="0" r:id="rId7"/>
+    <pivotCache cacheId="5" r:id="rId7"/>
   </pivotCaches>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B7" i="5" l="1"/>
   <c r="C7" i="5"/>
   <c r="B8" i="5"/>
@@ -1792,51 +1792,51 @@
     <t>Se reduce la meta de 2026 en 10</t>
   </si>
   <si>
     <t xml:space="preserve">
 Se solicita ajustar el nombre de la iniciativa a “Gestión del conocimiento y la innovación para la asistencia técnica – Socializaciones Ejecutadas”.</t>
   </si>
   <si>
     <t>Se solicita actualizar la fórmula de medición usando como numerador “Entregables Ejecutados” en vez de “Entregables Entregados”.</t>
   </si>
   <si>
     <t>La actividad inicial tuvo como propósito evaluar la viabilidad de suscribir un convenio con el Ministerio de Comercio, el cual se formalizó en 2025. Para 2026 se proyecta la implementación de los módulos de Evaluación por Resultados y de Planeación y Gestión del Sistema</t>
   </si>
   <si>
     <t>Cambia la redacción de la fórmula de medición</t>
   </si>
   <si>
     <t>Se actualiza la fuente de información</t>
   </si>
   <si>
     <t>Se ajusta el nombre de la iniciativa estratégica</t>
   </si>
   <si>
     <t xml:space="preserve">Debido a la reducción de valor del proyecto de inversión para la vigencia 2026, es necesario ajustar la meta en la iniciativa de la Subcontaduría, puesto que se contará con menor número de contratistas en dicha vigencia. </t>
   </si>
   <si>
-    <t>Se reduce en 1 la meta de la iniciativa para 2026</t>
+    <t>Se reduce en 2 la meta de la iniciativa para 2026 de 10 a 8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2228,247 +2228,129 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Porcentaje" xfId="1" builtinId="5"/>
   </cellStyles>
-  <dxfs count="34">
-[...39 lines deleted...]
-    </dxf>
+  <dxfs count="30">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...77 lines deleted...]
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
@@ -2658,51 +2540,129 @@
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
@@ -5008,51 +4968,51 @@
     <s v="N/A"/>
     <s v="N/A"/>
     <s v="N/A"/>
     <n v="0.5"/>
     <n v="0.5"/>
     <s v="Se realizó levantamiento de las matrices de riesgos de los procesos"/>
     <n v="0.5"/>
     <n v="0"/>
     <s v="Se generaron los estudios previos para la contratación del profesional que apoyará la gestión de riesgos en la vigencia 2025."/>
     <s v="N/A"/>
     <s v="Coordinación GIT"/>
     <n v="0.5"/>
     <n v="0"/>
     <s v="NO"/>
     <m/>
     <s v="NO"/>
   </r>
 </pivotCacheRecords>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{249CECED-983E-4672-A5BF-B13E4F9C1EF3}" name="TablaDinámica1" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{249CECED-983E-4672-A5BF-B13E4F9C1EF3}" name="TablaDinámica1" cacheId="5" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Valores" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0">
   <location ref="A3:C15" firstHeaderRow="0" firstDataRow="1" firstDataCol="1"/>
   <pivotFields count="33">
     <pivotField showAll="0"/>
     <pivotField axis="axisRow" showAll="0">
       <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField showAll="0"/>
     <pivotField showAll="0"/>
     <pivotField showAll="0"/>
     <pivotField showAll="0"/>
     <pivotField showAll="0"/>
@@ -5117,93 +5077,92 @@
       <x v="9"/>
     </i>
     <i>
       <x v="10"/>
     </i>
     <i t="grand">
       <x/>
     </i>
   </rowItems>
   <colFields count="1">
     <field x="-2"/>
   </colFields>
   <colItems count="2">
     <i>
       <x/>
     </i>
     <i i="1">
       <x v="1"/>
     </i>
   </colItems>
   <dataFields count="2">
     <dataField name="Promedio de Avance Cuatrienio " fld="28" subtotal="average" baseField="1" baseItem="4"/>
     <dataField name="Promedio de Avance 2025" fld="29" subtotal="average" baseField="1" baseItem="4"/>
   </dataFields>
   <formats count="1">
-    <format dxfId="33">
+    <format dxfId="29">
       <pivotArea outline="0" collapsedLevelsAreSubtotals="1" fieldPosition="0"/>
     </format>
   </formats>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" hideValuesRow="1"/>
     </ext>
     <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
       <xpdl:pivotTableDefinition16/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{FB2D3B36-DEDA-46FD-B5A9-59A95BDFB682}" name="Tabla1" displayName="Tabla1" ref="A1:W44" totalsRowShown="0" headerRowDxfId="32" dataDxfId="30" headerRowBorderDxfId="31" tableBorderDxfId="29" totalsRowBorderDxfId="28">
-  <autoFilter ref="A1:W44" xr:uid="{FB2D3B36-DEDA-46FD-B5A9-59A95BDFB682}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{FB2D3B36-DEDA-46FD-B5A9-59A95BDFB682}" name="Tabla1" displayName="Tabla1" ref="A1:W44" totalsRowShown="0" headerRowDxfId="28" dataDxfId="26" headerRowBorderDxfId="27" tableBorderDxfId="25" totalsRowBorderDxfId="24">
   <tableColumns count="23">
-    <tableColumn id="1" xr3:uid="{6D879E2A-B7E7-431C-9FA9-ED0E9F310E92}" name="Código" dataDxfId="27"/>
-[...21 lines deleted...]
-    <tableColumn id="28" xr3:uid="{A27786DB-B796-46B5-91E5-78494EF532C6}" name="Responsable de reporte" dataDxfId="8" dataCellStyle="Porcentaje"/>
+    <tableColumn id="1" xr3:uid="{6D879E2A-B7E7-431C-9FA9-ED0E9F310E92}" name="Código" dataDxfId="23"/>
+    <tableColumn id="33" xr3:uid="{2EB5D727-9053-4883-9B1D-4A67F0FE203E}" name="# Objetivo Estratégico" dataDxfId="22"/>
+    <tableColumn id="2" xr3:uid="{60B01181-616F-40A2-9DFA-C1E8ABF35EB7}" name="Objetivo estratégico asociado" dataDxfId="21"/>
+    <tableColumn id="3" xr3:uid="{C4ED51FE-39C6-4D7D-8BEB-E0C4CF0238AD}" name="Nombre de la iniciativa" dataDxfId="20"/>
+    <tableColumn id="4" xr3:uid="{C75432E7-AC11-4B88-8EAC-9F4F59C3B61D}" name="Dimensión MIPG" dataDxfId="19"/>
+    <tableColumn id="5" xr3:uid="{8EB54BC4-BD38-4342-97DE-7B78B5D0F27D}" name="Política de MIPG" dataDxfId="18"/>
+    <tableColumn id="6" xr3:uid="{1564D7FF-4613-48AE-B890-CD881059D231}" name="SGC Asociado" dataDxfId="17"/>
+    <tableColumn id="7" xr3:uid="{54B3326F-D9B2-40E7-8EC2-E3DF509E7458}" name="Proceso Responsable" dataDxfId="16"/>
+    <tableColumn id="8" xr3:uid="{44ED5683-B1F3-48BE-8E3B-4A9BCF9364F8}" name="Resultado esperado" dataDxfId="15"/>
+    <tableColumn id="9" xr3:uid="{D45AF6AC-00C3-4B76-8E62-D75CBFA46217}" name="Indicador" dataDxfId="14"/>
+    <tableColumn id="10" xr3:uid="{6DA7A275-62A2-40A9-91C5-DC742EA75D2B}" name="Línea Base" dataDxfId="13"/>
+    <tableColumn id="11" xr3:uid="{F6FCD15A-3044-4A11-A0B2-8D06348399CD}" name="Fuente de información" dataDxfId="12"/>
+    <tableColumn id="12" xr3:uid="{FFB972D2-3766-461E-8C99-45BD216DE792}" name="formula de medición " dataDxfId="11"/>
+    <tableColumn id="13" xr3:uid="{66239E84-D7F0-4461-9378-0ED9F46BB9E7}" name="Tipo de indicador" dataDxfId="10"/>
+    <tableColumn id="14" xr3:uid="{3DECA76A-263F-4705-81A9-DDBEEB05F322}" name="Tipo de medición" dataDxfId="9"/>
+    <tableColumn id="15" xr3:uid="{30F3BFDF-4F32-4552-9389-527B5A474C10}" name="Unidad de medida" dataDxfId="8"/>
+    <tableColumn id="16" xr3:uid="{2710084B-32D1-4E11-8ADC-40ACAF8A28BF}" name="Periodicidad" dataDxfId="7"/>
+    <tableColumn id="17" xr3:uid="{5EFFFC89-3DD3-4C00-A583-A8119C88195D}" name="Meta" dataDxfId="6"/>
+    <tableColumn id="18" xr3:uid="{13778647-F3D7-471B-AD7A-4A21893B1351}" name="2023" dataDxfId="5"/>
+    <tableColumn id="21" xr3:uid="{CFFCB8BF-8092-4FCE-8347-262BCEF466E5}" name="2024" dataDxfId="4"/>
+    <tableColumn id="24" xr3:uid="{BC8950DD-090B-4588-8873-22598D6BF9E1}" name="2025" dataDxfId="3"/>
+    <tableColumn id="27" xr3:uid="{97E07CF0-A866-444E-BAF6-297FD5DADDD2}" name="2026" dataDxfId="2"/>
+    <tableColumn id="28" xr3:uid="{A27786DB-B796-46B5-91E5-78494EF532C6}" name="Responsable de reporte" dataDxfId="1" dataCellStyle="Porcentaje"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -5636,51 +5595,53 @@
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A15" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="20">
         <v>0.65318391328374004</v>
       </c>
       <c r="C15" s="20">
         <v>0.21790767433835045</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9642FA7A-7A3A-4396-9C5B-5637D306EDC6}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:W44"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="E1" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
+      <selection activeCell="Q5" sqref="Q5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="35.33203125" defaultRowHeight="25.95" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="14.6640625" style="3" customWidth="1"/>
     <col min="3" max="3" width="42.33203125" style="25" customWidth="1"/>
     <col min="4" max="4" width="43.33203125" style="25" customWidth="1"/>
     <col min="5" max="6" width="43.33203125" style="3" customWidth="1"/>
     <col min="7" max="7" width="28.5546875" style="3" customWidth="1"/>
     <col min="8" max="9" width="43.33203125" style="3" customWidth="1"/>
     <col min="10" max="10" width="46.6640625" style="3" customWidth="1"/>
     <col min="11" max="11" width="13" style="3" customWidth="1"/>
     <col min="12" max="12" width="26.6640625" style="3" customWidth="1"/>
     <col min="13" max="13" width="43.109375" style="3" customWidth="1"/>
     <col min="14" max="14" width="21.88671875" style="29" customWidth="1"/>
     <col min="15" max="15" width="21.6640625" style="29" customWidth="1"/>
     <col min="16" max="16" width="23.33203125" style="29" customWidth="1"/>
     <col min="17" max="17" width="15.33203125" style="29" customWidth="1"/>
     <col min="18" max="22" width="12.6640625" style="3" customWidth="1"/>
     <col min="23" max="23" width="16.77734375" style="25" customWidth="1"/>
     <col min="24" max="16384" width="35.33203125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="37" customFormat="1" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="33" t="s">
         <v>15</v>
@@ -5996,63 +5957,63 @@
       <c r="J5" s="39" t="s">
         <v>78</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>47</v>
       </c>
       <c r="L5" s="39" t="s">
         <v>79</v>
       </c>
       <c r="M5" s="39" t="s">
         <v>80</v>
       </c>
       <c r="N5" s="39" t="s">
         <v>81</v>
       </c>
       <c r="O5" s="39" t="s">
         <v>82</v>
       </c>
       <c r="P5" s="39" t="s">
         <v>83</v>
       </c>
       <c r="Q5" s="39" t="s">
         <v>53</v>
       </c>
       <c r="R5" s="31">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="S5" s="32" t="s">
         <v>47</v>
       </c>
       <c r="T5" s="32">
         <v>10</v>
       </c>
       <c r="U5" s="32">
         <v>10</v>
       </c>
       <c r="V5" s="32">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="W5" s="31" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="6" spans="1:23" ht="25.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B6" s="2">
         <v>11</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="39" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="39" t="s">
@@ -6208,63 +6169,63 @@
       </c>
       <c r="J8" s="39" t="s">
         <v>108</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>47</v>
       </c>
       <c r="L8" s="39" t="s">
         <v>109</v>
       </c>
       <c r="M8" s="39" t="s">
         <v>110</v>
       </c>
       <c r="N8" s="39" t="s">
         <v>81</v>
       </c>
       <c r="O8" s="39" t="s">
         <v>111</v>
       </c>
       <c r="P8" s="39" t="s">
         <v>112</v>
       </c>
       <c r="Q8" s="39" t="s">
         <v>93</v>
       </c>
-      <c r="R8" s="60">
+      <c r="R8" s="49">
         <v>1</v>
       </c>
-      <c r="S8" s="61">
+      <c r="S8" s="50">
         <v>0.5</v>
       </c>
-      <c r="T8" s="61">
+      <c r="T8" s="50">
         <v>0.19</v>
       </c>
-      <c r="U8" s="61">
+      <c r="U8" s="50">
         <v>0.31</v>
       </c>
-      <c r="V8" s="61">
+      <c r="V8" s="50">
         <v>0</v>
       </c>
       <c r="W8" s="31" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="9" spans="1:23" ht="25.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="38" t="s">
         <v>114</v>
       </c>
       <c r="B9" s="2">
         <v>2</v>
       </c>
       <c r="C9" s="31" t="s">
         <v>115</v>
       </c>
       <c r="D9" s="31" t="s">
         <v>116</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>117</v>
       </c>
       <c r="F9" s="39" t="s">
         <v>118</v>
       </c>
@@ -8789,140 +8750,140 @@
       <c r="R44" s="27">
         <v>1</v>
       </c>
       <c r="S44" s="46" t="s">
         <v>47</v>
       </c>
       <c r="T44" s="27">
         <v>0.5</v>
       </c>
       <c r="U44" s="27">
         <v>0.5</v>
       </c>
       <c r="V44" s="46" t="s">
         <v>47</v>
       </c>
       <c r="W44" s="27" t="s">
         <v>364</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:W38">
     <sortCondition ref="A2:A44"/>
   </sortState>
   <phoneticPr fontId="12" type="noConversion"/>
   <conditionalFormatting sqref="D47:D1048576 D1:D45">
-    <cfRule type="duplicateValues" dxfId="4" priority="3"/>
+    <cfRule type="duplicateValues" dxfId="0" priority="3"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A28C38B9-1B51-4446-B9CE-FF595DFECB69}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:C72"/>
   <sheetViews>
-    <sheetView topLeftCell="A64" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C70" sqref="C70"/>
+    <sheetView topLeftCell="A65" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B74" sqref="B74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="51.75" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="29.5546875" customWidth="1"/>
     <col min="2" max="2" width="65.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="59.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="51" t="s">
         <v>365</v>
       </c>
-      <c r="B1" s="49"/>
-      <c r="C1" s="49"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
     </row>
     <row r="2" spans="1:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
         <v>366</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>367</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>369</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="52" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="9" t="s">
         <v>156</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>371</v>
       </c>
-      <c r="C4" s="50"/>
+      <c r="C4" s="52"/>
     </row>
     <row r="5" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="9" t="s">
         <v>163</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>372</v>
       </c>
-      <c r="C5" s="50"/>
+      <c r="C5" s="52"/>
     </row>
     <row r="6" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="9" t="s">
         <v>304</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>373</v>
       </c>
-      <c r="C6" s="50"/>
+      <c r="C6" s="52"/>
     </row>
     <row r="7" spans="1:3" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="49" t="s">
+      <c r="A7" s="51" t="s">
         <v>374</v>
       </c>
-      <c r="B7" s="49"/>
-      <c r="C7" s="49"/>
+      <c r="B7" s="51"/>
+      <c r="C7" s="51"/>
     </row>
     <row r="8" spans="1:3" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="22" t="s">
         <v>366</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>367</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="9" t="s">
         <v>224</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>375</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="9" t="s">
@@ -8958,55 +8919,55 @@
       </c>
     </row>
     <row r="13" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="9" t="s">
         <v>171</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>383</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="9" t="s">
         <v>316</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>385</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="49" t="s">
+      <c r="A15" s="51" t="s">
         <v>387</v>
       </c>
-      <c r="B15" s="49"/>
-      <c r="C15" s="49"/>
+      <c r="B15" s="51"/>
+      <c r="C15" s="51"/>
     </row>
     <row r="16" spans="1:3" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="22" t="s">
         <v>366</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>367</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="9" t="s">
         <v>156</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>388</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="9" t="s">
@@ -9295,55 +9256,55 @@
       </c>
     </row>
     <row r="44" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="9" t="s">
         <v>262</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>439</v>
       </c>
       <c r="C44" s="11" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="45" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>441</v>
       </c>
       <c r="C45" s="11" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="46" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A46" s="49" t="s">
+      <c r="A46" s="51" t="s">
         <v>443</v>
       </c>
-      <c r="B46" s="49"/>
-      <c r="C46" s="49"/>
+      <c r="B46" s="51"/>
+      <c r="C46" s="51"/>
     </row>
     <row r="47" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="22" t="s">
         <v>366</v>
       </c>
       <c r="B47" s="23" t="s">
         <v>367</v>
       </c>
       <c r="C47" s="22" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="48" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="21" t="s">
         <v>156</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>444</v>
       </c>
       <c r="C48" s="11" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="49" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="21" t="s">
@@ -9434,55 +9395,55 @@
       </c>
     </row>
     <row r="57" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="21" t="s">
         <v>329</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>462</v>
       </c>
       <c r="C57" s="11" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="58" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="21" t="s">
         <v>147</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>464</v>
       </c>
       <c r="C58" s="11" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="59" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A59" s="49" t="s">
+      <c r="A59" s="51" t="s">
         <v>497</v>
       </c>
-      <c r="B59" s="49"/>
-      <c r="C59" s="49"/>
+      <c r="B59" s="51"/>
+      <c r="C59" s="51"/>
     </row>
     <row r="60" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="22" t="s">
         <v>366</v>
       </c>
       <c r="B60" s="23" t="s">
         <v>367</v>
       </c>
       <c r="C60" s="22" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="61" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="21" t="s">
         <v>224</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>503</v>
       </c>
       <c r="C61" s="11" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="62" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="21" t="s">
@@ -9614,92 +9575,92 @@
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A46:C46"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B367AF14-293B-4CA1-AB4C-648BE4276204}">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="22.5546875" bestFit="1" customWidth="1"/>
     <col min="2" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A1" s="14" t="s">
         <v>466</v>
       </c>
-      <c r="B1" s="53" t="s">
+      <c r="B1" s="58" t="s">
         <v>323</v>
       </c>
-      <c r="C1" s="53"/>
-[...1 lines deleted...]
-      <c r="E1" s="53"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A2" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="52" t="str">
+      <c r="B2" s="57" t="str">
         <f>VLOOKUP($B$1,'INICIATIVAS E INDICADORES'!$D$1:$W$44,5,0)</f>
         <v>Gestión Administrativa</v>
       </c>
-      <c r="C2" s="53"/>
-[...1 lines deleted...]
-      <c r="E2" s="53"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
     </row>
     <row r="3" spans="1:5" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="54" t="str">
+      <c r="B3" s="55" t="str">
         <f>VLOOKUP($B$1,'INICIATIVAS E INDICADORES'!$D$1:$W$44,7,0)</f>
         <v>Porcentaje de avance de la propuesta formulada</v>
       </c>
-      <c r="C3" s="51"/>
-[...1 lines deleted...]
-      <c r="E3" s="51"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="15" t="s">
         <v>467</v>
       </c>
-      <c r="B4" s="55">
+      <c r="B4" s="59">
         <f>VLOOKUP($B$1,'INICIATIVAS E INDICADORES'!$D$1:$W$44,15,0)</f>
         <v>1</v>
       </c>
-      <c r="C4" s="56"/>
-[...1 lines deleted...]
-      <c r="E4" s="57"/>
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="61"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="15" t="s">
         <v>468</v>
       </c>
       <c r="B5" s="16">
         <v>2023</v>
       </c>
       <c r="C5" s="16">
         <v>2024</v>
       </c>
       <c r="D5" s="16">
         <v>2025</v>
       </c>
       <c r="E5" s="16">
         <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="15" t="s">
         <v>469</v>
       </c>
       <c r="B6" s="48" t="str">
         <f>VLOOKUP($B$1,'INICIATIVAS E INDICADORES'!$D$1:$W$44,16,0)</f>
         <v>N/A</v>
@@ -9719,168 +9680,168 @@
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="15" t="s">
         <v>470</v>
       </c>
       <c r="B7" s="48">
         <f>VLOOKUP($B$1,'INICIATIVAS E INDICADORES'!$D$1:$W$44,17,0)</f>
         <v>0.7</v>
       </c>
       <c r="C7" s="48" t="str">
         <f>VLOOKUP($B$1,'INICIATIVAS E INDICADORES'!$D$1:$W$44,20,0)</f>
         <v>Secretaria General</v>
       </c>
       <c r="D7" s="48" t="e">
         <f>VLOOKUP($B$1,'INICIATIVAS E INDICADORES'!$D$1:$W$44,23,0)</f>
         <v>#REF!</v>
       </c>
       <c r="E7" s="17" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>471</v>
       </c>
-      <c r="B8" s="58" t="e">
+      <c r="B8" s="53" t="e">
         <f>VLOOKUP($B$1,'INICIATIVAS E INDICADORES'!$D$1:$W$44,27,0)</f>
         <v>#REF!</v>
       </c>
-      <c r="C8" s="59"/>
-[...1 lines deleted...]
-      <c r="E8" s="59"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B4:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1EABDB93-1AEA-4B5B-93CD-59B4FA72E377}">
           <x14:formula1>
             <xm:f>'INICIATIVAS E INDICADORES'!D$2:D$44</xm:f>
           </x14:formula1>
           <xm:sqref>B1</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{84BAC363-2294-4929-91EE-8B11859867D1}">
           <x14:formula1>
             <xm:f>'INICIATIVAS E INDICADORES'!F$2:F$44</xm:f>
           </x14:formula1>
           <xm:sqref>C1:E1</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2F187F1-4CC1-4035-AEB0-EF02B72A6902}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:C45"/>
   <sheetViews>
     <sheetView topLeftCell="A18" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="51.75" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="29.5546875" customWidth="1"/>
     <col min="2" max="2" width="65.5546875" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="59.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="51" t="s">
         <v>365</v>
       </c>
-      <c r="B1" s="49"/>
-      <c r="C1" s="49"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
     </row>
     <row r="2" spans="1:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
         <v>472</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>367</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>369</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="52" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="9" t="s">
         <v>156</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>371</v>
       </c>
-      <c r="C4" s="50"/>
+      <c r="C4" s="52"/>
     </row>
     <row r="5" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="9" t="s">
         <v>163</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>372</v>
       </c>
-      <c r="C5" s="50"/>
+      <c r="C5" s="52"/>
     </row>
     <row r="6" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="9" t="s">
         <v>304</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>373</v>
       </c>
-      <c r="C6" s="50"/>
+      <c r="C6" s="52"/>
     </row>
     <row r="7" spans="1:3" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="49" t="s">
+      <c r="A7" s="51" t="s">
         <v>374</v>
       </c>
-      <c r="B7" s="49"/>
-      <c r="C7" s="49"/>
+      <c r="B7" s="51"/>
+      <c r="C7" s="51"/>
     </row>
     <row r="8" spans="1:3" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>472</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>367</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="9" t="s">
         <v>224</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>375</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="9" t="s">
@@ -9916,55 +9877,55 @@
       </c>
     </row>
     <row r="13" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="9" t="s">
         <v>171</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>383</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="9" t="s">
         <v>316</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>385</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="49" t="s">
+      <c r="A15" s="51" t="s">
         <v>387</v>
       </c>
-      <c r="B15" s="49"/>
-      <c r="C15" s="49"/>
+      <c r="B15" s="51"/>
+      <c r="C15" s="51"/>
     </row>
     <row r="16" spans="1:3" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>472</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>367</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="97.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="9" t="s">
         <v>156</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>388</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="78.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="9" t="s">