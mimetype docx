--- v0 (2026-07-10)
+++ v1 (2026-11-07)
@@ -41,55 +41,55 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3403"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1346"/>
         <w:gridCol w:w="2215"/>
       </w:tblGrid>
       <w:tr w:rsidR="005A2C11" w:rsidRPr="005A2C11" w14:paraId="01F1133E" w14:textId="77777777" w:rsidTr="00337363">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8807" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2065AB" w14:textId="77777777" w:rsidR="0075665B" w:rsidRPr="005A2C11" w:rsidRDefault="0075665B" w:rsidP="00EF43F1">
+          <w:p w14:paraId="4D2065AB" w14:textId="77777777" w:rsidR="0075665B" w:rsidRPr="005A2C11" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
-              <w:ind w:left="2124" w:right="2391"/>
+              <w:ind w:left="2401" w:right="2391"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>CARACTERIZACIÓN</w:t>
             </w:r>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -354,83 +354,75 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Trámites</w:t>
             </w:r>
             <w:r w:rsidR="005D54BE" w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> - SUIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="65FF2B72" w14:textId="3DE5B6FC" w:rsidR="0075665B" w:rsidRPr="00EF43F1" w:rsidRDefault="005A2C11" w:rsidP="00337363">
+          <w:p w14:paraId="65FF2B72" w14:textId="3DE5B6FC" w:rsidR="0075665B" w:rsidRPr="005A2C11" w:rsidRDefault="005A2C11" w:rsidP="00337363">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="230" w:line="255" w:lineRule="exact"/>
               <w:ind w:right="283"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...7 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A2C11">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>157</w:t>
             </w:r>
-            <w:r w:rsidR="00DA1D0F" w:rsidRPr="00EF43F1">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00DA1D0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="004C5E67" w:rsidRPr="00EF43F1">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="004C5E67">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A2C11" w:rsidRPr="005A2C11" w14:paraId="21F3D7EC" w14:textId="77777777" w:rsidTr="00337363">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5246" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="74401D01" w14:textId="77777777" w:rsidR="0075665B" w:rsidRPr="005A2C11" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="410" w:right="398"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -754,136 +746,195 @@
               <w:t xml:space="preserve"> a través de un oficio enviado a la entidad solicitante</w:t>
             </w:r>
             <w:r w:rsidR="004F4117">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005332DD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>el código y las claves de acceso al CHIP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A2C11" w:rsidRPr="005A2C11" w14:paraId="479F58D6" w14:textId="77777777" w:rsidTr="00337363">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E2AE2C3" w14:textId="77777777" w:rsidR="0075665B" w:rsidRPr="005A2C11" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
+          <w:p w14:paraId="4E2AE2C3" w14:textId="5EA434EF" w:rsidR="0075665B" w:rsidRPr="005A2C11" w:rsidRDefault="0075665B" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107" w:right="1132"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Marco normativo y</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Marco normativo </w:t>
+            </w:r>
+            <w:r w:rsidR="00734774">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">y </w:t>
             </w:r>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>regulatorio:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5404" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1EE51389" w14:textId="77777777" w:rsidR="005332DD" w:rsidRPr="005332DD" w:rsidRDefault="005332DD" w:rsidP="005332DD">
+          <w:p w14:paraId="1EE51389" w14:textId="77777777" w:rsidR="005332DD" w:rsidRPr="00BE6618" w:rsidRDefault="005332DD" w:rsidP="005332DD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005332DD">
+            <w:r w:rsidRPr="00BE6618">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Ley 298 de 1996 propósito</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="685AC34D" w14:textId="77777777" w:rsidR="00E44E64" w:rsidRDefault="00E44E64" w:rsidP="005332DD">
+          <w:p w14:paraId="1207CEB9" w14:textId="2C6585CB" w:rsidR="006A7F85" w:rsidRPr="00BE6618" w:rsidRDefault="006A7F85" w:rsidP="006A7F85">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BE6618">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ley 527 de 1999 Congreso de la República de Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D8727FE" w14:textId="35160228" w:rsidR="00FC7A97" w:rsidRPr="00BE6618" w:rsidRDefault="00FC7A97" w:rsidP="006A7F85">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:ind w:right="543"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6618">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decreto 1074 de 2015 “Por medio del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE6618">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>cuál</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE6618">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se expide el Decreto Único Reglamentario del Sector Comercio, Industria y Turismo” Capítulo 47- Firma Electrónica</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="685AC34D" w14:textId="77777777" w:rsidR="00E44E64" w:rsidRDefault="00E44E64" w:rsidP="005332DD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:ind w:right="543"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Decreto 1693 de 2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="288313E7" w14:textId="6F1A7FB8" w:rsidR="00E44E64" w:rsidRPr="005A2C11" w:rsidRDefault="00E44E64" w:rsidP="005332DD">
+          <w:p w14:paraId="288313E7" w14:textId="575AD1EA" w:rsidR="00C660EE" w:rsidRPr="00FC7A97" w:rsidRDefault="00E44E64" w:rsidP="00FC7A97">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:ind w:right="543"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Resolución 156 de 2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A2C11" w:rsidRPr="005A2C11" w14:paraId="162E42EF" w14:textId="77777777" w:rsidTr="00337363">
@@ -1270,50 +1321,51 @@
           <w:trHeight w:val="2547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47B4D5EE" w14:textId="283BF30A" w:rsidR="0075665B" w:rsidRPr="005A2C11" w:rsidRDefault="004C5E67" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="218"/>
               <w:ind w:left="107" w:right="599"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="ar-SA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="0075665B" w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Pasos que debe seguir</w:t>
             </w:r>
             <w:r w:rsidR="0075665B" w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0075665B" w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>el usuario para</w:t>
             </w:r>
             <w:r w:rsidR="00A55DFF" w:rsidRPr="005A2C11">
@@ -1539,51 +1591,50 @@
       </w:tr>
       <w:tr w:rsidR="005A2C11" w:rsidRPr="005A2C11" w14:paraId="62F6C3D6" w14:textId="77777777" w:rsidTr="00337363">
         <w:trPr>
           <w:trHeight w:val="1473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="676DFA05" w14:textId="4CD18E18" w:rsidR="00A55DFF" w:rsidRPr="005A2C11" w:rsidRDefault="00A55DFF" w:rsidP="006F47CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="218"/>
               <w:ind w:left="107" w:right="599"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Breve descripción de</w:t>
             </w:r>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>los pasos que sigue el</w:t>
             </w:r>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1750,114 +1801,150 @@
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C15C2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Luego pasa al GIT de PAP de la Subcontaduría de Consolidación para la asignación</w:t>
             </w:r>
             <w:r w:rsidR="00E44E64">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> del código CHIP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32B2D6CB" w14:textId="19803D9B" w:rsidR="00B93EFA" w:rsidRDefault="009370B7" w:rsidP="00232CD4">
+          <w:p w14:paraId="32B2D6CB" w14:textId="19803D9B" w:rsidR="00B93EFA" w:rsidRPr="00BE6618" w:rsidRDefault="009370B7" w:rsidP="00232CD4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Se</w:t>
             </w:r>
             <w:r w:rsidR="00B93EFA" w:rsidRPr="00C15C2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> elabora un oficio </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>a la entidad solicitante informando</w:t>
             </w:r>
             <w:r w:rsidR="00B93EFA" w:rsidRPr="00C15C2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> el Código Institucional y la clave de acceso a la página Web del CHIP </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="31D63A5E" w14:textId="77777777" w:rsidR="00442AB9" w:rsidRDefault="00B93EFA" w:rsidP="00232CD4">
+              <w:t xml:space="preserve"> el Código </w:t>
+            </w:r>
+            <w:r w:rsidR="00B93EFA" w:rsidRPr="00BE6618">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institucional y la clave de acceso a la página Web del CHIP </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31D63A5E" w14:textId="680BA7D6" w:rsidR="00442AB9" w:rsidRDefault="00B93EFA" w:rsidP="00232CD4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BE6618">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Por último, </w:t>
+            </w:r>
+            <w:r w:rsidR="00053FA9" w:rsidRPr="00BE6618">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">el documento es firmado digitalmente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6618">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">por </w:t>
+            </w:r>
+            <w:r w:rsidR="000908A1" w:rsidRPr="00BE6618">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>el</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6618">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Contador</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C15C2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Por último, es firmado por la Contador General de la Nación o su delegado (Subcontador</w:t>
+              <w:t xml:space="preserve"> General de la Nación o su delegado (Subcontador</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00C15C2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Consolidación de la Información)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="011D7AA5" w14:textId="34E64651" w:rsidR="009370B7" w:rsidRPr="005A2C11" w:rsidRDefault="009370B7" w:rsidP="00232CD4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="827"/>
                 <w:tab w:val="left" w:pos="828"/>
               </w:tabs>
@@ -2183,50 +2270,51 @@
       </w:tr>
       <w:tr w:rsidR="005A2C11" w:rsidRPr="005A2C11" w14:paraId="7259629D" w14:textId="77777777" w:rsidTr="00337363">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="636F8D15" w14:textId="1107D461" w:rsidR="00442AB9" w:rsidRPr="005A2C11" w:rsidRDefault="00442AB9" w:rsidP="00442AB9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="1226"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>¿Qué evidencia el</w:t>
             </w:r>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-64"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>resultado final del</w:t>
             </w:r>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-64"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
@@ -2491,51 +2579,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00442AB9" w:rsidRPr="005A2C11" w14:paraId="7F1B92EE" w14:textId="77777777" w:rsidTr="00337363">
         <w:trPr>
           <w:trHeight w:val="1105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78618C1D" w14:textId="77777777" w:rsidR="00442AB9" w:rsidRPr="005A2C11" w:rsidRDefault="00442AB9" w:rsidP="00442AB9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="691"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>¿El servicio está</w:t>
             </w:r>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>documentado en el</w:t>
             </w:r>
             <w:r w:rsidRPr="005A2C11">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -2744,58 +2831,56 @@
       <w:tr w:rsidR="005A2C11" w:rsidRPr="0016523A" w14:paraId="57D5415F" w14:textId="77777777" w:rsidTr="00A41578">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="0AFEF5E7" w14:textId="48AAE72D" w:rsidR="008E5F8B" w:rsidRPr="00A41578" w:rsidRDefault="00A41578" w:rsidP="008E5F8B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:spacing w:before="92"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:lang w:val="es-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF43F1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00A41578">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial MT" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
-                <w:color w:val="9BBB59" w:themeColor="accent3"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>SOLICITUD DE ASIGNACIÓN DE CÓDIGO INSTITUCIONAL EN EL SISTEMA CHIP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="722C5444" w14:textId="1C4FC676" w:rsidR="008E5F8B" w:rsidRPr="0016523A" w:rsidRDefault="008E5F8B" w:rsidP="008E5F8B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:spacing w:before="92"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0016523A">
@@ -3584,70 +3669,106 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>del código CHIP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15207B31" w14:textId="77777777" w:rsidR="00EA665D" w:rsidRPr="0016523A" w:rsidRDefault="00EA665D" w:rsidP="00107B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4292E85B" w14:textId="151158E4" w:rsidR="008E5F8B" w:rsidRPr="0016523A" w:rsidRDefault="00F26225" w:rsidP="00107B95">
+          <w:p w14:paraId="4292E85B" w14:textId="2D6BF0D5" w:rsidR="008E5F8B" w:rsidRPr="0016523A" w:rsidRDefault="00F26225" w:rsidP="00107B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F26225">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Oficio comunicando el Código Institucional y la clave de acceso a la página Web del CHIP, con la firma del Contador General de la Nación o su delegado (Subcontador</w:t>
+              <w:t xml:space="preserve">Oficio comunicando el Código Institucional y la clave de acceso a la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6618">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">página Web del CHIP, con la firma </w:t>
+            </w:r>
+            <w:r w:rsidR="000016E6" w:rsidRPr="00BE6618">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">digital </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6618">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>del Contador General de la Nac</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F26225">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ión o su delegado (Subcontador</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00F26225">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> de Consolidación de la Información)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33F53561" w14:textId="610D8CD9" w:rsidR="008754BD" w:rsidRPr="005A2C11" w:rsidRDefault="008754BD" w:rsidP="00D34680">
       <w:pPr>
@@ -3664,58 +3785,58 @@
     <w:p w14:paraId="5FE14D07" w14:textId="6154EA78" w:rsidR="008754BD" w:rsidRPr="005A2C11" w:rsidRDefault="008754BD" w:rsidP="00D34680">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008754BD" w:rsidRPr="005A2C11" w:rsidSect="008E5F8B">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="122"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="284" w:footer="1644" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14A87A1F" w14:textId="77777777" w:rsidR="002F49BB" w:rsidRDefault="002F49BB">
+    <w:p w14:paraId="6BE7B07A" w14:textId="77777777" w:rsidR="00204CBD" w:rsidRDefault="00204CBD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26ABA622" w14:textId="77777777" w:rsidR="002F49BB" w:rsidRDefault="002F49BB">
+    <w:p w14:paraId="2BA350EB" w14:textId="77777777" w:rsidR="00204CBD" w:rsidRDefault="00204CBD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4051,58 +4172,58 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6086475" cy="933450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44F5FA4D" w14:textId="77777777" w:rsidR="002F49BB" w:rsidRDefault="002F49BB">
+    <w:p w14:paraId="3715A99D" w14:textId="77777777" w:rsidR="00204CBD" w:rsidRDefault="00204CBD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="584788E5" w14:textId="77777777" w:rsidR="002F49BB" w:rsidRDefault="002F49BB">
+    <w:p w14:paraId="32D64F43" w14:textId="77777777" w:rsidR="00204CBD" w:rsidRDefault="00204CBD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01D5FE14" w14:textId="3B61885E" w:rsidR="009504F2" w:rsidRDefault="005D54BE" w:rsidP="00442AB9">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Code3of9" w:hAnsi="Code3of9"/>
         <w:i w:val="0"/>
         <w:sz w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00937D7D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
@@ -8391,280 +8512,295 @@
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00247AA3"/>
+    <w:rsid w:val="000016E6"/>
     <w:rsid w:val="00010708"/>
     <w:rsid w:val="00014AF0"/>
     <w:rsid w:val="0001575E"/>
     <w:rsid w:val="00023891"/>
     <w:rsid w:val="000262DD"/>
     <w:rsid w:val="000448F8"/>
     <w:rsid w:val="00047D74"/>
+    <w:rsid w:val="00053FA9"/>
     <w:rsid w:val="000816D2"/>
     <w:rsid w:val="000858F1"/>
+    <w:rsid w:val="000908A1"/>
     <w:rsid w:val="000A74FF"/>
     <w:rsid w:val="000B2594"/>
     <w:rsid w:val="000B2AA6"/>
     <w:rsid w:val="000B3E4F"/>
     <w:rsid w:val="000D0CD1"/>
     <w:rsid w:val="000E0D5F"/>
     <w:rsid w:val="000E3F58"/>
     <w:rsid w:val="000F7171"/>
     <w:rsid w:val="00107B95"/>
     <w:rsid w:val="00125409"/>
     <w:rsid w:val="00132292"/>
     <w:rsid w:val="001504A5"/>
     <w:rsid w:val="0016523A"/>
     <w:rsid w:val="001802F1"/>
     <w:rsid w:val="00193BCE"/>
     <w:rsid w:val="001B7272"/>
     <w:rsid w:val="001C7FC9"/>
     <w:rsid w:val="001D224C"/>
     <w:rsid w:val="001D3927"/>
     <w:rsid w:val="001D453F"/>
+    <w:rsid w:val="00204CBD"/>
     <w:rsid w:val="00206969"/>
     <w:rsid w:val="00232CD4"/>
     <w:rsid w:val="002355B9"/>
     <w:rsid w:val="00247985"/>
     <w:rsid w:val="00247AA3"/>
+    <w:rsid w:val="00250B99"/>
     <w:rsid w:val="00251C4C"/>
     <w:rsid w:val="00257E5C"/>
     <w:rsid w:val="00273EC0"/>
+    <w:rsid w:val="002765D3"/>
     <w:rsid w:val="002B7A5C"/>
     <w:rsid w:val="002E4975"/>
-    <w:rsid w:val="002F49BB"/>
     <w:rsid w:val="002F4D8E"/>
     <w:rsid w:val="002F5857"/>
     <w:rsid w:val="00306E4A"/>
     <w:rsid w:val="00306F8C"/>
     <w:rsid w:val="0031733B"/>
     <w:rsid w:val="003205AC"/>
     <w:rsid w:val="003279C8"/>
     <w:rsid w:val="00337363"/>
     <w:rsid w:val="00355F94"/>
     <w:rsid w:val="00381E43"/>
     <w:rsid w:val="003B36F7"/>
     <w:rsid w:val="003D25F0"/>
     <w:rsid w:val="003E7E2F"/>
+    <w:rsid w:val="003F1DE0"/>
     <w:rsid w:val="003F6F5B"/>
     <w:rsid w:val="00400B75"/>
     <w:rsid w:val="004040D1"/>
     <w:rsid w:val="00415C9E"/>
     <w:rsid w:val="00433E1A"/>
     <w:rsid w:val="00434546"/>
     <w:rsid w:val="0043546D"/>
     <w:rsid w:val="0043596F"/>
     <w:rsid w:val="00442AB9"/>
+    <w:rsid w:val="00474547"/>
     <w:rsid w:val="00475F1E"/>
     <w:rsid w:val="0047744F"/>
     <w:rsid w:val="00487300"/>
     <w:rsid w:val="004A376E"/>
+    <w:rsid w:val="004C4A3E"/>
     <w:rsid w:val="004C5E67"/>
     <w:rsid w:val="004D7E2A"/>
     <w:rsid w:val="004E257D"/>
     <w:rsid w:val="004F4117"/>
     <w:rsid w:val="0050725B"/>
     <w:rsid w:val="005146B7"/>
     <w:rsid w:val="005332DD"/>
-    <w:rsid w:val="00533849"/>
     <w:rsid w:val="005343C0"/>
     <w:rsid w:val="00547A23"/>
     <w:rsid w:val="0059774D"/>
     <w:rsid w:val="005A2C11"/>
     <w:rsid w:val="005B1E28"/>
     <w:rsid w:val="005B3415"/>
     <w:rsid w:val="005D505D"/>
     <w:rsid w:val="005D54BE"/>
     <w:rsid w:val="005E4C9D"/>
     <w:rsid w:val="005F4A1E"/>
     <w:rsid w:val="00614AED"/>
     <w:rsid w:val="00630672"/>
     <w:rsid w:val="00630AD0"/>
     <w:rsid w:val="0064242D"/>
     <w:rsid w:val="00642C38"/>
     <w:rsid w:val="00645E0D"/>
     <w:rsid w:val="00667B55"/>
     <w:rsid w:val="0068177D"/>
     <w:rsid w:val="0068600D"/>
     <w:rsid w:val="00687B40"/>
     <w:rsid w:val="006905F3"/>
     <w:rsid w:val="0069304E"/>
     <w:rsid w:val="00696B18"/>
+    <w:rsid w:val="006A7F85"/>
     <w:rsid w:val="006B1CD7"/>
     <w:rsid w:val="006D3DC2"/>
     <w:rsid w:val="006D5B5D"/>
     <w:rsid w:val="006E611D"/>
     <w:rsid w:val="006F058C"/>
     <w:rsid w:val="006F3924"/>
     <w:rsid w:val="00700806"/>
     <w:rsid w:val="00700B11"/>
     <w:rsid w:val="00705C4A"/>
     <w:rsid w:val="00707ED7"/>
     <w:rsid w:val="0073224E"/>
+    <w:rsid w:val="00734774"/>
     <w:rsid w:val="0075665B"/>
     <w:rsid w:val="00766D28"/>
     <w:rsid w:val="007B05B3"/>
     <w:rsid w:val="007F39DD"/>
     <w:rsid w:val="007F4F07"/>
     <w:rsid w:val="007F782B"/>
     <w:rsid w:val="00800F75"/>
     <w:rsid w:val="00805FEA"/>
     <w:rsid w:val="008204CA"/>
     <w:rsid w:val="00824EE2"/>
     <w:rsid w:val="00826B3D"/>
     <w:rsid w:val="00826EBD"/>
     <w:rsid w:val="00827DA6"/>
     <w:rsid w:val="00850CC0"/>
     <w:rsid w:val="00860DF9"/>
     <w:rsid w:val="008754BD"/>
     <w:rsid w:val="00887927"/>
     <w:rsid w:val="008A4D66"/>
     <w:rsid w:val="008B55FA"/>
     <w:rsid w:val="008B5BCF"/>
     <w:rsid w:val="008D4970"/>
     <w:rsid w:val="008D5DAA"/>
     <w:rsid w:val="008E5F8B"/>
     <w:rsid w:val="008F65F8"/>
     <w:rsid w:val="009104FA"/>
+    <w:rsid w:val="00924F93"/>
     <w:rsid w:val="00930CE7"/>
     <w:rsid w:val="009370B7"/>
     <w:rsid w:val="009504F2"/>
     <w:rsid w:val="00963058"/>
     <w:rsid w:val="00973738"/>
     <w:rsid w:val="00985B34"/>
     <w:rsid w:val="00986941"/>
     <w:rsid w:val="00994931"/>
     <w:rsid w:val="009958E9"/>
     <w:rsid w:val="00997380"/>
     <w:rsid w:val="009A2FC3"/>
     <w:rsid w:val="009A46E2"/>
     <w:rsid w:val="009A5793"/>
     <w:rsid w:val="009B7FE4"/>
     <w:rsid w:val="009C2502"/>
     <w:rsid w:val="00A03F5D"/>
     <w:rsid w:val="00A13AA9"/>
     <w:rsid w:val="00A21367"/>
     <w:rsid w:val="00A335AF"/>
     <w:rsid w:val="00A33DE4"/>
     <w:rsid w:val="00A41578"/>
     <w:rsid w:val="00A4716A"/>
     <w:rsid w:val="00A556BF"/>
     <w:rsid w:val="00A55DFF"/>
     <w:rsid w:val="00A70787"/>
     <w:rsid w:val="00AB1F1C"/>
     <w:rsid w:val="00AC13A6"/>
     <w:rsid w:val="00AE65EB"/>
     <w:rsid w:val="00B254C6"/>
     <w:rsid w:val="00B52F8A"/>
     <w:rsid w:val="00B77CE6"/>
     <w:rsid w:val="00B80230"/>
     <w:rsid w:val="00B81F51"/>
     <w:rsid w:val="00B85571"/>
     <w:rsid w:val="00B93EFA"/>
     <w:rsid w:val="00BC0FA1"/>
+    <w:rsid w:val="00BE6618"/>
     <w:rsid w:val="00BF2794"/>
     <w:rsid w:val="00C02BD0"/>
     <w:rsid w:val="00C1263A"/>
     <w:rsid w:val="00C15C2D"/>
     <w:rsid w:val="00C15E6D"/>
     <w:rsid w:val="00C41A3C"/>
     <w:rsid w:val="00C56F8C"/>
     <w:rsid w:val="00C6123B"/>
+    <w:rsid w:val="00C660EE"/>
     <w:rsid w:val="00C93D97"/>
+    <w:rsid w:val="00CA69DC"/>
     <w:rsid w:val="00CB4D06"/>
     <w:rsid w:val="00CB77A8"/>
     <w:rsid w:val="00CC0B53"/>
     <w:rsid w:val="00CC4462"/>
     <w:rsid w:val="00CD2529"/>
     <w:rsid w:val="00CE06B3"/>
     <w:rsid w:val="00CE5CF4"/>
     <w:rsid w:val="00CF3787"/>
     <w:rsid w:val="00D03D34"/>
     <w:rsid w:val="00D206B3"/>
     <w:rsid w:val="00D21514"/>
     <w:rsid w:val="00D2411B"/>
     <w:rsid w:val="00D34680"/>
     <w:rsid w:val="00D35733"/>
     <w:rsid w:val="00D42563"/>
+    <w:rsid w:val="00D61C24"/>
     <w:rsid w:val="00D67989"/>
     <w:rsid w:val="00DA1D0F"/>
     <w:rsid w:val="00DA6304"/>
     <w:rsid w:val="00DC304E"/>
     <w:rsid w:val="00DC444A"/>
     <w:rsid w:val="00DD4FEB"/>
+    <w:rsid w:val="00DE0C5F"/>
     <w:rsid w:val="00DE6C14"/>
     <w:rsid w:val="00DF281A"/>
     <w:rsid w:val="00DF28A6"/>
     <w:rsid w:val="00E03DE5"/>
     <w:rsid w:val="00E06F07"/>
     <w:rsid w:val="00E25A92"/>
     <w:rsid w:val="00E3370A"/>
     <w:rsid w:val="00E33945"/>
     <w:rsid w:val="00E44E64"/>
     <w:rsid w:val="00E71768"/>
     <w:rsid w:val="00EA665D"/>
     <w:rsid w:val="00EB16BC"/>
     <w:rsid w:val="00EC17B6"/>
     <w:rsid w:val="00ED3932"/>
     <w:rsid w:val="00EE5807"/>
-    <w:rsid w:val="00EF43F1"/>
     <w:rsid w:val="00F0570A"/>
     <w:rsid w:val="00F05A70"/>
     <w:rsid w:val="00F07258"/>
     <w:rsid w:val="00F232F7"/>
     <w:rsid w:val="00F24E1B"/>
     <w:rsid w:val="00F26225"/>
     <w:rsid w:val="00F30417"/>
     <w:rsid w:val="00F33E51"/>
     <w:rsid w:val="00F47ABA"/>
     <w:rsid w:val="00F5410A"/>
     <w:rsid w:val="00F75996"/>
     <w:rsid w:val="00F766E0"/>
     <w:rsid w:val="00F8286A"/>
     <w:rsid w:val="00F87491"/>
     <w:rsid w:val="00FB4F1D"/>
+    <w:rsid w:val="00FC7A97"/>
     <w:rsid w:val="00FD0018"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
@@ -9790,67 +9926,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63EF7449-C2FF-4D7C-A9F4-804D6F20EA95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>620</Words>
-  <Characters>3416</Characters>
+  <Words>658</Words>
+  <Characters>3620</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
+  <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CGN – 1000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4028</CharactersWithSpaces>
+  <CharactersWithSpaces>4270</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CGN – 1000</dc:title>
   <dc:creator>mcordoba</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>