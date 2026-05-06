--- v0 (2025-12-14)
+++ v1 (2026-05-06)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="64AB8CD8" w14:textId="064883B7" w:rsidR="006C380E" w:rsidRPr="00F057BE" w:rsidRDefault="006C380E" w:rsidP="00F057BE">
       <w:pPr>
         <w:pStyle w:val="Encabezado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F057BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>U.A.E. CONTADURÍA GENERAL DE LA NACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BB35F0" w14:textId="24299D5A" w:rsidR="006C380E" w:rsidRPr="00F057BE" w:rsidRDefault="00F057BE" w:rsidP="006C380E">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
@@ -677,71 +677,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>XXXXXXX</w:t>
       </w:r>
       <w:r w:rsidRPr="00F057BE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F057BE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">, en su calidad de </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, nombrado mediante la Resolución </w:t>
+        <w:t xml:space="preserve">, en su calidad de Secretario General, nombrado mediante la Resolución </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>No.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F057BE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
@@ -3248,75 +3228,51 @@
           <w:lang w:eastAsia="es-CO"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00D83940">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="es-CO"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXX</w:t>
       </w:r>
       <w:r w:rsidRPr="00F057BE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="es-CO"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">, actuando en su calidad de </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> de la Unidad Administrativa Especial Contaduría General de la Nación - U.A.E CGN, identificada con NIT. 830.025.406-6, y ordenador del gasto, debidamente facultado para celebrar este tipo de actos contractuales según la Resolución No. </w:t>
+        <w:t xml:space="preserve">, actuando en su calidad de Secretario General de la Unidad Administrativa Especial Contaduría General de la Nación - U.A.E CGN, identificada con NIT. 830.025.406-6, y ordenador del gasto, debidamente facultado para celebrar este tipo de actos contractuales según la Resolución No. </w:t>
       </w:r>
       <w:r w:rsidR="00D83940">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="es-CO"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>XXXX</w:t>
       </w:r>
       <w:r w:rsidRPr="00F057BE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="es-CO"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00D83940">
         <w:rPr>
@@ -5016,70 +4972,70 @@
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Aprobado por: </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001A072D" w:rsidRPr="00D83940" w:rsidSect="000A60D4">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="284" w:footer="1269" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17DE95CC" w14:textId="77777777" w:rsidR="00FF78CF" w:rsidRDefault="00FF78CF" w:rsidP="002D348D">
+    <w:p w14:paraId="3CDC4D90" w14:textId="77777777" w:rsidR="00494E13" w:rsidRDefault="00494E13" w:rsidP="002D348D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="247B478B" w14:textId="77777777" w:rsidR="00FF78CF" w:rsidRDefault="00FF78CF" w:rsidP="002D348D">
+    <w:p w14:paraId="72E27E89" w14:textId="77777777" w:rsidR="00494E13" w:rsidRDefault="00494E13" w:rsidP="002D348D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
@@ -5099,217 +5055,221 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vrinda">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71951B85" w14:textId="77777777" w:rsidR="007224B8" w:rsidRDefault="007224B8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1F3E89D3" w14:textId="297F1BEC" w:rsidR="000A60D4" w:rsidRDefault="00F057BE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F3E89D3" w14:textId="3A121298" w:rsidR="000A60D4" w:rsidRDefault="00640FB8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:i/>
-        <w:iCs/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         <w:noProof/>
-        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C5F041B" wp14:editId="31E7996E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62601C72" wp14:editId="6DD4843A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-22860</wp:posOffset>
+            <wp:posOffset>539115</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>85725</wp:posOffset>
+            <wp:posOffset>66675</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7799603" cy="803082"/>
+          <wp:extent cx="6526523" cy="1008000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="876000546" name="Imagen 2" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+          <wp:docPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="876000546" name="Imagen 2" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+                  <pic:cNvPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7799603" cy="803082"/>
+                    <a:ext cx="6526523" cy="1008000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="3D3A3207" w14:textId="77777777" w:rsidR="000A60D4" w:rsidRDefault="000A60D4">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B5D01E1" w14:textId="77777777" w:rsidR="007224B8" w:rsidRDefault="007224B8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70BA62AC" w14:textId="77777777" w:rsidR="00FF78CF" w:rsidRDefault="00FF78CF" w:rsidP="002D348D">
+    <w:p w14:paraId="767A6BBE" w14:textId="77777777" w:rsidR="00494E13" w:rsidRDefault="00494E13" w:rsidP="002D348D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FB786B5" w14:textId="77777777" w:rsidR="00FF78CF" w:rsidRDefault="00FF78CF" w:rsidP="002D348D">
+    <w:p w14:paraId="59488822" w14:textId="77777777" w:rsidR="00494E13" w:rsidRDefault="00494E13" w:rsidP="002D348D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E534156" w14:textId="77777777" w:rsidR="007224B8" w:rsidRDefault="007224B8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3151"/>
       <w:gridCol w:w="2463"/>
       <w:gridCol w:w="2292"/>
       <w:gridCol w:w="2066"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F057BE" w:rsidRPr="00D90F17" w14:paraId="5CAE93F9" w14:textId="77777777" w:rsidTr="008D418B">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="71DA3EF8" w14:textId="77777777" w:rsidR="00F057BE" w:rsidRDefault="00F057BE" w:rsidP="00F057BE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk171516344"/>
           <w:r w:rsidRPr="00937D7D">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B925139" wp14:editId="43158924">
                 <wp:extent cx="5406390" cy="963930"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1734177058" name="Imagen 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -5340,473 +5300,478 @@
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F057BE" w:rsidRPr="00D90F17" w14:paraId="43E399BF" w14:textId="77777777" w:rsidTr="008D418B">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="306F963E" w14:textId="31F54658" w:rsidR="00F057BE" w:rsidRPr="00E04E63" w:rsidRDefault="00F057BE" w:rsidP="00F057BE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F057BE">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:iCs/>
             </w:rPr>
             <w:t>CESIÓN DEL CONTRATO DE PRESTACIÓN DE SERVICIOS PROFESIONALES</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F057BE" w:rsidRPr="00D90F17" w14:paraId="33D70819" w14:textId="77777777" w:rsidTr="008D418B">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="0D8E0A55" w14:textId="77777777" w:rsidR="00F057BE" w:rsidRPr="00E04E63" w:rsidRDefault="00F057BE" w:rsidP="00F057BE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E04E63">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PROCESO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3420" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="1D2F1F78" w14:textId="77777777" w:rsidR="00F057BE" w:rsidRPr="00E04E63" w:rsidRDefault="00F057BE" w:rsidP="00F057BE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E04E63">
             <w:rPr>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t xml:space="preserve">GESTIÓN </w:t>
           </w:r>
           <w:r w:rsidRPr="00E04E63">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>ADMINISTRATIVA</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F057BE" w:rsidRPr="00D90F17" w14:paraId="6CF82190" w14:textId="77777777" w:rsidTr="008D418B">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5B5E8830" w14:textId="77777777" w:rsidR="00F057BE" w:rsidRPr="00E04E63" w:rsidRDefault="00F057BE" w:rsidP="00F057BE">
+        <w:p w14:paraId="5B5E8830" w14:textId="7926A08B" w:rsidR="00F057BE" w:rsidRPr="00E04E63" w:rsidRDefault="00F057BE" w:rsidP="00F057BE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E04E63">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>PROGRAMA:</w:t>
+            <w:t>PRO</w:t>
+          </w:r>
+          <w:r w:rsidR="00640FB8">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>CEDIMIENTO</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E04E63">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3420" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="549B82DC" w14:textId="77777777" w:rsidR="00F057BE" w:rsidRPr="00E04E63" w:rsidRDefault="00F057BE" w:rsidP="00F057BE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E04E63">
             <w:rPr>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>MANUAL DE CONTRATACIÓN</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F057BE" w:rsidRPr="00D90F17" w14:paraId="38B66A83" w14:textId="77777777" w:rsidTr="008D418B">
       <w:trPr>
         <w:trHeight w:val="526"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="062C83E2" w14:textId="77777777" w:rsidR="00F057BE" w:rsidRPr="00E04E63" w:rsidRDefault="00F057BE" w:rsidP="00F057BE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E04E63">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>FECHA DE APROBACIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1235" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="74CC1E3C" w14:textId="77777777" w:rsidR="00F057BE" w:rsidRPr="00E04E63" w:rsidRDefault="00F057BE" w:rsidP="00F057BE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E04E63">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CÓDIGO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="55B0D949" w14:textId="77777777" w:rsidR="00F057BE" w:rsidRPr="00E04E63" w:rsidRDefault="00F057BE" w:rsidP="00F057BE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E04E63">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>VERSIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1036" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="7C8C9829" w14:textId="77777777" w:rsidR="00F057BE" w:rsidRPr="00E04E63" w:rsidRDefault="00F057BE" w:rsidP="00F057BE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E04E63">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F057BE" w:rsidRPr="00A5024B" w14:paraId="174EF825" w14:textId="77777777" w:rsidTr="008D418B">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4920E2C1" w14:textId="7A79E589" w:rsidR="00F057BE" w:rsidRPr="00A5024B" w:rsidRDefault="00192B18" w:rsidP="00F057BE">
+        <w:p w14:paraId="4920E2C1" w14:textId="42C6924A" w:rsidR="00F057BE" w:rsidRPr="00A5024B" w:rsidRDefault="00335668" w:rsidP="00F057BE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>08/11/2024</w:t>
+            <w:t>18/02/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1235" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="0DA7E4AD" w14:textId="37BC9396" w:rsidR="00F057BE" w:rsidRPr="00A5024B" w:rsidRDefault="00F057BE" w:rsidP="00F057BE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A5024B">
             <w:rPr>
               <w:iCs/>
               <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>MAN01-FOR</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:iCs/>
               <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>22</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7CFC7D29" w14:textId="5D6D86A1" w:rsidR="00F057BE" w:rsidRPr="00A5024B" w:rsidRDefault="00192B18" w:rsidP="00F057BE">
+        <w:p w14:paraId="7CFC7D29" w14:textId="4CA2483A" w:rsidR="00F057BE" w:rsidRPr="00A5024B" w:rsidRDefault="00335668" w:rsidP="00F057BE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>03</w:t>
+            <w:t>04</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1036" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="7D5A968F" w14:textId="77777777" w:rsidR="00F057BE" w:rsidRPr="00A5024B" w:rsidRDefault="00F057BE" w:rsidP="00F057BE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A5024B">
             <w:rPr>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A5024B">
             <w:rPr>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
@@ -5878,154 +5843,161 @@
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00A5024B">
             <w:rPr>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="0"/>
   </w:tbl>
   <w:p w14:paraId="75605FDE" w14:textId="77777777" w:rsidR="00F057BE" w:rsidRDefault="00F057BE">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E8F69F7" w14:textId="77777777" w:rsidR="007224B8" w:rsidRDefault="007224B8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE21B3"/>
     <w:rsid w:val="000A60D4"/>
     <w:rsid w:val="000C0A95"/>
     <w:rsid w:val="000D15DE"/>
     <w:rsid w:val="00192B18"/>
     <w:rsid w:val="001A072D"/>
+    <w:rsid w:val="001D37E5"/>
     <w:rsid w:val="002D348D"/>
+    <w:rsid w:val="00335668"/>
+    <w:rsid w:val="00344A68"/>
+    <w:rsid w:val="0038155F"/>
     <w:rsid w:val="003933A1"/>
     <w:rsid w:val="00421B62"/>
+    <w:rsid w:val="00494E13"/>
     <w:rsid w:val="004E7825"/>
     <w:rsid w:val="005D2A7C"/>
+    <w:rsid w:val="00640FB8"/>
     <w:rsid w:val="006A3CCF"/>
     <w:rsid w:val="006C2AAE"/>
     <w:rsid w:val="006C37F0"/>
     <w:rsid w:val="006C380E"/>
     <w:rsid w:val="007224B8"/>
+    <w:rsid w:val="008918A3"/>
     <w:rsid w:val="009065D1"/>
     <w:rsid w:val="009C136F"/>
     <w:rsid w:val="00A21066"/>
     <w:rsid w:val="00AA2F1D"/>
     <w:rsid w:val="00AE60CE"/>
     <w:rsid w:val="00B87A1A"/>
     <w:rsid w:val="00BB228A"/>
     <w:rsid w:val="00BE24BB"/>
     <w:rsid w:val="00D83940"/>
     <w:rsid w:val="00DD0126"/>
     <w:rsid w:val="00E45DA5"/>
     <w:rsid w:val="00EC0DC4"/>
     <w:rsid w:val="00EE21B3"/>
     <w:rsid w:val="00F057BE"/>
     <w:rsid w:val="00F81F9B"/>
     <w:rsid w:val="00FA15D8"/>
     <w:rsid w:val="00FE6C66"/>
     <w:rsid w:val="00FE78EC"/>
     <w:rsid w:val="00FF78CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6904EB93"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9836A1E8-03FB-4A43-B367-FFB211E31F74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6510,51 +6482,51 @@
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:rsid w:val="006C380E"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Adriana\Documents\TrabajoCGN\DocumentosSGC\20230924%20Plantilla%20generaci&#243;n%20procedimientos.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -6845,51 +6817,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE70FC3F-4B2A-43F9-A0D0-279359902B79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>20230924 Plantilla generación procedimientos.dotx</Template>
+  <Template>20230924 Plantilla generación procedimientos</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1501</Words>
   <Characters>8259</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>