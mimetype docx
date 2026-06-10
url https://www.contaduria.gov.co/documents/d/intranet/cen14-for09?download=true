--- v0 (2026-04-05)
+++ v1 (2026-06-10)
@@ -1027,58 +1027,58 @@
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009466DF" w:rsidSect="009466DF">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="4" w:footer="1644" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FACA3C9" w14:textId="77777777" w:rsidR="00E631D1" w:rsidRDefault="00E631D1" w:rsidP="009466DF">
+    <w:p w14:paraId="0CEF2CD2" w14:textId="77777777" w:rsidR="00425080" w:rsidRDefault="00425080" w:rsidP="009466DF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D067F72" w14:textId="77777777" w:rsidR="00E631D1" w:rsidRDefault="00E631D1" w:rsidP="009466DF">
+    <w:p w14:paraId="1AEB38B3" w14:textId="77777777" w:rsidR="00425080" w:rsidRDefault="00425080" w:rsidP="009466DF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
@@ -1120,137 +1120,140 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:id w:val="1454675232"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="299BA51F" w14:textId="537422C4" w:rsidR="00B71423" w:rsidRPr="00614B86" w:rsidRDefault="005B34D5">
+      <w:p w14:paraId="299BA51F" w14:textId="31EA6B6F" w:rsidR="00B71423" w:rsidRPr="00614B86" w:rsidRDefault="00B25D12">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:i w:val="0"/>
             <w:iCs/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:iCs/>
             <w:noProof/>
-            <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F753480" wp14:editId="47887E79">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AD294B1" wp14:editId="3D121F2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>-457200</wp:posOffset>
+                <wp:posOffset>-527685</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>161925</wp:posOffset>
+                <wp:posOffset>212090</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6525895" cy="1007745"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="6665595" cy="935990"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="739759634" name="Imagen 3"/>
+              <wp:docPr id="747706882" name="Imagen 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="739759634" name="Imagen 739759634"/>
-                      <pic:cNvPicPr/>
+                      <pic:cNvPr id="0" name="Picture 1"/>
+                      <pic:cNvPicPr>
+                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
+                      <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
-                    <pic:spPr>
+                    <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6525895" cy="1007745"/>
+                        <a:ext cx="6665595" cy="935990"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
+              <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
-              <wp14:sizeRelV relativeFrom="page">
+              <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </w:r>
         <w:r w:rsidR="00FF6B01">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:i w:val="0"/>
             <w:iCs/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="531A5606" w14:textId="70AA61BA" w:rsidR="00B71423" w:rsidRDefault="00B71423">
+  <w:p w14:paraId="531A5606" w14:textId="45CBAE4C" w:rsidR="00B71423" w:rsidRDefault="00B71423">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69C9E508" w14:textId="77777777" w:rsidR="00B71423" w:rsidRDefault="00E631D1" w:rsidP="002355B9">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
@@ -1332,58 +1335,58 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6086475" cy="933450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A6668E2" w14:textId="77777777" w:rsidR="00E631D1" w:rsidRDefault="00E631D1" w:rsidP="009466DF">
+    <w:p w14:paraId="781FF950" w14:textId="77777777" w:rsidR="00425080" w:rsidRDefault="00425080" w:rsidP="009466DF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B152919" w14:textId="77777777" w:rsidR="00E631D1" w:rsidRDefault="00E631D1" w:rsidP="009466DF">
+    <w:p w14:paraId="5A8EB91F" w14:textId="77777777" w:rsidR="00425080" w:rsidRDefault="00425080" w:rsidP="009466DF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A81EAFD" w14:textId="0A159C0F" w:rsidR="007D69ED" w:rsidRDefault="004A6B7C">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="406941F3" wp14:editId="29F0DCE6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-1038225</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>275590</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7102475" cy="971550"/>
@@ -1438,53 +1441,53 @@
   <w:p w14:paraId="6AEBDDCE" w14:textId="4EFE3A76" w:rsidR="007D69ED" w:rsidRDefault="007D69ED"/>
   <w:p w14:paraId="0436D6A6" w14:textId="72286224" w:rsidR="007D69ED" w:rsidRDefault="007D69ED"/>
   <w:p w14:paraId="2A78A116" w14:textId="77777777" w:rsidR="007D69ED" w:rsidRDefault="007D69ED"/>
   <w:p w14:paraId="6C4BEEFE" w14:textId="77777777" w:rsidR="007D69ED" w:rsidRDefault="007D69ED"/>
   <w:p w14:paraId="43E8B527" w14:textId="77777777" w:rsidR="007D69ED" w:rsidRDefault="007D69ED"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2364"/>
-      <w:gridCol w:w="2036"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2879"/>
+      <w:gridCol w:w="2319"/>
+      <w:gridCol w:w="1983"/>
+      <w:gridCol w:w="2172"/>
     </w:tblGrid>
     <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="7702C668" w14:textId="77777777" w:rsidTr="007D69ED">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="41E7DC7F" w14:textId="283931B3" w:rsidR="00B71423" w:rsidRDefault="00B71423" w:rsidP="00E14FE4">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
@@ -1650,278 +1653,298 @@
           <w:tcW w:w="3663" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="2CF24297" w14:textId="5A22CEDB" w:rsidR="00C706E1" w:rsidRPr="00617470" w:rsidRDefault="00C706E1" w:rsidP="00E14FE4">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009466DF">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>REFRENDACIÓN DE LA EFICIENCIA ADMINISTRATIVA</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="5DCDF116" w14:textId="77777777" w:rsidTr="005B34D5">
+    <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="5DCDF116" w14:textId="77777777" w:rsidTr="0016113B">
       <w:trPr>
         <w:trHeight w:val="526"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1337" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="195F58A8" w14:textId="77777777" w:rsidR="00B71423" w:rsidRPr="004637B6" w:rsidRDefault="00E631D1" w:rsidP="00E14FE4">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004637B6">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>FECHA DE APROBACIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1152" w:type="pct"/>
+          <w:tcW w:w="1312" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="79D8DC8D" w14:textId="77777777" w:rsidR="00B71423" w:rsidRPr="004637B6" w:rsidRDefault="00E631D1" w:rsidP="00E14FE4">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004637B6">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CÓDIGO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="882" w:type="pct"/>
+          <w:tcW w:w="1122" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="0F91FDEB" w14:textId="77777777" w:rsidR="00B71423" w:rsidRPr="004637B6" w:rsidRDefault="00E631D1" w:rsidP="00B94A68">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004637B6">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>VERSIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1629" w:type="pct"/>
+          <w:tcW w:w="1228" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="6EC6DB0A" w14:textId="77777777" w:rsidR="00B71423" w:rsidRPr="00617470" w:rsidRDefault="00E631D1" w:rsidP="00E14FE4">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="3A24C601" w14:textId="77777777" w:rsidTr="005B34D5">
+    <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="3A24C601" w14:textId="77777777" w:rsidTr="0016113B">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1337" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="40A6CCE8" w14:textId="019039BA" w:rsidR="00B71423" w:rsidRPr="004637B6" w:rsidRDefault="005B34D5" w:rsidP="00E14FE4">
+        <w:p w14:paraId="40A6CCE8" w14:textId="4FCE2A07" w:rsidR="00B71423" w:rsidRPr="004637B6" w:rsidRDefault="0016113B" w:rsidP="00E14FE4">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>09/02/2026</w:t>
+            <w:t>05/06</w:t>
+          </w:r>
+          <w:r w:rsidR="005B34D5">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1152" w:type="pct"/>
+          <w:tcW w:w="1312" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5A0FBA0B" w14:textId="10F52E05" w:rsidR="00B71423" w:rsidRPr="004637B6" w:rsidRDefault="009466DF" w:rsidP="00A97EF8">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009466DF">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CEN14-FOR09</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="882" w:type="pct"/>
+          <w:tcW w:w="1122" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="28612911" w14:textId="263949E9" w:rsidR="00B71423" w:rsidRPr="004637B6" w:rsidRDefault="005B34D5" w:rsidP="00B94A68">
+        <w:p w14:paraId="28612911" w14:textId="04F2BF13" w:rsidR="00B71423" w:rsidRPr="004637B6" w:rsidRDefault="005B34D5" w:rsidP="00B94A68">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>04</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="0016113B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1629" w:type="pct"/>
+          <w:tcW w:w="1228" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="32712853" w14:textId="77777777" w:rsidR="00B71423" w:rsidRPr="00617470" w:rsidRDefault="00E631D1" w:rsidP="00276DD8">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2322,69 +2345,73 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009466DF"/>
     <w:rsid w:val="00064242"/>
     <w:rsid w:val="000662D3"/>
     <w:rsid w:val="00120119"/>
+    <w:rsid w:val="0016113B"/>
+    <w:rsid w:val="00425080"/>
     <w:rsid w:val="00476038"/>
     <w:rsid w:val="004A6B7C"/>
     <w:rsid w:val="00511BB1"/>
     <w:rsid w:val="005B34D5"/>
     <w:rsid w:val="005E6601"/>
     <w:rsid w:val="005E6E40"/>
     <w:rsid w:val="006063F1"/>
     <w:rsid w:val="007D69ED"/>
     <w:rsid w:val="007F320E"/>
     <w:rsid w:val="009466DF"/>
     <w:rsid w:val="00AC25DA"/>
+    <w:rsid w:val="00B25D12"/>
     <w:rsid w:val="00B36BE2"/>
     <w:rsid w:val="00B71423"/>
     <w:rsid w:val="00C63EEC"/>
     <w:rsid w:val="00C706E1"/>
     <w:rsid w:val="00C95215"/>
     <w:rsid w:val="00D94CFB"/>
     <w:rsid w:val="00E631D1"/>
     <w:rsid w:val="00F65BA3"/>
+    <w:rsid w:val="00FA5AC6"/>
     <w:rsid w:val="00FB0967"/>
     <w:rsid w:val="00FF6B01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>