--- v0 (2026-04-05)
+++ v1 (2026-07-30)
@@ -1,69 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11" documentId="13_ncr:1_{46734896-FC08-4237-A546-779CF92235E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{54BE4593-0273-456E-9B15-B0D181CF213A}"/>
+  <xr:revisionPtr revIDLastSave="13" documentId="13_ncr:1_{46734896-FC08-4237-A546-779CF92235E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9CAD655F-B894-497E-9CA3-FA11B004895C}"/>
   <bookViews>
-    <workbookView xWindow="28692" yWindow="-108" windowWidth="29016" windowHeight="15696" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PLANTILLA" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">PLANTILLA!$A$1:$N$46</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="55">
   <si>
     <t>PLANTILLA SEGUIMIENTO REFRENDACIÓN EFICIENCIA FISCAL (LEY 715)</t>
   </si>
   <si>
     <t>PROCESO:</t>
   </si>
   <si>
     <t>CENTRALIZACIÓN DE LA INFORMACIÓN</t>
   </si>
   <si>
     <t>PROCEDIMIENTO:</t>
   </si>
   <si>
     <t>FECHA DE APROBACIÓN:</t>
   </si>
   <si>
@@ -825,181 +836,181 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...91 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF008080"/>
       <rgbColor rgb="FFBFBFBF"/>
       <rgbColor rgb="FF808080"/>
@@ -1768,219 +1779,219 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A4:Y1002"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="69" zoomScaleNormal="69" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:M5"/>
+      <selection activeCell="F21" sqref="F21:J21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="14.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.44140625" customWidth="1"/>
     <col min="2" max="2" width="9.5546875" customWidth="1"/>
     <col min="3" max="3" width="28.88671875" customWidth="1"/>
     <col min="4" max="5" width="32.109375" customWidth="1"/>
     <col min="6" max="6" width="19.88671875" customWidth="1"/>
     <col min="7" max="7" width="5.33203125" customWidth="1"/>
     <col min="9" max="9" width="9.33203125" customWidth="1"/>
     <col min="10" max="10" width="2.6640625" customWidth="1"/>
     <col min="11" max="11" width="35.33203125" customWidth="1"/>
     <col min="12" max="12" width="2.5546875" customWidth="1"/>
     <col min="13" max="13" width="3.44140625" customWidth="1"/>
     <col min="14" max="14" width="3.5546875" customWidth="1"/>
     <col min="15" max="25" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:25" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="5" spans="1:25" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="59" t="s">
+      <c r="A5" s="85" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60"/>
-[...10 lines deleted...]
-      <c r="M5" s="61"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86"/>
+      <c r="D5" s="86"/>
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86"/>
+      <c r="H5" s="86"/>
+      <c r="I5" s="86"/>
+      <c r="J5" s="86"/>
+      <c r="K5" s="86"/>
+      <c r="L5" s="86"/>
+      <c r="M5" s="87"/>
       <c r="N5" s="42"/>
       <c r="O5" s="42"/>
       <c r="P5" s="42"/>
       <c r="Q5" s="42"/>
       <c r="R5" s="42"/>
       <c r="S5" s="42"/>
       <c r="T5" s="42"/>
       <c r="U5" s="42"/>
       <c r="V5" s="42"/>
       <c r="W5" s="42"/>
       <c r="X5" s="42"/>
       <c r="Y5" s="42"/>
     </row>
     <row r="6" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="52" t="s">
+      <c r="A6" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="53"/>
-[...2 lines deleted...]
-      <c r="E6" s="62" t="s">
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="62"/>
-[...6 lines deleted...]
-      <c r="M6" s="63"/>
+      <c r="F6" s="90"/>
+      <c r="G6" s="90"/>
+      <c r="H6" s="90"/>
+      <c r="I6" s="90"/>
+      <c r="J6" s="90"/>
+      <c r="K6" s="90"/>
+      <c r="L6" s="90"/>
+      <c r="M6" s="91"/>
       <c r="N6" s="42"/>
       <c r="O6" s="42"/>
       <c r="P6" s="42"/>
       <c r="Q6" s="42"/>
       <c r="R6" s="42"/>
       <c r="S6" s="42"/>
       <c r="T6" s="42"/>
       <c r="U6" s="42"/>
       <c r="V6" s="42"/>
       <c r="W6" s="42"/>
       <c r="X6" s="42"/>
       <c r="Y6" s="42"/>
     </row>
     <row r="7" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="52" t="s">
+      <c r="A7" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="53"/>
-[...2 lines deleted...]
-      <c r="E7" s="62" t="s">
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89"/>
+      <c r="E7" s="90" t="s">
         <v>43</v>
       </c>
-      <c r="F7" s="62"/>
-[...6 lines deleted...]
-      <c r="M7" s="63"/>
+      <c r="F7" s="90"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="90"/>
+      <c r="I7" s="90"/>
+      <c r="J7" s="90"/>
+      <c r="K7" s="90"/>
+      <c r="L7" s="90"/>
+      <c r="M7" s="91"/>
       <c r="N7" s="42"/>
       <c r="O7" s="42"/>
       <c r="P7" s="42"/>
       <c r="Q7" s="42"/>
       <c r="R7" s="42"/>
       <c r="S7" s="42"/>
       <c r="T7" s="42"/>
       <c r="U7" s="42"/>
       <c r="V7" s="42"/>
       <c r="W7" s="42"/>
       <c r="X7" s="42"/>
       <c r="Y7" s="42"/>
     </row>
     <row r="8" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="52" t="s">
+      <c r="A8" s="88" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="53"/>
-[...2 lines deleted...]
-      <c r="E8" s="53" t="s">
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="F8" s="53"/>
-      <c r="G8" s="53" t="s">
+      <c r="F8" s="89"/>
+      <c r="G8" s="89" t="s">
         <v>6</v>
       </c>
-      <c r="H8" s="53"/>
-[...2 lines deleted...]
-      <c r="K8" s="53" t="s">
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="L8" s="53"/>
-      <c r="M8" s="54"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="53"/>
       <c r="N8" s="42"/>
       <c r="O8" s="42"/>
       <c r="P8" s="42"/>
       <c r="Q8" s="42"/>
       <c r="R8" s="42"/>
       <c r="S8" s="42"/>
       <c r="T8" s="42"/>
       <c r="U8" s="42"/>
       <c r="V8" s="42"/>
       <c r="W8" s="42"/>
       <c r="X8" s="42"/>
       <c r="Y8" s="42"/>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A9" s="55">
-        <v>46062</v>
+      <c r="A9" s="92">
+        <v>46178</v>
       </c>
-      <c r="B9" s="56"/>
-[...2 lines deleted...]
-      <c r="E9" s="56" t="s">
+      <c r="B9" s="93"/>
+      <c r="C9" s="93"/>
+      <c r="D9" s="93"/>
+      <c r="E9" s="93" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="56"/>
-[...1 lines deleted...]
-        <v>4</v>
+      <c r="F9" s="93"/>
+      <c r="G9" s="94">
+        <v>5</v>
       </c>
-      <c r="H9" s="56"/>
-[...2 lines deleted...]
-      <c r="K9" s="56" t="s">
+      <c r="H9" s="93"/>
+      <c r="I9" s="93"/>
+      <c r="J9" s="93"/>
+      <c r="K9" s="93" t="s">
         <v>44</v>
       </c>
-      <c r="L9" s="56"/>
-      <c r="M9" s="58"/>
+      <c r="L9" s="93"/>
+      <c r="M9" s="95"/>
       <c r="N9" s="42"/>
       <c r="O9" s="42"/>
       <c r="P9" s="42"/>
       <c r="Q9" s="42"/>
       <c r="R9" s="42"/>
       <c r="S9" s="42"/>
       <c r="T9" s="42"/>
       <c r="U9" s="42"/>
       <c r="V9" s="42"/>
       <c r="W9" s="42"/>
       <c r="X9" s="42"/>
       <c r="Y9" s="42"/>
     </row>
     <row r="10" spans="1:25" ht="1.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2"/>
       <c r="B10" s="43"/>
       <c r="C10" s="43"/>
       <c r="D10" s="44"/>
       <c r="E10" s="44"/>
       <c r="F10" s="44"/>
       <c r="G10" s="44"/>
       <c r="H10" s="44"/>
       <c r="I10" s="44"/>
       <c r="J10" s="44"/>
       <c r="K10" s="45"/>
@@ -2006,243 +2017,243 @@
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44"/>
       <c r="H11" s="44"/>
       <c r="I11" s="44"/>
       <c r="J11" s="44"/>
       <c r="K11" s="45"/>
       <c r="L11" s="45"/>
       <c r="M11" s="3"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
     </row>
     <row r="12" spans="1:25" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="4"/>
-      <c r="B12" s="85" t="s">
+      <c r="B12" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="85"/>
+      <c r="C12" s="52"/>
       <c r="D12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="F12" s="54" t="s">
+      <c r="F12" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="G12" s="54"/>
-      <c r="H12" s="86" t="s">
+      <c r="G12" s="53"/>
+      <c r="H12" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="I12" s="86"/>
-[...1 lines deleted...]
-      <c r="K12" s="87" t="s">
+      <c r="I12" s="54"/>
+      <c r="J12" s="54"/>
+      <c r="K12" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="L12" s="87"/>
+      <c r="L12" s="55"/>
       <c r="M12" s="7"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
     </row>
     <row r="13" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="4"/>
-      <c r="B13" s="88" t="s">
+      <c r="B13" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="88"/>
-      <c r="D13" s="89" t="s">
+      <c r="C13" s="56"/>
+      <c r="D13" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="E13" s="88" t="s">
+      <c r="E13" s="56" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="90" t="s">
+      <c r="H13" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="I13" s="90"/>
+      <c r="I13" s="58"/>
       <c r="J13" s="8" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="51" t="s">
         <v>52</v>
       </c>
       <c r="L13" s="8" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="7"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
     </row>
     <row r="14" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="4"/>
-      <c r="B14" s="88"/>
-[...2 lines deleted...]
-      <c r="E14" s="89"/>
+      <c r="B14" s="56"/>
+      <c r="C14" s="56"/>
+      <c r="D14" s="57"/>
+      <c r="E14" s="57"/>
       <c r="F14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="H14" s="91"/>
-      <c r="I14" s="91"/>
+      <c r="H14" s="59"/>
+      <c r="I14" s="59"/>
       <c r="J14" s="9"/>
-      <c r="K14" s="92" t="s">
+      <c r="K14" s="60" t="s">
         <v>53</v>
       </c>
-      <c r="L14" s="95" t="s">
+      <c r="L14" s="63" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="7"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
     </row>
     <row r="15" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="4"/>
-      <c r="B15" s="88"/>
-[...2 lines deleted...]
-      <c r="E15" s="89"/>
+      <c r="B15" s="56"/>
+      <c r="C15" s="56"/>
+      <c r="D15" s="57"/>
+      <c r="E15" s="57"/>
       <c r="F15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="H15" s="91"/>
-      <c r="I15" s="91"/>
+      <c r="H15" s="59"/>
+      <c r="I15" s="59"/>
       <c r="J15" s="9"/>
-      <c r="K15" s="93"/>
+      <c r="K15" s="61"/>
       <c r="L15" s="64"/>
       <c r="M15" s="7"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
     </row>
     <row r="16" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="4"/>
-      <c r="B16" s="88"/>
-[...2 lines deleted...]
-      <c r="E16" s="89"/>
+      <c r="B16" s="56"/>
+      <c r="C16" s="56"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="57"/>
       <c r="F16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="H16" s="91"/>
-      <c r="I16" s="91"/>
+      <c r="H16" s="59"/>
+      <c r="I16" s="59"/>
       <c r="J16" s="9"/>
-      <c r="K16" s="94"/>
-      <c r="L16" s="90"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="58"/>
       <c r="M16" s="7"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
     </row>
     <row r="17" spans="1:25" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="4"/>
-      <c r="B17" s="88"/>
-[...2 lines deleted...]
-      <c r="E17" s="89"/>
+      <c r="B17" s="56"/>
+      <c r="C17" s="56"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="57"/>
       <c r="F17" s="49" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="H17" s="91"/>
-      <c r="I17" s="91"/>
+      <c r="H17" s="59"/>
+      <c r="I17" s="59"/>
       <c r="J17" s="9"/>
       <c r="K17" s="50" t="s">
         <v>54</v>
       </c>
       <c r="L17" s="9" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="7"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
       <c r="X17" s="1"/>
       <c r="Y17" s="1"/>
     </row>
     <row r="18" spans="1:25" ht="10.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="4"/>
       <c r="B18" s="46"/>
       <c r="C18" s="10"/>
@@ -2308,555 +2319,555 @@
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="7"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
     </row>
     <row r="21" spans="1:25" ht="63.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="4"/>
       <c r="B21" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="C21" s="84" t="s">
+      <c r="C21" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="D21" s="81" t="s">
+      <c r="D21" s="66" t="s">
         <v>27</v>
       </c>
-      <c r="E21" s="81"/>
-[...4 lines deleted...]
-      <c r="J21" s="82"/>
+      <c r="E21" s="66"/>
+      <c r="F21" s="67"/>
+      <c r="G21" s="67"/>
+      <c r="H21" s="67"/>
+      <c r="I21" s="67"/>
+      <c r="J21" s="67"/>
       <c r="K21" s="12"/>
       <c r="L21" s="13"/>
       <c r="M21" s="7"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
     </row>
     <row r="22" spans="1:25" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="4"/>
       <c r="B22" s="14"/>
-      <c r="C22" s="84"/>
-      <c r="D22" s="78" t="s">
+      <c r="C22" s="65"/>
+      <c r="D22" s="68" t="s">
         <v>45</v>
       </c>
-      <c r="E22" s="78"/>
-[...4 lines deleted...]
-      <c r="J22" s="79"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="69"/>
+      <c r="G22" s="69"/>
+      <c r="H22" s="69"/>
+      <c r="I22" s="69"/>
+      <c r="J22" s="69"/>
       <c r="K22" s="15"/>
       <c r="L22" s="16"/>
       <c r="M22" s="7"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
     </row>
     <row r="23" spans="1:25" ht="153" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="4"/>
       <c r="B23" s="14"/>
-      <c r="C23" s="84"/>
-      <c r="D23" s="78" t="s">
+      <c r="C23" s="65"/>
+      <c r="D23" s="68" t="s">
         <v>46</v>
       </c>
-      <c r="E23" s="78"/>
-[...4 lines deleted...]
-      <c r="J23" s="79"/>
+      <c r="E23" s="68"/>
+      <c r="F23" s="69"/>
+      <c r="G23" s="69"/>
+      <c r="H23" s="69"/>
+      <c r="I23" s="69"/>
+      <c r="J23" s="69"/>
       <c r="K23" s="17"/>
       <c r="L23" s="16"/>
       <c r="M23" s="7"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
       <c r="X23" s="1"/>
       <c r="Y23" s="1"/>
     </row>
     <row r="24" spans="1:25" ht="9.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="4"/>
-      <c r="B24" s="77"/>
-[...9 lines deleted...]
-      <c r="L24" s="77"/>
+      <c r="B24" s="70"/>
+      <c r="C24" s="70"/>
+      <c r="D24" s="70"/>
+      <c r="E24" s="70"/>
+      <c r="F24" s="70"/>
+      <c r="G24" s="70"/>
+      <c r="H24" s="70"/>
+      <c r="I24" s="70"/>
+      <c r="J24" s="70"/>
+      <c r="K24" s="70"/>
+      <c r="L24" s="70"/>
       <c r="M24" s="7"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
     </row>
     <row r="25" spans="1:25" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="4"/>
       <c r="B25" s="21"/>
-      <c r="C25" s="80" t="s">
+      <c r="C25" s="71" t="s">
         <v>28</v>
       </c>
-      <c r="D25" s="81" t="s">
+      <c r="D25" s="66" t="s">
         <v>47</v>
       </c>
-      <c r="E25" s="81"/>
-[...4 lines deleted...]
-      <c r="J25" s="82"/>
+      <c r="E25" s="66"/>
+      <c r="F25" s="67"/>
+      <c r="G25" s="67"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="67"/>
+      <c r="J25" s="67"/>
       <c r="K25" s="12"/>
       <c r="L25" s="13"/>
       <c r="M25" s="7"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
     </row>
     <row r="26" spans="1:25" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="4"/>
       <c r="B26" s="22"/>
-      <c r="C26" s="80"/>
-      <c r="D26" s="78" t="s">
+      <c r="C26" s="71"/>
+      <c r="D26" s="68" t="s">
         <v>48</v>
       </c>
-      <c r="E26" s="78"/>
-[...4 lines deleted...]
-      <c r="J26" s="79"/>
+      <c r="E26" s="68"/>
+      <c r="F26" s="69"/>
+      <c r="G26" s="69"/>
+      <c r="H26" s="69"/>
+      <c r="I26" s="69"/>
+      <c r="J26" s="69"/>
       <c r="K26" s="17"/>
       <c r="L26" s="16"/>
       <c r="M26" s="7"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
     </row>
     <row r="27" spans="1:25" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="4"/>
       <c r="B27" s="22"/>
-      <c r="C27" s="80"/>
-      <c r="D27" s="78" t="s">
+      <c r="C27" s="71"/>
+      <c r="D27" s="68" t="s">
         <v>49</v>
       </c>
-      <c r="E27" s="78"/>
-[...4 lines deleted...]
-      <c r="J27" s="79"/>
+      <c r="E27" s="68"/>
+      <c r="F27" s="69"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="69"/>
+      <c r="I27" s="69"/>
+      <c r="J27" s="69"/>
       <c r="K27" s="17"/>
       <c r="L27" s="16"/>
       <c r="M27" s="7"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
     </row>
     <row r="28" spans="1:25" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="4"/>
       <c r="B28" s="18"/>
-      <c r="C28" s="80"/>
-      <c r="D28" s="70" t="s">
+      <c r="C28" s="71"/>
+      <c r="D28" s="72" t="s">
         <v>50</v>
       </c>
-      <c r="E28" s="70"/>
-[...4 lines deleted...]
-      <c r="J28" s="79"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="69"/>
+      <c r="G28" s="69"/>
+      <c r="H28" s="69"/>
+      <c r="I28" s="69"/>
+      <c r="J28" s="69"/>
       <c r="K28" s="19"/>
       <c r="L28" s="20"/>
       <c r="M28" s="7"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
     </row>
     <row r="29" spans="1:25" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="4"/>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="7"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
       <c r="X29" s="1"/>
       <c r="Y29" s="1"/>
     </row>
     <row r="30" spans="1:25" ht="125.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="4"/>
       <c r="B30" s="21"/>
-      <c r="C30" s="80" t="s">
+      <c r="C30" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="D30" s="81" t="s">
+      <c r="D30" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="E30" s="81"/>
-[...4 lines deleted...]
-      <c r="J30" s="82"/>
+      <c r="E30" s="66"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+      <c r="J30" s="67"/>
       <c r="K30" s="24"/>
       <c r="L30" s="13"/>
       <c r="M30" s="7"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
       <c r="X30" s="1"/>
       <c r="Y30" s="1"/>
     </row>
     <row r="31" spans="1:25" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="4"/>
       <c r="B31" s="22"/>
-      <c r="C31" s="80"/>
-      <c r="D31" s="78" t="s">
+      <c r="C31" s="71"/>
+      <c r="D31" s="68" t="s">
         <v>31</v>
       </c>
-      <c r="E31" s="78"/>
-[...4 lines deleted...]
-      <c r="J31" s="79"/>
+      <c r="E31" s="68"/>
+      <c r="F31" s="69"/>
+      <c r="G31" s="69"/>
+      <c r="H31" s="69"/>
+      <c r="I31" s="69"/>
+      <c r="J31" s="69"/>
       <c r="K31" s="25"/>
       <c r="L31" s="16"/>
       <c r="M31" s="7"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="Q31" s="1"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
       <c r="X31" s="1"/>
       <c r="Y31" s="1"/>
     </row>
     <row r="32" spans="1:25" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="4"/>
       <c r="B32" s="18"/>
-      <c r="C32" s="80"/>
-      <c r="D32" s="70" t="s">
+      <c r="C32" s="71"/>
+      <c r="D32" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="E32" s="70"/>
-[...4 lines deleted...]
-      <c r="J32" s="83"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="73"/>
+      <c r="G32" s="73"/>
+      <c r="H32" s="73"/>
+      <c r="I32" s="73"/>
+      <c r="J32" s="73"/>
       <c r="K32" s="26"/>
       <c r="L32" s="16"/>
       <c r="M32" s="7"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
       <c r="X32" s="1"/>
       <c r="Y32" s="1"/>
     </row>
     <row r="33" spans="1:25" ht="4.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="4"/>
-      <c r="B33" s="77"/>
-[...9 lines deleted...]
-      <c r="L33" s="77"/>
+      <c r="B33" s="70"/>
+      <c r="C33" s="70"/>
+      <c r="D33" s="70"/>
+      <c r="E33" s="70"/>
+      <c r="F33" s="70"/>
+      <c r="G33" s="70"/>
+      <c r="H33" s="70"/>
+      <c r="I33" s="70"/>
+      <c r="J33" s="70"/>
+      <c r="K33" s="70"/>
+      <c r="L33" s="70"/>
       <c r="M33" s="7"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
       <c r="X33" s="1"/>
       <c r="Y33" s="1"/>
     </row>
     <row r="34" spans="1:25" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="4"/>
       <c r="B34" s="22"/>
-      <c r="C34" s="72" t="s">
+      <c r="C34" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="D34" s="78" t="s">
+      <c r="D34" s="68" t="s">
         <v>34</v>
       </c>
-      <c r="E34" s="78"/>
-[...4 lines deleted...]
-      <c r="J34" s="79"/>
+      <c r="E34" s="68"/>
+      <c r="F34" s="69"/>
+      <c r="G34" s="69"/>
+      <c r="H34" s="69"/>
+      <c r="I34" s="69"/>
+      <c r="J34" s="69"/>
       <c r="K34" s="17"/>
       <c r="L34" s="16"/>
       <c r="M34" s="7"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
     </row>
     <row r="35" spans="1:25" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="4"/>
       <c r="B35" s="22"/>
-      <c r="C35" s="73"/>
-      <c r="D35" s="78" t="s">
+      <c r="C35" s="76"/>
+      <c r="D35" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="E35" s="78"/>
-[...4 lines deleted...]
-      <c r="J35" s="79"/>
+      <c r="E35" s="68"/>
+      <c r="F35" s="69"/>
+      <c r="G35" s="69"/>
+      <c r="H35" s="69"/>
+      <c r="I35" s="69"/>
+      <c r="J35" s="69"/>
       <c r="K35" s="17"/>
       <c r="L35" s="16"/>
       <c r="M35" s="7"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
     </row>
     <row r="36" spans="1:25" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="4"/>
       <c r="B36" s="18"/>
-      <c r="C36" s="74"/>
-      <c r="D36" s="70" t="s">
+      <c r="C36" s="77"/>
+      <c r="D36" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="E36" s="70"/>
-[...4 lines deleted...]
-      <c r="J36" s="71"/>
+      <c r="E36" s="72"/>
+      <c r="F36" s="74"/>
+      <c r="G36" s="74"/>
+      <c r="H36" s="74"/>
+      <c r="I36" s="74"/>
+      <c r="J36" s="74"/>
       <c r="K36" s="19"/>
       <c r="L36" s="20"/>
       <c r="M36" s="7"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
     </row>
     <row r="37" spans="1:25" ht="13.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="4"/>
       <c r="B37" s="27"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="28"/>
       <c r="M37" s="7"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
     </row>
     <row r="38" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="4"/>
-      <c r="B38" s="75" t="s">
+      <c r="B38" s="78" t="s">
         <v>51</v>
       </c>
-      <c r="C38" s="76"/>
-[...8 lines deleted...]
-      <c r="L38" s="76"/>
+      <c r="C38" s="79"/>
+      <c r="D38" s="79"/>
+      <c r="E38" s="79"/>
+      <c r="F38" s="79"/>
+      <c r="G38" s="79"/>
+      <c r="H38" s="79"/>
+      <c r="I38" s="79"/>
+      <c r="J38" s="79"/>
+      <c r="K38" s="79"/>
+      <c r="L38" s="79"/>
       <c r="M38" s="7"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
     </row>
     <row r="39" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="4"/>
       <c r="B39" s="29"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="30"/>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
@@ -2885,152 +2896,152 @@
       <c r="F40" s="34"/>
       <c r="G40" s="33"/>
       <c r="H40" s="32"/>
       <c r="I40" s="34"/>
       <c r="J40" s="34"/>
       <c r="K40" s="34"/>
       <c r="L40" s="33"/>
       <c r="M40" s="7"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
     </row>
     <row r="41" spans="1:25" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="4"/>
       <c r="B41" s="64"/>
       <c r="C41" s="64"/>
-      <c r="D41" s="66"/>
-[...1 lines deleted...]
-      <c r="F41" s="66"/>
+      <c r="D41" s="80"/>
+      <c r="E41" s="80"/>
+      <c r="F41" s="80"/>
       <c r="G41" s="28"/>
-      <c r="H41" s="66"/>
-[...2 lines deleted...]
-      <c r="K41" s="66"/>
+      <c r="H41" s="80"/>
+      <c r="I41" s="80"/>
+      <c r="J41" s="80"/>
+      <c r="K41" s="80"/>
       <c r="L41" s="28"/>
       <c r="M41" s="7"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
     </row>
     <row r="42" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="4"/>
       <c r="B42" s="64"/>
       <c r="C42" s="64"/>
-      <c r="D42" s="66"/>
-[...1 lines deleted...]
-      <c r="F42" s="66"/>
+      <c r="D42" s="80"/>
+      <c r="E42" s="80"/>
+      <c r="F42" s="80"/>
       <c r="G42" s="28"/>
-      <c r="H42" s="66"/>
-[...2 lines deleted...]
-      <c r="K42" s="66"/>
+      <c r="H42" s="80"/>
+      <c r="I42" s="80"/>
+      <c r="J42" s="80"/>
+      <c r="K42" s="80"/>
       <c r="L42" s="28"/>
       <c r="M42" s="7"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
     </row>
     <row r="43" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="4"/>
       <c r="B43" s="64" t="s">
         <v>37</v>
       </c>
       <c r="C43" s="64"/>
-      <c r="D43" s="65" t="s">
+      <c r="D43" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="E43" s="65"/>
-      <c r="F43" s="65"/>
+      <c r="E43" s="81"/>
+      <c r="F43" s="81"/>
       <c r="G43" s="28"/>
-      <c r="H43" s="66" t="s">
+      <c r="H43" s="80" t="s">
         <v>39</v>
       </c>
-      <c r="I43" s="66"/>
-[...1 lines deleted...]
-      <c r="K43" s="66"/>
+      <c r="I43" s="80"/>
+      <c r="J43" s="80"/>
+      <c r="K43" s="80"/>
       <c r="L43" s="28"/>
       <c r="M43" s="7"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
     </row>
     <row r="44" spans="1:25" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="36"/>
-      <c r="B44" s="67" t="s">
+      <c r="B44" s="82" t="s">
         <v>40</v>
       </c>
-      <c r="C44" s="67"/>
-      <c r="D44" s="68" t="s">
+      <c r="C44" s="82"/>
+      <c r="D44" s="83" t="s">
         <v>41</v>
       </c>
-      <c r="E44" s="68"/>
-      <c r="F44" s="68"/>
+      <c r="E44" s="83"/>
+      <c r="F44" s="83"/>
       <c r="G44" s="37"/>
-      <c r="H44" s="69" t="s">
+      <c r="H44" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="I44" s="69"/>
-[...2 lines deleted...]
-      <c r="L44" s="69"/>
+      <c r="I44" s="84"/>
+      <c r="J44" s="84"/>
+      <c r="K44" s="84"/>
+      <c r="L44" s="84"/>
       <c r="M44" s="38"/>
       <c r="N44" s="35"/>
       <c r="O44" s="35"/>
       <c r="P44" s="35"/>
       <c r="Q44" s="35"/>
       <c r="R44" s="35"/>
       <c r="S44" s="35"/>
       <c r="T44" s="35"/>
       <c r="U44" s="35"/>
       <c r="V44" s="35"/>
       <c r="W44" s="35"/>
       <c r="X44" s="35"/>
       <c r="Y44" s="35"/>
     </row>
     <row r="45" spans="1:25" ht="13.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A45" s="39"/>
       <c r="B45" s="40"/>
       <c r="C45" s="40"/>
       <c r="D45" s="40"/>
       <c r="E45" s="40"/>
       <c r="F45" s="40"/>
       <c r="G45" s="40"/>
       <c r="H45" s="40"/>
       <c r="I45" s="40"/>
       <c r="J45" s="40"/>
@@ -28869,122 +28880,122 @@
       <c r="D1002" s="1"/>
       <c r="E1002" s="1"/>
       <c r="F1002" s="1"/>
       <c r="G1002" s="1"/>
       <c r="H1002" s="1"/>
       <c r="I1002" s="1"/>
       <c r="J1002" s="1"/>
       <c r="K1002" s="1"/>
       <c r="L1002" s="1"/>
       <c r="M1002" s="1"/>
       <c r="N1002" s="1"/>
       <c r="O1002" s="1"/>
       <c r="P1002" s="1"/>
       <c r="Q1002" s="1"/>
       <c r="R1002" s="1"/>
       <c r="S1002" s="1"/>
       <c r="T1002" s="1"/>
       <c r="U1002" s="1"/>
       <c r="V1002" s="1"/>
       <c r="W1002" s="1"/>
       <c r="X1002" s="1"/>
       <c r="Y1002" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="72">
-    <mergeCell ref="B12:C12"/>
-[...54 lines deleted...]
-    <mergeCell ref="H43:K43"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="D44:F44"/>
     <mergeCell ref="H44:L44"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="E6:M6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="E7:M7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:M8"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="G9:J9"/>
     <mergeCell ref="K9:M9"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:F42"/>
+    <mergeCell ref="H42:K42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="D43:F43"/>
+    <mergeCell ref="H43:K43"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="F36:J36"/>
+    <mergeCell ref="C34:C36"/>
+    <mergeCell ref="B38:L38"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="D41:F41"/>
+    <mergeCell ref="H41:K41"/>
+    <mergeCell ref="B33:L33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:J34"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:J35"/>
+    <mergeCell ref="C30:C32"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:J30"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="F31:J31"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="F32:J32"/>
+    <mergeCell ref="B24:L24"/>
+    <mergeCell ref="C25:C28"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="F25:J25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="F26:J26"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="F27:J27"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:J28"/>
+    <mergeCell ref="C21:C23"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:J21"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F22:J22"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:J23"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="H12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="B13:C17"/>
+    <mergeCell ref="D13:D17"/>
+    <mergeCell ref="E13:E17"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="K14:K16"/>
+    <mergeCell ref="L14:L16"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup scale="49" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="14" max="48" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>