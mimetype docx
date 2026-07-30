--- v0 (2026-03-30)
+++ v1 (2026-07-30)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="14B4C3CB" w14:textId="77777777" w:rsidR="008070FC" w:rsidRDefault="008070FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3625,73 +3629,77 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FD865DA" w14:textId="77777777" w:rsidR="008070FC" w:rsidRDefault="008070FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BC8228D" w14:textId="77777777" w:rsidR="008070FC" w:rsidRDefault="008070FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008070FC" w:rsidSect="009C402C">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="170" w:footer="1644" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="8192"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67325356" w14:textId="77777777" w:rsidR="002A51D8" w:rsidRDefault="002A51D8">
+    <w:p w14:paraId="7D5525B7" w14:textId="77777777" w:rsidR="000C0F55" w:rsidRDefault="000C0F55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64F3553E" w14:textId="77777777" w:rsidR="002A51D8" w:rsidRDefault="002A51D8">
+    <w:p w14:paraId="58DB2ACE" w14:textId="77777777" w:rsidR="000C0F55" w:rsidRDefault="000C0F55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -3721,185 +3729,212 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Yu Gothic"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="308DEEC7" w14:textId="5346526E" w:rsidR="008070FC" w:rsidRDefault="003E0FB1" w:rsidP="003E0FB1">
+  <w:p w14:paraId="5190CD0E" w14:textId="77777777" w:rsidR="00C95E0C" w:rsidRDefault="00C95E0C">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="308DEEC7" w14:textId="3A12CEE5" w:rsidR="008070FC" w:rsidRDefault="00124783" w:rsidP="003E0FB1">
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4171613C" wp14:editId="3A941236">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E97FE54" wp14:editId="71E52984">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-457200</wp:posOffset>
+            <wp:posOffset>-531495</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>77470</wp:posOffset>
+            <wp:posOffset>167640</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6525895" cy="1007745"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="739759634" name="Imagen 3"/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="739759634" name="Imagen 739759634"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6525895" cy="1007745"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BB627B5" w14:textId="77777777" w:rsidR="00C95E0C" w:rsidRDefault="00C95E0C">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1390DE53" w14:textId="77777777" w:rsidR="002A51D8" w:rsidRDefault="002A51D8">
+    <w:p w14:paraId="74C368DE" w14:textId="77777777" w:rsidR="000C0F55" w:rsidRDefault="000C0F55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2117376C" w14:textId="77777777" w:rsidR="002A51D8" w:rsidRDefault="002A51D8">
+    <w:p w14:paraId="5F495B65" w14:textId="77777777" w:rsidR="000C0F55" w:rsidRDefault="000C0F55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54342FD4" w14:textId="77777777" w:rsidR="00C95E0C" w:rsidRDefault="00C95E0C">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="648FD849" w14:textId="006709B7" w:rsidR="001A7B58" w:rsidRDefault="001A7B58">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="169DB15C" wp14:editId="54A9EB73">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-530437</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>132292</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7102475" cy="971550"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="172332801" name="Imagen 2" descr="Logotipo, nombre de la empresa&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4270,128 +4305,148 @@
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="001A7B58" w:rsidRPr="00617470" w14:paraId="0BE200CA" w14:textId="77777777" w:rsidTr="001A7B58">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1536" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="62CA64E7" w14:textId="29ED8BEF" w:rsidR="001A7B58" w:rsidRPr="004637B6" w:rsidRDefault="003E0FB1" w:rsidP="001A7B58">
+        <w:p w14:paraId="62CA64E7" w14:textId="1FD7BE32" w:rsidR="001A7B58" w:rsidRPr="004637B6" w:rsidRDefault="00C95E0C" w:rsidP="001A7B58">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>09/02/2026</w:t>
+            <w:t>10/06</w:t>
+          </w:r>
+          <w:r w:rsidR="003E0FB1">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1211" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="098DE157" w14:textId="77777777" w:rsidR="001A7B58" w:rsidRPr="004637B6" w:rsidRDefault="001A7B58" w:rsidP="001A7B58">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0003374C">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CEN16-FOR01</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="860" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="230A7DE8" w14:textId="64806EFD" w:rsidR="001A7B58" w:rsidRPr="008C2908" w:rsidRDefault="003E0FB1" w:rsidP="001A7B58">
+        <w:p w14:paraId="230A7DE8" w14:textId="59EF915A" w:rsidR="001A7B58" w:rsidRPr="008C2908" w:rsidRDefault="003E0FB1" w:rsidP="001A7B58">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>03</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00C95E0C">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>4</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1393" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="648CE2B4" w14:textId="77777777" w:rsidR="001A7B58" w:rsidRPr="00617470" w:rsidRDefault="001A7B58" w:rsidP="001A7B58">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CF1064">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
@@ -4494,50 +4549,60 @@
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="65A4AA42" w14:textId="6FF76192" w:rsidR="008070FC" w:rsidRPr="003E0FB1" w:rsidRDefault="008070FC">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B46C3C6" w14:textId="77777777" w:rsidR="00C95E0C" w:rsidRDefault="00C95E0C">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22CB79B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B3F6902C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5249,85 +5314,89 @@
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008070FC"/>
     <w:rsid w:val="00001D9E"/>
     <w:rsid w:val="0003374C"/>
+    <w:rsid w:val="000C0F55"/>
+    <w:rsid w:val="00124783"/>
     <w:rsid w:val="00132088"/>
     <w:rsid w:val="00145A5D"/>
     <w:rsid w:val="001A7B58"/>
     <w:rsid w:val="001C401B"/>
     <w:rsid w:val="001C533F"/>
     <w:rsid w:val="001D4952"/>
     <w:rsid w:val="001D7007"/>
     <w:rsid w:val="001E65A3"/>
     <w:rsid w:val="002A51D8"/>
     <w:rsid w:val="00302832"/>
     <w:rsid w:val="00322C8C"/>
     <w:rsid w:val="003E0FB1"/>
     <w:rsid w:val="003E53BE"/>
     <w:rsid w:val="00426ABB"/>
     <w:rsid w:val="00511FC4"/>
     <w:rsid w:val="00516343"/>
     <w:rsid w:val="00600277"/>
     <w:rsid w:val="006C67F3"/>
     <w:rsid w:val="006F2262"/>
     <w:rsid w:val="00796C5F"/>
     <w:rsid w:val="007B1E52"/>
+    <w:rsid w:val="007C056F"/>
     <w:rsid w:val="008070FC"/>
     <w:rsid w:val="009031DA"/>
     <w:rsid w:val="00910F14"/>
     <w:rsid w:val="00913E82"/>
     <w:rsid w:val="0094288D"/>
     <w:rsid w:val="009C402C"/>
     <w:rsid w:val="00A407F9"/>
     <w:rsid w:val="00A735A1"/>
     <w:rsid w:val="00B20E03"/>
     <w:rsid w:val="00B36BE2"/>
     <w:rsid w:val="00B65FAE"/>
     <w:rsid w:val="00B71338"/>
     <w:rsid w:val="00C4688D"/>
     <w:rsid w:val="00C63EEC"/>
+    <w:rsid w:val="00C95E0C"/>
     <w:rsid w:val="00CF1064"/>
     <w:rsid w:val="00D61994"/>
     <w:rsid w:val="00DD1F0C"/>
     <w:rsid w:val="00DD7E12"/>
     <w:rsid w:val="00FE23BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -6262,58 +6331,58 @@
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr>
       <w:hidden/>
     </w:trPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>