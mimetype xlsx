--- v0 (2026-04-05)
+++ v1 (2026-07-30)
@@ -6,72 +6,83 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11" documentId="13_ncr:1_{9B3BD75B-FD80-46A1-97F2-7D593FC88114}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AE0FD0F6-1447-4926-B03E-1076E312B926}"/>
+  <xr:revisionPtr revIDLastSave="20" documentId="13_ncr:1_{9B3BD75B-FD80-46A1-97F2-7D593FC88114}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{249657FC-B025-48D3-B1B3-0E332D709D68}"/>
   <bookViews>
-    <workbookView xWindow="28692" yWindow="-108" windowWidth="29016" windowHeight="15696" tabRatio="653" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="23280" windowHeight="13920" tabRatio="653" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TODAS LAS ECP DEL PPTO DE SGR" sheetId="1" r:id="rId1"/>
     <sheet name="DIRECT ECP AMBITO SPGR NACIONAL" sheetId="2" r:id="rId2"/>
     <sheet name="DIRECT EJECUTORES REGALÍAS" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'DIRECT EJECUTORES REGALÍAS'!$A$1:$S$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'TODAS LAS ECP DEL PPTO DE SGR'!$A$1:$AC$24</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="80">
   <si>
     <t>CONCILIACIÓN UNIDADES EJECUTORAS DE PRESUPUESTO Y ENTIDADES CONTABLES PÚBLICAS  SPGR</t>
   </si>
   <si>
     <t>PROCESO:</t>
   </si>
   <si>
     <t>CENTRALIZACIÓN DE LA INFORMACIÓN</t>
   </si>
   <si>
     <t>PROCEDIMIENTO:</t>
   </si>
   <si>
     <t>EJECUCIÓN DE POLÍTICAS DE FUNCIONALIDAD, INTEGRALIDAD, SEGURIDAD EN LOS SISTEMAS DE INFORMACIÓN INTEGRADOS NACIONALES SIIN (SIIF-NACIÓN-SPGR) ADMINISTRACIÓN DEL MACROPROCESO Y LA  INFORMACIÓN CONTABLE</t>
   </si>
   <si>
@@ -694,68 +705,110 @@
     <xf numFmtId="0" fontId="3" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -775,100 +828,58 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF008080"/>
       <rgbColor rgb="FFA9D18E"/>
       <rgbColor rgb="FF808080"/>
@@ -1418,1121 +1429,1121 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AN22"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="57" zoomScalePageLayoutView="10" workbookViewId="0">
-      <selection activeCell="AV203" sqref="AV203"/>
+    <sheetView tabSelected="1" zoomScale="57" zoomScaleNormal="57" zoomScalePageLayoutView="90" workbookViewId="0">
+      <selection activeCell="E141" sqref="E141"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="18.109375" style="6" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" style="4" customWidth="1"/>
+    <col min="2" max="2" width="21.85546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="31.140625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="18.140625" style="6" customWidth="1"/>
     <col min="5" max="5" width="30" style="7" customWidth="1"/>
-    <col min="6" max="6" width="30.44140625" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15" max="15" width="22.5546875" style="6" customWidth="1"/>
+    <col min="6" max="6" width="30.42578125" style="7" customWidth="1"/>
+    <col min="7" max="7" width="20.42578125" style="8" customWidth="1"/>
+    <col min="8" max="8" width="13.7109375" style="8" customWidth="1"/>
+    <col min="9" max="9" width="15.7109375" style="8" customWidth="1"/>
+    <col min="10" max="10" width="22.140625" style="6" customWidth="1"/>
+    <col min="11" max="12" width="22.7109375" style="6" customWidth="1"/>
+    <col min="13" max="13" width="12.5703125" style="6" customWidth="1"/>
+    <col min="14" max="14" width="10.42578125" style="6" customWidth="1"/>
+    <col min="15" max="15" width="22.5703125" style="6" customWidth="1"/>
     <col min="16" max="16" width="14" style="6" customWidth="1"/>
-    <col min="17" max="17" width="23.6640625" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="19.33203125" style="6" customWidth="1"/>
+    <col min="17" max="17" width="23.7109375" style="6" customWidth="1"/>
+    <col min="18" max="18" width="12.28515625" style="6" customWidth="1"/>
+    <col min="19" max="19" width="14.7109375" style="6" customWidth="1"/>
+    <col min="20" max="20" width="19.28515625" style="6" customWidth="1"/>
     <col min="21" max="21" width="22" style="6" customWidth="1"/>
-    <col min="22" max="22" width="24.44140625" style="9" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="268" max="268" width="44.109375" style="27" customWidth="1"/>
+    <col min="22" max="22" width="24.42578125" style="9" customWidth="1"/>
+    <col min="23" max="23" width="23.28515625" style="6" customWidth="1"/>
+    <col min="24" max="24" width="28.42578125" style="6" customWidth="1"/>
+    <col min="25" max="25" width="16.7109375" style="6" customWidth="1"/>
+    <col min="26" max="26" width="17.7109375" style="6" customWidth="1"/>
+    <col min="27" max="27" width="41.140625" style="6" customWidth="1"/>
+    <col min="28" max="29" width="27.7109375" style="6" customWidth="1"/>
+    <col min="30" max="40" width="11.42578125" style="41"/>
+    <col min="41" max="266" width="11.42578125" style="27"/>
+    <col min="267" max="267" width="9.5703125" style="27" customWidth="1"/>
+    <col min="268" max="268" width="44.140625" style="27" customWidth="1"/>
     <col min="269" max="269" width="37" style="27" customWidth="1"/>
     <col min="270" max="270" width="15" style="27" customWidth="1"/>
-    <col min="271" max="271" width="6.33203125" style="27" customWidth="1"/>
-    <col min="272" max="272" width="4.6640625" style="27" customWidth="1"/>
+    <col min="271" max="271" width="6.28515625" style="27" customWidth="1"/>
+    <col min="272" max="272" width="4.7109375" style="27" customWidth="1"/>
     <col min="273" max="273" width="10" style="27" customWidth="1"/>
-    <col min="274" max="274" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="524" max="524" width="44.109375" style="27" customWidth="1"/>
+    <col min="274" max="274" width="12.42578125" style="27" customWidth="1"/>
+    <col min="275" max="522" width="11.42578125" style="27"/>
+    <col min="523" max="523" width="9.5703125" style="27" customWidth="1"/>
+    <col min="524" max="524" width="44.140625" style="27" customWidth="1"/>
     <col min="525" max="525" width="37" style="27" customWidth="1"/>
     <col min="526" max="526" width="15" style="27" customWidth="1"/>
-    <col min="527" max="527" width="6.33203125" style="27" customWidth="1"/>
-    <col min="528" max="528" width="4.6640625" style="27" customWidth="1"/>
+    <col min="527" max="527" width="6.28515625" style="27" customWidth="1"/>
+    <col min="528" max="528" width="4.7109375" style="27" customWidth="1"/>
     <col min="529" max="529" width="10" style="27" customWidth="1"/>
-    <col min="530" max="530" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="780" max="780" width="44.109375" style="27" customWidth="1"/>
+    <col min="530" max="530" width="12.42578125" style="27" customWidth="1"/>
+    <col min="531" max="778" width="11.42578125" style="27"/>
+    <col min="779" max="779" width="9.5703125" style="27" customWidth="1"/>
+    <col min="780" max="780" width="44.140625" style="27" customWidth="1"/>
     <col min="781" max="781" width="37" style="27" customWidth="1"/>
     <col min="782" max="782" width="15" style="27" customWidth="1"/>
-    <col min="783" max="783" width="6.33203125" style="27" customWidth="1"/>
-    <col min="784" max="784" width="4.6640625" style="27" customWidth="1"/>
+    <col min="783" max="783" width="6.28515625" style="27" customWidth="1"/>
+    <col min="784" max="784" width="4.7109375" style="27" customWidth="1"/>
     <col min="785" max="785" width="10" style="27" customWidth="1"/>
-    <col min="786" max="786" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1036" max="1036" width="44.109375" style="27" customWidth="1"/>
+    <col min="786" max="786" width="12.42578125" style="27" customWidth="1"/>
+    <col min="787" max="1034" width="11.42578125" style="27"/>
+    <col min="1035" max="1035" width="9.5703125" style="27" customWidth="1"/>
+    <col min="1036" max="1036" width="44.140625" style="27" customWidth="1"/>
     <col min="1037" max="1037" width="37" style="27" customWidth="1"/>
     <col min="1038" max="1038" width="15" style="27" customWidth="1"/>
-    <col min="1039" max="1039" width="6.33203125" style="27" customWidth="1"/>
-    <col min="1040" max="1040" width="4.6640625" style="27" customWidth="1"/>
+    <col min="1039" max="1039" width="6.28515625" style="27" customWidth="1"/>
+    <col min="1040" max="1040" width="4.7109375" style="27" customWidth="1"/>
     <col min="1041" max="1041" width="10" style="27" customWidth="1"/>
-    <col min="1042" max="1042" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1292" max="1292" width="44.109375" style="27" customWidth="1"/>
+    <col min="1042" max="1042" width="12.42578125" style="27" customWidth="1"/>
+    <col min="1043" max="1290" width="11.42578125" style="27"/>
+    <col min="1291" max="1291" width="9.5703125" style="27" customWidth="1"/>
+    <col min="1292" max="1292" width="44.140625" style="27" customWidth="1"/>
     <col min="1293" max="1293" width="37" style="27" customWidth="1"/>
     <col min="1294" max="1294" width="15" style="27" customWidth="1"/>
-    <col min="1295" max="1295" width="6.33203125" style="27" customWidth="1"/>
-    <col min="1296" max="1296" width="4.6640625" style="27" customWidth="1"/>
+    <col min="1295" max="1295" width="6.28515625" style="27" customWidth="1"/>
+    <col min="1296" max="1296" width="4.7109375" style="27" customWidth="1"/>
     <col min="1297" max="1297" width="10" style="27" customWidth="1"/>
-    <col min="1298" max="1298" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1548" max="1548" width="44.109375" style="27" customWidth="1"/>
+    <col min="1298" max="1298" width="12.42578125" style="27" customWidth="1"/>
+    <col min="1299" max="1546" width="11.42578125" style="27"/>
+    <col min="1547" max="1547" width="9.5703125" style="27" customWidth="1"/>
+    <col min="1548" max="1548" width="44.140625" style="27" customWidth="1"/>
     <col min="1549" max="1549" width="37" style="27" customWidth="1"/>
     <col min="1550" max="1550" width="15" style="27" customWidth="1"/>
-    <col min="1551" max="1551" width="6.33203125" style="27" customWidth="1"/>
-    <col min="1552" max="1552" width="4.6640625" style="27" customWidth="1"/>
+    <col min="1551" max="1551" width="6.28515625" style="27" customWidth="1"/>
+    <col min="1552" max="1552" width="4.7109375" style="27" customWidth="1"/>
     <col min="1553" max="1553" width="10" style="27" customWidth="1"/>
-    <col min="1554" max="1554" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1804" max="1804" width="44.109375" style="27" customWidth="1"/>
+    <col min="1554" max="1554" width="12.42578125" style="27" customWidth="1"/>
+    <col min="1555" max="1802" width="11.42578125" style="27"/>
+    <col min="1803" max="1803" width="9.5703125" style="27" customWidth="1"/>
+    <col min="1804" max="1804" width="44.140625" style="27" customWidth="1"/>
     <col min="1805" max="1805" width="37" style="27" customWidth="1"/>
     <col min="1806" max="1806" width="15" style="27" customWidth="1"/>
-    <col min="1807" max="1807" width="6.33203125" style="27" customWidth="1"/>
-    <col min="1808" max="1808" width="4.6640625" style="27" customWidth="1"/>
+    <col min="1807" max="1807" width="6.28515625" style="27" customWidth="1"/>
+    <col min="1808" max="1808" width="4.7109375" style="27" customWidth="1"/>
     <col min="1809" max="1809" width="10" style="27" customWidth="1"/>
-    <col min="1810" max="1810" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2060" max="2060" width="44.109375" style="27" customWidth="1"/>
+    <col min="1810" max="1810" width="12.42578125" style="27" customWidth="1"/>
+    <col min="1811" max="2058" width="11.42578125" style="27"/>
+    <col min="2059" max="2059" width="9.5703125" style="27" customWidth="1"/>
+    <col min="2060" max="2060" width="44.140625" style="27" customWidth="1"/>
     <col min="2061" max="2061" width="37" style="27" customWidth="1"/>
     <col min="2062" max="2062" width="15" style="27" customWidth="1"/>
-    <col min="2063" max="2063" width="6.33203125" style="27" customWidth="1"/>
-    <col min="2064" max="2064" width="4.6640625" style="27" customWidth="1"/>
+    <col min="2063" max="2063" width="6.28515625" style="27" customWidth="1"/>
+    <col min="2064" max="2064" width="4.7109375" style="27" customWidth="1"/>
     <col min="2065" max="2065" width="10" style="27" customWidth="1"/>
-    <col min="2066" max="2066" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2316" max="2316" width="44.109375" style="27" customWidth="1"/>
+    <col min="2066" max="2066" width="12.42578125" style="27" customWidth="1"/>
+    <col min="2067" max="2314" width="11.42578125" style="27"/>
+    <col min="2315" max="2315" width="9.5703125" style="27" customWidth="1"/>
+    <col min="2316" max="2316" width="44.140625" style="27" customWidth="1"/>
     <col min="2317" max="2317" width="37" style="27" customWidth="1"/>
     <col min="2318" max="2318" width="15" style="27" customWidth="1"/>
-    <col min="2319" max="2319" width="6.33203125" style="27" customWidth="1"/>
-    <col min="2320" max="2320" width="4.6640625" style="27" customWidth="1"/>
+    <col min="2319" max="2319" width="6.28515625" style="27" customWidth="1"/>
+    <col min="2320" max="2320" width="4.7109375" style="27" customWidth="1"/>
     <col min="2321" max="2321" width="10" style="27" customWidth="1"/>
-    <col min="2322" max="2322" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2572" max="2572" width="44.109375" style="27" customWidth="1"/>
+    <col min="2322" max="2322" width="12.42578125" style="27" customWidth="1"/>
+    <col min="2323" max="2570" width="11.42578125" style="27"/>
+    <col min="2571" max="2571" width="9.5703125" style="27" customWidth="1"/>
+    <col min="2572" max="2572" width="44.140625" style="27" customWidth="1"/>
     <col min="2573" max="2573" width="37" style="27" customWidth="1"/>
     <col min="2574" max="2574" width="15" style="27" customWidth="1"/>
-    <col min="2575" max="2575" width="6.33203125" style="27" customWidth="1"/>
-    <col min="2576" max="2576" width="4.6640625" style="27" customWidth="1"/>
+    <col min="2575" max="2575" width="6.28515625" style="27" customWidth="1"/>
+    <col min="2576" max="2576" width="4.7109375" style="27" customWidth="1"/>
     <col min="2577" max="2577" width="10" style="27" customWidth="1"/>
-    <col min="2578" max="2578" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2828" max="2828" width="44.109375" style="27" customWidth="1"/>
+    <col min="2578" max="2578" width="12.42578125" style="27" customWidth="1"/>
+    <col min="2579" max="2826" width="11.42578125" style="27"/>
+    <col min="2827" max="2827" width="9.5703125" style="27" customWidth="1"/>
+    <col min="2828" max="2828" width="44.140625" style="27" customWidth="1"/>
     <col min="2829" max="2829" width="37" style="27" customWidth="1"/>
     <col min="2830" max="2830" width="15" style="27" customWidth="1"/>
-    <col min="2831" max="2831" width="6.33203125" style="27" customWidth="1"/>
-    <col min="2832" max="2832" width="4.6640625" style="27" customWidth="1"/>
+    <col min="2831" max="2831" width="6.28515625" style="27" customWidth="1"/>
+    <col min="2832" max="2832" width="4.7109375" style="27" customWidth="1"/>
     <col min="2833" max="2833" width="10" style="27" customWidth="1"/>
-    <col min="2834" max="2834" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3084" max="3084" width="44.109375" style="27" customWidth="1"/>
+    <col min="2834" max="2834" width="12.42578125" style="27" customWidth="1"/>
+    <col min="2835" max="3082" width="11.42578125" style="27"/>
+    <col min="3083" max="3083" width="9.5703125" style="27" customWidth="1"/>
+    <col min="3084" max="3084" width="44.140625" style="27" customWidth="1"/>
     <col min="3085" max="3085" width="37" style="27" customWidth="1"/>
     <col min="3086" max="3086" width="15" style="27" customWidth="1"/>
-    <col min="3087" max="3087" width="6.33203125" style="27" customWidth="1"/>
-    <col min="3088" max="3088" width="4.6640625" style="27" customWidth="1"/>
+    <col min="3087" max="3087" width="6.28515625" style="27" customWidth="1"/>
+    <col min="3088" max="3088" width="4.7109375" style="27" customWidth="1"/>
     <col min="3089" max="3089" width="10" style="27" customWidth="1"/>
-    <col min="3090" max="3090" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3340" max="3340" width="44.109375" style="27" customWidth="1"/>
+    <col min="3090" max="3090" width="12.42578125" style="27" customWidth="1"/>
+    <col min="3091" max="3338" width="11.42578125" style="27"/>
+    <col min="3339" max="3339" width="9.5703125" style="27" customWidth="1"/>
+    <col min="3340" max="3340" width="44.140625" style="27" customWidth="1"/>
     <col min="3341" max="3341" width="37" style="27" customWidth="1"/>
     <col min="3342" max="3342" width="15" style="27" customWidth="1"/>
-    <col min="3343" max="3343" width="6.33203125" style="27" customWidth="1"/>
-    <col min="3344" max="3344" width="4.6640625" style="27" customWidth="1"/>
+    <col min="3343" max="3343" width="6.28515625" style="27" customWidth="1"/>
+    <col min="3344" max="3344" width="4.7109375" style="27" customWidth="1"/>
     <col min="3345" max="3345" width="10" style="27" customWidth="1"/>
-    <col min="3346" max="3346" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3596" max="3596" width="44.109375" style="27" customWidth="1"/>
+    <col min="3346" max="3346" width="12.42578125" style="27" customWidth="1"/>
+    <col min="3347" max="3594" width="11.42578125" style="27"/>
+    <col min="3595" max="3595" width="9.5703125" style="27" customWidth="1"/>
+    <col min="3596" max="3596" width="44.140625" style="27" customWidth="1"/>
     <col min="3597" max="3597" width="37" style="27" customWidth="1"/>
     <col min="3598" max="3598" width="15" style="27" customWidth="1"/>
-    <col min="3599" max="3599" width="6.33203125" style="27" customWidth="1"/>
-    <col min="3600" max="3600" width="4.6640625" style="27" customWidth="1"/>
+    <col min="3599" max="3599" width="6.28515625" style="27" customWidth="1"/>
+    <col min="3600" max="3600" width="4.7109375" style="27" customWidth="1"/>
     <col min="3601" max="3601" width="10" style="27" customWidth="1"/>
-    <col min="3602" max="3602" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3852" max="3852" width="44.109375" style="27" customWidth="1"/>
+    <col min="3602" max="3602" width="12.42578125" style="27" customWidth="1"/>
+    <col min="3603" max="3850" width="11.42578125" style="27"/>
+    <col min="3851" max="3851" width="9.5703125" style="27" customWidth="1"/>
+    <col min="3852" max="3852" width="44.140625" style="27" customWidth="1"/>
     <col min="3853" max="3853" width="37" style="27" customWidth="1"/>
     <col min="3854" max="3854" width="15" style="27" customWidth="1"/>
-    <col min="3855" max="3855" width="6.33203125" style="27" customWidth="1"/>
-    <col min="3856" max="3856" width="4.6640625" style="27" customWidth="1"/>
+    <col min="3855" max="3855" width="6.28515625" style="27" customWidth="1"/>
+    <col min="3856" max="3856" width="4.7109375" style="27" customWidth="1"/>
     <col min="3857" max="3857" width="10" style="27" customWidth="1"/>
-    <col min="3858" max="3858" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4108" max="4108" width="44.109375" style="27" customWidth="1"/>
+    <col min="3858" max="3858" width="12.42578125" style="27" customWidth="1"/>
+    <col min="3859" max="4106" width="11.42578125" style="27"/>
+    <col min="4107" max="4107" width="9.5703125" style="27" customWidth="1"/>
+    <col min="4108" max="4108" width="44.140625" style="27" customWidth="1"/>
     <col min="4109" max="4109" width="37" style="27" customWidth="1"/>
     <col min="4110" max="4110" width="15" style="27" customWidth="1"/>
-    <col min="4111" max="4111" width="6.33203125" style="27" customWidth="1"/>
-    <col min="4112" max="4112" width="4.6640625" style="27" customWidth="1"/>
+    <col min="4111" max="4111" width="6.28515625" style="27" customWidth="1"/>
+    <col min="4112" max="4112" width="4.7109375" style="27" customWidth="1"/>
     <col min="4113" max="4113" width="10" style="27" customWidth="1"/>
-    <col min="4114" max="4114" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4364" max="4364" width="44.109375" style="27" customWidth="1"/>
+    <col min="4114" max="4114" width="12.42578125" style="27" customWidth="1"/>
+    <col min="4115" max="4362" width="11.42578125" style="27"/>
+    <col min="4363" max="4363" width="9.5703125" style="27" customWidth="1"/>
+    <col min="4364" max="4364" width="44.140625" style="27" customWidth="1"/>
     <col min="4365" max="4365" width="37" style="27" customWidth="1"/>
     <col min="4366" max="4366" width="15" style="27" customWidth="1"/>
-    <col min="4367" max="4367" width="6.33203125" style="27" customWidth="1"/>
-    <col min="4368" max="4368" width="4.6640625" style="27" customWidth="1"/>
+    <col min="4367" max="4367" width="6.28515625" style="27" customWidth="1"/>
+    <col min="4368" max="4368" width="4.7109375" style="27" customWidth="1"/>
     <col min="4369" max="4369" width="10" style="27" customWidth="1"/>
-    <col min="4370" max="4370" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4620" max="4620" width="44.109375" style="27" customWidth="1"/>
+    <col min="4370" max="4370" width="12.42578125" style="27" customWidth="1"/>
+    <col min="4371" max="4618" width="11.42578125" style="27"/>
+    <col min="4619" max="4619" width="9.5703125" style="27" customWidth="1"/>
+    <col min="4620" max="4620" width="44.140625" style="27" customWidth="1"/>
     <col min="4621" max="4621" width="37" style="27" customWidth="1"/>
     <col min="4622" max="4622" width="15" style="27" customWidth="1"/>
-    <col min="4623" max="4623" width="6.33203125" style="27" customWidth="1"/>
-    <col min="4624" max="4624" width="4.6640625" style="27" customWidth="1"/>
+    <col min="4623" max="4623" width="6.28515625" style="27" customWidth="1"/>
+    <col min="4624" max="4624" width="4.7109375" style="27" customWidth="1"/>
     <col min="4625" max="4625" width="10" style="27" customWidth="1"/>
-    <col min="4626" max="4626" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4876" max="4876" width="44.109375" style="27" customWidth="1"/>
+    <col min="4626" max="4626" width="12.42578125" style="27" customWidth="1"/>
+    <col min="4627" max="4874" width="11.42578125" style="27"/>
+    <col min="4875" max="4875" width="9.5703125" style="27" customWidth="1"/>
+    <col min="4876" max="4876" width="44.140625" style="27" customWidth="1"/>
     <col min="4877" max="4877" width="37" style="27" customWidth="1"/>
     <col min="4878" max="4878" width="15" style="27" customWidth="1"/>
-    <col min="4879" max="4879" width="6.33203125" style="27" customWidth="1"/>
-    <col min="4880" max="4880" width="4.6640625" style="27" customWidth="1"/>
+    <col min="4879" max="4879" width="6.28515625" style="27" customWidth="1"/>
+    <col min="4880" max="4880" width="4.7109375" style="27" customWidth="1"/>
     <col min="4881" max="4881" width="10" style="27" customWidth="1"/>
-    <col min="4882" max="4882" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5132" max="5132" width="44.109375" style="27" customWidth="1"/>
+    <col min="4882" max="4882" width="12.42578125" style="27" customWidth="1"/>
+    <col min="4883" max="5130" width="11.42578125" style="27"/>
+    <col min="5131" max="5131" width="9.5703125" style="27" customWidth="1"/>
+    <col min="5132" max="5132" width="44.140625" style="27" customWidth="1"/>
     <col min="5133" max="5133" width="37" style="27" customWidth="1"/>
     <col min="5134" max="5134" width="15" style="27" customWidth="1"/>
-    <col min="5135" max="5135" width="6.33203125" style="27" customWidth="1"/>
-    <col min="5136" max="5136" width="4.6640625" style="27" customWidth="1"/>
+    <col min="5135" max="5135" width="6.28515625" style="27" customWidth="1"/>
+    <col min="5136" max="5136" width="4.7109375" style="27" customWidth="1"/>
     <col min="5137" max="5137" width="10" style="27" customWidth="1"/>
-    <col min="5138" max="5138" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5388" max="5388" width="44.109375" style="27" customWidth="1"/>
+    <col min="5138" max="5138" width="12.42578125" style="27" customWidth="1"/>
+    <col min="5139" max="5386" width="11.42578125" style="27"/>
+    <col min="5387" max="5387" width="9.5703125" style="27" customWidth="1"/>
+    <col min="5388" max="5388" width="44.140625" style="27" customWidth="1"/>
     <col min="5389" max="5389" width="37" style="27" customWidth="1"/>
     <col min="5390" max="5390" width="15" style="27" customWidth="1"/>
-    <col min="5391" max="5391" width="6.33203125" style="27" customWidth="1"/>
-    <col min="5392" max="5392" width="4.6640625" style="27" customWidth="1"/>
+    <col min="5391" max="5391" width="6.28515625" style="27" customWidth="1"/>
+    <col min="5392" max="5392" width="4.7109375" style="27" customWidth="1"/>
     <col min="5393" max="5393" width="10" style="27" customWidth="1"/>
-    <col min="5394" max="5394" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5644" max="5644" width="44.109375" style="27" customWidth="1"/>
+    <col min="5394" max="5394" width="12.42578125" style="27" customWidth="1"/>
+    <col min="5395" max="5642" width="11.42578125" style="27"/>
+    <col min="5643" max="5643" width="9.5703125" style="27" customWidth="1"/>
+    <col min="5644" max="5644" width="44.140625" style="27" customWidth="1"/>
     <col min="5645" max="5645" width="37" style="27" customWidth="1"/>
     <col min="5646" max="5646" width="15" style="27" customWidth="1"/>
-    <col min="5647" max="5647" width="6.33203125" style="27" customWidth="1"/>
-    <col min="5648" max="5648" width="4.6640625" style="27" customWidth="1"/>
+    <col min="5647" max="5647" width="6.28515625" style="27" customWidth="1"/>
+    <col min="5648" max="5648" width="4.7109375" style="27" customWidth="1"/>
     <col min="5649" max="5649" width="10" style="27" customWidth="1"/>
-    <col min="5650" max="5650" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5900" max="5900" width="44.109375" style="27" customWidth="1"/>
+    <col min="5650" max="5650" width="12.42578125" style="27" customWidth="1"/>
+    <col min="5651" max="5898" width="11.42578125" style="27"/>
+    <col min="5899" max="5899" width="9.5703125" style="27" customWidth="1"/>
+    <col min="5900" max="5900" width="44.140625" style="27" customWidth="1"/>
     <col min="5901" max="5901" width="37" style="27" customWidth="1"/>
     <col min="5902" max="5902" width="15" style="27" customWidth="1"/>
-    <col min="5903" max="5903" width="6.33203125" style="27" customWidth="1"/>
-    <col min="5904" max="5904" width="4.6640625" style="27" customWidth="1"/>
+    <col min="5903" max="5903" width="6.28515625" style="27" customWidth="1"/>
+    <col min="5904" max="5904" width="4.7109375" style="27" customWidth="1"/>
     <col min="5905" max="5905" width="10" style="27" customWidth="1"/>
-    <col min="5906" max="5906" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6156" max="6156" width="44.109375" style="27" customWidth="1"/>
+    <col min="5906" max="5906" width="12.42578125" style="27" customWidth="1"/>
+    <col min="5907" max="6154" width="11.42578125" style="27"/>
+    <col min="6155" max="6155" width="9.5703125" style="27" customWidth="1"/>
+    <col min="6156" max="6156" width="44.140625" style="27" customWidth="1"/>
     <col min="6157" max="6157" width="37" style="27" customWidth="1"/>
     <col min="6158" max="6158" width="15" style="27" customWidth="1"/>
-    <col min="6159" max="6159" width="6.33203125" style="27" customWidth="1"/>
-    <col min="6160" max="6160" width="4.6640625" style="27" customWidth="1"/>
+    <col min="6159" max="6159" width="6.28515625" style="27" customWidth="1"/>
+    <col min="6160" max="6160" width="4.7109375" style="27" customWidth="1"/>
     <col min="6161" max="6161" width="10" style="27" customWidth="1"/>
-    <col min="6162" max="6162" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6412" max="6412" width="44.109375" style="27" customWidth="1"/>
+    <col min="6162" max="6162" width="12.42578125" style="27" customWidth="1"/>
+    <col min="6163" max="6410" width="11.42578125" style="27"/>
+    <col min="6411" max="6411" width="9.5703125" style="27" customWidth="1"/>
+    <col min="6412" max="6412" width="44.140625" style="27" customWidth="1"/>
     <col min="6413" max="6413" width="37" style="27" customWidth="1"/>
     <col min="6414" max="6414" width="15" style="27" customWidth="1"/>
-    <col min="6415" max="6415" width="6.33203125" style="27" customWidth="1"/>
-    <col min="6416" max="6416" width="4.6640625" style="27" customWidth="1"/>
+    <col min="6415" max="6415" width="6.28515625" style="27" customWidth="1"/>
+    <col min="6416" max="6416" width="4.7109375" style="27" customWidth="1"/>
     <col min="6417" max="6417" width="10" style="27" customWidth="1"/>
-    <col min="6418" max="6418" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6668" max="6668" width="44.109375" style="27" customWidth="1"/>
+    <col min="6418" max="6418" width="12.42578125" style="27" customWidth="1"/>
+    <col min="6419" max="6666" width="11.42578125" style="27"/>
+    <col min="6667" max="6667" width="9.5703125" style="27" customWidth="1"/>
+    <col min="6668" max="6668" width="44.140625" style="27" customWidth="1"/>
     <col min="6669" max="6669" width="37" style="27" customWidth="1"/>
     <col min="6670" max="6670" width="15" style="27" customWidth="1"/>
-    <col min="6671" max="6671" width="6.33203125" style="27" customWidth="1"/>
-    <col min="6672" max="6672" width="4.6640625" style="27" customWidth="1"/>
+    <col min="6671" max="6671" width="6.28515625" style="27" customWidth="1"/>
+    <col min="6672" max="6672" width="4.7109375" style="27" customWidth="1"/>
     <col min="6673" max="6673" width="10" style="27" customWidth="1"/>
-    <col min="6674" max="6674" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6924" max="6924" width="44.109375" style="27" customWidth="1"/>
+    <col min="6674" max="6674" width="12.42578125" style="27" customWidth="1"/>
+    <col min="6675" max="6922" width="11.42578125" style="27"/>
+    <col min="6923" max="6923" width="9.5703125" style="27" customWidth="1"/>
+    <col min="6924" max="6924" width="44.140625" style="27" customWidth="1"/>
     <col min="6925" max="6925" width="37" style="27" customWidth="1"/>
     <col min="6926" max="6926" width="15" style="27" customWidth="1"/>
-    <col min="6927" max="6927" width="6.33203125" style="27" customWidth="1"/>
-    <col min="6928" max="6928" width="4.6640625" style="27" customWidth="1"/>
+    <col min="6927" max="6927" width="6.28515625" style="27" customWidth="1"/>
+    <col min="6928" max="6928" width="4.7109375" style="27" customWidth="1"/>
     <col min="6929" max="6929" width="10" style="27" customWidth="1"/>
-    <col min="6930" max="6930" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7180" max="7180" width="44.109375" style="27" customWidth="1"/>
+    <col min="6930" max="6930" width="12.42578125" style="27" customWidth="1"/>
+    <col min="6931" max="7178" width="11.42578125" style="27"/>
+    <col min="7179" max="7179" width="9.5703125" style="27" customWidth="1"/>
+    <col min="7180" max="7180" width="44.140625" style="27" customWidth="1"/>
     <col min="7181" max="7181" width="37" style="27" customWidth="1"/>
     <col min="7182" max="7182" width="15" style="27" customWidth="1"/>
-    <col min="7183" max="7183" width="6.33203125" style="27" customWidth="1"/>
-    <col min="7184" max="7184" width="4.6640625" style="27" customWidth="1"/>
+    <col min="7183" max="7183" width="6.28515625" style="27" customWidth="1"/>
+    <col min="7184" max="7184" width="4.7109375" style="27" customWidth="1"/>
     <col min="7185" max="7185" width="10" style="27" customWidth="1"/>
-    <col min="7186" max="7186" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7436" max="7436" width="44.109375" style="27" customWidth="1"/>
+    <col min="7186" max="7186" width="12.42578125" style="27" customWidth="1"/>
+    <col min="7187" max="7434" width="11.42578125" style="27"/>
+    <col min="7435" max="7435" width="9.5703125" style="27" customWidth="1"/>
+    <col min="7436" max="7436" width="44.140625" style="27" customWidth="1"/>
     <col min="7437" max="7437" width="37" style="27" customWidth="1"/>
     <col min="7438" max="7438" width="15" style="27" customWidth="1"/>
-    <col min="7439" max="7439" width="6.33203125" style="27" customWidth="1"/>
-    <col min="7440" max="7440" width="4.6640625" style="27" customWidth="1"/>
+    <col min="7439" max="7439" width="6.28515625" style="27" customWidth="1"/>
+    <col min="7440" max="7440" width="4.7109375" style="27" customWidth="1"/>
     <col min="7441" max="7441" width="10" style="27" customWidth="1"/>
-    <col min="7442" max="7442" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7692" max="7692" width="44.109375" style="27" customWidth="1"/>
+    <col min="7442" max="7442" width="12.42578125" style="27" customWidth="1"/>
+    <col min="7443" max="7690" width="11.42578125" style="27"/>
+    <col min="7691" max="7691" width="9.5703125" style="27" customWidth="1"/>
+    <col min="7692" max="7692" width="44.140625" style="27" customWidth="1"/>
     <col min="7693" max="7693" width="37" style="27" customWidth="1"/>
     <col min="7694" max="7694" width="15" style="27" customWidth="1"/>
-    <col min="7695" max="7695" width="6.33203125" style="27" customWidth="1"/>
-    <col min="7696" max="7696" width="4.6640625" style="27" customWidth="1"/>
+    <col min="7695" max="7695" width="6.28515625" style="27" customWidth="1"/>
+    <col min="7696" max="7696" width="4.7109375" style="27" customWidth="1"/>
     <col min="7697" max="7697" width="10" style="27" customWidth="1"/>
-    <col min="7698" max="7698" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7948" max="7948" width="44.109375" style="27" customWidth="1"/>
+    <col min="7698" max="7698" width="12.42578125" style="27" customWidth="1"/>
+    <col min="7699" max="7946" width="11.42578125" style="27"/>
+    <col min="7947" max="7947" width="9.5703125" style="27" customWidth="1"/>
+    <col min="7948" max="7948" width="44.140625" style="27" customWidth="1"/>
     <col min="7949" max="7949" width="37" style="27" customWidth="1"/>
     <col min="7950" max="7950" width="15" style="27" customWidth="1"/>
-    <col min="7951" max="7951" width="6.33203125" style="27" customWidth="1"/>
-    <col min="7952" max="7952" width="4.6640625" style="27" customWidth="1"/>
+    <col min="7951" max="7951" width="6.28515625" style="27" customWidth="1"/>
+    <col min="7952" max="7952" width="4.7109375" style="27" customWidth="1"/>
     <col min="7953" max="7953" width="10" style="27" customWidth="1"/>
-    <col min="7954" max="7954" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8204" max="8204" width="44.109375" style="27" customWidth="1"/>
+    <col min="7954" max="7954" width="12.42578125" style="27" customWidth="1"/>
+    <col min="7955" max="8202" width="11.42578125" style="27"/>
+    <col min="8203" max="8203" width="9.5703125" style="27" customWidth="1"/>
+    <col min="8204" max="8204" width="44.140625" style="27" customWidth="1"/>
     <col min="8205" max="8205" width="37" style="27" customWidth="1"/>
     <col min="8206" max="8206" width="15" style="27" customWidth="1"/>
-    <col min="8207" max="8207" width="6.33203125" style="27" customWidth="1"/>
-    <col min="8208" max="8208" width="4.6640625" style="27" customWidth="1"/>
+    <col min="8207" max="8207" width="6.28515625" style="27" customWidth="1"/>
+    <col min="8208" max="8208" width="4.7109375" style="27" customWidth="1"/>
     <col min="8209" max="8209" width="10" style="27" customWidth="1"/>
-    <col min="8210" max="8210" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8460" max="8460" width="44.109375" style="27" customWidth="1"/>
+    <col min="8210" max="8210" width="12.42578125" style="27" customWidth="1"/>
+    <col min="8211" max="8458" width="11.42578125" style="27"/>
+    <col min="8459" max="8459" width="9.5703125" style="27" customWidth="1"/>
+    <col min="8460" max="8460" width="44.140625" style="27" customWidth="1"/>
     <col min="8461" max="8461" width="37" style="27" customWidth="1"/>
     <col min="8462" max="8462" width="15" style="27" customWidth="1"/>
-    <col min="8463" max="8463" width="6.33203125" style="27" customWidth="1"/>
-    <col min="8464" max="8464" width="4.6640625" style="27" customWidth="1"/>
+    <col min="8463" max="8463" width="6.28515625" style="27" customWidth="1"/>
+    <col min="8464" max="8464" width="4.7109375" style="27" customWidth="1"/>
     <col min="8465" max="8465" width="10" style="27" customWidth="1"/>
-    <col min="8466" max="8466" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8716" max="8716" width="44.109375" style="27" customWidth="1"/>
+    <col min="8466" max="8466" width="12.42578125" style="27" customWidth="1"/>
+    <col min="8467" max="8714" width="11.42578125" style="27"/>
+    <col min="8715" max="8715" width="9.5703125" style="27" customWidth="1"/>
+    <col min="8716" max="8716" width="44.140625" style="27" customWidth="1"/>
     <col min="8717" max="8717" width="37" style="27" customWidth="1"/>
     <col min="8718" max="8718" width="15" style="27" customWidth="1"/>
-    <col min="8719" max="8719" width="6.33203125" style="27" customWidth="1"/>
-    <col min="8720" max="8720" width="4.6640625" style="27" customWidth="1"/>
+    <col min="8719" max="8719" width="6.28515625" style="27" customWidth="1"/>
+    <col min="8720" max="8720" width="4.7109375" style="27" customWidth="1"/>
     <col min="8721" max="8721" width="10" style="27" customWidth="1"/>
-    <col min="8722" max="8722" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8972" max="8972" width="44.109375" style="27" customWidth="1"/>
+    <col min="8722" max="8722" width="12.42578125" style="27" customWidth="1"/>
+    <col min="8723" max="8970" width="11.42578125" style="27"/>
+    <col min="8971" max="8971" width="9.5703125" style="27" customWidth="1"/>
+    <col min="8972" max="8972" width="44.140625" style="27" customWidth="1"/>
     <col min="8973" max="8973" width="37" style="27" customWidth="1"/>
     <col min="8974" max="8974" width="15" style="27" customWidth="1"/>
-    <col min="8975" max="8975" width="6.33203125" style="27" customWidth="1"/>
-    <col min="8976" max="8976" width="4.6640625" style="27" customWidth="1"/>
+    <col min="8975" max="8975" width="6.28515625" style="27" customWidth="1"/>
+    <col min="8976" max="8976" width="4.7109375" style="27" customWidth="1"/>
     <col min="8977" max="8977" width="10" style="27" customWidth="1"/>
-    <col min="8978" max="8978" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9228" max="9228" width="44.109375" style="27" customWidth="1"/>
+    <col min="8978" max="8978" width="12.42578125" style="27" customWidth="1"/>
+    <col min="8979" max="9226" width="11.42578125" style="27"/>
+    <col min="9227" max="9227" width="9.5703125" style="27" customWidth="1"/>
+    <col min="9228" max="9228" width="44.140625" style="27" customWidth="1"/>
     <col min="9229" max="9229" width="37" style="27" customWidth="1"/>
     <col min="9230" max="9230" width="15" style="27" customWidth="1"/>
-    <col min="9231" max="9231" width="6.33203125" style="27" customWidth="1"/>
-    <col min="9232" max="9232" width="4.6640625" style="27" customWidth="1"/>
+    <col min="9231" max="9231" width="6.28515625" style="27" customWidth="1"/>
+    <col min="9232" max="9232" width="4.7109375" style="27" customWidth="1"/>
     <col min="9233" max="9233" width="10" style="27" customWidth="1"/>
-    <col min="9234" max="9234" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9484" max="9484" width="44.109375" style="27" customWidth="1"/>
+    <col min="9234" max="9234" width="12.42578125" style="27" customWidth="1"/>
+    <col min="9235" max="9482" width="11.42578125" style="27"/>
+    <col min="9483" max="9483" width="9.5703125" style="27" customWidth="1"/>
+    <col min="9484" max="9484" width="44.140625" style="27" customWidth="1"/>
     <col min="9485" max="9485" width="37" style="27" customWidth="1"/>
     <col min="9486" max="9486" width="15" style="27" customWidth="1"/>
-    <col min="9487" max="9487" width="6.33203125" style="27" customWidth="1"/>
-    <col min="9488" max="9488" width="4.6640625" style="27" customWidth="1"/>
+    <col min="9487" max="9487" width="6.28515625" style="27" customWidth="1"/>
+    <col min="9488" max="9488" width="4.7109375" style="27" customWidth="1"/>
     <col min="9489" max="9489" width="10" style="27" customWidth="1"/>
-    <col min="9490" max="9490" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9740" max="9740" width="44.109375" style="27" customWidth="1"/>
+    <col min="9490" max="9490" width="12.42578125" style="27" customWidth="1"/>
+    <col min="9491" max="9738" width="11.42578125" style="27"/>
+    <col min="9739" max="9739" width="9.5703125" style="27" customWidth="1"/>
+    <col min="9740" max="9740" width="44.140625" style="27" customWidth="1"/>
     <col min="9741" max="9741" width="37" style="27" customWidth="1"/>
     <col min="9742" max="9742" width="15" style="27" customWidth="1"/>
-    <col min="9743" max="9743" width="6.33203125" style="27" customWidth="1"/>
-    <col min="9744" max="9744" width="4.6640625" style="27" customWidth="1"/>
+    <col min="9743" max="9743" width="6.28515625" style="27" customWidth="1"/>
+    <col min="9744" max="9744" width="4.7109375" style="27" customWidth="1"/>
     <col min="9745" max="9745" width="10" style="27" customWidth="1"/>
-    <col min="9746" max="9746" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9996" max="9996" width="44.109375" style="27" customWidth="1"/>
+    <col min="9746" max="9746" width="12.42578125" style="27" customWidth="1"/>
+    <col min="9747" max="9994" width="11.42578125" style="27"/>
+    <col min="9995" max="9995" width="9.5703125" style="27" customWidth="1"/>
+    <col min="9996" max="9996" width="44.140625" style="27" customWidth="1"/>
     <col min="9997" max="9997" width="37" style="27" customWidth="1"/>
     <col min="9998" max="9998" width="15" style="27" customWidth="1"/>
-    <col min="9999" max="9999" width="6.33203125" style="27" customWidth="1"/>
-    <col min="10000" max="10000" width="4.6640625" style="27" customWidth="1"/>
+    <col min="9999" max="9999" width="6.28515625" style="27" customWidth="1"/>
+    <col min="10000" max="10000" width="4.7109375" style="27" customWidth="1"/>
     <col min="10001" max="10001" width="10" style="27" customWidth="1"/>
-    <col min="10002" max="10002" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10252" max="10252" width="44.109375" style="27" customWidth="1"/>
+    <col min="10002" max="10002" width="12.42578125" style="27" customWidth="1"/>
+    <col min="10003" max="10250" width="11.42578125" style="27"/>
+    <col min="10251" max="10251" width="9.5703125" style="27" customWidth="1"/>
+    <col min="10252" max="10252" width="44.140625" style="27" customWidth="1"/>
     <col min="10253" max="10253" width="37" style="27" customWidth="1"/>
     <col min="10254" max="10254" width="15" style="27" customWidth="1"/>
-    <col min="10255" max="10255" width="6.33203125" style="27" customWidth="1"/>
-    <col min="10256" max="10256" width="4.6640625" style="27" customWidth="1"/>
+    <col min="10255" max="10255" width="6.28515625" style="27" customWidth="1"/>
+    <col min="10256" max="10256" width="4.7109375" style="27" customWidth="1"/>
     <col min="10257" max="10257" width="10" style="27" customWidth="1"/>
-    <col min="10258" max="10258" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10508" max="10508" width="44.109375" style="27" customWidth="1"/>
+    <col min="10258" max="10258" width="12.42578125" style="27" customWidth="1"/>
+    <col min="10259" max="10506" width="11.42578125" style="27"/>
+    <col min="10507" max="10507" width="9.5703125" style="27" customWidth="1"/>
+    <col min="10508" max="10508" width="44.140625" style="27" customWidth="1"/>
     <col min="10509" max="10509" width="37" style="27" customWidth="1"/>
     <col min="10510" max="10510" width="15" style="27" customWidth="1"/>
-    <col min="10511" max="10511" width="6.33203125" style="27" customWidth="1"/>
-    <col min="10512" max="10512" width="4.6640625" style="27" customWidth="1"/>
+    <col min="10511" max="10511" width="6.28515625" style="27" customWidth="1"/>
+    <col min="10512" max="10512" width="4.7109375" style="27" customWidth="1"/>
     <col min="10513" max="10513" width="10" style="27" customWidth="1"/>
-    <col min="10514" max="10514" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10764" max="10764" width="44.109375" style="27" customWidth="1"/>
+    <col min="10514" max="10514" width="12.42578125" style="27" customWidth="1"/>
+    <col min="10515" max="10762" width="11.42578125" style="27"/>
+    <col min="10763" max="10763" width="9.5703125" style="27" customWidth="1"/>
+    <col min="10764" max="10764" width="44.140625" style="27" customWidth="1"/>
     <col min="10765" max="10765" width="37" style="27" customWidth="1"/>
     <col min="10766" max="10766" width="15" style="27" customWidth="1"/>
-    <col min="10767" max="10767" width="6.33203125" style="27" customWidth="1"/>
-    <col min="10768" max="10768" width="4.6640625" style="27" customWidth="1"/>
+    <col min="10767" max="10767" width="6.28515625" style="27" customWidth="1"/>
+    <col min="10768" max="10768" width="4.7109375" style="27" customWidth="1"/>
     <col min="10769" max="10769" width="10" style="27" customWidth="1"/>
-    <col min="10770" max="10770" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11020" max="11020" width="44.109375" style="27" customWidth="1"/>
+    <col min="10770" max="10770" width="12.42578125" style="27" customWidth="1"/>
+    <col min="10771" max="11018" width="11.42578125" style="27"/>
+    <col min="11019" max="11019" width="9.5703125" style="27" customWidth="1"/>
+    <col min="11020" max="11020" width="44.140625" style="27" customWidth="1"/>
     <col min="11021" max="11021" width="37" style="27" customWidth="1"/>
     <col min="11022" max="11022" width="15" style="27" customWidth="1"/>
-    <col min="11023" max="11023" width="6.33203125" style="27" customWidth="1"/>
-    <col min="11024" max="11024" width="4.6640625" style="27" customWidth="1"/>
+    <col min="11023" max="11023" width="6.28515625" style="27" customWidth="1"/>
+    <col min="11024" max="11024" width="4.7109375" style="27" customWidth="1"/>
     <col min="11025" max="11025" width="10" style="27" customWidth="1"/>
-    <col min="11026" max="11026" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11276" max="11276" width="44.109375" style="27" customWidth="1"/>
+    <col min="11026" max="11026" width="12.42578125" style="27" customWidth="1"/>
+    <col min="11027" max="11274" width="11.42578125" style="27"/>
+    <col min="11275" max="11275" width="9.5703125" style="27" customWidth="1"/>
+    <col min="11276" max="11276" width="44.140625" style="27" customWidth="1"/>
     <col min="11277" max="11277" width="37" style="27" customWidth="1"/>
     <col min="11278" max="11278" width="15" style="27" customWidth="1"/>
-    <col min="11279" max="11279" width="6.33203125" style="27" customWidth="1"/>
-    <col min="11280" max="11280" width="4.6640625" style="27" customWidth="1"/>
+    <col min="11279" max="11279" width="6.28515625" style="27" customWidth="1"/>
+    <col min="11280" max="11280" width="4.7109375" style="27" customWidth="1"/>
     <col min="11281" max="11281" width="10" style="27" customWidth="1"/>
-    <col min="11282" max="11282" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11532" max="11532" width="44.109375" style="27" customWidth="1"/>
+    <col min="11282" max="11282" width="12.42578125" style="27" customWidth="1"/>
+    <col min="11283" max="11530" width="11.42578125" style="27"/>
+    <col min="11531" max="11531" width="9.5703125" style="27" customWidth="1"/>
+    <col min="11532" max="11532" width="44.140625" style="27" customWidth="1"/>
     <col min="11533" max="11533" width="37" style="27" customWidth="1"/>
     <col min="11534" max="11534" width="15" style="27" customWidth="1"/>
-    <col min="11535" max="11535" width="6.33203125" style="27" customWidth="1"/>
-    <col min="11536" max="11536" width="4.6640625" style="27" customWidth="1"/>
+    <col min="11535" max="11535" width="6.28515625" style="27" customWidth="1"/>
+    <col min="11536" max="11536" width="4.7109375" style="27" customWidth="1"/>
     <col min="11537" max="11537" width="10" style="27" customWidth="1"/>
-    <col min="11538" max="11538" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11788" max="11788" width="44.109375" style="27" customWidth="1"/>
+    <col min="11538" max="11538" width="12.42578125" style="27" customWidth="1"/>
+    <col min="11539" max="11786" width="11.42578125" style="27"/>
+    <col min="11787" max="11787" width="9.5703125" style="27" customWidth="1"/>
+    <col min="11788" max="11788" width="44.140625" style="27" customWidth="1"/>
     <col min="11789" max="11789" width="37" style="27" customWidth="1"/>
     <col min="11790" max="11790" width="15" style="27" customWidth="1"/>
-    <col min="11791" max="11791" width="6.33203125" style="27" customWidth="1"/>
-    <col min="11792" max="11792" width="4.6640625" style="27" customWidth="1"/>
+    <col min="11791" max="11791" width="6.28515625" style="27" customWidth="1"/>
+    <col min="11792" max="11792" width="4.7109375" style="27" customWidth="1"/>
     <col min="11793" max="11793" width="10" style="27" customWidth="1"/>
-    <col min="11794" max="11794" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12044" max="12044" width="44.109375" style="27" customWidth="1"/>
+    <col min="11794" max="11794" width="12.42578125" style="27" customWidth="1"/>
+    <col min="11795" max="12042" width="11.42578125" style="27"/>
+    <col min="12043" max="12043" width="9.5703125" style="27" customWidth="1"/>
+    <col min="12044" max="12044" width="44.140625" style="27" customWidth="1"/>
     <col min="12045" max="12045" width="37" style="27" customWidth="1"/>
     <col min="12046" max="12046" width="15" style="27" customWidth="1"/>
-    <col min="12047" max="12047" width="6.33203125" style="27" customWidth="1"/>
-    <col min="12048" max="12048" width="4.6640625" style="27" customWidth="1"/>
+    <col min="12047" max="12047" width="6.28515625" style="27" customWidth="1"/>
+    <col min="12048" max="12048" width="4.7109375" style="27" customWidth="1"/>
     <col min="12049" max="12049" width="10" style="27" customWidth="1"/>
-    <col min="12050" max="12050" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12300" max="12300" width="44.109375" style="27" customWidth="1"/>
+    <col min="12050" max="12050" width="12.42578125" style="27" customWidth="1"/>
+    <col min="12051" max="12298" width="11.42578125" style="27"/>
+    <col min="12299" max="12299" width="9.5703125" style="27" customWidth="1"/>
+    <col min="12300" max="12300" width="44.140625" style="27" customWidth="1"/>
     <col min="12301" max="12301" width="37" style="27" customWidth="1"/>
     <col min="12302" max="12302" width="15" style="27" customWidth="1"/>
-    <col min="12303" max="12303" width="6.33203125" style="27" customWidth="1"/>
-    <col min="12304" max="12304" width="4.6640625" style="27" customWidth="1"/>
+    <col min="12303" max="12303" width="6.28515625" style="27" customWidth="1"/>
+    <col min="12304" max="12304" width="4.7109375" style="27" customWidth="1"/>
     <col min="12305" max="12305" width="10" style="27" customWidth="1"/>
-    <col min="12306" max="12306" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12556" max="12556" width="44.109375" style="27" customWidth="1"/>
+    <col min="12306" max="12306" width="12.42578125" style="27" customWidth="1"/>
+    <col min="12307" max="12554" width="11.42578125" style="27"/>
+    <col min="12555" max="12555" width="9.5703125" style="27" customWidth="1"/>
+    <col min="12556" max="12556" width="44.140625" style="27" customWidth="1"/>
     <col min="12557" max="12557" width="37" style="27" customWidth="1"/>
     <col min="12558" max="12558" width="15" style="27" customWidth="1"/>
-    <col min="12559" max="12559" width="6.33203125" style="27" customWidth="1"/>
-    <col min="12560" max="12560" width="4.6640625" style="27" customWidth="1"/>
+    <col min="12559" max="12559" width="6.28515625" style="27" customWidth="1"/>
+    <col min="12560" max="12560" width="4.7109375" style="27" customWidth="1"/>
     <col min="12561" max="12561" width="10" style="27" customWidth="1"/>
-    <col min="12562" max="12562" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12812" max="12812" width="44.109375" style="27" customWidth="1"/>
+    <col min="12562" max="12562" width="12.42578125" style="27" customWidth="1"/>
+    <col min="12563" max="12810" width="11.42578125" style="27"/>
+    <col min="12811" max="12811" width="9.5703125" style="27" customWidth="1"/>
+    <col min="12812" max="12812" width="44.140625" style="27" customWidth="1"/>
     <col min="12813" max="12813" width="37" style="27" customWidth="1"/>
     <col min="12814" max="12814" width="15" style="27" customWidth="1"/>
-    <col min="12815" max="12815" width="6.33203125" style="27" customWidth="1"/>
-    <col min="12816" max="12816" width="4.6640625" style="27" customWidth="1"/>
+    <col min="12815" max="12815" width="6.28515625" style="27" customWidth="1"/>
+    <col min="12816" max="12816" width="4.7109375" style="27" customWidth="1"/>
     <col min="12817" max="12817" width="10" style="27" customWidth="1"/>
-    <col min="12818" max="12818" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13068" max="13068" width="44.109375" style="27" customWidth="1"/>
+    <col min="12818" max="12818" width="12.42578125" style="27" customWidth="1"/>
+    <col min="12819" max="13066" width="11.42578125" style="27"/>
+    <col min="13067" max="13067" width="9.5703125" style="27" customWidth="1"/>
+    <col min="13068" max="13068" width="44.140625" style="27" customWidth="1"/>
     <col min="13069" max="13069" width="37" style="27" customWidth="1"/>
     <col min="13070" max="13070" width="15" style="27" customWidth="1"/>
-    <col min="13071" max="13071" width="6.33203125" style="27" customWidth="1"/>
-    <col min="13072" max="13072" width="4.6640625" style="27" customWidth="1"/>
+    <col min="13071" max="13071" width="6.28515625" style="27" customWidth="1"/>
+    <col min="13072" max="13072" width="4.7109375" style="27" customWidth="1"/>
     <col min="13073" max="13073" width="10" style="27" customWidth="1"/>
-    <col min="13074" max="13074" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13324" max="13324" width="44.109375" style="27" customWidth="1"/>
+    <col min="13074" max="13074" width="12.42578125" style="27" customWidth="1"/>
+    <col min="13075" max="13322" width="11.42578125" style="27"/>
+    <col min="13323" max="13323" width="9.5703125" style="27" customWidth="1"/>
+    <col min="13324" max="13324" width="44.140625" style="27" customWidth="1"/>
     <col min="13325" max="13325" width="37" style="27" customWidth="1"/>
     <col min="13326" max="13326" width="15" style="27" customWidth="1"/>
-    <col min="13327" max="13327" width="6.33203125" style="27" customWidth="1"/>
-    <col min="13328" max="13328" width="4.6640625" style="27" customWidth="1"/>
+    <col min="13327" max="13327" width="6.28515625" style="27" customWidth="1"/>
+    <col min="13328" max="13328" width="4.7109375" style="27" customWidth="1"/>
     <col min="13329" max="13329" width="10" style="27" customWidth="1"/>
-    <col min="13330" max="13330" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13580" max="13580" width="44.109375" style="27" customWidth="1"/>
+    <col min="13330" max="13330" width="12.42578125" style="27" customWidth="1"/>
+    <col min="13331" max="13578" width="11.42578125" style="27"/>
+    <col min="13579" max="13579" width="9.5703125" style="27" customWidth="1"/>
+    <col min="13580" max="13580" width="44.140625" style="27" customWidth="1"/>
     <col min="13581" max="13581" width="37" style="27" customWidth="1"/>
     <col min="13582" max="13582" width="15" style="27" customWidth="1"/>
-    <col min="13583" max="13583" width="6.33203125" style="27" customWidth="1"/>
-    <col min="13584" max="13584" width="4.6640625" style="27" customWidth="1"/>
+    <col min="13583" max="13583" width="6.28515625" style="27" customWidth="1"/>
+    <col min="13584" max="13584" width="4.7109375" style="27" customWidth="1"/>
     <col min="13585" max="13585" width="10" style="27" customWidth="1"/>
-    <col min="13586" max="13586" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13836" max="13836" width="44.109375" style="27" customWidth="1"/>
+    <col min="13586" max="13586" width="12.42578125" style="27" customWidth="1"/>
+    <col min="13587" max="13834" width="11.42578125" style="27"/>
+    <col min="13835" max="13835" width="9.5703125" style="27" customWidth="1"/>
+    <col min="13836" max="13836" width="44.140625" style="27" customWidth="1"/>
     <col min="13837" max="13837" width="37" style="27" customWidth="1"/>
     <col min="13838" max="13838" width="15" style="27" customWidth="1"/>
-    <col min="13839" max="13839" width="6.33203125" style="27" customWidth="1"/>
-    <col min="13840" max="13840" width="4.6640625" style="27" customWidth="1"/>
+    <col min="13839" max="13839" width="6.28515625" style="27" customWidth="1"/>
+    <col min="13840" max="13840" width="4.7109375" style="27" customWidth="1"/>
     <col min="13841" max="13841" width="10" style="27" customWidth="1"/>
-    <col min="13842" max="13842" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14092" max="14092" width="44.109375" style="27" customWidth="1"/>
+    <col min="13842" max="13842" width="12.42578125" style="27" customWidth="1"/>
+    <col min="13843" max="14090" width="11.42578125" style="27"/>
+    <col min="14091" max="14091" width="9.5703125" style="27" customWidth="1"/>
+    <col min="14092" max="14092" width="44.140625" style="27" customWidth="1"/>
     <col min="14093" max="14093" width="37" style="27" customWidth="1"/>
     <col min="14094" max="14094" width="15" style="27" customWidth="1"/>
-    <col min="14095" max="14095" width="6.33203125" style="27" customWidth="1"/>
-    <col min="14096" max="14096" width="4.6640625" style="27" customWidth="1"/>
+    <col min="14095" max="14095" width="6.28515625" style="27" customWidth="1"/>
+    <col min="14096" max="14096" width="4.7109375" style="27" customWidth="1"/>
     <col min="14097" max="14097" width="10" style="27" customWidth="1"/>
-    <col min="14098" max="14098" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14348" max="14348" width="44.109375" style="27" customWidth="1"/>
+    <col min="14098" max="14098" width="12.42578125" style="27" customWidth="1"/>
+    <col min="14099" max="14346" width="11.42578125" style="27"/>
+    <col min="14347" max="14347" width="9.5703125" style="27" customWidth="1"/>
+    <col min="14348" max="14348" width="44.140625" style="27" customWidth="1"/>
     <col min="14349" max="14349" width="37" style="27" customWidth="1"/>
     <col min="14350" max="14350" width="15" style="27" customWidth="1"/>
-    <col min="14351" max="14351" width="6.33203125" style="27" customWidth="1"/>
-    <col min="14352" max="14352" width="4.6640625" style="27" customWidth="1"/>
+    <col min="14351" max="14351" width="6.28515625" style="27" customWidth="1"/>
+    <col min="14352" max="14352" width="4.7109375" style="27" customWidth="1"/>
     <col min="14353" max="14353" width="10" style="27" customWidth="1"/>
-    <col min="14354" max="14354" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14604" max="14604" width="44.109375" style="27" customWidth="1"/>
+    <col min="14354" max="14354" width="12.42578125" style="27" customWidth="1"/>
+    <col min="14355" max="14602" width="11.42578125" style="27"/>
+    <col min="14603" max="14603" width="9.5703125" style="27" customWidth="1"/>
+    <col min="14604" max="14604" width="44.140625" style="27" customWidth="1"/>
     <col min="14605" max="14605" width="37" style="27" customWidth="1"/>
     <col min="14606" max="14606" width="15" style="27" customWidth="1"/>
-    <col min="14607" max="14607" width="6.33203125" style="27" customWidth="1"/>
-    <col min="14608" max="14608" width="4.6640625" style="27" customWidth="1"/>
+    <col min="14607" max="14607" width="6.28515625" style="27" customWidth="1"/>
+    <col min="14608" max="14608" width="4.7109375" style="27" customWidth="1"/>
     <col min="14609" max="14609" width="10" style="27" customWidth="1"/>
-    <col min="14610" max="14610" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14860" max="14860" width="44.109375" style="27" customWidth="1"/>
+    <col min="14610" max="14610" width="12.42578125" style="27" customWidth="1"/>
+    <col min="14611" max="14858" width="11.42578125" style="27"/>
+    <col min="14859" max="14859" width="9.5703125" style="27" customWidth="1"/>
+    <col min="14860" max="14860" width="44.140625" style="27" customWidth="1"/>
     <col min="14861" max="14861" width="37" style="27" customWidth="1"/>
     <col min="14862" max="14862" width="15" style="27" customWidth="1"/>
-    <col min="14863" max="14863" width="6.33203125" style="27" customWidth="1"/>
-    <col min="14864" max="14864" width="4.6640625" style="27" customWidth="1"/>
+    <col min="14863" max="14863" width="6.28515625" style="27" customWidth="1"/>
+    <col min="14864" max="14864" width="4.7109375" style="27" customWidth="1"/>
     <col min="14865" max="14865" width="10" style="27" customWidth="1"/>
-    <col min="14866" max="14866" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15116" max="15116" width="44.109375" style="27" customWidth="1"/>
+    <col min="14866" max="14866" width="12.42578125" style="27" customWidth="1"/>
+    <col min="14867" max="15114" width="11.42578125" style="27"/>
+    <col min="15115" max="15115" width="9.5703125" style="27" customWidth="1"/>
+    <col min="15116" max="15116" width="44.140625" style="27" customWidth="1"/>
     <col min="15117" max="15117" width="37" style="27" customWidth="1"/>
     <col min="15118" max="15118" width="15" style="27" customWidth="1"/>
-    <col min="15119" max="15119" width="6.33203125" style="27" customWidth="1"/>
-    <col min="15120" max="15120" width="4.6640625" style="27" customWidth="1"/>
+    <col min="15119" max="15119" width="6.28515625" style="27" customWidth="1"/>
+    <col min="15120" max="15120" width="4.7109375" style="27" customWidth="1"/>
     <col min="15121" max="15121" width="10" style="27" customWidth="1"/>
-    <col min="15122" max="15122" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15372" max="15372" width="44.109375" style="27" customWidth="1"/>
+    <col min="15122" max="15122" width="12.42578125" style="27" customWidth="1"/>
+    <col min="15123" max="15370" width="11.42578125" style="27"/>
+    <col min="15371" max="15371" width="9.5703125" style="27" customWidth="1"/>
+    <col min="15372" max="15372" width="44.140625" style="27" customWidth="1"/>
     <col min="15373" max="15373" width="37" style="27" customWidth="1"/>
     <col min="15374" max="15374" width="15" style="27" customWidth="1"/>
-    <col min="15375" max="15375" width="6.33203125" style="27" customWidth="1"/>
-    <col min="15376" max="15376" width="4.6640625" style="27" customWidth="1"/>
+    <col min="15375" max="15375" width="6.28515625" style="27" customWidth="1"/>
+    <col min="15376" max="15376" width="4.7109375" style="27" customWidth="1"/>
     <col min="15377" max="15377" width="10" style="27" customWidth="1"/>
-    <col min="15378" max="15378" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15628" max="15628" width="44.109375" style="27" customWidth="1"/>
+    <col min="15378" max="15378" width="12.42578125" style="27" customWidth="1"/>
+    <col min="15379" max="15626" width="11.42578125" style="27"/>
+    <col min="15627" max="15627" width="9.5703125" style="27" customWidth="1"/>
+    <col min="15628" max="15628" width="44.140625" style="27" customWidth="1"/>
     <col min="15629" max="15629" width="37" style="27" customWidth="1"/>
     <col min="15630" max="15630" width="15" style="27" customWidth="1"/>
-    <col min="15631" max="15631" width="6.33203125" style="27" customWidth="1"/>
-    <col min="15632" max="15632" width="4.6640625" style="27" customWidth="1"/>
+    <col min="15631" max="15631" width="6.28515625" style="27" customWidth="1"/>
+    <col min="15632" max="15632" width="4.7109375" style="27" customWidth="1"/>
     <col min="15633" max="15633" width="10" style="27" customWidth="1"/>
-    <col min="15634" max="15634" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15884" max="15884" width="44.109375" style="27" customWidth="1"/>
+    <col min="15634" max="15634" width="12.42578125" style="27" customWidth="1"/>
+    <col min="15635" max="15882" width="11.42578125" style="27"/>
+    <col min="15883" max="15883" width="9.5703125" style="27" customWidth="1"/>
+    <col min="15884" max="15884" width="44.140625" style="27" customWidth="1"/>
     <col min="15885" max="15885" width="37" style="27" customWidth="1"/>
     <col min="15886" max="15886" width="15" style="27" customWidth="1"/>
-    <col min="15887" max="15887" width="6.33203125" style="27" customWidth="1"/>
-    <col min="15888" max="15888" width="4.6640625" style="27" customWidth="1"/>
+    <col min="15887" max="15887" width="6.28515625" style="27" customWidth="1"/>
+    <col min="15888" max="15888" width="4.7109375" style="27" customWidth="1"/>
     <col min="15889" max="15889" width="10" style="27" customWidth="1"/>
-    <col min="15890" max="15890" width="12.44140625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16140" max="16140" width="44.109375" style="27" customWidth="1"/>
+    <col min="15890" max="15890" width="12.42578125" style="27" customWidth="1"/>
+    <col min="15891" max="16138" width="11.42578125" style="27"/>
+    <col min="16139" max="16139" width="9.5703125" style="27" customWidth="1"/>
+    <col min="16140" max="16140" width="44.140625" style="27" customWidth="1"/>
     <col min="16141" max="16141" width="37" style="27" customWidth="1"/>
     <col min="16142" max="16142" width="15" style="27" customWidth="1"/>
-    <col min="16143" max="16143" width="6.33203125" style="27" customWidth="1"/>
-    <col min="16144" max="16144" width="4.6640625" style="27" customWidth="1"/>
+    <col min="16143" max="16143" width="6.28515625" style="27" customWidth="1"/>
+    <col min="16144" max="16144" width="4.7109375" style="27" customWidth="1"/>
     <col min="16145" max="16145" width="10" style="27" customWidth="1"/>
-    <col min="16146" max="16146" width="12.44140625" style="27" customWidth="1"/>
-    <col min="16147" max="16384" width="11.44140625" style="27"/>
+    <col min="16146" max="16146" width="12.42578125" style="27" customWidth="1"/>
+    <col min="16147" max="16384" width="11.42578125" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" s="6" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.3">
-[...28 lines deleted...]
-      <c r="AC1" s="67"/>
+    <row r="1" spans="1:40" s="6" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="81"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
+      <c r="N1" s="81"/>
+      <c r="O1" s="81"/>
+      <c r="P1" s="81"/>
+      <c r="Q1" s="81"/>
+      <c r="R1" s="81"/>
+      <c r="S1" s="81"/>
+      <c r="T1" s="81"/>
+      <c r="U1" s="81"/>
+      <c r="V1" s="81"/>
+      <c r="W1" s="81"/>
+      <c r="X1" s="81"/>
+      <c r="Y1" s="81"/>
+      <c r="Z1" s="81"/>
+      <c r="AA1" s="81"/>
+      <c r="AB1" s="81"/>
+      <c r="AC1" s="81"/>
       <c r="AD1" s="41"/>
       <c r="AE1" s="41"/>
       <c r="AF1" s="41"/>
       <c r="AG1" s="41"/>
       <c r="AH1" s="41"/>
       <c r="AI1" s="41"/>
       <c r="AJ1" s="41"/>
       <c r="AK1" s="41"/>
       <c r="AL1" s="41"/>
       <c r="AM1" s="41"/>
       <c r="AN1" s="41"/>
     </row>
-    <row r="2" spans="1:40" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="66" t="s">
+    <row r="2" spans="1:40" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="66"/>
-[...26 lines deleted...]
-      <c r="AC2" s="66"/>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
+      <c r="N2" s="80"/>
+      <c r="O2" s="80"/>
+      <c r="P2" s="80"/>
+      <c r="Q2" s="80"/>
+      <c r="R2" s="80"/>
+      <c r="S2" s="80"/>
+      <c r="T2" s="80"/>
+      <c r="U2" s="80"/>
+      <c r="V2" s="80"/>
+      <c r="W2" s="80"/>
+      <c r="X2" s="80"/>
+      <c r="Y2" s="80"/>
+      <c r="Z2" s="80"/>
+      <c r="AA2" s="80"/>
+      <c r="AB2" s="80"/>
+      <c r="AC2" s="80"/>
       <c r="AD2" s="41"/>
       <c r="AE2" s="41"/>
       <c r="AF2" s="41"/>
       <c r="AG2" s="41"/>
       <c r="AH2" s="41"/>
       <c r="AI2" s="41"/>
       <c r="AJ2" s="41"/>
       <c r="AK2" s="41"/>
       <c r="AL2" s="41"/>
       <c r="AM2" s="41"/>
       <c r="AN2" s="41"/>
     </row>
-    <row r="3" spans="1:40" s="6" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="66" t="s">
+    <row r="3" spans="1:40" s="6" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="66"/>
-[...3 lines deleted...]
-      <c r="F3" s="68" t="s">
+      <c r="B3" s="80"/>
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="80"/>
+      <c r="F3" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="68"/>
-[...21 lines deleted...]
-      <c r="AC3" s="68"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
+      <c r="I3" s="82"/>
+      <c r="J3" s="82"/>
+      <c r="K3" s="82"/>
+      <c r="L3" s="82"/>
+      <c r="M3" s="82"/>
+      <c r="N3" s="82"/>
+      <c r="O3" s="82"/>
+      <c r="P3" s="82"/>
+      <c r="Q3" s="82"/>
+      <c r="R3" s="82"/>
+      <c r="S3" s="82"/>
+      <c r="T3" s="82"/>
+      <c r="U3" s="82"/>
+      <c r="V3" s="82"/>
+      <c r="W3" s="82"/>
+      <c r="X3" s="82"/>
+      <c r="Y3" s="82"/>
+      <c r="Z3" s="82"/>
+      <c r="AA3" s="82"/>
+      <c r="AB3" s="82"/>
+      <c r="AC3" s="82"/>
       <c r="AD3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="41"/>
       <c r="AH3" s="41"/>
       <c r="AI3" s="41"/>
       <c r="AJ3" s="41"/>
       <c r="AK3" s="41"/>
       <c r="AL3" s="41"/>
       <c r="AM3" s="41"/>
       <c r="AN3" s="41"/>
     </row>
-    <row r="4" spans="1:40" s="6" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="66" t="s">
+    <row r="4" spans="1:40" s="6" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="66"/>
-[...3 lines deleted...]
-      <c r="F4" s="68" t="s">
+      <c r="B4" s="80"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="68"/>
-[...21 lines deleted...]
-      <c r="AC4" s="68"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82"/>
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82"/>
+      <c r="M4" s="82"/>
+      <c r="N4" s="82"/>
+      <c r="O4" s="82"/>
+      <c r="P4" s="82"/>
+      <c r="Q4" s="82"/>
+      <c r="R4" s="82"/>
+      <c r="S4" s="82"/>
+      <c r="T4" s="82"/>
+      <c r="U4" s="82"/>
+      <c r="V4" s="82"/>
+      <c r="W4" s="82"/>
+      <c r="X4" s="82"/>
+      <c r="Y4" s="82"/>
+      <c r="Z4" s="82"/>
+      <c r="AA4" s="82"/>
+      <c r="AB4" s="82"/>
+      <c r="AC4" s="82"/>
       <c r="AD4" s="41"/>
       <c r="AE4" s="41"/>
       <c r="AF4" s="41"/>
       <c r="AG4" s="41"/>
       <c r="AH4" s="41"/>
       <c r="AI4" s="41"/>
       <c r="AJ4" s="41"/>
       <c r="AK4" s="41"/>
       <c r="AL4" s="41"/>
       <c r="AM4" s="41"/>
       <c r="AN4" s="41"/>
     </row>
-    <row r="5" spans="1:40" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="66" t="s">
+    <row r="5" spans="1:40" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="66"/>
-[...3 lines deleted...]
-      <c r="F5" s="66" t="s">
+      <c r="B5" s="80"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="66"/>
-[...9 lines deleted...]
-      <c r="Q5" s="66" t="s">
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
+      <c r="I5" s="80"/>
+      <c r="J5" s="80"/>
+      <c r="K5" s="80"/>
+      <c r="L5" s="80"/>
+      <c r="M5" s="80"/>
+      <c r="N5" s="80"/>
+      <c r="O5" s="80"/>
+      <c r="P5" s="80"/>
+      <c r="Q5" s="80" t="s">
         <v>7</v>
       </c>
-      <c r="R5" s="66"/>
-[...4 lines deleted...]
-      <c r="W5" s="66" t="s">
+      <c r="R5" s="80"/>
+      <c r="S5" s="80"/>
+      <c r="T5" s="80"/>
+      <c r="U5" s="80"/>
+      <c r="V5" s="80"/>
+      <c r="W5" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="X5" s="66"/>
-[...4 lines deleted...]
-      <c r="AC5" s="66"/>
+      <c r="X5" s="80"/>
+      <c r="Y5" s="80"/>
+      <c r="Z5" s="80"/>
+      <c r="AA5" s="80"/>
+      <c r="AB5" s="80"/>
+      <c r="AC5" s="80"/>
       <c r="AD5" s="42"/>
       <c r="AE5" s="42"/>
       <c r="AF5" s="42"/>
       <c r="AG5" s="42"/>
       <c r="AH5" s="42"/>
       <c r="AI5" s="42"/>
       <c r="AJ5" s="42"/>
       <c r="AK5" s="42"/>
       <c r="AL5" s="42"/>
       <c r="AM5" s="42"/>
       <c r="AN5" s="42"/>
     </row>
-    <row r="6" spans="1:40" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="F6" s="68" t="s">
+    <row r="6" spans="1:40" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="86">
+        <v>46189</v>
+      </c>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="82" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="68"/>
-[...17 lines deleted...]
-      <c r="W6" s="68" t="s">
+      <c r="G6" s="82"/>
+      <c r="H6" s="82"/>
+      <c r="I6" s="82"/>
+      <c r="J6" s="82"/>
+      <c r="K6" s="82"/>
+      <c r="L6" s="82"/>
+      <c r="M6" s="82"/>
+      <c r="N6" s="82"/>
+      <c r="O6" s="82"/>
+      <c r="P6" s="82"/>
+      <c r="Q6" s="82">
+        <v>5</v>
+      </c>
+      <c r="R6" s="82"/>
+      <c r="S6" s="82"/>
+      <c r="T6" s="82"/>
+      <c r="U6" s="82"/>
+      <c r="V6" s="82"/>
+      <c r="W6" s="82" t="s">
         <v>78</v>
       </c>
-      <c r="X6" s="68"/>
-[...4 lines deleted...]
-      <c r="AC6" s="68"/>
+      <c r="X6" s="82"/>
+      <c r="Y6" s="82"/>
+      <c r="Z6" s="82"/>
+      <c r="AA6" s="82"/>
+      <c r="AB6" s="82"/>
+      <c r="AC6" s="82"/>
       <c r="AD6" s="42"/>
       <c r="AE6" s="42"/>
       <c r="AF6" s="42"/>
       <c r="AG6" s="42"/>
       <c r="AH6" s="42"/>
       <c r="AI6" s="42"/>
       <c r="AJ6" s="42"/>
       <c r="AK6" s="42"/>
       <c r="AL6" s="42"/>
       <c r="AM6" s="42"/>
       <c r="AN6" s="42"/>
     </row>
-    <row r="7" spans="1:40" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="52" t="s">
+    <row r="7" spans="1:40" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="66" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="52"/>
-[...2 lines deleted...]
-      <c r="E7" s="52"/>
+      <c r="B7" s="66"/>
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
       <c r="F7" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="G7" s="60" t="s">
+      <c r="G7" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="H7" s="61"/>
-[...4 lines deleted...]
-      <c r="M7" s="53" t="s">
+      <c r="H7" s="75"/>
+      <c r="I7" s="75"/>
+      <c r="J7" s="75"/>
+      <c r="K7" s="75"/>
+      <c r="L7" s="76"/>
+      <c r="M7" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="N7" s="53"/>
-[...3 lines deleted...]
-      <c r="R7" s="53" t="s">
+      <c r="N7" s="67"/>
+      <c r="O7" s="67"/>
+      <c r="P7" s="67"/>
+      <c r="Q7" s="67"/>
+      <c r="R7" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="S7" s="53"/>
-[...4 lines deleted...]
-      <c r="X7" s="53" t="s">
+      <c r="S7" s="67"/>
+      <c r="T7" s="67"/>
+      <c r="U7" s="67"/>
+      <c r="V7" s="67"/>
+      <c r="W7" s="67"/>
+      <c r="X7" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="Y7" s="53"/>
-[...1 lines deleted...]
-      <c r="AA7" s="53"/>
+      <c r="Y7" s="67"/>
+      <c r="Z7" s="67"/>
+      <c r="AA7" s="67"/>
       <c r="AB7" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC7" s="38" t="s">
         <v>17</v>
       </c>
       <c r="AD7" s="43"/>
       <c r="AE7" s="43"/>
       <c r="AF7" s="43"/>
       <c r="AG7" s="43"/>
       <c r="AH7" s="43"/>
       <c r="AI7" s="43"/>
       <c r="AJ7" s="43"/>
       <c r="AK7" s="43"/>
       <c r="AL7" s="43"/>
       <c r="AM7" s="43"/>
       <c r="AN7" s="43"/>
     </row>
-    <row r="8" spans="1:40" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E8" s="49"/>
+    <row r="8" spans="1:40" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="62"/>
+      <c r="B8" s="63"/>
+      <c r="C8" s="63"/>
+      <c r="D8" s="63"/>
+      <c r="E8" s="64"/>
       <c r="F8" s="37"/>
-      <c r="G8" s="63"/>
-[...5 lines deleted...]
-      <c r="M8" s="53" t="s">
+      <c r="G8" s="77"/>
+      <c r="H8" s="78"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="78"/>
+      <c r="K8" s="78"/>
+      <c r="L8" s="79"/>
+      <c r="M8" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="N8" s="53"/>
-[...3 lines deleted...]
-      <c r="R8" s="59" t="s">
+      <c r="N8" s="67"/>
+      <c r="O8" s="67"/>
+      <c r="P8" s="67"/>
+      <c r="Q8" s="67"/>
+      <c r="R8" s="73" t="s">
         <v>73</v>
       </c>
-      <c r="S8" s="59"/>
-[...4 lines deleted...]
-      <c r="X8" s="53" t="s">
+      <c r="S8" s="73"/>
+      <c r="T8" s="73"/>
+      <c r="U8" s="73"/>
+      <c r="V8" s="73"/>
+      <c r="W8" s="73"/>
+      <c r="X8" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="Y8" s="53"/>
-[...1 lines deleted...]
-      <c r="AA8" s="53"/>
+      <c r="Y8" s="67"/>
+      <c r="Z8" s="67"/>
+      <c r="AA8" s="67"/>
       <c r="AB8" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="AC8" s="69" t="s">
+      <c r="AC8" s="83" t="s">
         <v>21</v>
       </c>
       <c r="AD8" s="43"/>
       <c r="AE8" s="43"/>
       <c r="AF8" s="43"/>
       <c r="AG8" s="43"/>
       <c r="AH8" s="43"/>
       <c r="AI8" s="43"/>
       <c r="AJ8" s="43"/>
       <c r="AK8" s="43"/>
       <c r="AL8" s="43"/>
       <c r="AM8" s="43"/>
       <c r="AN8" s="43"/>
     </row>
-    <row r="9" spans="1:40" customFormat="1" ht="165.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="50" t="s">
+    <row r="9" spans="1:40" customFormat="1" ht="165.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="50"/>
-[...2 lines deleted...]
-      <c r="E9" s="50"/>
+      <c r="B9" s="65"/>
+      <c r="C9" s="65"/>
+      <c r="D9" s="65"/>
+      <c r="E9" s="65"/>
       <c r="F9" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="G9" s="54" t="s">
+      <c r="G9" s="68" t="s">
         <v>71</v>
       </c>
-      <c r="H9" s="54"/>
-      <c r="I9" s="56" t="s">
+      <c r="H9" s="68"/>
+      <c r="I9" s="70" t="s">
         <v>23</v>
       </c>
-      <c r="J9" s="57"/>
-[...2 lines deleted...]
-      <c r="M9" s="55" t="s">
+      <c r="J9" s="71"/>
+      <c r="K9" s="71"/>
+      <c r="L9" s="72"/>
+      <c r="M9" s="69" t="s">
         <v>24</v>
       </c>
-      <c r="N9" s="55"/>
+      <c r="N9" s="69"/>
       <c r="O9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="P9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="R9" s="55" t="s">
+      <c r="R9" s="69" t="s">
         <v>28</v>
       </c>
-      <c r="S9" s="55"/>
+      <c r="S9" s="69"/>
       <c r="T9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="U9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="V9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="W9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="X9" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="Y9" s="46" t="s">
+      <c r="Y9" s="61" t="s">
         <v>34</v>
       </c>
-      <c r="Z9" s="46"/>
-      <c r="AA9" s="46"/>
+      <c r="Z9" s="61"/>
+      <c r="AA9" s="61"/>
       <c r="AB9" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="AC9" s="70"/>
+      <c r="AC9" s="84"/>
       <c r="AD9" s="43"/>
       <c r="AE9" s="43"/>
       <c r="AF9" s="43"/>
       <c r="AG9" s="43"/>
       <c r="AH9" s="43"/>
       <c r="AI9" s="43"/>
       <c r="AJ9" s="43"/>
       <c r="AK9" s="43"/>
       <c r="AL9" s="43"/>
       <c r="AM9" s="43"/>
       <c r="AN9" s="43"/>
     </row>
-    <row r="10" spans="1:40" customFormat="1" ht="82.8" x14ac:dyDescent="0.3">
-      <c r="A10" s="51" t="s">
+    <row r="10" spans="1:40" customFormat="1" ht="99.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="56" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="51"/>
+      <c r="B10" s="56"/>
       <c r="C10" s="13" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>76</v>
       </c>
       <c r="E10" s="35" t="s">
         <v>70</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H10" s="34" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="K10" s="3" t="s">
@@ -2551,526 +2562,526 @@
       <c r="P10" s="14"/>
       <c r="Q10" s="14"/>
       <c r="R10" s="14" t="s">
         <v>46</v>
       </c>
       <c r="S10" s="14" t="s">
         <v>45</v>
       </c>
       <c r="T10" s="14"/>
       <c r="U10" s="14"/>
       <c r="V10" s="14"/>
       <c r="W10" s="14"/>
       <c r="X10" s="13" t="s">
         <v>47</v>
       </c>
       <c r="Y10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="Z10" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AA10" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AB10" s="3"/>
-      <c r="AC10" s="71"/>
+      <c r="AC10" s="85"/>
       <c r="AD10" s="43"/>
       <c r="AE10" s="43"/>
       <c r="AF10" s="43"/>
       <c r="AG10" s="43"/>
       <c r="AH10" s="43"/>
       <c r="AI10" s="43"/>
       <c r="AJ10" s="43"/>
       <c r="AK10" s="43"/>
       <c r="AL10" s="43"/>
       <c r="AM10" s="43"/>
       <c r="AN10" s="43"/>
     </row>
-    <row r="11" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15"/>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="17"/>
       <c r="E11" s="18"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="20"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="19"/>
       <c r="O11" s="19"/>
       <c r="P11" s="19"/>
       <c r="Q11" s="19"/>
       <c r="R11" s="19"/>
       <c r="S11" s="19"/>
       <c r="T11" s="19"/>
       <c r="U11" s="19"/>
       <c r="V11" s="21"/>
       <c r="W11" s="19"/>
       <c r="X11" s="19"/>
       <c r="Y11" s="19"/>
       <c r="Z11" s="19"/>
       <c r="AA11" s="19"/>
       <c r="AB11" s="36"/>
       <c r="AC11" s="36"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="44"/>
       <c r="AF11" s="44"/>
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44"/>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="44"/>
       <c r="AL11" s="44"/>
       <c r="AM11" s="44"/>
       <c r="AN11" s="44"/>
     </row>
-    <row r="12" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15"/>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="17"/>
       <c r="E12" s="18"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="20"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="19"/>
       <c r="S12" s="19"/>
       <c r="T12" s="19"/>
       <c r="U12" s="19"/>
       <c r="V12" s="21"/>
       <c r="W12" s="19"/>
       <c r="X12" s="19"/>
       <c r="Y12" s="19"/>
       <c r="Z12" s="19"/>
       <c r="AA12" s="19"/>
       <c r="AB12" s="36"/>
       <c r="AC12" s="36"/>
       <c r="AD12" s="44"/>
       <c r="AE12" s="44"/>
       <c r="AF12" s="44"/>
       <c r="AG12" s="44"/>
       <c r="AH12" s="44"/>
       <c r="AI12" s="44"/>
       <c r="AJ12" s="44"/>
       <c r="AK12" s="44"/>
       <c r="AL12" s="44"/>
       <c r="AM12" s="44"/>
       <c r="AN12" s="44"/>
     </row>
-    <row r="13" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15"/>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="17"/>
       <c r="E13" s="18"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="20"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="19"/>
       <c r="R13" s="19"/>
       <c r="S13" s="19"/>
       <c r="T13" s="19"/>
       <c r="U13" s="19"/>
       <c r="V13" s="21"/>
       <c r="W13" s="19"/>
       <c r="X13" s="19"/>
       <c r="Y13" s="19"/>
       <c r="Z13" s="19"/>
       <c r="AA13" s="19"/>
       <c r="AB13" s="36"/>
       <c r="AC13" s="36"/>
       <c r="AD13" s="44"/>
       <c r="AE13" s="44"/>
       <c r="AF13" s="44"/>
       <c r="AG13" s="44"/>
       <c r="AH13" s="44"/>
       <c r="AI13" s="44"/>
       <c r="AJ13" s="44"/>
       <c r="AK13" s="44"/>
       <c r="AL13" s="44"/>
       <c r="AM13" s="44"/>
       <c r="AN13" s="44"/>
     </row>
-    <row r="14" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15"/>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="17"/>
       <c r="E14" s="18"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="20"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="19"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="19"/>
       <c r="R14" s="19"/>
       <c r="S14" s="19"/>
       <c r="T14" s="19"/>
       <c r="U14" s="19"/>
       <c r="V14" s="21"/>
       <c r="W14" s="19"/>
       <c r="X14" s="19"/>
       <c r="Y14" s="19"/>
       <c r="Z14" s="19"/>
       <c r="AA14" s="19"/>
       <c r="AB14" s="36"/>
       <c r="AC14" s="36"/>
       <c r="AD14" s="44"/>
       <c r="AE14" s="44"/>
       <c r="AF14" s="44"/>
       <c r="AG14" s="44"/>
       <c r="AH14" s="44"/>
       <c r="AI14" s="44"/>
       <c r="AJ14" s="44"/>
       <c r="AK14" s="44"/>
       <c r="AL14" s="44"/>
       <c r="AM14" s="44"/>
       <c r="AN14" s="44"/>
     </row>
-    <row r="15" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15"/>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="17"/>
       <c r="E15" s="18"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="19"/>
       <c r="J15" s="20"/>
       <c r="K15" s="19"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="19"/>
       <c r="R15" s="19"/>
       <c r="S15" s="19"/>
       <c r="T15" s="19"/>
       <c r="U15" s="19"/>
       <c r="V15" s="21"/>
       <c r="W15" s="19"/>
       <c r="X15" s="19"/>
       <c r="Y15" s="19"/>
       <c r="Z15" s="19"/>
       <c r="AA15" s="19"/>
       <c r="AB15" s="36"/>
       <c r="AC15" s="36"/>
       <c r="AD15" s="44"/>
       <c r="AE15" s="44"/>
       <c r="AF15" s="44"/>
       <c r="AG15" s="44"/>
       <c r="AH15" s="44"/>
       <c r="AI15" s="44"/>
       <c r="AJ15" s="44"/>
       <c r="AK15" s="44"/>
       <c r="AL15" s="44"/>
       <c r="AM15" s="44"/>
       <c r="AN15" s="44"/>
     </row>
-    <row r="16" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15"/>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="17"/>
       <c r="E16" s="18"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="20"/>
       <c r="K16" s="19"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="19"/>
       <c r="O16" s="19"/>
       <c r="P16" s="19"/>
       <c r="Q16" s="19"/>
       <c r="R16" s="19"/>
       <c r="S16" s="19"/>
       <c r="T16" s="19"/>
       <c r="U16" s="19"/>
       <c r="V16" s="21"/>
       <c r="W16" s="19"/>
       <c r="X16" s="19"/>
       <c r="Y16" s="19"/>
       <c r="Z16" s="19"/>
       <c r="AA16" s="19"/>
       <c r="AB16" s="36"/>
       <c r="AC16" s="36"/>
       <c r="AD16" s="44"/>
       <c r="AE16" s="44"/>
       <c r="AF16" s="44"/>
       <c r="AG16" s="44"/>
       <c r="AH16" s="44"/>
       <c r="AI16" s="44"/>
       <c r="AJ16" s="44"/>
       <c r="AK16" s="44"/>
       <c r="AL16" s="44"/>
       <c r="AM16" s="44"/>
       <c r="AN16" s="44"/>
     </row>
-    <row r="17" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="15"/>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="17"/>
       <c r="E17" s="18"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="20"/>
       <c r="K17" s="19"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
       <c r="N17" s="19"/>
       <c r="O17" s="19"/>
       <c r="P17" s="19"/>
       <c r="Q17" s="19"/>
       <c r="R17" s="19"/>
       <c r="S17" s="19"/>
       <c r="T17" s="19"/>
       <c r="U17" s="19"/>
       <c r="V17" s="21"/>
       <c r="W17" s="19"/>
       <c r="X17" s="19"/>
       <c r="Y17" s="19"/>
       <c r="Z17" s="19"/>
       <c r="AA17" s="19"/>
       <c r="AB17" s="36"/>
       <c r="AC17" s="36"/>
       <c r="AD17" s="44"/>
       <c r="AE17" s="44"/>
       <c r="AF17" s="44"/>
       <c r="AG17" s="44"/>
       <c r="AH17" s="44"/>
       <c r="AI17" s="44"/>
       <c r="AJ17" s="44"/>
       <c r="AK17" s="44"/>
       <c r="AL17" s="44"/>
       <c r="AM17" s="44"/>
       <c r="AN17" s="44"/>
     </row>
-    <row r="18" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="22"/>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="24"/>
       <c r="E18" s="25"/>
       <c r="F18" s="7"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="6"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="26"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="44"/>
       <c r="AE18" s="44"/>
       <c r="AF18" s="44"/>
       <c r="AG18" s="44"/>
       <c r="AH18" s="44"/>
       <c r="AI18" s="44"/>
       <c r="AJ18" s="44"/>
       <c r="AK18" s="44"/>
       <c r="AL18" s="44"/>
       <c r="AM18" s="44"/>
       <c r="AN18" s="44"/>
     </row>
-    <row r="19" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22"/>
       <c r="B19" s="23"/>
       <c r="C19" s="5"/>
       <c r="D19" s="24"/>
       <c r="E19" s="25"/>
       <c r="F19" s="7"/>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="6"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="26"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="44"/>
       <c r="AE19" s="44"/>
       <c r="AF19" s="44"/>
       <c r="AG19" s="44"/>
       <c r="AH19" s="44"/>
       <c r="AI19" s="44"/>
       <c r="AJ19" s="44"/>
       <c r="AK19" s="44"/>
       <c r="AL19" s="44"/>
       <c r="AM19" s="44"/>
       <c r="AN19" s="44"/>
     </row>
-    <row r="20" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="6"/>
       <c r="E20" s="25"/>
       <c r="F20" s="7"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="6"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="26"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="44"/>
       <c r="AE20" s="44"/>
       <c r="AF20" s="44"/>
       <c r="AG20" s="44"/>
       <c r="AH20" s="44"/>
       <c r="AI20" s="44"/>
       <c r="AJ20" s="44"/>
       <c r="AK20" s="44"/>
       <c r="AL20" s="44"/>
       <c r="AM20" s="44"/>
       <c r="AN20" s="44"/>
     </row>
-    <row r="21" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="6"/>
       <c r="E21" s="25"/>
       <c r="F21" s="7"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="6"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="26"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="44"/>
       <c r="AE21" s="44"/>
       <c r="AF21" s="44"/>
       <c r="AG21" s="44"/>
       <c r="AH21" s="44"/>
       <c r="AI21" s="44"/>
       <c r="AJ21" s="44"/>
       <c r="AK21" s="44"/>
       <c r="AL21" s="44"/>
       <c r="AM21" s="44"/>
       <c r="AN21" s="44"/>
     </row>
-    <row r="22" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:40" s="45" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="6"/>
       <c r="E22" s="25"/>
       <c r="F22" s="7"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="6"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="26"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
@@ -3120,523 +3131,523 @@
     <mergeCell ref="R9:S9"/>
     <mergeCell ref="I9:L9"/>
     <mergeCell ref="R8:W8"/>
     <mergeCell ref="X8:AA8"/>
     <mergeCell ref="X7:AA7"/>
     <mergeCell ref="G7:L7"/>
     <mergeCell ref="G8:L8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.39370078740157483" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.51181102362204722"/>
   <pageSetup paperSize="119" scale="81" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C
 &amp;G</oddHeader>
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:T19"/>
   <sheetViews>
-    <sheetView topLeftCell="A32" zoomScale="65" zoomScaleNormal="65" zoomScalePageLayoutView="76" workbookViewId="0">
-      <selection activeCell="H69" sqref="H69"/>
+    <sheetView view="pageLayout" topLeftCell="A58" zoomScale="76" zoomScaleNormal="65" zoomScalePageLayoutView="76" workbookViewId="0">
+      <selection activeCell="G69" sqref="G69"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.33203125" style="27" customWidth="1"/>
-    <col min="2" max="2" width="19.44140625" style="27" customWidth="1"/>
+    <col min="1" max="1" width="9.28515625" style="27" customWidth="1"/>
+    <col min="2" max="2" width="19.42578125" style="27" customWidth="1"/>
     <col min="3" max="3" width="16" style="27" customWidth="1"/>
-    <col min="4" max="4" width="18.5546875" style="27" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="23.6640625" style="27" customWidth="1"/>
+    <col min="4" max="4" width="18.5703125" style="27" customWidth="1"/>
+    <col min="5" max="5" width="30.5703125" style="27" customWidth="1"/>
+    <col min="6" max="6" width="8.140625" style="27" customWidth="1"/>
+    <col min="7" max="7" width="25.28515625" style="27" customWidth="1"/>
+    <col min="8" max="8" width="23.7109375" style="27" customWidth="1"/>
     <col min="9" max="9" width="20" style="27" customWidth="1"/>
-    <col min="10" max="10" width="16.5546875" style="27" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="21" max="16384" width="11.44140625" style="27"/>
+    <col min="10" max="10" width="16.5703125" style="27" customWidth="1"/>
+    <col min="11" max="11" width="20.85546875" style="27" customWidth="1"/>
+    <col min="12" max="12" width="19.85546875" style="27" customWidth="1"/>
+    <col min="13" max="13" width="10.85546875" style="27" customWidth="1"/>
+    <col min="14" max="14" width="20.7109375" style="27" customWidth="1"/>
+    <col min="15" max="16" width="18.28515625" style="27" customWidth="1"/>
+    <col min="17" max="17" width="23.28515625" style="28" customWidth="1"/>
+    <col min="18" max="18" width="23.28515625" style="27" customWidth="1"/>
+    <col min="19" max="19" width="26.5703125" style="27" customWidth="1"/>
+    <col min="20" max="20" width="22.140625" style="27" customWidth="1"/>
+    <col min="21" max="16384" width="11.42578125" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
-[...22 lines deleted...]
-      <c r="A2" s="73" t="s">
+    <row r="1" spans="1:20" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="87"/>
+      <c r="B1" s="87"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
+      <c r="K1" s="87"/>
+      <c r="L1" s="87"/>
+      <c r="M1" s="87"/>
+      <c r="N1" s="87"/>
+      <c r="O1" s="87"/>
+      <c r="P1" s="87"/>
+      <c r="Q1" s="87"/>
+      <c r="R1" s="87"/>
+      <c r="S1" s="87"/>
+      <c r="T1" s="87"/>
+    </row>
+    <row r="2" spans="1:20" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="74"/>
-[...20 lines deleted...]
-      <c r="A3" s="73" t="s">
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="51"/>
+    </row>
+    <row r="3" spans="1:20" s="6" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="74"/>
-[...3 lines deleted...]
-      <c r="F3" s="82" t="s">
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="83"/>
-[...15 lines deleted...]
-      <c r="A4" s="73" t="s">
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="54"/>
+    </row>
+    <row r="4" spans="1:20" s="6" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="74"/>
-[...3 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="83"/>
-[...15 lines deleted...]
-      <c r="A5" s="73" t="s">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53"/>
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53"/>
+      <c r="S4" s="53"/>
+      <c r="T4" s="54"/>
+    </row>
+    <row r="5" spans="1:20" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="74"/>
-[...3 lines deleted...]
-      <c r="F5" s="73" t="s">
+      <c r="B5" s="50"/>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="74"/>
-[...6 lines deleted...]
-      <c r="N5" s="87" t="s">
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="51"/>
+      <c r="N5" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="87"/>
-      <c r="P5" s="73" t="s">
+      <c r="O5" s="89"/>
+      <c r="P5" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="74"/>
-[...12 lines deleted...]
-      <c r="F6" s="82" t="s">
+      <c r="Q5" s="50"/>
+      <c r="R5" s="50"/>
+      <c r="S5" s="50"/>
+      <c r="T5" s="51"/>
+    </row>
+    <row r="6" spans="1:20" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="57">
+        <v>46189</v>
+      </c>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="83"/>
-[...10 lines deleted...]
-      <c r="P6" s="82" t="s">
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="82">
+        <v>5</v>
+      </c>
+      <c r="O6" s="82"/>
+      <c r="P6" s="52" t="s">
         <v>78</v>
       </c>
-      <c r="Q6" s="83"/>
-[...5 lines deleted...]
-      <c r="A8" s="76" t="s">
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="54"/>
+    </row>
+    <row r="8" spans="1:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="85" t="s">
+      <c r="B8" s="88" t="s">
         <v>51</v>
       </c>
-      <c r="C8" s="85"/>
-[...20 lines deleted...]
-      <c r="B9" s="86" t="s">
+      <c r="C8" s="88"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="88"/>
+      <c r="F8" s="88"/>
+      <c r="G8" s="88"/>
+      <c r="H8" s="88"/>
+      <c r="I8" s="88"/>
+      <c r="J8" s="88"/>
+      <c r="K8" s="88"/>
+      <c r="L8" s="88"/>
+      <c r="M8" s="88"/>
+      <c r="N8" s="88"/>
+      <c r="O8" s="88"/>
+      <c r="P8" s="88"/>
+      <c r="Q8" s="88"/>
+      <c r="R8" s="88"/>
+      <c r="S8" s="88"/>
+      <c r="T8" s="88"/>
+    </row>
+    <row r="9" spans="1:20" s="11" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="47"/>
+      <c r="B9" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="C9" s="51" t="s">
+      <c r="C9" s="56" t="s">
         <v>52</v>
       </c>
-      <c r="D9" s="51" t="s">
+      <c r="D9" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="E9" s="51" t="s">
+      <c r="E9" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="F9" s="76" t="s">
+      <c r="F9" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="G9" s="76"/>
-      <c r="H9" s="76" t="s">
+      <c r="G9" s="47"/>
+      <c r="H9" s="47" t="s">
         <v>55</v>
       </c>
-      <c r="I9" s="76" t="s">
+      <c r="I9" s="47" t="s">
         <v>56</v>
       </c>
-      <c r="J9" s="76" t="s">
+      <c r="J9" s="47" t="s">
         <v>57</v>
       </c>
-      <c r="K9" s="76" t="s">
+      <c r="K9" s="47" t="s">
         <v>79</v>
       </c>
-      <c r="L9" s="76" t="s">
+      <c r="L9" s="47" t="s">
         <v>58</v>
       </c>
-      <c r="M9" s="76" t="s">
+      <c r="M9" s="47" t="s">
         <v>59</v>
       </c>
-      <c r="N9" s="76" t="s">
+      <c r="N9" s="47" t="s">
         <v>60</v>
       </c>
-      <c r="O9" s="76" t="s">
+      <c r="O9" s="47" t="s">
         <v>61</v>
       </c>
-      <c r="P9" s="77" t="s">
+      <c r="P9" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="Q9" s="76" t="s">
+      <c r="Q9" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="R9" s="76" t="s">
+      <c r="R9" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="S9" s="76" t="s">
+      <c r="S9" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="T9" s="76" t="s">
+      <c r="T9" s="47" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="10" spans="1:20" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E10" s="51"/>
+    <row r="10" spans="1:20" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="47"/>
+      <c r="B10" s="60"/>
+      <c r="C10" s="56"/>
+      <c r="D10" s="56"/>
+      <c r="E10" s="56"/>
       <c r="F10" s="14" t="s">
         <v>44</v>
       </c>
       <c r="G10" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="H10" s="76"/>
-[...13 lines deleted...]
-    <row r="11" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="47"/>
+      <c r="O10" s="47"/>
+      <c r="P10" s="48"/>
+      <c r="Q10" s="47"/>
+      <c r="R10" s="47"/>
+      <c r="S10" s="47"/>
+      <c r="T10" s="47"/>
+    </row>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A11" s="30"/>
       <c r="B11" s="30"/>
       <c r="C11" s="30"/>
       <c r="D11" s="30"/>
       <c r="E11" s="30"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30"/>
       <c r="H11" s="30"/>
       <c r="I11" s="30"/>
       <c r="J11" s="30"/>
       <c r="K11" s="30"/>
       <c r="L11" s="30"/>
       <c r="M11" s="30"/>
       <c r="N11" s="30"/>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="31"/>
       <c r="R11" s="30"/>
       <c r="S11" s="30"/>
       <c r="T11" s="30"/>
     </row>
-    <row r="12" spans="1:20" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A12" s="30"/>
       <c r="B12" s="30"/>
       <c r="C12" s="30"/>
       <c r="D12" s="30"/>
       <c r="E12" s="30"/>
       <c r="F12" s="30"/>
       <c r="G12" s="30"/>
       <c r="H12" s="30"/>
       <c r="I12" s="30"/>
       <c r="J12" s="30"/>
       <c r="K12" s="30"/>
       <c r="L12" s="30"/>
       <c r="M12" s="30"/>
       <c r="N12" s="30"/>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="31"/>
       <c r="R12" s="30"/>
       <c r="S12" s="30"/>
       <c r="T12" s="30"/>
     </row>
-    <row r="13" spans="1:20" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A13" s="30"/>
       <c r="B13" s="30"/>
       <c r="C13" s="30"/>
       <c r="D13" s="30"/>
       <c r="E13" s="30"/>
       <c r="F13" s="30"/>
       <c r="G13" s="30"/>
       <c r="H13" s="30"/>
       <c r="I13" s="30"/>
       <c r="J13" s="30"/>
       <c r="K13" s="30"/>
       <c r="L13" s="30"/>
       <c r="M13" s="30"/>
       <c r="N13" s="30"/>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
       <c r="Q13" s="31"/>
       <c r="R13" s="30"/>
       <c r="S13" s="30"/>
       <c r="T13" s="30"/>
     </row>
-    <row r="14" spans="1:20" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A14" s="30"/>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="30"/>
       <c r="I14" s="30"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="30"/>
       <c r="O14" s="30"/>
       <c r="P14" s="30"/>
       <c r="Q14" s="31"/>
       <c r="R14" s="30"/>
       <c r="S14" s="30"/>
       <c r="T14" s="30"/>
     </row>
-    <row r="15" spans="1:20" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A15" s="30"/>
       <c r="B15" s="30"/>
       <c r="C15" s="30"/>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
       <c r="F15" s="30"/>
       <c r="G15" s="30"/>
       <c r="H15" s="30"/>
       <c r="I15" s="30"/>
       <c r="J15" s="30"/>
       <c r="K15" s="30"/>
       <c r="L15" s="30"/>
       <c r="M15" s="30"/>
       <c r="N15" s="30"/>
       <c r="O15" s="30"/>
       <c r="P15" s="30"/>
       <c r="Q15" s="31"/>
       <c r="R15" s="30"/>
       <c r="S15" s="30"/>
       <c r="T15" s="30"/>
     </row>
-    <row r="16" spans="1:20" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A16" s="30"/>
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
       <c r="D16" s="30"/>
       <c r="E16" s="30"/>
       <c r="F16" s="30"/>
       <c r="G16" s="30"/>
       <c r="H16" s="30"/>
       <c r="I16" s="30"/>
       <c r="J16" s="30"/>
       <c r="K16" s="30"/>
       <c r="L16" s="30"/>
       <c r="M16" s="30"/>
       <c r="N16" s="30"/>
       <c r="O16" s="30"/>
       <c r="P16" s="30"/>
       <c r="Q16" s="31"/>
       <c r="R16" s="30"/>
       <c r="S16" s="30"/>
       <c r="T16" s="30"/>
     </row>
-    <row r="17" spans="1:20" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A17" s="30"/>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="30"/>
       <c r="E17" s="30"/>
       <c r="F17" s="30"/>
       <c r="G17" s="30"/>
       <c r="H17" s="30"/>
       <c r="I17" s="30"/>
       <c r="J17" s="30"/>
       <c r="K17" s="30"/>
       <c r="L17" s="30"/>
       <c r="M17" s="30"/>
       <c r="N17" s="30"/>
       <c r="O17" s="30"/>
       <c r="P17" s="30"/>
       <c r="Q17" s="31"/>
       <c r="R17" s="30"/>
       <c r="S17" s="30"/>
       <c r="T17" s="30"/>
     </row>
-    <row r="18" spans="1:20" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A18" s="30"/>
       <c r="B18" s="30"/>
       <c r="C18" s="30"/>
       <c r="D18" s="30"/>
       <c r="E18" s="30"/>
       <c r="F18" s="30"/>
       <c r="G18" s="30"/>
       <c r="H18" s="30"/>
       <c r="I18" s="30"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="30"/>
       <c r="M18" s="30"/>
       <c r="N18" s="30"/>
       <c r="O18" s="30"/>
       <c r="P18" s="30"/>
       <c r="Q18" s="31"/>
       <c r="R18" s="30"/>
       <c r="S18" s="30"/>
       <c r="T18" s="30"/>
     </row>
-    <row r="19" spans="1:20" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A19" s="30"/>
       <c r="B19" s="30"/>
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
       <c r="E19" s="30"/>
       <c r="F19" s="30"/>
       <c r="G19" s="30"/>
       <c r="H19" s="30"/>
       <c r="I19" s="30"/>
       <c r="J19" s="30"/>
       <c r="K19" s="30"/>
       <c r="L19" s="30"/>
       <c r="M19" s="30"/>
       <c r="N19" s="30"/>
       <c r="O19" s="30"/>
       <c r="P19" s="30"/>
       <c r="Q19" s="31"/>
       <c r="R19" s="30"/>
       <c r="S19" s="30"/>
       <c r="T19" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="34">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="F3:T3"/>
@@ -3665,484 +3676,484 @@
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="N6:O6"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="L9:L10"/>
     <mergeCell ref="M9:M10"/>
     <mergeCell ref="N9:N10"/>
     <mergeCell ref="O9:O10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="5" scale="40" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:S21"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:S3"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D69" sqref="D69"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.5546875" style="32"/>
-    <col min="2" max="2" width="20.5546875" style="32" customWidth="1"/>
+    <col min="1" max="1" width="11.5703125" style="32"/>
+    <col min="2" max="2" width="20.5703125" style="32" customWidth="1"/>
     <col min="3" max="3" width="15" style="32" customWidth="1"/>
-    <col min="4" max="4" width="17.88671875" style="32" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="16.33203125" style="32" customWidth="1"/>
+    <col min="4" max="4" width="17.85546875" style="32" customWidth="1"/>
+    <col min="5" max="6" width="11.5703125" style="32"/>
+    <col min="7" max="7" width="16.28515625" style="32" customWidth="1"/>
     <col min="8" max="8" width="18" style="32" customWidth="1"/>
-    <col min="9" max="9" width="15.88671875" style="32" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="20" max="16384" width="11.5546875" style="32"/>
+    <col min="9" max="9" width="15.85546875" style="32" customWidth="1"/>
+    <col min="10" max="10" width="16.28515625" style="32" customWidth="1"/>
+    <col min="11" max="11" width="18.140625" style="32" customWidth="1"/>
+    <col min="12" max="12" width="16.140625" style="32" customWidth="1"/>
+    <col min="13" max="13" width="11.5703125" style="32"/>
+    <col min="14" max="14" width="11.5703125" style="32" customWidth="1"/>
+    <col min="15" max="15" width="21.140625" style="32" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="16.28515625" style="32" customWidth="1"/>
+    <col min="17" max="17" width="22.42578125" style="32" customWidth="1"/>
+    <col min="18" max="18" width="21.5703125" style="32" customWidth="1"/>
+    <col min="19" max="19" width="15.85546875" style="32" customWidth="1"/>
+    <col min="20" max="16384" width="11.5703125" style="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="88" customFormat="1" ht="61.95" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-      <c r="A3" s="73" t="s">
+    <row r="1" spans="1:19" s="46" customFormat="1" ht="61.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:19" s="40" customFormat="1" ht="61.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:19" s="6" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="74"/>
-[...19 lines deleted...]
-      <c r="A4" s="73" t="s">
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="51"/>
+    </row>
+    <row r="4" spans="1:19" s="6" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="74"/>
-[...3 lines deleted...]
-      <c r="F4" s="82" t="s">
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="G4" s="83"/>
-[...14 lines deleted...]
-      <c r="A5" s="73" t="s">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53"/>
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53"/>
+      <c r="S4" s="54"/>
+    </row>
+    <row r="5" spans="1:19" s="6" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="74"/>
-[...3 lines deleted...]
-      <c r="F5" s="82" t="s">
+      <c r="B5" s="50"/>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="83"/>
-[...14 lines deleted...]
-      <c r="A6" s="73" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="53"/>
+      <c r="L5" s="53"/>
+      <c r="M5" s="53"/>
+      <c r="N5" s="53"/>
+      <c r="O5" s="53"/>
+      <c r="P5" s="53"/>
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53"/>
+      <c r="S5" s="54"/>
+    </row>
+    <row r="6" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="74"/>
-[...3 lines deleted...]
-      <c r="F6" s="73" t="s">
+      <c r="B6" s="50"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="74"/>
-[...3 lines deleted...]
-      <c r="K6" s="73" t="s">
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="L6" s="74"/>
-[...3 lines deleted...]
-      <c r="P6" s="73" t="s">
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="51"/>
+      <c r="P6" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="Q6" s="74"/>
-[...11 lines deleted...]
-      <c r="F7" s="82" t="s">
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="51"/>
+    </row>
+    <row r="7" spans="1:19" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="57">
+        <v>46189</v>
+      </c>
+      <c r="B7" s="58"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="83"/>
-[...10 lines deleted...]
-      <c r="P7" s="82" t="s">
+      <c r="G7" s="53"/>
+      <c r="H7" s="53"/>
+      <c r="I7" s="53"/>
+      <c r="J7" s="54"/>
+      <c r="K7" s="52">
+        <v>5</v>
+      </c>
+      <c r="L7" s="53"/>
+      <c r="M7" s="53"/>
+      <c r="N7" s="53"/>
+      <c r="O7" s="54"/>
+      <c r="P7" s="52" t="s">
         <v>78</v>
       </c>
-      <c r="Q7" s="83"/>
-[...4 lines deleted...]
-      <c r="A10" s="89" t="s">
+      <c r="Q7" s="53"/>
+      <c r="R7" s="53"/>
+      <c r="S7" s="54"/>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A10" s="55" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="89"/>
-[...19 lines deleted...]
-      <c r="A11" s="86" t="s">
+      <c r="B10" s="55"/>
+      <c r="C10" s="55"/>
+      <c r="D10" s="55"/>
+      <c r="E10" s="55"/>
+      <c r="F10" s="55"/>
+      <c r="G10" s="55"/>
+      <c r="H10" s="55"/>
+      <c r="I10" s="55"/>
+      <c r="J10" s="55"/>
+      <c r="K10" s="55"/>
+      <c r="L10" s="55"/>
+      <c r="M10" s="55"/>
+      <c r="N10" s="55"/>
+      <c r="O10" s="55"/>
+      <c r="P10" s="55"/>
+      <c r="Q10" s="55"/>
+      <c r="R10" s="55"/>
+      <c r="S10" s="55"/>
+    </row>
+    <row r="11" spans="1:19" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="60" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="86" t="s">
+      <c r="B11" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="C11" s="51" t="s">
+      <c r="C11" s="56" t="s">
         <v>52</v>
       </c>
-      <c r="D11" s="51" t="s">
+      <c r="D11" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="E11" s="51" t="s">
+      <c r="E11" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="76" t="s">
+      <c r="F11" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="G11" s="76"/>
-      <c r="H11" s="76" t="s">
+      <c r="G11" s="47"/>
+      <c r="H11" s="47" t="s">
         <v>55</v>
       </c>
-      <c r="I11" s="76" t="s">
+      <c r="I11" s="47" t="s">
         <v>56</v>
       </c>
-      <c r="J11" s="76" t="s">
+      <c r="J11" s="47" t="s">
         <v>57</v>
       </c>
-      <c r="K11" s="76" t="s">
+      <c r="K11" s="47" t="s">
         <v>79</v>
       </c>
-      <c r="L11" s="76" t="s">
+      <c r="L11" s="47" t="s">
         <v>58</v>
       </c>
-      <c r="M11" s="76" t="s">
+      <c r="M11" s="47" t="s">
         <v>59</v>
       </c>
-      <c r="N11" s="76" t="s">
+      <c r="N11" s="47" t="s">
         <v>60</v>
       </c>
-      <c r="O11" s="76" t="s">
+      <c r="O11" s="47" t="s">
         <v>61</v>
       </c>
-      <c r="P11" s="77" t="s">
+      <c r="P11" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="Q11" s="76" t="s">
+      <c r="Q11" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="R11" s="76" t="s">
+      <c r="R11" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="S11" s="76" t="s">
+      <c r="S11" s="47" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="12" spans="1:19" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E12" s="51"/>
+    <row r="12" spans="1:19" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="60"/>
+      <c r="B12" s="60"/>
+      <c r="C12" s="56"/>
+      <c r="D12" s="56"/>
+      <c r="E12" s="56"/>
       <c r="F12" s="14" t="s">
         <v>44</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="H12" s="76"/>
-[...12 lines deleted...]
-    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="47"/>
+      <c r="O12" s="47"/>
+      <c r="P12" s="48"/>
+      <c r="Q12" s="47"/>
+      <c r="R12" s="47"/>
+      <c r="S12" s="47"/>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A13" s="33"/>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="33"/>
       <c r="H13" s="33"/>
       <c r="I13" s="33"/>
       <c r="J13" s="33"/>
       <c r="K13" s="33"/>
       <c r="L13" s="33"/>
       <c r="M13" s="33"/>
       <c r="N13" s="33"/>
       <c r="O13" s="33"/>
       <c r="P13" s="33"/>
       <c r="Q13" s="33"/>
       <c r="R13" s="33"/>
       <c r="S13" s="33"/>
     </row>
-    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A14" s="33"/>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="33"/>
       <c r="E14" s="33"/>
       <c r="F14" s="33"/>
       <c r="G14" s="33"/>
       <c r="H14" s="33"/>
       <c r="I14" s="33"/>
       <c r="J14" s="33"/>
       <c r="K14" s="33"/>
       <c r="L14" s="33"/>
       <c r="M14" s="33"/>
       <c r="N14" s="33"/>
       <c r="O14" s="33"/>
       <c r="P14" s="33"/>
       <c r="Q14" s="33"/>
       <c r="R14" s="33"/>
       <c r="S14" s="33"/>
     </row>
-    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A15" s="33"/>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="33"/>
       <c r="H15" s="33"/>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
       <c r="K15" s="33"/>
       <c r="L15" s="33"/>
       <c r="M15" s="33"/>
       <c r="N15" s="33"/>
       <c r="O15" s="33"/>
       <c r="P15" s="33"/>
       <c r="Q15" s="33"/>
       <c r="R15" s="33"/>
       <c r="S15" s="33"/>
     </row>
-    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A16" s="33"/>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
       <c r="N16" s="33"/>
       <c r="O16" s="33"/>
       <c r="P16" s="33"/>
       <c r="Q16" s="33"/>
       <c r="R16" s="33"/>
       <c r="S16" s="33"/>
     </row>
-    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A17" s="33"/>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="33"/>
       <c r="H17" s="33"/>
       <c r="I17" s="33"/>
       <c r="J17" s="33"/>
       <c r="K17" s="33"/>
       <c r="L17" s="33"/>
       <c r="M17" s="33"/>
       <c r="N17" s="33"/>
       <c r="O17" s="33"/>
       <c r="P17" s="33"/>
       <c r="Q17" s="33"/>
       <c r="R17" s="33"/>
       <c r="S17" s="33"/>
     </row>
-    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A18" s="33"/>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="33"/>
       <c r="E18" s="33"/>
       <c r="F18" s="33"/>
       <c r="G18" s="33"/>
       <c r="H18" s="33"/>
       <c r="I18" s="33"/>
       <c r="J18" s="33"/>
       <c r="K18" s="33"/>
       <c r="L18" s="33"/>
       <c r="M18" s="33"/>
       <c r="N18" s="33"/>
       <c r="O18" s="33"/>
       <c r="P18" s="33"/>
       <c r="Q18" s="33"/>
       <c r="R18" s="33"/>
       <c r="S18" s="33"/>
     </row>
-    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A19" s="33"/>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="33"/>
       <c r="H19" s="33"/>
       <c r="I19" s="33"/>
       <c r="J19" s="33"/>
       <c r="K19" s="33"/>
       <c r="L19" s="33"/>
       <c r="M19" s="33"/>
       <c r="N19" s="33"/>
       <c r="O19" s="33"/>
       <c r="P19" s="33"/>
       <c r="Q19" s="33"/>
       <c r="R19" s="33"/>
       <c r="S19" s="33"/>
     </row>
-    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A20" s="33"/>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="33"/>
       <c r="E20" s="33"/>
       <c r="F20" s="33"/>
       <c r="G20" s="33"/>
       <c r="H20" s="33"/>
       <c r="I20" s="33"/>
       <c r="J20" s="33"/>
       <c r="K20" s="33"/>
       <c r="L20" s="33"/>
       <c r="M20" s="33"/>
       <c r="N20" s="33"/>
       <c r="O20" s="33"/>
       <c r="P20" s="33"/>
       <c r="Q20" s="33"/>
       <c r="R20" s="33"/>
       <c r="S20" s="33"/>
     </row>
-    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A21" s="33"/>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="33"/>
       <c r="L21" s="33"/>
       <c r="M21" s="33"/>
       <c r="N21" s="33"/>
       <c r="O21" s="33"/>
       <c r="P21" s="33"/>
       <c r="Q21" s="33"/>
       <c r="R21" s="33"/>
       <c r="S21" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="33">
     <mergeCell ref="K6:O6"/>
     <mergeCell ref="K7:O7"/>
     <mergeCell ref="A11:A12"/>