--- v0 (2026-03-30)
+++ v1 (2026-07-30)
@@ -8,76 +8,73 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{779BDEB8-901E-480A-8C26-AA6A09499EE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:3_{9D51E9B2-024A-4FC6-BB9C-E0D21539806C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28692" yWindow="-108" windowWidth="29016" windowHeight="15696" tabRatio="500" xr2:uid="{3FD52B03-EE1C-4DC7-8CCB-CFCAA6142D70}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="23280" windowHeight="13920" tabRatio="720" xr2:uid="{3FD52B03-EE1C-4DC7-8CCB-CFCAA6142D70}"/>
   </bookViews>
   <sheets>
-    <sheet name="TODAS LAS ECP DEL PPTO" sheetId="1" r:id="rId1"/>
+    <sheet name="TODAS LAS ECP DEL PPTO" sheetId="5" r:id="rId1"/>
     <sheet name=" DIRECT ECP AMBITO CGN" sheetId="2" r:id="rId2"/>
     <sheet name="NO SON DEL AMBITO SIIF" sheetId="3" r:id="rId3"/>
     <sheet name="LIQUIDADAS CON SALDO  SIIF" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">' DIRECT ECP AMBITO CGN'!$A$1:$R$147</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'LIQUIDADAS CON SALDO  SIIF'!$A$1:$S$43</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'NO SON DEL AMBITO SIIF'!$A$1:$S$62</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'TODAS LAS ECP DEL PPTO'!$A$1:$AA$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'NO SON DEL AMBITO SIIF'!$A$1:$S$55</definedName>
     <definedName name="Excel_BuiltIn__FilterDatabase" localSheetId="1">' DIRECT ECP AMBITO CGN'!$A$10:$R$147</definedName>
     <definedName name="Excel_BuiltIn__FilterDatabase" localSheetId="2">'NO SON DEL AMBITO SIIF'!$B$9:$S$51</definedName>
-    <definedName name="Excel_BuiltIn__FilterDatabase" localSheetId="0">'TODAS LAS ECP DEL PPTO'!$A$8:$Z$18</definedName>
-    <definedName name="Excel_BuiltIn_Print_Area" localSheetId="0">'TODAS LAS ECP DEL PPTO'!$A$8:$Y$18</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="88">
   <si>
     <t>CONCILIACIÓN UNIDADES EJECUTORAS DE PRESUPUESTO Y ENTIDADES CONTABLES PÚBLICAS – SIIF</t>
   </si>
   <si>
     <t>PROCESO:</t>
   </si>
   <si>
@@ -398,52 +395,52 @@
     </r>
     <r>
       <rPr>
         <b/>
         <strike/>
         <sz val="11"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Resolución 643</t>
   </si>
   <si>
     <t>Expediente 
 Sistema de Gestión Documental</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="165" formatCode="d&quot; de &quot;mmm&quot; de &quot;yy"/>
-    <numFmt numFmtId="168" formatCode="dd/mm/yyyy"/>
+    <numFmt numFmtId="164" formatCode="d&quot; de &quot;mmm&quot; de &quot;yy"/>
+    <numFmt numFmtId="165" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="18"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Verdana"/>
@@ -756,64 +753,61 @@
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="210">
+  <cellXfs count="194">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
@@ -870,58 +864,57 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -935,555 +928,535 @@
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...116 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing3.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing4.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>777240</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1104900</xdr:rowOff>
+      <xdr:rowOff>2171700</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1055" name="Imagen 2">
+        <xdr:cNvPr id="2" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78CD1167-991D-D374-81C3-270152CCE5F8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{694308B6-F8CF-46B2-9453-084EBECE492F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="14508480" y="22860"/>
-          <a:ext cx="9486900" cy="1082040"/>
+          <a:off x="14106525" y="22860"/>
+          <a:ext cx="9235440" cy="1082040"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -2081,6573 +2054,6388 @@
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3981A92-2745-4276-BB3B-5C7AA81A5364}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D49A7749-4FD2-4994-9B6F-7F366BC8F6DF}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:AA50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="F1" zoomScale="56" zoomScaleNormal="56" zoomScaleSheetLayoutView="88" workbookViewId="0">
-      <selection activeCell="N108" sqref="N108"/>
+    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+      <selection activeCell="F3" sqref="F3:AA3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14" style="2" customWidth="1"/>
-    <col min="2" max="2" width="37.33203125" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="21.6640625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="37.28515625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="51.140625" style="4" customWidth="1"/>
+    <col min="4" max="4" width="32.42578125" style="4" customWidth="1"/>
+    <col min="5" max="8" width="23.85546875" style="5" customWidth="1"/>
+    <col min="9" max="9" width="21.7109375" style="3" customWidth="1"/>
     <col min="10" max="10" width="26" style="3" customWidth="1"/>
     <col min="11" max="11" width="12" style="3" customWidth="1"/>
     <col min="12" max="12" width="12" style="1" customWidth="1"/>
-    <col min="13" max="13" width="21.33203125" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="12" style="7" customWidth="1"/>
+    <col min="13" max="13" width="21.28515625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="15.140625" style="3" customWidth="1"/>
+    <col min="15" max="15" width="25.85546875" style="3" customWidth="1"/>
+    <col min="16" max="16" width="12" style="6" customWidth="1"/>
     <col min="17" max="17" width="12" style="3" customWidth="1"/>
-    <col min="18" max="18" width="27.88671875" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="22" max="22" width="24.6640625" style="3" customWidth="1"/>
+    <col min="18" max="18" width="27.85546875" style="3" customWidth="1"/>
+    <col min="19" max="19" width="9.7109375" style="3" customWidth="1"/>
+    <col min="20" max="20" width="29.42578125" style="3" customWidth="1"/>
+    <col min="21" max="21" width="8.85546875" style="3" customWidth="1"/>
+    <col min="22" max="22" width="24.7109375" style="3" customWidth="1"/>
     <col min="23" max="26" width="12" style="3" customWidth="1"/>
-    <col min="27" max="27" width="28.6640625" style="3" customWidth="1"/>
-    <col min="28" max="16384" width="11.44140625" style="3"/>
+    <col min="27" max="27" width="28.7109375" style="3" customWidth="1"/>
+    <col min="28" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="99.6" customHeight="1" x14ac:dyDescent="0.3">
-[...29 lines deleted...]
-      <c r="A2" s="174" t="s">
+    <row r="1" spans="1:27" ht="193.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="112"/>
+      <c r="B1" s="112"/>
+      <c r="C1" s="112"/>
+      <c r="D1" s="112"/>
+      <c r="E1" s="112"/>
+      <c r="F1" s="112"/>
+      <c r="G1" s="112"/>
+      <c r="H1" s="112"/>
+      <c r="I1" s="112"/>
+      <c r="J1" s="112"/>
+      <c r="K1" s="112"/>
+      <c r="L1" s="112"/>
+      <c r="M1" s="112"/>
+      <c r="N1" s="112"/>
+      <c r="O1" s="112"/>
+      <c r="P1" s="112"/>
+      <c r="Q1" s="112"/>
+      <c r="R1" s="112"/>
+      <c r="S1" s="112"/>
+      <c r="T1" s="112"/>
+      <c r="U1" s="112"/>
+      <c r="V1" s="112"/>
+      <c r="W1" s="112"/>
+      <c r="X1" s="112"/>
+      <c r="Y1" s="112"/>
+      <c r="Z1" s="112"/>
+      <c r="AA1" s="112"/>
+    </row>
+    <row r="2" spans="1:27" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="139" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="174"/>
-[...27 lines deleted...]
-      <c r="A3" s="148" t="s">
+      <c r="B2" s="139"/>
+      <c r="C2" s="139"/>
+      <c r="D2" s="139"/>
+      <c r="E2" s="139"/>
+      <c r="F2" s="139"/>
+      <c r="G2" s="139"/>
+      <c r="H2" s="139"/>
+      <c r="I2" s="139"/>
+      <c r="J2" s="139"/>
+      <c r="K2" s="139"/>
+      <c r="L2" s="139"/>
+      <c r="M2" s="139"/>
+      <c r="N2" s="139"/>
+      <c r="O2" s="139"/>
+      <c r="P2" s="139"/>
+      <c r="Q2" s="139"/>
+      <c r="R2" s="139"/>
+      <c r="S2" s="139"/>
+      <c r="T2" s="139"/>
+      <c r="U2" s="139"/>
+      <c r="V2" s="139"/>
+      <c r="W2" s="139"/>
+      <c r="X2" s="139"/>
+      <c r="Y2" s="139"/>
+      <c r="Z2" s="139"/>
+      <c r="AA2" s="139"/>
+    </row>
+    <row r="3" spans="1:27" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="137" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="149"/>
-[...3 lines deleted...]
-      <c r="F3" s="144" t="s">
+      <c r="B3" s="138"/>
+      <c r="C3" s="138"/>
+      <c r="D3" s="138"/>
+      <c r="E3" s="138"/>
+      <c r="F3" s="140" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="144"/>
-[...22 lines deleted...]
-      <c r="A4" s="171" t="s">
+      <c r="G3" s="140"/>
+      <c r="H3" s="140"/>
+      <c r="I3" s="140"/>
+      <c r="J3" s="140"/>
+      <c r="K3" s="140"/>
+      <c r="L3" s="140"/>
+      <c r="M3" s="140"/>
+      <c r="N3" s="140"/>
+      <c r="O3" s="140"/>
+      <c r="P3" s="140"/>
+      <c r="Q3" s="140"/>
+      <c r="R3" s="140"/>
+      <c r="S3" s="140"/>
+      <c r="T3" s="140"/>
+      <c r="U3" s="140"/>
+      <c r="V3" s="140"/>
+      <c r="W3" s="140"/>
+      <c r="X3" s="140"/>
+      <c r="Y3" s="140"/>
+      <c r="Z3" s="140"/>
+      <c r="AA3" s="140"/>
+    </row>
+    <row r="4" spans="1:27" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="172"/>
-[...3 lines deleted...]
-      <c r="F4" s="127" t="s">
+      <c r="B4" s="135"/>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135"/>
+      <c r="E4" s="135"/>
+      <c r="F4" s="141" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="127"/>
-[...22 lines deleted...]
-      <c r="A5" s="171" t="s">
+      <c r="G4" s="141"/>
+      <c r="H4" s="141"/>
+      <c r="I4" s="141"/>
+      <c r="J4" s="141"/>
+      <c r="K4" s="141"/>
+      <c r="L4" s="141"/>
+      <c r="M4" s="141"/>
+      <c r="N4" s="141"/>
+      <c r="O4" s="141"/>
+      <c r="P4" s="141"/>
+      <c r="Q4" s="141"/>
+      <c r="R4" s="141"/>
+      <c r="S4" s="141"/>
+      <c r="T4" s="141"/>
+      <c r="U4" s="141"/>
+      <c r="V4" s="141"/>
+      <c r="W4" s="141"/>
+      <c r="X4" s="141"/>
+      <c r="Y4" s="141"/>
+      <c r="Z4" s="141"/>
+      <c r="AA4" s="141"/>
+    </row>
+    <row r="5" spans="1:27" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="134" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="172"/>
-[...3 lines deleted...]
-      <c r="F5" s="148" t="s">
+      <c r="B5" s="135"/>
+      <c r="C5" s="135"/>
+      <c r="D5" s="135"/>
+      <c r="E5" s="136"/>
+      <c r="F5" s="137" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="149"/>
-[...10 lines deleted...]
-      <c r="R5" s="148" t="s">
+      <c r="G5" s="138"/>
+      <c r="H5" s="138"/>
+      <c r="I5" s="138"/>
+      <c r="J5" s="138"/>
+      <c r="K5" s="138"/>
+      <c r="L5" s="138"/>
+      <c r="M5" s="138"/>
+      <c r="N5" s="138"/>
+      <c r="O5" s="138"/>
+      <c r="P5" s="138"/>
+      <c r="Q5" s="149"/>
+      <c r="R5" s="137" t="s">
         <v>7</v>
       </c>
-      <c r="S5" s="149"/>
-[...2 lines deleted...]
-      <c r="V5" s="152" t="s">
+      <c r="S5" s="138"/>
+      <c r="T5" s="138"/>
+      <c r="U5" s="138"/>
+      <c r="V5" s="153" t="s">
         <v>8</v>
       </c>
-      <c r="W5" s="152"/>
-[...13 lines deleted...]
-      <c r="F6" s="137" t="s">
+      <c r="W5" s="153"/>
+      <c r="X5" s="153"/>
+      <c r="Y5" s="153"/>
+      <c r="Z5" s="153"/>
+      <c r="AA5" s="153"/>
+    </row>
+    <row r="6" spans="1:27" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="131">
+        <v>46189</v>
+      </c>
+      <c r="B6" s="132"/>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="133"/>
+      <c r="F6" s="150" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="138"/>
-[...16 lines deleted...]
-      <c r="V6" s="127" t="s">
+      <c r="G6" s="151"/>
+      <c r="H6" s="151"/>
+      <c r="I6" s="151"/>
+      <c r="J6" s="151"/>
+      <c r="K6" s="151"/>
+      <c r="L6" s="151"/>
+      <c r="M6" s="151"/>
+      <c r="N6" s="151"/>
+      <c r="O6" s="151"/>
+      <c r="P6" s="151"/>
+      <c r="Q6" s="152"/>
+      <c r="R6" s="150">
+        <v>5</v>
+      </c>
+      <c r="S6" s="151"/>
+      <c r="T6" s="151"/>
+      <c r="U6" s="151"/>
+      <c r="V6" s="141" t="s">
         <v>10</v>
       </c>
-      <c r="W6" s="127"/>
-[...33 lines deleted...]
-      <c r="A8" s="139" t="s">
+      <c r="W6" s="141"/>
+      <c r="X6" s="141"/>
+      <c r="Y6" s="141"/>
+      <c r="Z6" s="141"/>
+      <c r="AA6" s="141"/>
+    </row>
+    <row r="7" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A7" s="102"/>
+      <c r="B7" s="102"/>
+      <c r="C7" s="102"/>
+      <c r="D7" s="102"/>
+      <c r="E7" s="102"/>
+      <c r="F7" s="102"/>
+      <c r="G7" s="102"/>
+      <c r="H7" s="102"/>
+      <c r="I7" s="102"/>
+      <c r="J7" s="102"/>
+      <c r="K7" s="102"/>
+      <c r="L7" s="102"/>
+      <c r="M7" s="102"/>
+      <c r="N7" s="102"/>
+      <c r="O7" s="102"/>
+      <c r="P7" s="102"/>
+      <c r="Q7" s="102"/>
+      <c r="R7" s="102"/>
+      <c r="S7" s="102"/>
+      <c r="T7" s="102"/>
+      <c r="U7" s="102"/>
+      <c r="V7" s="101"/>
+      <c r="W7" s="101"/>
+      <c r="X7" s="101"/>
+      <c r="Y7" s="101"/>
+    </row>
+    <row r="8" spans="1:27" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="154" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="140"/>
-[...1 lines deleted...]
-      <c r="D8" s="78" t="s">
+      <c r="B8" s="155"/>
+      <c r="C8" s="156"/>
+      <c r="D8" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="E8" s="142" t="s">
+      <c r="E8" s="157" t="s">
         <v>13</v>
       </c>
-      <c r="F8" s="143"/>
-[...4 lines deleted...]
-      <c r="K8" s="130" t="s">
+      <c r="F8" s="158"/>
+      <c r="G8" s="158"/>
+      <c r="H8" s="158"/>
+      <c r="I8" s="158"/>
+      <c r="J8" s="74"/>
+      <c r="K8" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="L8" s="131"/>
-[...3 lines deleted...]
-      <c r="P8" s="130" t="s">
+      <c r="L8" s="159"/>
+      <c r="M8" s="159"/>
+      <c r="N8" s="159"/>
+      <c r="O8" s="145"/>
+      <c r="P8" s="144" t="s">
         <v>15</v>
       </c>
-      <c r="Q8" s="132"/>
-      <c r="R8" s="130" t="s">
+      <c r="Q8" s="145"/>
+      <c r="R8" s="144" t="s">
         <v>16</v>
       </c>
-      <c r="S8" s="131"/>
-[...2 lines deleted...]
-      <c r="V8" s="111" t="s">
+      <c r="S8" s="159"/>
+      <c r="T8" s="159"/>
+      <c r="U8" s="145"/>
+      <c r="V8" s="103" t="s">
         <v>17</v>
       </c>
-      <c r="W8" s="130" t="s">
+      <c r="W8" s="144" t="s">
         <v>18</v>
       </c>
-      <c r="X8" s="131"/>
-[...2 lines deleted...]
-      <c r="AA8" s="111" t="s">
+      <c r="X8" s="159"/>
+      <c r="Y8" s="159"/>
+      <c r="Z8" s="145"/>
+      <c r="AA8" s="103" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="9" spans="1:27" customFormat="1" ht="96.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="154" t="s">
+    <row r="9" spans="1:27" customFormat="1" ht="96.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="113" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="155"/>
-[...1 lines deleted...]
-      <c r="D9" s="160" t="s">
+      <c r="B9" s="114"/>
+      <c r="C9" s="115"/>
+      <c r="D9" s="119" t="s">
         <v>27</v>
       </c>
-      <c r="E9" s="162" t="s">
+      <c r="E9" s="121" t="s">
         <v>83</v>
       </c>
-      <c r="F9" s="163"/>
-      <c r="G9" s="133" t="s">
+      <c r="F9" s="122"/>
+      <c r="G9" s="125" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="166"/>
-[...2 lines deleted...]
-      <c r="K9" s="130" t="s">
+      <c r="H9" s="126"/>
+      <c r="I9" s="126"/>
+      <c r="J9" s="127"/>
+      <c r="K9" s="144" t="s">
         <v>20</v>
       </c>
-      <c r="L9" s="131"/>
-[...3 lines deleted...]
-      <c r="P9" s="133" t="s">
+      <c r="L9" s="159"/>
+      <c r="M9" s="159"/>
+      <c r="N9" s="159"/>
+      <c r="O9" s="145"/>
+      <c r="P9" s="125" t="s">
         <v>21</v>
       </c>
-      <c r="Q9" s="134"/>
-      <c r="R9" s="130" t="s">
+      <c r="Q9" s="127"/>
+      <c r="R9" s="144" t="s">
         <v>22</v>
       </c>
-      <c r="S9" s="131"/>
-[...2 lines deleted...]
-      <c r="V9" s="111" t="s">
+      <c r="S9" s="159"/>
+      <c r="T9" s="159"/>
+      <c r="U9" s="145"/>
+      <c r="V9" s="103" t="s">
         <v>23</v>
       </c>
-      <c r="W9" s="130" t="s">
+      <c r="W9" s="144" t="s">
         <v>24</v>
       </c>
-      <c r="X9" s="131"/>
-[...2 lines deleted...]
-      <c r="AA9" s="145" t="s">
+      <c r="X9" s="159"/>
+      <c r="Y9" s="159"/>
+      <c r="Z9" s="145"/>
+      <c r="AA9" s="142" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="10" spans="1:27" s="119" customFormat="1" ht="96.6" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="K10" s="130" t="s">
+    <row r="10" spans="1:27" s="110" customFormat="1" ht="96.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="116"/>
+      <c r="B10" s="117"/>
+      <c r="C10" s="118"/>
+      <c r="D10" s="120"/>
+      <c r="E10" s="123"/>
+      <c r="F10" s="124"/>
+      <c r="G10" s="128"/>
+      <c r="H10" s="129"/>
+      <c r="I10" s="129"/>
+      <c r="J10" s="130"/>
+      <c r="K10" s="144" t="s">
         <v>29</v>
       </c>
-      <c r="L10" s="132"/>
-      <c r="M10" s="111" t="s">
+      <c r="L10" s="145"/>
+      <c r="M10" s="103" t="s">
         <v>30</v>
       </c>
-      <c r="N10" s="111" t="s">
+      <c r="N10" s="103" t="s">
         <v>31</v>
       </c>
-      <c r="O10" s="111" t="s">
+      <c r="O10" s="103" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="135"/>
-[...1 lines deleted...]
-      <c r="R10" s="116" t="s">
+      <c r="P10" s="128"/>
+      <c r="Q10" s="130"/>
+      <c r="R10" s="107" t="s">
         <v>33</v>
       </c>
-      <c r="S10" s="128" t="s">
+      <c r="S10" s="146" t="s">
         <v>34</v>
       </c>
       <c r="T10" s="147"/>
-      <c r="U10" s="129"/>
-      <c r="V10" s="78" t="s">
+      <c r="U10" s="148"/>
+      <c r="V10" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="W10" s="128" t="s">
+      <c r="W10" s="146" t="s">
         <v>36</v>
       </c>
-      <c r="X10" s="129"/>
-      <c r="Y10" s="128" t="s">
+      <c r="X10" s="148"/>
+      <c r="Y10" s="146" t="s">
         <v>37</v>
       </c>
-      <c r="Z10" s="129"/>
-[...3 lines deleted...]
-      <c r="A11" s="78" t="s">
+      <c r="Z10" s="148"/>
+      <c r="AA10" s="142"/>
+    </row>
+    <row r="11" spans="1:27" customFormat="1" ht="110.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="73" t="s">
         <v>38</v>
       </c>
-      <c r="B11" s="116" t="s">
+      <c r="B11" s="107" t="s">
         <v>39</v>
       </c>
-      <c r="C11" s="78" t="s">
+      <c r="C11" s="73" t="s">
         <v>84</v>
       </c>
-      <c r="D11" s="78" t="s">
+      <c r="D11" s="73" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="78" t="s">
+      <c r="E11" s="73" t="s">
         <v>42</v>
       </c>
-      <c r="F11" s="78" t="s">
+      <c r="F11" s="73" t="s">
         <v>82</v>
       </c>
-      <c r="G11" s="78" t="s">
+      <c r="G11" s="73" t="s">
         <v>43</v>
       </c>
-      <c r="H11" s="78" t="s">
+      <c r="H11" s="73" t="s">
         <v>44</v>
       </c>
-      <c r="I11" s="78" t="s">
+      <c r="I11" s="73" t="s">
         <v>86</v>
       </c>
-      <c r="J11" s="117" t="s">
+      <c r="J11" s="108" t="s">
         <v>85</v>
       </c>
-      <c r="K11" s="111" t="s">
+      <c r="K11" s="103" t="s">
         <v>45</v>
       </c>
-      <c r="L11" s="111" t="s">
+      <c r="L11" s="103" t="s">
         <v>46</v>
       </c>
-      <c r="M11" s="80"/>
-[...2 lines deleted...]
-      <c r="P11" s="111" t="s">
+      <c r="M11" s="75"/>
+      <c r="N11" s="75"/>
+      <c r="O11" s="75"/>
+      <c r="P11" s="103" t="s">
         <v>47</v>
       </c>
-      <c r="Q11" s="111" t="s">
+      <c r="Q11" s="103" t="s">
         <v>46</v>
       </c>
-      <c r="R11" s="116" t="s">
+      <c r="R11" s="107" t="s">
         <v>48</v>
       </c>
-      <c r="S11" s="78" t="s">
+      <c r="S11" s="73" t="s">
         <v>49</v>
       </c>
-      <c r="T11" s="78" t="s">
+      <c r="T11" s="73" t="s">
         <v>50</v>
       </c>
-      <c r="U11" s="78" t="s">
+      <c r="U11" s="73" t="s">
         <v>51</v>
       </c>
-      <c r="V11" s="78" t="s">
+      <c r="V11" s="73" t="s">
         <v>52</v>
       </c>
-      <c r="W11" s="78" t="s">
+      <c r="W11" s="73" t="s">
         <v>47</v>
       </c>
-      <c r="X11" s="78" t="s">
+      <c r="X11" s="73" t="s">
         <v>53</v>
       </c>
-      <c r="Y11" s="78" t="s">
+      <c r="Y11" s="73" t="s">
         <v>47</v>
       </c>
-      <c r="Z11" s="118" t="s">
+      <c r="Z11" s="109" t="s">
         <v>46</v>
       </c>
-      <c r="AA11" s="146"/>
-[...273 lines deleted...]
-      <c r="H24" s="6"/>
+      <c r="AA11" s="143"/>
+    </row>
+    <row r="12" spans="1:27" s="19" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="9"/>
+      <c r="B12" s="10"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="15"/>
+      <c r="N12" s="15"/>
+      <c r="O12" s="15"/>
+      <c r="P12" s="16"/>
+      <c r="Q12" s="17"/>
+      <c r="R12" s="17"/>
+      <c r="S12" s="17"/>
+      <c r="T12" s="17"/>
+      <c r="U12" s="13"/>
+      <c r="V12" s="13"/>
+      <c r="W12" s="13"/>
+      <c r="X12" s="13"/>
+      <c r="Y12" s="104"/>
+      <c r="Z12" s="81"/>
+      <c r="AA12" s="81"/>
+    </row>
+    <row r="13" spans="1:27" s="19" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="9"/>
+      <c r="B13" s="10"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="15"/>
+      <c r="N13" s="15"/>
+      <c r="O13" s="15"/>
+      <c r="P13" s="16"/>
+      <c r="Q13" s="17"/>
+      <c r="R13" s="17"/>
+      <c r="S13" s="17"/>
+      <c r="T13" s="17"/>
+      <c r="U13" s="13"/>
+      <c r="V13" s="13"/>
+      <c r="W13" s="13"/>
+      <c r="X13" s="13"/>
+      <c r="Y13" s="104"/>
+      <c r="Z13" s="81"/>
+      <c r="AA13" s="81"/>
+    </row>
+    <row r="14" spans="1:27" s="22" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="9"/>
+      <c r="B14" s="21"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="18"/>
+      <c r="M14" s="18"/>
+      <c r="N14" s="18"/>
+      <c r="O14" s="15"/>
+      <c r="P14" s="16"/>
+      <c r="Q14" s="17"/>
+      <c r="R14" s="17"/>
+      <c r="S14" s="17"/>
+      <c r="T14" s="17"/>
+      <c r="U14" s="13"/>
+      <c r="V14" s="13"/>
+      <c r="W14" s="13"/>
+      <c r="X14" s="13"/>
+      <c r="Y14" s="104"/>
+      <c r="Z14" s="105"/>
+      <c r="AA14" s="105"/>
+    </row>
+    <row r="15" spans="1:27" s="19" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="9"/>
+      <c r="B15" s="10"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="13"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="23"/>
+      <c r="O15" s="15"/>
+      <c r="P15" s="16"/>
+      <c r="Q15" s="17"/>
+      <c r="R15" s="17"/>
+      <c r="S15" s="17"/>
+      <c r="T15" s="17"/>
+      <c r="U15" s="13"/>
+      <c r="V15" s="13"/>
+      <c r="W15" s="13"/>
+      <c r="X15" s="13"/>
+      <c r="Y15" s="104"/>
+      <c r="Z15" s="81"/>
+      <c r="AA15" s="81"/>
+    </row>
+    <row r="16" spans="1:27" s="19" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="9"/>
+      <c r="B16" s="10"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="15"/>
+      <c r="O16" s="15"/>
+      <c r="P16" s="16"/>
+      <c r="Q16" s="17"/>
+      <c r="R16" s="17"/>
+      <c r="S16" s="17"/>
+      <c r="T16" s="17"/>
+      <c r="U16" s="13"/>
+      <c r="V16" s="13"/>
+      <c r="W16" s="13"/>
+      <c r="X16" s="13"/>
+      <c r="Y16" s="104"/>
+      <c r="Z16" s="81"/>
+      <c r="AA16" s="81"/>
+    </row>
+    <row r="17" spans="1:27" s="19" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="9"/>
+      <c r="B17" s="10"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="25"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="15"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="15"/>
+      <c r="O17" s="15"/>
+      <c r="P17" s="16"/>
+      <c r="Q17" s="17"/>
+      <c r="R17" s="17"/>
+      <c r="S17" s="17"/>
+      <c r="T17" s="17"/>
+      <c r="U17" s="13"/>
+      <c r="V17" s="13"/>
+      <c r="W17" s="13"/>
+      <c r="X17" s="13"/>
+      <c r="Y17" s="104"/>
+      <c r="Z17" s="81"/>
+      <c r="AA17" s="81"/>
+    </row>
+    <row r="18" spans="1:27" s="19" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="9"/>
+      <c r="B18" s="10"/>
+      <c r="C18" s="18"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="15"/>
+      <c r="O18" s="15"/>
+      <c r="P18" s="16"/>
+      <c r="Q18" s="17"/>
+      <c r="R18" s="17"/>
+      <c r="S18" s="17"/>
+      <c r="T18" s="17"/>
+      <c r="U18" s="13"/>
+      <c r="V18" s="13"/>
+      <c r="W18" s="13"/>
+      <c r="X18" s="13"/>
+      <c r="Y18" s="104"/>
+      <c r="Z18" s="81"/>
+      <c r="AA18" s="81"/>
+    </row>
+    <row r="19" spans="1:27" s="30" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27"/>
+      <c r="B19" s="28"/>
+      <c r="C19" s="29"/>
+      <c r="E19" s="31"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="31"/>
+      <c r="H19" s="31"/>
+      <c r="I19" s="19"/>
+      <c r="L19" s="31"/>
+      <c r="P19" s="32"/>
+      <c r="Z19" s="106"/>
+      <c r="AA19" s="106"/>
+    </row>
+    <row r="20" spans="1:27" s="30" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="29"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="31"/>
+      <c r="I20" s="19"/>
+      <c r="L20" s="31"/>
+      <c r="P20" s="32"/>
+    </row>
+    <row r="21" spans="1:27" s="30" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="29"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="19"/>
+      <c r="L21" s="31"/>
+      <c r="P21" s="32"/>
+    </row>
+    <row r="22" spans="1:27" s="30" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="27"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="29"/>
+      <c r="E22" s="31"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="31"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="19"/>
+      <c r="L22" s="31"/>
+      <c r="P22" s="32"/>
+    </row>
+    <row r="23" spans="1:27" s="30" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="27"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="29"/>
+      <c r="E23" s="31"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="19"/>
+      <c r="L23" s="31"/>
+      <c r="P23" s="32"/>
+    </row>
+    <row r="24" spans="1:27" s="4" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="34"/>
+      <c r="B24" s="35"/>
+      <c r="C24" s="36"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
       <c r="I24" s="3"/>
-      <c r="L24" s="6"/>
-[...9 lines deleted...]
-      <c r="H25" s="6"/>
+      <c r="L24" s="5"/>
+      <c r="P24" s="37"/>
+    </row>
+    <row r="25" spans="1:27" s="4" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="34"/>
+      <c r="B25" s="35"/>
+      <c r="C25" s="36"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
       <c r="I25" s="3"/>
-      <c r="L25" s="6"/>
-[...9 lines deleted...]
-      <c r="H26" s="6"/>
+      <c r="L25" s="5"/>
+      <c r="P25" s="37"/>
+    </row>
+    <row r="26" spans="1:27" s="4" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="34"/>
+      <c r="B26" s="35"/>
+      <c r="C26" s="36"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
       <c r="I26" s="3"/>
-      <c r="L26" s="6"/>
-[...9 lines deleted...]
-      <c r="H27" s="6"/>
+      <c r="L26" s="5"/>
+      <c r="P26" s="37"/>
+    </row>
+    <row r="27" spans="1:27" s="4" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="34"/>
+      <c r="B27" s="35"/>
+      <c r="C27" s="36"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
       <c r="I27" s="3"/>
-      <c r="L27" s="6"/>
-[...9 lines deleted...]
-      <c r="H28" s="6"/>
+      <c r="L27" s="5"/>
+      <c r="P27" s="37"/>
+    </row>
+    <row r="28" spans="1:27" s="4" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="34"/>
+      <c r="B28" s="35"/>
+      <c r="C28" s="36"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
       <c r="I28" s="3"/>
-      <c r="L28" s="6"/>
-[...9 lines deleted...]
-      <c r="H29" s="6"/>
+      <c r="L28" s="5"/>
+      <c r="P28" s="37"/>
+    </row>
+    <row r="29" spans="1:27" s="4" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="34"/>
+      <c r="B29" s="35"/>
+      <c r="C29" s="36"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
       <c r="I29" s="3"/>
-      <c r="L29" s="6"/>
-[...9 lines deleted...]
-      <c r="H30" s="6"/>
+      <c r="L29" s="5"/>
+      <c r="P29" s="37"/>
+    </row>
+    <row r="30" spans="1:27" s="4" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="34"/>
+      <c r="B30" s="35"/>
+      <c r="C30" s="36"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
       <c r="I30" s="3"/>
-      <c r="L30" s="6"/>
-[...9 lines deleted...]
-      <c r="H31" s="6"/>
+      <c r="L30" s="5"/>
+      <c r="P30" s="37"/>
+    </row>
+    <row r="31" spans="1:27" s="4" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="34"/>
+      <c r="B31" s="35"/>
+      <c r="C31" s="36"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
       <c r="I31" s="3"/>
-      <c r="L31" s="6"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:27" s="5" customFormat="1" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L31" s="5"/>
+      <c r="P31" s="37"/>
+    </row>
+    <row r="32" spans="1:27" s="4" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="3"/>
-      <c r="C32" s="37"/>
-[...3 lines deleted...]
-      <c r="H32" s="6"/>
+      <c r="C32" s="36"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
       <c r="I32" s="3"/>
-      <c r="L32" s="6"/>
-[...2 lines deleted...]
-    <row r="33" spans="1:16" s="5" customFormat="1" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L32" s="5"/>
+      <c r="P32" s="37"/>
+    </row>
+    <row r="33" spans="1:16" s="4" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="3"/>
-      <c r="C33" s="37"/>
-[...3 lines deleted...]
-      <c r="H33" s="6"/>
+      <c r="C33" s="36"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
       <c r="I33" s="3"/>
-      <c r="L33" s="6"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:16" s="5" customFormat="1" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L33" s="5"/>
+      <c r="P33" s="37"/>
+    </row>
+    <row r="34" spans="1:16" s="4" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="3"/>
-      <c r="C34" s="37"/>
-[...3 lines deleted...]
-      <c r="H34" s="6"/>
+      <c r="C34" s="36"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
       <c r="I34" s="3"/>
-      <c r="L34" s="6"/>
-[...17 lines deleted...]
-    <row r="50" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
+      <c r="L34" s="5"/>
+      <c r="P34" s="37"/>
+    </row>
+    <row r="35" spans="1:16" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="1:16" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" spans="1:16" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="1:16" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="1:16" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:16" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:16" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:16" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:16" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:16" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:16" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:16" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:16" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:16" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="33">
-    <mergeCell ref="A1:AA1"/>
+    <mergeCell ref="R9:U9"/>
+    <mergeCell ref="W9:Z9"/>
+    <mergeCell ref="AA9:AA11"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="S10:U10"/>
+    <mergeCell ref="W10:X10"/>
+    <mergeCell ref="Y10:Z10"/>
     <mergeCell ref="A9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:F10"/>
     <mergeCell ref="G9:J10"/>
-    <mergeCell ref="A6:E6"/>
-[...13 lines deleted...]
-    <mergeCell ref="V5:AA5"/>
+    <mergeCell ref="K9:O9"/>
+    <mergeCell ref="P9:Q10"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="E8:I8"/>
     <mergeCell ref="K8:O8"/>
     <mergeCell ref="P8:Q8"/>
     <mergeCell ref="R8:U8"/>
     <mergeCell ref="W8:Z8"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="F5:Q5"/>
+    <mergeCell ref="R5:U5"/>
+    <mergeCell ref="V5:AA5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="F6:Q6"/>
+    <mergeCell ref="R6:U6"/>
     <mergeCell ref="V6:AA6"/>
-    <mergeCell ref="W10:X10"/>
-[...4 lines deleted...]
-    <mergeCell ref="R6:U6"/>
+    <mergeCell ref="A1:AA1"/>
+    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="F3:AA3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="F4:AA4"/>
   </mergeCells>
-  <printOptions horizontalCentered="1"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0">
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="21" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{265098FB-648B-4083-8FE3-9EC3B0DCCB87}">
   <dimension ref="A1:R147"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="50" workbookViewId="0">
-      <selection activeCell="N6" sqref="N6:R6"/>
+      <selection activeCell="J32" sqref="J32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7" style="39" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="19" max="16384" width="11.44140625" style="39"/>
+    <col min="1" max="1" width="7" style="38" customWidth="1"/>
+    <col min="2" max="2" width="17.42578125" style="38" customWidth="1"/>
+    <col min="3" max="3" width="22" style="38" customWidth="1"/>
+    <col min="4" max="4" width="32" style="38" customWidth="1"/>
+    <col min="5" max="5" width="5" style="38" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="38" customWidth="1"/>
+    <col min="7" max="7" width="15.7109375" style="38" customWidth="1"/>
+    <col min="8" max="8" width="13.42578125" style="38" customWidth="1"/>
+    <col min="9" max="9" width="18.28515625" style="38" customWidth="1"/>
+    <col min="10" max="10" width="19.85546875" style="38" customWidth="1"/>
+    <col min="11" max="11" width="21.7109375" style="39" customWidth="1"/>
+    <col min="12" max="12" width="14.28515625" style="39" customWidth="1"/>
+    <col min="13" max="14" width="18.28515625" style="39" customWidth="1"/>
+    <col min="15" max="15" width="17.85546875" style="40" customWidth="1"/>
+    <col min="16" max="16" width="21.140625" style="39" customWidth="1"/>
+    <col min="17" max="17" width="24.85546875" style="39" customWidth="1"/>
+    <col min="18" max="18" width="19.28515625" style="38" customWidth="1"/>
+    <col min="19" max="16384" width="11.42578125" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="117" customHeight="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="A2" s="171" t="s">
+    <row r="1" spans="1:18" ht="117" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="160"/>
+      <c r="B1" s="160"/>
+      <c r="C1" s="160"/>
+      <c r="D1" s="160"/>
+      <c r="E1" s="160"/>
+      <c r="F1" s="160"/>
+      <c r="G1" s="160"/>
+      <c r="H1" s="160"/>
+      <c r="I1" s="160"/>
+      <c r="J1" s="160"/>
+      <c r="K1" s="160"/>
+      <c r="L1" s="160"/>
+      <c r="M1" s="160"/>
+      <c r="N1" s="160"/>
+      <c r="O1" s="160"/>
+      <c r="P1" s="160"/>
+      <c r="Q1" s="160"/>
+      <c r="R1" s="160"/>
+    </row>
+    <row r="2" spans="1:18" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="134" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="172"/>
-[...18 lines deleted...]
-      <c r="A3" s="171" t="s">
+      <c r="B2" s="135"/>
+      <c r="C2" s="135"/>
+      <c r="D2" s="135"/>
+      <c r="E2" s="135"/>
+      <c r="F2" s="135"/>
+      <c r="G2" s="135"/>
+      <c r="H2" s="135"/>
+      <c r="I2" s="135"/>
+      <c r="J2" s="135"/>
+      <c r="K2" s="135"/>
+      <c r="L2" s="135"/>
+      <c r="M2" s="135"/>
+      <c r="N2" s="135"/>
+      <c r="O2" s="135"/>
+      <c r="P2" s="135"/>
+      <c r="Q2" s="135"/>
+      <c r="R2" s="136"/>
+    </row>
+    <row r="3" spans="1:18" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="172"/>
-[...2 lines deleted...]
-      <c r="E3" s="137" t="s">
+      <c r="B3" s="135"/>
+      <c r="C3" s="135"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="150" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="138"/>
-[...14 lines deleted...]
-      <c r="A4" s="171" t="s">
+      <c r="F3" s="151"/>
+      <c r="G3" s="151"/>
+      <c r="H3" s="151"/>
+      <c r="I3" s="151"/>
+      <c r="J3" s="151"/>
+      <c r="K3" s="151"/>
+      <c r="L3" s="151"/>
+      <c r="M3" s="151"/>
+      <c r="N3" s="151"/>
+      <c r="O3" s="151"/>
+      <c r="P3" s="151"/>
+      <c r="Q3" s="151"/>
+      <c r="R3" s="152"/>
+    </row>
+    <row r="4" spans="1:18" ht="31.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="172"/>
-[...2 lines deleted...]
-      <c r="E4" s="137" t="s">
+      <c r="B4" s="135"/>
+      <c r="C4" s="135"/>
+      <c r="D4" s="136"/>
+      <c r="E4" s="150" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="138"/>
-[...14 lines deleted...]
-      <c r="A5" s="171" t="s">
+      <c r="F4" s="151"/>
+      <c r="G4" s="151"/>
+      <c r="H4" s="151"/>
+      <c r="I4" s="151"/>
+      <c r="J4" s="151"/>
+      <c r="K4" s="151"/>
+      <c r="L4" s="151"/>
+      <c r="M4" s="151"/>
+      <c r="N4" s="151"/>
+      <c r="O4" s="151"/>
+      <c r="P4" s="151"/>
+      <c r="Q4" s="151"/>
+      <c r="R4" s="152"/>
+    </row>
+    <row r="5" spans="1:18" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="134" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="172"/>
-[...2 lines deleted...]
-      <c r="E5" s="171" t="s">
+      <c r="B5" s="135"/>
+      <c r="C5" s="135"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="134" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="172"/>
-[...4 lines deleted...]
-      <c r="K5" s="188" t="s">
+      <c r="F5" s="135"/>
+      <c r="G5" s="135"/>
+      <c r="H5" s="135"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="136"/>
+      <c r="K5" s="167" t="s">
         <v>7</v>
       </c>
-      <c r="L5" s="188"/>
-[...1 lines deleted...]
-      <c r="N5" s="171" t="s">
+      <c r="L5" s="167"/>
+      <c r="M5" s="167"/>
+      <c r="N5" s="134" t="s">
         <v>8</v>
       </c>
-      <c r="O5" s="172"/>
-[...11 lines deleted...]
-      <c r="E6" s="137" t="s">
+      <c r="O5" s="135"/>
+      <c r="P5" s="135"/>
+      <c r="Q5" s="135"/>
+      <c r="R5" s="136"/>
+    </row>
+    <row r="6" spans="1:18" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="131">
+        <v>46189</v>
+      </c>
+      <c r="B6" s="132"/>
+      <c r="C6" s="132"/>
+      <c r="D6" s="133"/>
+      <c r="E6" s="150" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="138"/>
-[...9 lines deleted...]
-      <c r="N6" s="137" t="s">
+      <c r="F6" s="151"/>
+      <c r="G6" s="151"/>
+      <c r="H6" s="151"/>
+      <c r="I6" s="151"/>
+      <c r="J6" s="152"/>
+      <c r="K6" s="172">
+        <v>5</v>
+      </c>
+      <c r="L6" s="172"/>
+      <c r="M6" s="172"/>
+      <c r="N6" s="150" t="s">
         <v>10</v>
       </c>
-      <c r="O6" s="138"/>
-[...5 lines deleted...]
-      <c r="A8" s="178" t="s">
+      <c r="O6" s="151"/>
+      <c r="P6" s="151"/>
+      <c r="Q6" s="151"/>
+      <c r="R6" s="152"/>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A8" s="173" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="178"/>
-[...18 lines deleted...]
-      <c r="A9" s="179" t="s">
+      <c r="B8" s="173"/>
+      <c r="C8" s="173"/>
+      <c r="D8" s="173"/>
+      <c r="E8" s="173"/>
+      <c r="F8" s="173"/>
+      <c r="G8" s="173"/>
+      <c r="H8" s="173"/>
+      <c r="I8" s="173"/>
+      <c r="J8" s="173"/>
+      <c r="K8" s="173"/>
+      <c r="L8" s="173"/>
+      <c r="M8" s="173"/>
+      <c r="N8" s="173"/>
+      <c r="O8" s="173"/>
+      <c r="P8" s="173"/>
+      <c r="Q8" s="173"/>
+      <c r="R8" s="173"/>
+    </row>
+    <row r="9" spans="1:18" s="41" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="161" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="179" t="s">
+      <c r="B9" s="161" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="179" t="s">
+      <c r="C9" s="161" t="s">
         <v>39</v>
       </c>
-      <c r="D9" s="179" t="s">
+      <c r="D9" s="161" t="s">
         <v>40</v>
       </c>
-      <c r="E9" s="186" t="s">
+      <c r="E9" s="163" t="s">
         <v>55</v>
       </c>
-      <c r="F9" s="187"/>
-      <c r="G9" s="175" t="s">
+      <c r="F9" s="164"/>
+      <c r="G9" s="165" t="s">
         <v>56</v>
       </c>
-      <c r="H9" s="175" t="s">
+      <c r="H9" s="165" t="s">
         <v>57</v>
       </c>
-      <c r="I9" s="175" t="s">
+      <c r="I9" s="165" t="s">
         <v>58</v>
       </c>
-      <c r="J9" s="175" t="s">
+      <c r="J9" s="165" t="s">
         <v>87</v>
       </c>
-      <c r="K9" s="175" t="s">
+      <c r="K9" s="165" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="175" t="s">
+      <c r="L9" s="165" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="175" t="s">
+      <c r="M9" s="165" t="s">
         <v>61</v>
       </c>
-      <c r="N9" s="175" t="s">
+      <c r="N9" s="165" t="s">
         <v>62</v>
       </c>
-      <c r="O9" s="183" t="s">
+      <c r="O9" s="169" t="s">
         <v>63</v>
       </c>
-      <c r="P9" s="175" t="s">
+      <c r="P9" s="165" t="s">
         <v>64</v>
       </c>
-      <c r="Q9" s="175" t="s">
+      <c r="Q9" s="165" t="s">
         <v>65</v>
       </c>
-      <c r="R9" s="175" t="s">
+      <c r="R9" s="165" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="10" spans="1:18" s="43" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E10" s="81" t="s">
+    <row r="10" spans="1:18" s="41" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="162"/>
+      <c r="B10" s="162"/>
+      <c r="C10" s="162"/>
+      <c r="D10" s="162"/>
+      <c r="E10" s="76" t="s">
         <v>45</v>
       </c>
-      <c r="F10" s="81" t="s">
+      <c r="F10" s="76" t="s">
         <v>46</v>
       </c>
-      <c r="G10" s="176"/>
-[...2750 lines deleted...]
-      <c r="R147" s="53"/>
+      <c r="G10" s="166"/>
+      <c r="H10" s="166"/>
+      <c r="I10" s="166"/>
+      <c r="J10" s="166"/>
+      <c r="K10" s="166"/>
+      <c r="L10" s="166"/>
+      <c r="M10" s="166"/>
+      <c r="N10" s="166"/>
+      <c r="O10" s="170"/>
+      <c r="P10" s="166"/>
+      <c r="Q10" s="166"/>
+      <c r="R10" s="166"/>
+    </row>
+    <row r="11" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="8"/>
+      <c r="B11" s="20"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="10"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="15"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="43"/>
+      <c r="J11" s="43"/>
+      <c r="K11" s="43"/>
+      <c r="L11" s="43"/>
+      <c r="M11" s="43"/>
+      <c r="N11" s="43"/>
+      <c r="O11" s="44"/>
+      <c r="P11" s="43"/>
+      <c r="Q11" s="43"/>
+      <c r="R11" s="14"/>
+    </row>
+    <row r="12" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8"/>
+      <c r="B12" s="13"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="45"/>
+      <c r="H12" s="42"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="43"/>
+      <c r="K12" s="43"/>
+      <c r="L12" s="43"/>
+      <c r="M12" s="43"/>
+      <c r="N12" s="43"/>
+      <c r="O12" s="44"/>
+      <c r="P12" s="43"/>
+      <c r="Q12" s="43"/>
+      <c r="R12" s="13"/>
+    </row>
+    <row r="13" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8"/>
+      <c r="B13" s="20"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="14"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="43"/>
+      <c r="J13" s="43"/>
+      <c r="K13" s="43"/>
+      <c r="L13" s="43"/>
+      <c r="M13" s="43"/>
+      <c r="N13" s="43"/>
+      <c r="O13" s="44"/>
+      <c r="P13" s="43"/>
+      <c r="Q13" s="43"/>
+      <c r="R13" s="14"/>
+    </row>
+    <row r="14" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="8"/>
+      <c r="B14" s="20"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="43"/>
+      <c r="J14" s="43"/>
+      <c r="K14" s="43"/>
+      <c r="L14" s="43"/>
+      <c r="M14" s="43"/>
+      <c r="N14" s="43"/>
+      <c r="O14" s="44"/>
+      <c r="P14" s="43"/>
+      <c r="Q14" s="43"/>
+      <c r="R14" s="14"/>
+    </row>
+    <row r="15" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8"/>
+      <c r="B15" s="20"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="43"/>
+      <c r="J15" s="43"/>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="43"/>
+      <c r="N15" s="43"/>
+      <c r="O15" s="44"/>
+      <c r="P15" s="43"/>
+      <c r="Q15" s="43"/>
+      <c r="R15" s="14"/>
+    </row>
+    <row r="16" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="8"/>
+      <c r="B16" s="20"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="14"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="42"/>
+      <c r="H16" s="42"/>
+      <c r="I16" s="43"/>
+      <c r="J16" s="43"/>
+      <c r="K16" s="43"/>
+      <c r="L16" s="43"/>
+      <c r="M16" s="43"/>
+      <c r="N16" s="43"/>
+      <c r="O16" s="44"/>
+      <c r="P16" s="43"/>
+      <c r="Q16" s="43"/>
+      <c r="R16" s="14"/>
+    </row>
+    <row r="17" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="8"/>
+      <c r="B17" s="20"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="10"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="43"/>
+      <c r="J17" s="43"/>
+      <c r="K17" s="43"/>
+      <c r="L17" s="43"/>
+      <c r="M17" s="43"/>
+      <c r="N17" s="43"/>
+      <c r="O17" s="44"/>
+      <c r="P17" s="43"/>
+      <c r="Q17" s="43"/>
+      <c r="R17" s="14"/>
+    </row>
+    <row r="18" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="8"/>
+      <c r="B18" s="20"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="42"/>
+      <c r="H18" s="42"/>
+      <c r="I18" s="43"/>
+      <c r="J18" s="43"/>
+      <c r="K18" s="43"/>
+      <c r="L18" s="43"/>
+      <c r="M18" s="43"/>
+      <c r="N18" s="43"/>
+      <c r="O18" s="44"/>
+      <c r="P18" s="43"/>
+      <c r="Q18" s="43"/>
+      <c r="R18" s="14"/>
+    </row>
+    <row r="19" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="8"/>
+      <c r="B19" s="20"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="43"/>
+      <c r="J19" s="43"/>
+      <c r="K19" s="43"/>
+      <c r="L19" s="43"/>
+      <c r="M19" s="43"/>
+      <c r="N19" s="43"/>
+      <c r="O19" s="44"/>
+      <c r="P19" s="43"/>
+      <c r="Q19" s="43"/>
+      <c r="R19" s="14"/>
+    </row>
+    <row r="20" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="8"/>
+      <c r="B20" s="20"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="42"/>
+      <c r="H20" s="42"/>
+      <c r="I20" s="43"/>
+      <c r="J20" s="43"/>
+      <c r="K20" s="43"/>
+      <c r="L20" s="43"/>
+      <c r="M20" s="43"/>
+      <c r="N20" s="43"/>
+      <c r="O20" s="44"/>
+      <c r="P20" s="43"/>
+      <c r="Q20" s="43"/>
+      <c r="R20" s="14"/>
+    </row>
+    <row r="21" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="8"/>
+      <c r="B21" s="20"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="10"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="43"/>
+      <c r="J21" s="43"/>
+      <c r="K21" s="43"/>
+      <c r="L21" s="43"/>
+      <c r="M21" s="43"/>
+      <c r="N21" s="43"/>
+      <c r="O21" s="44"/>
+      <c r="P21" s="43"/>
+      <c r="Q21" s="43"/>
+      <c r="R21" s="14"/>
+    </row>
+    <row r="22" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="8"/>
+      <c r="B22" s="20"/>
+      <c r="C22" s="9"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="44"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="14"/>
+    </row>
+    <row r="23" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="8"/>
+      <c r="B23" s="20"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="10"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="43"/>
+      <c r="J23" s="43"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="43"/>
+      <c r="M23" s="43"/>
+      <c r="N23" s="43"/>
+      <c r="O23" s="44"/>
+      <c r="P23" s="43"/>
+      <c r="Q23" s="43"/>
+      <c r="R23" s="14"/>
+    </row>
+    <row r="24" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="8"/>
+      <c r="B24" s="20"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="10"/>
+      <c r="E24" s="14"/>
+      <c r="F24" s="15"/>
+      <c r="G24" s="42"/>
+      <c r="H24" s="42"/>
+      <c r="I24" s="43"/>
+      <c r="J24" s="43"/>
+      <c r="K24" s="43"/>
+      <c r="L24" s="43"/>
+      <c r="M24" s="43"/>
+      <c r="N24" s="43"/>
+      <c r="O24" s="44"/>
+      <c r="P24" s="43"/>
+      <c r="Q24" s="43"/>
+      <c r="R24" s="14"/>
+    </row>
+    <row r="25" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="8"/>
+      <c r="B25" s="20"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="14"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="43"/>
+      <c r="J25" s="43"/>
+      <c r="K25" s="43"/>
+      <c r="L25" s="43"/>
+      <c r="M25" s="43"/>
+      <c r="N25" s="43"/>
+      <c r="O25" s="44"/>
+      <c r="P25" s="43"/>
+      <c r="Q25" s="43"/>
+      <c r="R25" s="14"/>
+    </row>
+    <row r="26" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="8"/>
+      <c r="B26" s="20"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="14"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="43"/>
+      <c r="J26" s="43"/>
+      <c r="K26" s="43"/>
+      <c r="L26" s="43"/>
+      <c r="M26" s="43"/>
+      <c r="N26" s="43"/>
+      <c r="O26" s="44"/>
+      <c r="P26" s="43"/>
+      <c r="Q26" s="43"/>
+      <c r="R26" s="14"/>
+    </row>
+    <row r="27" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="8"/>
+      <c r="B27" s="20"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="10"/>
+      <c r="E27" s="14"/>
+      <c r="F27" s="15"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+      <c r="N27" s="43"/>
+      <c r="O27" s="44"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="43"/>
+      <c r="R27" s="14"/>
+    </row>
+    <row r="28" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="8"/>
+      <c r="B28" s="20"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="14"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="42"/>
+      <c r="I28" s="43"/>
+      <c r="J28" s="43"/>
+      <c r="K28" s="43"/>
+      <c r="L28" s="43"/>
+      <c r="M28" s="43"/>
+      <c r="N28" s="43"/>
+      <c r="O28" s="44"/>
+      <c r="P28" s="43"/>
+      <c r="Q28" s="43"/>
+      <c r="R28" s="14"/>
+    </row>
+    <row r="29" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="8"/>
+      <c r="B29" s="20"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="10"/>
+      <c r="J29" s="43"/>
+      <c r="K29" s="43"/>
+      <c r="L29" s="43"/>
+      <c r="M29" s="10"/>
+      <c r="N29" s="43"/>
+      <c r="O29" s="44"/>
+      <c r="P29" s="43"/>
+      <c r="Q29" s="46"/>
+      <c r="R29" s="14"/>
+    </row>
+    <row r="30" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="8"/>
+      <c r="B30" s="20"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="48"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="46"/>
+      <c r="K30" s="43"/>
+      <c r="L30" s="43"/>
+      <c r="M30" s="50"/>
+      <c r="N30" s="43"/>
+      <c r="O30" s="44"/>
+      <c r="P30" s="43"/>
+      <c r="Q30" s="46"/>
+      <c r="R30" s="14"/>
+    </row>
+    <row r="31" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="8"/>
+      <c r="B31" s="20"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="10"/>
+      <c r="E31" s="14"/>
+      <c r="F31" s="15"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="43"/>
+      <c r="K31" s="43"/>
+      <c r="L31" s="43"/>
+      <c r="M31" s="43"/>
+      <c r="N31" s="43"/>
+      <c r="O31" s="44"/>
+      <c r="P31" s="43"/>
+      <c r="Q31" s="43"/>
+      <c r="R31" s="51"/>
+    </row>
+    <row r="32" spans="1:18" s="39" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="8"/>
+      <c r="B32" s="20"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="21"/>
+      <c r="E32" s="14"/>
+      <c r="F32" s="15"/>
+      <c r="G32" s="42"/>
+      <c r="H32" s="42"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
+      <c r="N32" s="43"/>
+      <c r="O32" s="44"/>
+      <c r="P32" s="43"/>
+      <c r="Q32" s="43"/>
+      <c r="R32" s="14"/>
+    </row>
+    <row r="33" spans="1:18" s="39" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="8"/>
+      <c r="B33" s="20"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="14"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="43"/>
+      <c r="J33" s="43"/>
+      <c r="K33" s="43"/>
+      <c r="L33" s="43"/>
+      <c r="M33" s="43"/>
+      <c r="N33" s="43"/>
+      <c r="O33" s="44"/>
+      <c r="P33" s="43"/>
+      <c r="Q33" s="43"/>
+      <c r="R33" s="14"/>
+    </row>
+    <row r="34" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="8"/>
+      <c r="B34" s="20"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="14"/>
+      <c r="F34" s="15"/>
+      <c r="G34" s="42"/>
+      <c r="H34" s="42"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="43"/>
+      <c r="K34" s="43"/>
+      <c r="L34" s="43"/>
+      <c r="M34" s="43"/>
+      <c r="N34" s="43"/>
+      <c r="O34" s="44"/>
+      <c r="P34" s="43"/>
+      <c r="Q34" s="43"/>
+      <c r="R34" s="14"/>
+    </row>
+    <row r="35" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="8"/>
+      <c r="B35" s="20"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="10"/>
+      <c r="E35" s="14"/>
+      <c r="F35" s="15"/>
+      <c r="G35" s="42"/>
+      <c r="H35" s="42"/>
+      <c r="I35" s="43"/>
+      <c r="J35" s="43"/>
+      <c r="K35" s="43"/>
+      <c r="L35" s="43"/>
+      <c r="M35" s="43"/>
+      <c r="N35" s="43"/>
+      <c r="O35" s="44"/>
+      <c r="P35" s="43"/>
+      <c r="Q35" s="43"/>
+      <c r="R35" s="14"/>
+    </row>
+    <row r="36" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="8"/>
+      <c r="B36" s="20"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="21"/>
+      <c r="E36" s="14"/>
+      <c r="F36" s="15"/>
+      <c r="G36" s="42"/>
+      <c r="H36" s="42"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="43"/>
+      <c r="K36" s="43"/>
+      <c r="L36" s="43"/>
+      <c r="M36" s="43"/>
+      <c r="N36" s="43"/>
+      <c r="O36" s="44"/>
+      <c r="P36" s="43"/>
+      <c r="Q36" s="43"/>
+      <c r="R36" s="14"/>
+    </row>
+    <row r="37" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="8"/>
+      <c r="B37" s="20"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="10"/>
+      <c r="E37" s="14"/>
+      <c r="F37" s="15"/>
+      <c r="G37" s="42"/>
+      <c r="H37" s="42"/>
+      <c r="I37" s="43"/>
+      <c r="J37" s="43"/>
+      <c r="K37" s="43"/>
+      <c r="L37" s="43"/>
+      <c r="M37" s="43"/>
+      <c r="N37" s="43"/>
+      <c r="O37" s="44"/>
+      <c r="P37" s="43"/>
+      <c r="Q37" s="43"/>
+      <c r="R37" s="14"/>
+    </row>
+    <row r="38" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="8"/>
+      <c r="B38" s="20"/>
+      <c r="C38" s="9"/>
+      <c r="D38" s="10"/>
+      <c r="E38" s="14"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="44"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="14"/>
+    </row>
+    <row r="39" spans="1:18" s="39" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="8"/>
+      <c r="B39" s="20"/>
+      <c r="C39" s="9"/>
+      <c r="D39" s="10"/>
+      <c r="E39" s="14"/>
+      <c r="F39" s="15"/>
+      <c r="G39" s="42"/>
+      <c r="H39" s="42"/>
+      <c r="I39" s="43"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="43"/>
+      <c r="L39" s="43"/>
+      <c r="M39" s="43"/>
+      <c r="N39" s="43"/>
+      <c r="O39" s="44"/>
+      <c r="P39" s="43"/>
+      <c r="Q39" s="43"/>
+      <c r="R39" s="14"/>
+    </row>
+    <row r="40" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="8"/>
+      <c r="B40" s="20"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="10"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="42"/>
+      <c r="H40" s="42"/>
+      <c r="I40" s="43"/>
+      <c r="J40" s="43"/>
+      <c r="K40" s="43"/>
+      <c r="L40" s="43"/>
+      <c r="M40" s="43"/>
+      <c r="N40" s="43"/>
+      <c r="O40" s="44"/>
+      <c r="P40" s="43"/>
+      <c r="Q40" s="43"/>
+      <c r="R40" s="14"/>
+    </row>
+    <row r="41" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="8"/>
+      <c r="B41" s="20"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="10"/>
+      <c r="E41" s="14"/>
+      <c r="F41" s="15"/>
+      <c r="G41" s="42"/>
+      <c r="H41" s="42"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="43"/>
+      <c r="K41" s="43"/>
+      <c r="L41" s="43"/>
+      <c r="M41" s="10"/>
+      <c r="N41" s="43"/>
+      <c r="O41" s="44"/>
+      <c r="P41" s="43"/>
+      <c r="Q41" s="46"/>
+      <c r="R41" s="14"/>
+    </row>
+    <row r="42" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="8"/>
+      <c r="B42" s="20"/>
+      <c r="C42" s="9"/>
+      <c r="D42" s="10"/>
+      <c r="E42" s="14"/>
+      <c r="F42" s="15"/>
+      <c r="G42" s="42"/>
+      <c r="H42" s="42"/>
+      <c r="I42" s="43"/>
+      <c r="J42" s="43"/>
+      <c r="K42" s="43"/>
+      <c r="L42" s="43"/>
+      <c r="M42" s="43"/>
+      <c r="N42" s="43"/>
+      <c r="O42" s="44"/>
+      <c r="P42" s="43"/>
+      <c r="Q42" s="43"/>
+      <c r="R42" s="14"/>
+    </row>
+    <row r="43" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="8"/>
+      <c r="B43" s="20"/>
+      <c r="C43" s="9"/>
+      <c r="D43" s="10"/>
+      <c r="E43" s="14"/>
+      <c r="F43" s="15"/>
+      <c r="G43" s="42"/>
+      <c r="H43" s="42"/>
+      <c r="I43" s="43"/>
+      <c r="J43" s="43"/>
+      <c r="K43" s="43"/>
+      <c r="L43" s="43"/>
+      <c r="M43" s="43"/>
+      <c r="N43" s="43"/>
+      <c r="O43" s="44"/>
+      <c r="P43" s="43"/>
+      <c r="Q43" s="43"/>
+      <c r="R43" s="51"/>
+    </row>
+    <row r="44" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="8"/>
+      <c r="B44" s="20"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="10"/>
+      <c r="E44" s="14"/>
+      <c r="F44" s="15"/>
+      <c r="G44" s="42"/>
+      <c r="H44" s="42"/>
+      <c r="I44" s="43"/>
+      <c r="J44" s="43"/>
+      <c r="K44" s="43"/>
+      <c r="L44" s="43"/>
+      <c r="M44" s="43"/>
+      <c r="N44" s="43"/>
+      <c r="O44" s="44"/>
+      <c r="P44" s="43"/>
+      <c r="Q44" s="43"/>
+      <c r="R44" s="51"/>
+    </row>
+    <row r="45" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="8"/>
+      <c r="B45" s="20"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="10"/>
+      <c r="E45" s="14"/>
+      <c r="F45" s="15"/>
+      <c r="G45" s="42"/>
+      <c r="H45" s="42"/>
+      <c r="I45" s="43"/>
+      <c r="J45" s="43"/>
+      <c r="K45" s="43"/>
+      <c r="L45" s="43"/>
+      <c r="M45" s="43"/>
+      <c r="N45" s="43"/>
+      <c r="O45" s="44"/>
+      <c r="P45" s="43"/>
+      <c r="Q45" s="43"/>
+      <c r="R45" s="51"/>
+    </row>
+    <row r="46" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="8"/>
+      <c r="B46" s="20"/>
+      <c r="C46" s="9"/>
+      <c r="D46" s="10"/>
+      <c r="E46" s="14"/>
+      <c r="F46" s="15"/>
+      <c r="G46" s="42"/>
+      <c r="H46" s="42"/>
+      <c r="I46" s="43"/>
+      <c r="J46" s="43"/>
+      <c r="K46" s="43"/>
+      <c r="L46" s="43"/>
+      <c r="M46" s="43"/>
+      <c r="N46" s="43"/>
+      <c r="O46" s="44"/>
+      <c r="P46" s="43"/>
+      <c r="Q46" s="43"/>
+      <c r="R46" s="51"/>
+    </row>
+    <row r="47" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="8"/>
+      <c r="B47" s="20"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="10"/>
+      <c r="E47" s="14"/>
+      <c r="F47" s="15"/>
+      <c r="G47" s="42"/>
+      <c r="H47" s="42"/>
+      <c r="I47" s="43"/>
+      <c r="J47" s="43"/>
+      <c r="K47" s="43"/>
+      <c r="L47" s="43"/>
+      <c r="M47" s="43"/>
+      <c r="N47" s="43"/>
+      <c r="O47" s="44"/>
+      <c r="P47" s="43"/>
+      <c r="Q47" s="43"/>
+      <c r="R47" s="51"/>
+    </row>
+    <row r="48" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="8"/>
+      <c r="B48" s="20"/>
+      <c r="C48" s="9"/>
+      <c r="D48" s="10"/>
+      <c r="E48" s="14"/>
+      <c r="F48" s="15"/>
+      <c r="G48" s="42"/>
+      <c r="H48" s="42"/>
+      <c r="I48" s="43"/>
+      <c r="J48" s="43"/>
+      <c r="K48" s="43"/>
+      <c r="L48" s="43"/>
+      <c r="M48" s="43"/>
+      <c r="N48" s="43"/>
+      <c r="O48" s="44"/>
+      <c r="P48" s="43"/>
+      <c r="Q48" s="43"/>
+      <c r="R48" s="51"/>
+    </row>
+    <row r="49" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="8"/>
+      <c r="B49" s="20"/>
+      <c r="C49" s="9"/>
+      <c r="D49" s="10"/>
+      <c r="E49" s="14"/>
+      <c r="F49" s="15"/>
+      <c r="G49" s="42"/>
+      <c r="H49" s="42"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="43"/>
+      <c r="N49" s="43"/>
+      <c r="O49" s="44"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43"/>
+      <c r="R49" s="51"/>
+    </row>
+    <row r="50" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="8"/>
+      <c r="B50" s="20"/>
+      <c r="C50" s="9"/>
+      <c r="D50" s="10"/>
+      <c r="E50" s="14"/>
+      <c r="F50" s="15"/>
+      <c r="G50" s="42"/>
+      <c r="H50" s="42"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="43"/>
+      <c r="N50" s="43"/>
+      <c r="O50" s="44"/>
+      <c r="P50" s="43"/>
+      <c r="Q50" s="43"/>
+      <c r="R50" s="51"/>
+    </row>
+    <row r="51" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="8"/>
+      <c r="B51" s="20"/>
+      <c r="C51" s="9"/>
+      <c r="D51" s="10"/>
+      <c r="E51" s="14"/>
+      <c r="F51" s="14"/>
+      <c r="G51" s="42"/>
+      <c r="H51" s="42"/>
+      <c r="I51" s="43"/>
+      <c r="J51" s="43"/>
+      <c r="K51" s="43"/>
+      <c r="L51" s="43"/>
+      <c r="M51" s="43"/>
+      <c r="N51" s="43"/>
+      <c r="O51" s="44"/>
+      <c r="P51" s="43"/>
+      <c r="Q51" s="43"/>
+      <c r="R51" s="51"/>
+    </row>
+    <row r="52" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="8"/>
+      <c r="B52" s="20"/>
+      <c r="C52" s="9"/>
+      <c r="D52" s="10"/>
+      <c r="E52" s="14"/>
+      <c r="F52" s="15"/>
+      <c r="G52" s="42"/>
+      <c r="H52" s="42"/>
+      <c r="I52" s="43"/>
+      <c r="J52" s="43"/>
+      <c r="K52" s="43"/>
+      <c r="L52" s="43"/>
+      <c r="M52" s="43"/>
+      <c r="N52" s="43"/>
+      <c r="O52" s="44"/>
+      <c r="P52" s="43"/>
+      <c r="Q52" s="46"/>
+      <c r="R52" s="51"/>
+    </row>
+    <row r="53" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="8"/>
+      <c r="B53" s="20"/>
+      <c r="C53" s="9"/>
+      <c r="D53" s="10"/>
+      <c r="E53" s="14"/>
+      <c r="F53" s="15"/>
+      <c r="G53" s="42"/>
+      <c r="H53" s="42"/>
+      <c r="I53" s="43"/>
+      <c r="J53" s="43"/>
+      <c r="K53" s="43"/>
+      <c r="L53" s="43"/>
+      <c r="M53" s="43"/>
+      <c r="N53" s="43"/>
+      <c r="O53" s="44"/>
+      <c r="P53" s="43"/>
+      <c r="Q53" s="43"/>
+      <c r="R53" s="51"/>
+    </row>
+    <row r="54" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="8"/>
+      <c r="B54" s="20"/>
+      <c r="C54" s="9"/>
+      <c r="D54" s="10"/>
+      <c r="E54" s="14"/>
+      <c r="F54" s="15"/>
+      <c r="G54" s="42"/>
+      <c r="H54" s="42"/>
+      <c r="I54" s="43"/>
+      <c r="J54" s="43"/>
+      <c r="K54" s="43"/>
+      <c r="L54" s="43"/>
+      <c r="M54" s="43"/>
+      <c r="N54" s="43"/>
+      <c r="O54" s="44"/>
+      <c r="P54" s="43"/>
+      <c r="Q54" s="43"/>
+      <c r="R54" s="51"/>
+    </row>
+    <row r="55" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="8"/>
+      <c r="B55" s="20"/>
+      <c r="C55" s="9"/>
+      <c r="D55" s="10"/>
+      <c r="E55" s="14"/>
+      <c r="F55" s="15"/>
+      <c r="G55" s="42"/>
+      <c r="H55" s="42"/>
+      <c r="I55" s="43"/>
+      <c r="J55" s="43"/>
+      <c r="K55" s="43"/>
+      <c r="L55" s="43"/>
+      <c r="M55" s="43"/>
+      <c r="N55" s="43"/>
+      <c r="O55" s="44"/>
+      <c r="P55" s="43"/>
+      <c r="Q55" s="43"/>
+      <c r="R55" s="51"/>
+    </row>
+    <row r="56" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="8"/>
+      <c r="B56" s="20"/>
+      <c r="C56" s="9"/>
+      <c r="D56" s="10"/>
+      <c r="E56" s="14"/>
+      <c r="F56" s="15"/>
+      <c r="G56" s="42"/>
+      <c r="H56" s="42"/>
+      <c r="I56" s="43"/>
+      <c r="J56" s="43"/>
+      <c r="K56" s="43"/>
+      <c r="L56" s="43"/>
+      <c r="M56" s="43"/>
+      <c r="N56" s="43"/>
+      <c r="O56" s="44"/>
+      <c r="P56" s="43"/>
+      <c r="Q56" s="43"/>
+      <c r="R56" s="51"/>
+    </row>
+    <row r="57" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="8"/>
+      <c r="B57" s="13"/>
+      <c r="C57" s="9"/>
+      <c r="D57" s="10"/>
+      <c r="E57" s="14"/>
+      <c r="F57" s="15"/>
+      <c r="G57" s="14"/>
+      <c r="H57" s="42"/>
+      <c r="I57" s="12"/>
+      <c r="J57" s="43"/>
+      <c r="K57" s="43"/>
+      <c r="L57" s="43"/>
+      <c r="M57" s="43"/>
+      <c r="N57" s="43"/>
+      <c r="O57" s="44"/>
+      <c r="P57" s="43"/>
+      <c r="Q57" s="43"/>
+      <c r="R57" s="51"/>
+    </row>
+    <row r="58" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="8"/>
+      <c r="B58" s="13"/>
+      <c r="C58" s="9"/>
+      <c r="D58" s="10"/>
+      <c r="E58" s="14"/>
+      <c r="F58" s="15"/>
+      <c r="G58" s="14"/>
+      <c r="H58" s="42"/>
+      <c r="I58" s="12"/>
+      <c r="J58" s="43"/>
+      <c r="K58" s="43"/>
+      <c r="L58" s="43"/>
+      <c r="M58" s="43"/>
+      <c r="N58" s="43"/>
+      <c r="O58" s="44"/>
+      <c r="P58" s="43"/>
+      <c r="Q58" s="43"/>
+      <c r="R58" s="51"/>
+    </row>
+    <row r="59" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="8"/>
+      <c r="B59" s="13"/>
+      <c r="C59" s="9"/>
+      <c r="D59" s="10"/>
+      <c r="E59" s="14"/>
+      <c r="F59" s="15"/>
+      <c r="G59" s="14"/>
+      <c r="H59" s="42"/>
+      <c r="I59" s="12"/>
+      <c r="J59" s="43"/>
+      <c r="K59" s="43"/>
+      <c r="L59" s="43"/>
+      <c r="M59" s="43"/>
+      <c r="N59" s="43"/>
+      <c r="O59" s="44"/>
+      <c r="P59" s="43"/>
+      <c r="Q59" s="43"/>
+      <c r="R59" s="51"/>
+    </row>
+    <row r="60" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="8"/>
+      <c r="B60" s="20"/>
+      <c r="C60" s="9"/>
+      <c r="D60" s="18"/>
+      <c r="E60" s="14"/>
+      <c r="F60" s="15"/>
+      <c r="G60" s="42"/>
+      <c r="H60" s="42"/>
+      <c r="I60" s="43"/>
+      <c r="J60" s="43"/>
+      <c r="K60" s="43"/>
+      <c r="L60" s="43"/>
+      <c r="M60" s="43"/>
+      <c r="N60" s="43"/>
+      <c r="O60" s="44"/>
+      <c r="P60" s="43"/>
+      <c r="Q60" s="46"/>
+      <c r="R60" s="51"/>
+    </row>
+    <row r="61" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="8"/>
+      <c r="B61" s="20"/>
+      <c r="C61" s="9"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="14"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="42"/>
+      <c r="H61" s="42"/>
+      <c r="I61" s="43"/>
+      <c r="J61" s="43"/>
+      <c r="K61" s="43"/>
+      <c r="L61" s="43"/>
+      <c r="M61" s="43"/>
+      <c r="N61" s="43"/>
+      <c r="O61" s="44"/>
+      <c r="P61" s="43"/>
+      <c r="Q61" s="43"/>
+      <c r="R61" s="51"/>
+    </row>
+    <row r="62" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="8"/>
+      <c r="B62" s="20"/>
+      <c r="C62" s="9"/>
+      <c r="D62" s="18"/>
+      <c r="E62" s="14"/>
+      <c r="F62" s="15"/>
+      <c r="G62" s="42"/>
+      <c r="H62" s="42"/>
+      <c r="I62" s="43"/>
+      <c r="J62" s="43"/>
+      <c r="K62" s="43"/>
+      <c r="L62" s="43"/>
+      <c r="M62" s="43"/>
+      <c r="N62" s="43"/>
+      <c r="O62" s="44"/>
+      <c r="P62" s="43"/>
+      <c r="Q62" s="43"/>
+      <c r="R62" s="51"/>
+    </row>
+    <row r="63" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="8"/>
+      <c r="B63" s="20"/>
+      <c r="C63" s="9"/>
+      <c r="D63" s="18"/>
+      <c r="E63" s="14"/>
+      <c r="F63" s="15"/>
+      <c r="G63" s="42"/>
+      <c r="H63" s="42"/>
+      <c r="I63" s="43"/>
+      <c r="J63" s="43"/>
+      <c r="K63" s="43"/>
+      <c r="L63" s="43"/>
+      <c r="M63" s="43"/>
+      <c r="N63" s="43"/>
+      <c r="O63" s="44"/>
+      <c r="P63" s="43"/>
+      <c r="Q63" s="43"/>
+      <c r="R63" s="51"/>
+    </row>
+    <row r="64" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="8"/>
+      <c r="B64" s="20"/>
+      <c r="C64" s="9"/>
+      <c r="D64" s="18"/>
+      <c r="E64" s="14"/>
+      <c r="F64" s="15"/>
+      <c r="G64" s="42"/>
+      <c r="H64" s="42"/>
+      <c r="I64" s="43"/>
+      <c r="J64" s="43"/>
+      <c r="K64" s="43"/>
+      <c r="L64" s="43"/>
+      <c r="M64" s="43"/>
+      <c r="N64" s="43"/>
+      <c r="O64" s="44"/>
+      <c r="P64" s="43"/>
+      <c r="Q64" s="43"/>
+      <c r="R64" s="51"/>
+    </row>
+    <row r="65" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="168"/>
+      <c r="B65" s="171"/>
+      <c r="C65" s="9"/>
+      <c r="D65" s="18"/>
+      <c r="E65" s="14"/>
+      <c r="F65" s="15"/>
+      <c r="G65" s="42"/>
+      <c r="H65" s="42"/>
+      <c r="I65" s="43"/>
+      <c r="J65" s="43"/>
+      <c r="K65" s="43"/>
+      <c r="L65" s="43"/>
+      <c r="M65" s="43"/>
+      <c r="N65" s="43"/>
+      <c r="O65" s="44"/>
+      <c r="P65" s="43"/>
+      <c r="Q65" s="43"/>
+      <c r="R65" s="51"/>
+    </row>
+    <row r="66" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="168"/>
+      <c r="B66" s="171"/>
+      <c r="C66" s="9"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="14"/>
+      <c r="F66" s="15"/>
+      <c r="G66" s="42"/>
+      <c r="H66" s="42"/>
+      <c r="I66" s="43"/>
+      <c r="J66" s="43"/>
+      <c r="K66" s="52"/>
+      <c r="L66" s="52"/>
+      <c r="M66" s="52"/>
+      <c r="N66" s="52"/>
+      <c r="O66" s="44"/>
+      <c r="P66" s="52"/>
+      <c r="Q66" s="43"/>
+      <c r="R66" s="14"/>
+    </row>
+    <row r="67" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="53"/>
+      <c r="B67" s="20"/>
+      <c r="C67" s="9"/>
+      <c r="D67" s="18"/>
+      <c r="E67" s="14"/>
+      <c r="F67" s="15"/>
+      <c r="G67" s="42"/>
+      <c r="H67" s="42"/>
+      <c r="I67" s="43"/>
+      <c r="J67" s="43"/>
+      <c r="K67" s="43"/>
+      <c r="L67" s="43"/>
+      <c r="M67" s="43"/>
+      <c r="N67" s="43"/>
+      <c r="O67" s="44"/>
+      <c r="P67" s="43"/>
+      <c r="Q67" s="43"/>
+      <c r="R67" s="51"/>
+    </row>
+    <row r="68" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="8"/>
+      <c r="B68" s="20"/>
+      <c r="C68" s="54"/>
+      <c r="D68" s="18"/>
+      <c r="E68" s="14"/>
+      <c r="F68" s="15"/>
+      <c r="G68" s="42"/>
+      <c r="H68" s="42"/>
+      <c r="I68" s="43"/>
+      <c r="J68" s="43"/>
+      <c r="K68" s="43"/>
+      <c r="L68" s="43"/>
+      <c r="M68" s="43"/>
+      <c r="N68" s="43"/>
+      <c r="O68" s="44"/>
+      <c r="P68" s="43"/>
+      <c r="Q68" s="43"/>
+      <c r="R68" s="51"/>
+    </row>
+    <row r="69" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="8"/>
+      <c r="B69" s="20"/>
+      <c r="C69" s="54"/>
+      <c r="D69" s="18"/>
+      <c r="E69" s="14"/>
+      <c r="F69" s="15"/>
+      <c r="G69" s="42"/>
+      <c r="H69" s="42"/>
+      <c r="I69" s="12"/>
+      <c r="J69" s="43"/>
+      <c r="K69" s="43"/>
+      <c r="L69" s="43"/>
+      <c r="M69" s="43"/>
+      <c r="N69" s="43"/>
+      <c r="O69" s="44"/>
+      <c r="P69" s="43"/>
+      <c r="Q69" s="43"/>
+      <c r="R69" s="55"/>
+    </row>
+    <row r="70" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="168"/>
+      <c r="B70" s="171"/>
+      <c r="C70" s="9"/>
+      <c r="D70" s="18"/>
+      <c r="E70" s="14"/>
+      <c r="F70" s="15"/>
+      <c r="G70" s="42"/>
+      <c r="H70" s="42"/>
+      <c r="I70" s="43"/>
+      <c r="J70" s="43"/>
+      <c r="K70" s="43"/>
+      <c r="L70" s="43"/>
+      <c r="M70" s="43"/>
+      <c r="N70" s="43"/>
+      <c r="O70" s="44"/>
+      <c r="P70" s="43"/>
+      <c r="Q70" s="43"/>
+      <c r="R70" s="51"/>
+    </row>
+    <row r="71" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="168"/>
+      <c r="B71" s="171"/>
+      <c r="C71" s="9"/>
+      <c r="D71" s="18"/>
+      <c r="E71" s="14"/>
+      <c r="F71" s="15"/>
+      <c r="G71" s="42"/>
+      <c r="H71" s="42"/>
+      <c r="I71" s="43"/>
+      <c r="J71" s="43"/>
+      <c r="K71" s="43"/>
+      <c r="L71" s="43"/>
+      <c r="M71" s="43"/>
+      <c r="N71" s="43"/>
+      <c r="O71" s="44"/>
+      <c r="P71" s="43"/>
+      <c r="Q71" s="43"/>
+      <c r="R71" s="51"/>
+    </row>
+    <row r="72" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="8"/>
+      <c r="B72" s="20"/>
+      <c r="C72" s="9"/>
+      <c r="D72" s="18"/>
+      <c r="E72" s="14"/>
+      <c r="F72" s="15"/>
+      <c r="G72" s="42"/>
+      <c r="H72" s="42"/>
+      <c r="I72" s="43"/>
+      <c r="J72" s="43"/>
+      <c r="K72" s="43"/>
+      <c r="L72" s="43"/>
+      <c r="M72" s="43"/>
+      <c r="N72" s="43"/>
+      <c r="O72" s="44"/>
+      <c r="P72" s="43"/>
+      <c r="Q72" s="43"/>
+      <c r="R72" s="51"/>
+    </row>
+    <row r="73" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="8"/>
+      <c r="B73" s="20"/>
+      <c r="C73" s="9"/>
+      <c r="D73" s="18"/>
+      <c r="E73" s="14"/>
+      <c r="F73" s="15"/>
+      <c r="G73" s="42"/>
+      <c r="H73" s="42"/>
+      <c r="I73" s="43"/>
+      <c r="J73" s="43"/>
+      <c r="K73" s="43"/>
+      <c r="L73" s="43"/>
+      <c r="M73" s="43"/>
+      <c r="N73" s="43"/>
+      <c r="O73" s="44"/>
+      <c r="P73" s="43"/>
+      <c r="Q73" s="43"/>
+      <c r="R73" s="51"/>
+    </row>
+    <row r="74" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="8"/>
+      <c r="B74" s="20"/>
+      <c r="C74" s="9"/>
+      <c r="D74" s="18"/>
+      <c r="E74" s="14"/>
+      <c r="F74" s="15"/>
+      <c r="G74" s="42"/>
+      <c r="H74" s="42"/>
+      <c r="I74" s="43"/>
+      <c r="J74" s="43"/>
+      <c r="K74" s="43"/>
+      <c r="L74" s="43"/>
+      <c r="M74" s="43"/>
+      <c r="N74" s="43"/>
+      <c r="O74" s="44"/>
+      <c r="P74" s="43"/>
+      <c r="Q74" s="43"/>
+      <c r="R74" s="51"/>
+    </row>
+    <row r="75" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="8"/>
+      <c r="B75" s="20"/>
+      <c r="C75" s="9"/>
+      <c r="D75" s="18"/>
+      <c r="E75" s="14"/>
+      <c r="F75" s="15"/>
+      <c r="G75" s="42"/>
+      <c r="H75" s="42"/>
+      <c r="I75" s="43"/>
+      <c r="J75" s="43"/>
+      <c r="K75" s="43"/>
+      <c r="L75" s="43"/>
+      <c r="M75" s="43"/>
+      <c r="N75" s="43"/>
+      <c r="O75" s="44"/>
+      <c r="P75" s="43"/>
+      <c r="Q75" s="43"/>
+      <c r="R75" s="51"/>
+    </row>
+    <row r="76" spans="1:18" s="39" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="8"/>
+      <c r="B76" s="20"/>
+      <c r="C76" s="9"/>
+      <c r="D76" s="18"/>
+      <c r="E76" s="14"/>
+      <c r="F76" s="15"/>
+      <c r="G76" s="42"/>
+      <c r="H76" s="42"/>
+      <c r="I76" s="43"/>
+      <c r="J76" s="43"/>
+      <c r="K76" s="43"/>
+      <c r="L76" s="43"/>
+      <c r="M76" s="43"/>
+      <c r="N76" s="43"/>
+      <c r="O76" s="44"/>
+      <c r="P76" s="43"/>
+      <c r="Q76" s="43"/>
+      <c r="R76" s="51"/>
+    </row>
+    <row r="77" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="8"/>
+      <c r="B77" s="20"/>
+      <c r="C77" s="9"/>
+      <c r="D77" s="18"/>
+      <c r="E77" s="14"/>
+      <c r="F77" s="15"/>
+      <c r="G77" s="42"/>
+      <c r="H77" s="42"/>
+      <c r="I77" s="43"/>
+      <c r="J77" s="43"/>
+      <c r="K77" s="43"/>
+      <c r="L77" s="43"/>
+      <c r="M77" s="43"/>
+      <c r="N77" s="43"/>
+      <c r="O77" s="44"/>
+      <c r="P77" s="43"/>
+      <c r="Q77" s="43"/>
+      <c r="R77" s="51"/>
+    </row>
+    <row r="78" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="8"/>
+      <c r="B78" s="20"/>
+      <c r="C78" s="9"/>
+      <c r="D78" s="18"/>
+      <c r="E78" s="14"/>
+      <c r="F78" s="15"/>
+      <c r="G78" s="42"/>
+      <c r="H78" s="42"/>
+      <c r="I78" s="43"/>
+      <c r="J78" s="43"/>
+      <c r="K78" s="43"/>
+      <c r="L78" s="43"/>
+      <c r="M78" s="43"/>
+      <c r="N78" s="43"/>
+      <c r="O78" s="44"/>
+      <c r="P78" s="43"/>
+      <c r="Q78" s="43"/>
+      <c r="R78" s="51"/>
+    </row>
+    <row r="79" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="8"/>
+      <c r="B79" s="20"/>
+      <c r="C79" s="9"/>
+      <c r="D79" s="18"/>
+      <c r="E79" s="14"/>
+      <c r="F79" s="15"/>
+      <c r="G79" s="42"/>
+      <c r="H79" s="42"/>
+      <c r="I79" s="43"/>
+      <c r="J79" s="43"/>
+      <c r="K79" s="43"/>
+      <c r="L79" s="43"/>
+      <c r="M79" s="43"/>
+      <c r="N79" s="43"/>
+      <c r="O79" s="44"/>
+      <c r="P79" s="43"/>
+      <c r="Q79" s="43"/>
+      <c r="R79" s="51"/>
+    </row>
+    <row r="80" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="8"/>
+      <c r="B80" s="20"/>
+      <c r="C80" s="9"/>
+      <c r="D80" s="18"/>
+      <c r="E80" s="14"/>
+      <c r="F80" s="15"/>
+      <c r="G80" s="42"/>
+      <c r="H80" s="42"/>
+      <c r="I80" s="43"/>
+      <c r="J80" s="43"/>
+      <c r="K80" s="43"/>
+      <c r="L80" s="43"/>
+      <c r="M80" s="43"/>
+      <c r="N80" s="43"/>
+      <c r="O80" s="44"/>
+      <c r="P80" s="43"/>
+      <c r="Q80" s="43"/>
+      <c r="R80" s="51"/>
+    </row>
+    <row r="81" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="8"/>
+      <c r="B81" s="20"/>
+      <c r="C81" s="9"/>
+      <c r="D81" s="18"/>
+      <c r="E81" s="14"/>
+      <c r="F81" s="15"/>
+      <c r="G81" s="42"/>
+      <c r="H81" s="42"/>
+      <c r="I81" s="43"/>
+      <c r="J81" s="43"/>
+      <c r="K81" s="43"/>
+      <c r="L81" s="43"/>
+      <c r="M81" s="43"/>
+      <c r="N81" s="43"/>
+      <c r="O81" s="44"/>
+      <c r="P81" s="43"/>
+      <c r="Q81" s="43"/>
+      <c r="R81" s="51"/>
+    </row>
+    <row r="82" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="8"/>
+      <c r="B82" s="20"/>
+      <c r="C82" s="9"/>
+      <c r="D82" s="18"/>
+      <c r="E82" s="14"/>
+      <c r="F82" s="15"/>
+      <c r="G82" s="42"/>
+      <c r="H82" s="42"/>
+      <c r="I82" s="43"/>
+      <c r="J82" s="43"/>
+      <c r="K82" s="43"/>
+      <c r="L82" s="43"/>
+      <c r="M82" s="43"/>
+      <c r="N82" s="43"/>
+      <c r="O82" s="44"/>
+      <c r="P82" s="43"/>
+      <c r="Q82" s="43"/>
+      <c r="R82" s="51"/>
+    </row>
+    <row r="83" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="8"/>
+      <c r="B83" s="20"/>
+      <c r="C83" s="9"/>
+      <c r="D83" s="10"/>
+      <c r="E83" s="14"/>
+      <c r="F83" s="15"/>
+      <c r="G83" s="42"/>
+      <c r="H83" s="42"/>
+      <c r="I83" s="43"/>
+      <c r="J83" s="43"/>
+      <c r="K83" s="43"/>
+      <c r="L83" s="43"/>
+      <c r="M83" s="43"/>
+      <c r="N83" s="43"/>
+      <c r="O83" s="44"/>
+      <c r="P83" s="43"/>
+      <c r="Q83" s="43"/>
+      <c r="R83" s="51"/>
+    </row>
+    <row r="84" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="8"/>
+      <c r="B84" s="20"/>
+      <c r="C84" s="9"/>
+      <c r="D84" s="10"/>
+      <c r="E84" s="14"/>
+      <c r="F84" s="15"/>
+      <c r="G84" s="42"/>
+      <c r="H84" s="42"/>
+      <c r="I84" s="43"/>
+      <c r="J84" s="43"/>
+      <c r="K84" s="43"/>
+      <c r="L84" s="43"/>
+      <c r="M84" s="43"/>
+      <c r="N84" s="43"/>
+      <c r="O84" s="44"/>
+      <c r="P84" s="43"/>
+      <c r="Q84" s="43"/>
+      <c r="R84" s="51"/>
+    </row>
+    <row r="85" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="8"/>
+      <c r="B85" s="20"/>
+      <c r="C85" s="9"/>
+      <c r="D85" s="10"/>
+      <c r="E85" s="14"/>
+      <c r="F85" s="15"/>
+      <c r="G85" s="42"/>
+      <c r="H85" s="42"/>
+      <c r="I85" s="43"/>
+      <c r="J85" s="43"/>
+      <c r="K85" s="43"/>
+      <c r="L85" s="43"/>
+      <c r="M85" s="43"/>
+      <c r="N85" s="43"/>
+      <c r="O85" s="44"/>
+      <c r="P85" s="43"/>
+      <c r="Q85" s="43"/>
+      <c r="R85" s="51"/>
+    </row>
+    <row r="86" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="8"/>
+      <c r="B86" s="20"/>
+      <c r="C86" s="9"/>
+      <c r="D86" s="10"/>
+      <c r="E86" s="14"/>
+      <c r="F86" s="15"/>
+      <c r="G86" s="42"/>
+      <c r="H86" s="42"/>
+      <c r="I86" s="43"/>
+      <c r="J86" s="43"/>
+      <c r="K86" s="43"/>
+      <c r="L86" s="43"/>
+      <c r="M86" s="43"/>
+      <c r="N86" s="43"/>
+      <c r="O86" s="44"/>
+      <c r="P86" s="43"/>
+      <c r="Q86" s="43"/>
+      <c r="R86" s="51"/>
+    </row>
+    <row r="87" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="8"/>
+      <c r="B87" s="20"/>
+      <c r="C87" s="9"/>
+      <c r="D87" s="18"/>
+      <c r="E87" s="14"/>
+      <c r="F87" s="15"/>
+      <c r="G87" s="42"/>
+      <c r="H87" s="42"/>
+      <c r="I87" s="43"/>
+      <c r="J87" s="43"/>
+      <c r="K87" s="43"/>
+      <c r="L87" s="43"/>
+      <c r="M87" s="43"/>
+      <c r="N87" s="43"/>
+      <c r="O87" s="44"/>
+      <c r="P87" s="43"/>
+      <c r="Q87" s="43"/>
+      <c r="R87" s="51"/>
+    </row>
+    <row r="88" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="8"/>
+      <c r="B88" s="20"/>
+      <c r="C88" s="9"/>
+      <c r="D88" s="18"/>
+      <c r="E88" s="14"/>
+      <c r="F88" s="15"/>
+      <c r="G88" s="42"/>
+      <c r="H88" s="42"/>
+      <c r="I88" s="43"/>
+      <c r="J88" s="43"/>
+      <c r="K88" s="43"/>
+      <c r="L88" s="43"/>
+      <c r="M88" s="43"/>
+      <c r="N88" s="43"/>
+      <c r="O88" s="44"/>
+      <c r="P88" s="43"/>
+      <c r="Q88" s="43"/>
+      <c r="R88" s="51"/>
+    </row>
+    <row r="89" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="8"/>
+      <c r="B89" s="20"/>
+      <c r="C89" s="56"/>
+      <c r="D89" s="18"/>
+      <c r="E89" s="14"/>
+      <c r="F89" s="15"/>
+      <c r="G89" s="42"/>
+      <c r="H89" s="42"/>
+      <c r="I89" s="43"/>
+      <c r="J89" s="43"/>
+      <c r="K89" s="43"/>
+      <c r="L89" s="43"/>
+      <c r="M89" s="43"/>
+      <c r="N89" s="43"/>
+      <c r="O89" s="44"/>
+      <c r="P89" s="43"/>
+      <c r="Q89" s="43"/>
+      <c r="R89" s="51"/>
+    </row>
+    <row r="90" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="8"/>
+      <c r="B90" s="20"/>
+      <c r="C90" s="56"/>
+      <c r="D90" s="18"/>
+      <c r="E90" s="14"/>
+      <c r="F90" s="15"/>
+      <c r="G90" s="42"/>
+      <c r="H90" s="42"/>
+      <c r="I90" s="43"/>
+      <c r="J90" s="43"/>
+      <c r="K90" s="43"/>
+      <c r="L90" s="43"/>
+      <c r="M90" s="43"/>
+      <c r="N90" s="43"/>
+      <c r="O90" s="44"/>
+      <c r="P90" s="43"/>
+      <c r="Q90" s="43"/>
+      <c r="R90" s="51"/>
+    </row>
+    <row r="91" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="9"/>
+      <c r="B91" s="20"/>
+      <c r="C91" s="56"/>
+      <c r="D91" s="18"/>
+      <c r="E91" s="14"/>
+      <c r="F91" s="15"/>
+      <c r="G91" s="42"/>
+      <c r="H91" s="42"/>
+      <c r="I91" s="43"/>
+      <c r="J91" s="43"/>
+      <c r="K91" s="43"/>
+      <c r="L91" s="43"/>
+      <c r="M91" s="43"/>
+      <c r="N91" s="43"/>
+      <c r="O91" s="44"/>
+      <c r="P91" s="43"/>
+      <c r="Q91" s="43"/>
+      <c r="R91" s="51"/>
+    </row>
+    <row r="92" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="9"/>
+      <c r="B92" s="20"/>
+      <c r="C92" s="56"/>
+      <c r="D92" s="18"/>
+      <c r="E92" s="14"/>
+      <c r="F92" s="15"/>
+      <c r="G92" s="8"/>
+      <c r="H92" s="42"/>
+      <c r="I92" s="43"/>
+      <c r="J92" s="43"/>
+      <c r="K92" s="43"/>
+      <c r="L92" s="43"/>
+      <c r="M92" s="43"/>
+      <c r="N92" s="43"/>
+      <c r="O92" s="44"/>
+      <c r="P92" s="43"/>
+      <c r="Q92" s="43"/>
+      <c r="R92" s="14"/>
+    </row>
+    <row r="93" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="8"/>
+      <c r="B93" s="20"/>
+      <c r="C93" s="56"/>
+      <c r="D93" s="18"/>
+      <c r="E93" s="14"/>
+      <c r="F93" s="15"/>
+      <c r="G93" s="42"/>
+      <c r="H93" s="42"/>
+      <c r="I93" s="43"/>
+      <c r="J93" s="43"/>
+      <c r="K93" s="43"/>
+      <c r="L93" s="43"/>
+      <c r="M93" s="43"/>
+      <c r="N93" s="43"/>
+      <c r="O93" s="44"/>
+      <c r="P93" s="43"/>
+      <c r="Q93" s="43"/>
+      <c r="R93" s="51"/>
+    </row>
+    <row r="94" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="8"/>
+      <c r="B94" s="20"/>
+      <c r="C94" s="56"/>
+      <c r="D94" s="18"/>
+      <c r="E94" s="14"/>
+      <c r="F94" s="15"/>
+      <c r="G94" s="42"/>
+      <c r="H94" s="42"/>
+      <c r="I94" s="43"/>
+      <c r="J94" s="43"/>
+      <c r="K94" s="43"/>
+      <c r="L94" s="43"/>
+      <c r="M94" s="43"/>
+      <c r="N94" s="43"/>
+      <c r="O94" s="44"/>
+      <c r="P94" s="43"/>
+      <c r="Q94" s="43"/>
+      <c r="R94" s="51"/>
+    </row>
+    <row r="95" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="8"/>
+      <c r="B95" s="20"/>
+      <c r="C95" s="56"/>
+      <c r="D95" s="18"/>
+      <c r="E95" s="14"/>
+      <c r="F95" s="15"/>
+      <c r="G95" s="42"/>
+      <c r="H95" s="42"/>
+      <c r="I95" s="43"/>
+      <c r="J95" s="43"/>
+      <c r="K95" s="43"/>
+      <c r="L95" s="43"/>
+      <c r="M95" s="43"/>
+      <c r="N95" s="43"/>
+      <c r="O95" s="44"/>
+      <c r="P95" s="43"/>
+      <c r="Q95" s="43"/>
+      <c r="R95" s="51"/>
+    </row>
+    <row r="96" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="8"/>
+      <c r="B96" s="20"/>
+      <c r="C96" s="56"/>
+      <c r="D96" s="18"/>
+      <c r="E96" s="14"/>
+      <c r="F96" s="15"/>
+      <c r="G96" s="42"/>
+      <c r="H96" s="42"/>
+      <c r="I96" s="43"/>
+      <c r="J96" s="43"/>
+      <c r="K96" s="43"/>
+      <c r="L96" s="43"/>
+      <c r="M96" s="43"/>
+      <c r="N96" s="43"/>
+      <c r="O96" s="44"/>
+      <c r="P96" s="43"/>
+      <c r="Q96" s="43"/>
+      <c r="R96" s="51"/>
+    </row>
+    <row r="97" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="8"/>
+      <c r="B97" s="20"/>
+      <c r="C97" s="54"/>
+      <c r="D97" s="18"/>
+      <c r="E97" s="14"/>
+      <c r="F97" s="15"/>
+      <c r="G97" s="42"/>
+      <c r="H97" s="42"/>
+      <c r="I97" s="43"/>
+      <c r="J97" s="43"/>
+      <c r="K97" s="43"/>
+      <c r="L97" s="43"/>
+      <c r="M97" s="43"/>
+      <c r="N97" s="43"/>
+      <c r="O97" s="44"/>
+      <c r="P97" s="43"/>
+      <c r="Q97" s="43"/>
+      <c r="R97" s="51"/>
+    </row>
+    <row r="98" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="8"/>
+      <c r="B98" s="20"/>
+      <c r="C98" s="54"/>
+      <c r="D98" s="18"/>
+      <c r="E98" s="14"/>
+      <c r="F98" s="15"/>
+      <c r="G98" s="42"/>
+      <c r="H98" s="42"/>
+      <c r="I98" s="43"/>
+      <c r="J98" s="43"/>
+      <c r="K98" s="43"/>
+      <c r="L98" s="43"/>
+      <c r="M98" s="43"/>
+      <c r="N98" s="43"/>
+      <c r="O98" s="44"/>
+      <c r="P98" s="43"/>
+      <c r="Q98" s="43"/>
+      <c r="R98" s="51"/>
+    </row>
+    <row r="99" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="8"/>
+      <c r="B99" s="20"/>
+      <c r="C99" s="56"/>
+      <c r="D99" s="18"/>
+      <c r="E99" s="14"/>
+      <c r="F99" s="14"/>
+      <c r="G99" s="42"/>
+      <c r="H99" s="42"/>
+      <c r="I99" s="43"/>
+      <c r="J99" s="43"/>
+      <c r="K99" s="43"/>
+      <c r="L99" s="43"/>
+      <c r="M99" s="43"/>
+      <c r="N99" s="43"/>
+      <c r="O99" s="44"/>
+      <c r="P99" s="43"/>
+      <c r="Q99" s="43"/>
+      <c r="R99" s="51"/>
+    </row>
+    <row r="100" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="8"/>
+      <c r="B100" s="20"/>
+      <c r="C100" s="56"/>
+      <c r="D100" s="18"/>
+      <c r="E100" s="14"/>
+      <c r="F100" s="15"/>
+      <c r="G100" s="42"/>
+      <c r="H100" s="42"/>
+      <c r="I100" s="43"/>
+      <c r="J100" s="43"/>
+      <c r="K100" s="43"/>
+      <c r="L100" s="43"/>
+      <c r="M100" s="43"/>
+      <c r="N100" s="43"/>
+      <c r="O100" s="44"/>
+      <c r="P100" s="43"/>
+      <c r="Q100" s="43"/>
+      <c r="R100" s="51"/>
+    </row>
+    <row r="101" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="8"/>
+      <c r="B101" s="20"/>
+      <c r="C101" s="56"/>
+      <c r="D101" s="18"/>
+      <c r="E101" s="14"/>
+      <c r="F101" s="15"/>
+      <c r="G101" s="42"/>
+      <c r="H101" s="42"/>
+      <c r="I101" s="43"/>
+      <c r="J101" s="43"/>
+      <c r="K101" s="43"/>
+      <c r="L101" s="43"/>
+      <c r="M101" s="43"/>
+      <c r="N101" s="43"/>
+      <c r="O101" s="44"/>
+      <c r="P101" s="43"/>
+      <c r="Q101" s="43"/>
+      <c r="R101" s="51"/>
+    </row>
+    <row r="102" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="8"/>
+      <c r="B102" s="20"/>
+      <c r="C102" s="56"/>
+      <c r="D102" s="18"/>
+      <c r="E102" s="14"/>
+      <c r="F102" s="15"/>
+      <c r="G102" s="42"/>
+      <c r="H102" s="42"/>
+      <c r="I102" s="43"/>
+      <c r="J102" s="43"/>
+      <c r="K102" s="43"/>
+      <c r="L102" s="43"/>
+      <c r="M102" s="43"/>
+      <c r="N102" s="43"/>
+      <c r="O102" s="44"/>
+      <c r="P102" s="43"/>
+      <c r="Q102" s="43"/>
+      <c r="R102" s="51"/>
+    </row>
+    <row r="103" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="8"/>
+      <c r="B103" s="20"/>
+      <c r="C103" s="56"/>
+      <c r="D103" s="18"/>
+      <c r="E103" s="14"/>
+      <c r="F103" s="15"/>
+      <c r="G103" s="42"/>
+      <c r="H103" s="42"/>
+      <c r="I103" s="43"/>
+      <c r="J103" s="43"/>
+      <c r="K103" s="43"/>
+      <c r="L103" s="43"/>
+      <c r="M103" s="43"/>
+      <c r="N103" s="43"/>
+      <c r="O103" s="44"/>
+      <c r="P103" s="43"/>
+      <c r="Q103" s="43"/>
+      <c r="R103" s="51"/>
+    </row>
+    <row r="104" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="8"/>
+      <c r="B104" s="20"/>
+      <c r="C104" s="56"/>
+      <c r="D104" s="18"/>
+      <c r="E104" s="14"/>
+      <c r="F104" s="14"/>
+      <c r="G104" s="42"/>
+      <c r="H104" s="42"/>
+      <c r="I104" s="43"/>
+      <c r="J104" s="43"/>
+      <c r="K104" s="43"/>
+      <c r="L104" s="43"/>
+      <c r="M104" s="43"/>
+      <c r="N104" s="43"/>
+      <c r="O104" s="44"/>
+      <c r="P104" s="43"/>
+      <c r="Q104" s="43"/>
+      <c r="R104" s="51"/>
+    </row>
+    <row r="105" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="8"/>
+      <c r="B105" s="20"/>
+      <c r="C105" s="56"/>
+      <c r="D105" s="18"/>
+      <c r="E105" s="14"/>
+      <c r="F105" s="15"/>
+      <c r="G105" s="42"/>
+      <c r="H105" s="42"/>
+      <c r="I105" s="43"/>
+      <c r="J105" s="43"/>
+      <c r="K105" s="43"/>
+      <c r="L105" s="43"/>
+      <c r="M105" s="43"/>
+      <c r="N105" s="43"/>
+      <c r="O105" s="44"/>
+      <c r="P105" s="43"/>
+      <c r="Q105" s="43"/>
+      <c r="R105" s="51"/>
+    </row>
+    <row r="106" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="8"/>
+      <c r="B106" s="20"/>
+      <c r="C106" s="56"/>
+      <c r="D106" s="18"/>
+      <c r="E106" s="14"/>
+      <c r="F106" s="15"/>
+      <c r="G106" s="42"/>
+      <c r="H106" s="42"/>
+      <c r="I106" s="43"/>
+      <c r="J106" s="43"/>
+      <c r="K106" s="43"/>
+      <c r="L106" s="43"/>
+      <c r="M106" s="43"/>
+      <c r="N106" s="43"/>
+      <c r="O106" s="44"/>
+      <c r="P106" s="43"/>
+      <c r="Q106" s="43"/>
+      <c r="R106" s="51"/>
+    </row>
+    <row r="107" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="8"/>
+      <c r="B107" s="20"/>
+      <c r="C107" s="56"/>
+      <c r="D107" s="18"/>
+      <c r="E107" s="14"/>
+      <c r="F107" s="15"/>
+      <c r="G107" s="42"/>
+      <c r="H107" s="42"/>
+      <c r="I107" s="43"/>
+      <c r="J107" s="43"/>
+      <c r="K107" s="43"/>
+      <c r="L107" s="43"/>
+      <c r="M107" s="43"/>
+      <c r="N107" s="43"/>
+      <c r="O107" s="44"/>
+      <c r="P107" s="43"/>
+      <c r="Q107" s="43"/>
+      <c r="R107" s="51"/>
+    </row>
+    <row r="108" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="8"/>
+      <c r="B108" s="20"/>
+      <c r="C108" s="56"/>
+      <c r="D108" s="18"/>
+      <c r="E108" s="14"/>
+      <c r="F108" s="15"/>
+      <c r="G108" s="42"/>
+      <c r="H108" s="42"/>
+      <c r="I108" s="43"/>
+      <c r="J108" s="43"/>
+      <c r="K108" s="43"/>
+      <c r="L108" s="43"/>
+      <c r="M108" s="43"/>
+      <c r="N108" s="43"/>
+      <c r="O108" s="44"/>
+      <c r="P108" s="43"/>
+      <c r="Q108" s="43"/>
+      <c r="R108" s="51"/>
+    </row>
+    <row r="109" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="8"/>
+      <c r="B109" s="20"/>
+      <c r="C109" s="54"/>
+      <c r="D109" s="18"/>
+      <c r="E109" s="14"/>
+      <c r="F109" s="15"/>
+      <c r="G109" s="42"/>
+      <c r="H109" s="8"/>
+      <c r="I109" s="43"/>
+      <c r="J109" s="43"/>
+      <c r="K109" s="43"/>
+      <c r="L109" s="52"/>
+      <c r="M109" s="52"/>
+      <c r="N109" s="43"/>
+      <c r="O109" s="44"/>
+      <c r="P109" s="43"/>
+      <c r="Q109" s="46"/>
+      <c r="R109" s="51"/>
+    </row>
+    <row r="110" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="8"/>
+      <c r="B110" s="13"/>
+      <c r="C110" s="54"/>
+      <c r="D110" s="18"/>
+      <c r="E110" s="14"/>
+      <c r="F110" s="15"/>
+      <c r="G110" s="8"/>
+      <c r="H110" s="8"/>
+      <c r="I110" s="12"/>
+      <c r="J110" s="43"/>
+      <c r="K110" s="43"/>
+      <c r="L110" s="43"/>
+      <c r="M110" s="43"/>
+      <c r="N110" s="43"/>
+      <c r="O110" s="44"/>
+      <c r="P110" s="43"/>
+      <c r="Q110" s="43"/>
+      <c r="R110" s="14"/>
+    </row>
+    <row r="111" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="8"/>
+      <c r="B111" s="20"/>
+      <c r="C111" s="56"/>
+      <c r="D111" s="18"/>
+      <c r="E111" s="14"/>
+      <c r="F111" s="15"/>
+      <c r="G111" s="42"/>
+      <c r="H111" s="42"/>
+      <c r="I111" s="43"/>
+      <c r="J111" s="43"/>
+      <c r="K111" s="43"/>
+      <c r="L111" s="43"/>
+      <c r="M111" s="43"/>
+      <c r="N111" s="43"/>
+      <c r="O111" s="44"/>
+      <c r="P111" s="43"/>
+      <c r="Q111" s="43"/>
+      <c r="R111" s="51"/>
+    </row>
+    <row r="112" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="8"/>
+      <c r="B112" s="20"/>
+      <c r="C112" s="56"/>
+      <c r="D112" s="18"/>
+      <c r="E112" s="14"/>
+      <c r="F112" s="15"/>
+      <c r="G112" s="42"/>
+      <c r="H112" s="42"/>
+      <c r="I112" s="43"/>
+      <c r="J112" s="43"/>
+      <c r="K112" s="43"/>
+      <c r="L112" s="43"/>
+      <c r="M112" s="43"/>
+      <c r="N112" s="43"/>
+      <c r="O112" s="44"/>
+      <c r="P112" s="43"/>
+      <c r="Q112" s="43"/>
+      <c r="R112" s="51"/>
+    </row>
+    <row r="113" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="8"/>
+      <c r="B113" s="20"/>
+      <c r="C113" s="56"/>
+      <c r="D113" s="18"/>
+      <c r="E113" s="14"/>
+      <c r="F113" s="15"/>
+      <c r="G113" s="42"/>
+      <c r="H113" s="42"/>
+      <c r="I113" s="43"/>
+      <c r="J113" s="43"/>
+      <c r="K113" s="43"/>
+      <c r="L113" s="43"/>
+      <c r="M113" s="43"/>
+      <c r="N113" s="43"/>
+      <c r="O113" s="44"/>
+      <c r="P113" s="43"/>
+      <c r="Q113" s="43"/>
+      <c r="R113" s="51"/>
+    </row>
+    <row r="114" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="8"/>
+      <c r="B114" s="20"/>
+      <c r="C114" s="56"/>
+      <c r="D114" s="18"/>
+      <c r="E114" s="14"/>
+      <c r="F114" s="15"/>
+      <c r="G114" s="42"/>
+      <c r="H114" s="42"/>
+      <c r="I114" s="43"/>
+      <c r="J114" s="43"/>
+      <c r="K114" s="43"/>
+      <c r="L114" s="43"/>
+      <c r="M114" s="43"/>
+      <c r="N114" s="43"/>
+      <c r="O114" s="44"/>
+      <c r="P114" s="43"/>
+      <c r="Q114" s="43"/>
+      <c r="R114" s="51"/>
+    </row>
+    <row r="115" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="8"/>
+      <c r="B115" s="20"/>
+      <c r="C115" s="56"/>
+      <c r="D115" s="18"/>
+      <c r="E115" s="14"/>
+      <c r="F115" s="15"/>
+      <c r="G115" s="42"/>
+      <c r="H115" s="42"/>
+      <c r="I115" s="43"/>
+      <c r="J115" s="43"/>
+      <c r="K115" s="43"/>
+      <c r="L115" s="43"/>
+      <c r="M115" s="43"/>
+      <c r="N115" s="43"/>
+      <c r="O115" s="44"/>
+      <c r="P115" s="43"/>
+      <c r="Q115" s="43"/>
+      <c r="R115" s="51"/>
+    </row>
+    <row r="116" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="8"/>
+      <c r="B116" s="20"/>
+      <c r="C116" s="56"/>
+      <c r="D116" s="18"/>
+      <c r="E116" s="14"/>
+      <c r="F116" s="15"/>
+      <c r="G116" s="42"/>
+      <c r="H116" s="42"/>
+      <c r="I116" s="43"/>
+      <c r="J116" s="43"/>
+      <c r="K116" s="43"/>
+      <c r="L116" s="43"/>
+      <c r="M116" s="43"/>
+      <c r="N116" s="43"/>
+      <c r="O116" s="44"/>
+      <c r="P116" s="43"/>
+      <c r="Q116" s="43"/>
+      <c r="R116" s="51"/>
+    </row>
+    <row r="117" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="8"/>
+      <c r="B117" s="20"/>
+      <c r="C117" s="56"/>
+      <c r="D117" s="18"/>
+      <c r="E117" s="14"/>
+      <c r="F117" s="15"/>
+      <c r="G117" s="42"/>
+      <c r="H117" s="42"/>
+      <c r="I117" s="43"/>
+      <c r="J117" s="43"/>
+      <c r="K117" s="43"/>
+      <c r="L117" s="43"/>
+      <c r="M117" s="43"/>
+      <c r="N117" s="43"/>
+      <c r="O117" s="44"/>
+      <c r="P117" s="43"/>
+      <c r="Q117" s="43"/>
+      <c r="R117" s="51"/>
+    </row>
+    <row r="118" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="8"/>
+      <c r="B118" s="20"/>
+      <c r="C118" s="57"/>
+      <c r="D118" s="18"/>
+      <c r="E118" s="14"/>
+      <c r="F118" s="15"/>
+      <c r="G118" s="42"/>
+      <c r="H118" s="42"/>
+      <c r="I118" s="43"/>
+      <c r="J118" s="43"/>
+      <c r="K118" s="43"/>
+      <c r="L118" s="43"/>
+      <c r="M118" s="43"/>
+      <c r="N118" s="43"/>
+      <c r="O118" s="44"/>
+      <c r="P118" s="43"/>
+      <c r="Q118" s="43"/>
+      <c r="R118" s="51"/>
+    </row>
+    <row r="119" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="8"/>
+      <c r="B119" s="20"/>
+      <c r="C119" s="56"/>
+      <c r="D119" s="18"/>
+      <c r="E119" s="14"/>
+      <c r="F119" s="15"/>
+      <c r="G119" s="42"/>
+      <c r="H119" s="42"/>
+      <c r="I119" s="43"/>
+      <c r="J119" s="43"/>
+      <c r="K119" s="43"/>
+      <c r="L119" s="43"/>
+      <c r="M119" s="43"/>
+      <c r="N119" s="43"/>
+      <c r="O119" s="44"/>
+      <c r="P119" s="43"/>
+      <c r="Q119" s="43"/>
+      <c r="R119" s="51"/>
+    </row>
+    <row r="120" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="8"/>
+      <c r="B120" s="20"/>
+      <c r="C120" s="56"/>
+      <c r="D120" s="18"/>
+      <c r="E120" s="14"/>
+      <c r="F120" s="15"/>
+      <c r="G120" s="42"/>
+      <c r="H120" s="42"/>
+      <c r="I120" s="43"/>
+      <c r="J120" s="43"/>
+      <c r="K120" s="43"/>
+      <c r="L120" s="43"/>
+      <c r="M120" s="43"/>
+      <c r="N120" s="43"/>
+      <c r="O120" s="44"/>
+      <c r="P120" s="43"/>
+      <c r="Q120" s="43"/>
+      <c r="R120" s="51"/>
+    </row>
+    <row r="121" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="8"/>
+      <c r="B121" s="20"/>
+      <c r="C121" s="56"/>
+      <c r="D121" s="18"/>
+      <c r="E121" s="14"/>
+      <c r="F121" s="15"/>
+      <c r="G121" s="42"/>
+      <c r="H121" s="42"/>
+      <c r="I121" s="43"/>
+      <c r="J121" s="43"/>
+      <c r="K121" s="43"/>
+      <c r="L121" s="43"/>
+      <c r="M121" s="43"/>
+      <c r="N121" s="43"/>
+      <c r="O121" s="44"/>
+      <c r="P121" s="43"/>
+      <c r="Q121" s="43"/>
+      <c r="R121" s="51"/>
+    </row>
+    <row r="122" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="8"/>
+      <c r="B122" s="20"/>
+      <c r="C122" s="56"/>
+      <c r="D122" s="18"/>
+      <c r="E122" s="14"/>
+      <c r="F122" s="15"/>
+      <c r="G122" s="42"/>
+      <c r="H122" s="42"/>
+      <c r="I122" s="43"/>
+      <c r="J122" s="43"/>
+      <c r="K122" s="43"/>
+      <c r="L122" s="43"/>
+      <c r="M122" s="43"/>
+      <c r="N122" s="43"/>
+      <c r="O122" s="44"/>
+      <c r="P122" s="43"/>
+      <c r="Q122" s="43"/>
+      <c r="R122" s="51"/>
+    </row>
+    <row r="123" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="8"/>
+      <c r="B123" s="20"/>
+      <c r="C123" s="56"/>
+      <c r="D123" s="18"/>
+      <c r="E123" s="14"/>
+      <c r="F123" s="15"/>
+      <c r="G123" s="42"/>
+      <c r="H123" s="42"/>
+      <c r="I123" s="43"/>
+      <c r="J123" s="43"/>
+      <c r="K123" s="43"/>
+      <c r="L123" s="43"/>
+      <c r="M123" s="43"/>
+      <c r="N123" s="43"/>
+      <c r="O123" s="44"/>
+      <c r="P123" s="43"/>
+      <c r="Q123" s="43"/>
+      <c r="R123" s="51"/>
+    </row>
+    <row r="124" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="8"/>
+      <c r="B124" s="20"/>
+      <c r="C124" s="56"/>
+      <c r="D124" s="18"/>
+      <c r="E124" s="14"/>
+      <c r="F124" s="15"/>
+      <c r="G124" s="42"/>
+      <c r="H124" s="42"/>
+      <c r="I124" s="43"/>
+      <c r="J124" s="43"/>
+      <c r="K124" s="43"/>
+      <c r="L124" s="43"/>
+      <c r="M124" s="43"/>
+      <c r="N124" s="43"/>
+      <c r="O124" s="44"/>
+      <c r="P124" s="43"/>
+      <c r="Q124" s="43"/>
+      <c r="R124" s="51"/>
+    </row>
+    <row r="125" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="8"/>
+      <c r="B125" s="20"/>
+      <c r="C125" s="56"/>
+      <c r="D125" s="18"/>
+      <c r="E125" s="14"/>
+      <c r="F125" s="15"/>
+      <c r="G125" s="42"/>
+      <c r="H125" s="42"/>
+      <c r="I125" s="43"/>
+      <c r="J125" s="43"/>
+      <c r="K125" s="43"/>
+      <c r="L125" s="43"/>
+      <c r="M125" s="43"/>
+      <c r="N125" s="43"/>
+      <c r="O125" s="44"/>
+      <c r="P125" s="43"/>
+      <c r="Q125" s="43"/>
+      <c r="R125" s="51"/>
+    </row>
+    <row r="126" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="8"/>
+      <c r="B126" s="20"/>
+      <c r="C126" s="56"/>
+      <c r="D126" s="18"/>
+      <c r="E126" s="14"/>
+      <c r="F126" s="15"/>
+      <c r="G126" s="42"/>
+      <c r="H126" s="42"/>
+      <c r="I126" s="43"/>
+      <c r="J126" s="43"/>
+      <c r="K126" s="43"/>
+      <c r="L126" s="43"/>
+      <c r="M126" s="43"/>
+      <c r="N126" s="43"/>
+      <c r="O126" s="44"/>
+      <c r="P126" s="43"/>
+      <c r="Q126" s="43"/>
+      <c r="R126" s="51"/>
+    </row>
+    <row r="127" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="8"/>
+      <c r="B127" s="20"/>
+      <c r="C127" s="56"/>
+      <c r="D127" s="18"/>
+      <c r="E127" s="14"/>
+      <c r="F127" s="15"/>
+      <c r="G127" s="42"/>
+      <c r="H127" s="42"/>
+      <c r="I127" s="43"/>
+      <c r="J127" s="43"/>
+      <c r="K127" s="43"/>
+      <c r="L127" s="43"/>
+      <c r="M127" s="43"/>
+      <c r="N127" s="43"/>
+      <c r="O127" s="44"/>
+      <c r="P127" s="43"/>
+      <c r="Q127" s="43"/>
+      <c r="R127" s="51"/>
+    </row>
+    <row r="128" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="8"/>
+      <c r="B128" s="20"/>
+      <c r="C128" s="56"/>
+      <c r="D128" s="18"/>
+      <c r="E128" s="14"/>
+      <c r="F128" s="15"/>
+      <c r="G128" s="42"/>
+      <c r="H128" s="42"/>
+      <c r="I128" s="43"/>
+      <c r="J128" s="43"/>
+      <c r="K128" s="43"/>
+      <c r="L128" s="43"/>
+      <c r="M128" s="43"/>
+      <c r="N128" s="43"/>
+      <c r="O128" s="44"/>
+      <c r="P128" s="43"/>
+      <c r="Q128" s="43"/>
+      <c r="R128" s="51"/>
+    </row>
+    <row r="129" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="8"/>
+      <c r="B129" s="20"/>
+      <c r="C129" s="56"/>
+      <c r="D129" s="18"/>
+      <c r="E129" s="14"/>
+      <c r="F129" s="15"/>
+      <c r="G129" s="42"/>
+      <c r="H129" s="42"/>
+      <c r="I129" s="43"/>
+      <c r="J129" s="43"/>
+      <c r="K129" s="43"/>
+      <c r="L129" s="43"/>
+      <c r="M129" s="43"/>
+      <c r="N129" s="43"/>
+      <c r="O129" s="44"/>
+      <c r="P129" s="43"/>
+      <c r="Q129" s="43"/>
+      <c r="R129" s="51"/>
+    </row>
+    <row r="130" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="8"/>
+      <c r="B130" s="20"/>
+      <c r="C130" s="56"/>
+      <c r="D130" s="18"/>
+      <c r="E130" s="14"/>
+      <c r="F130" s="15"/>
+      <c r="G130" s="42"/>
+      <c r="H130" s="42"/>
+      <c r="I130" s="43"/>
+      <c r="J130" s="43"/>
+      <c r="K130" s="43"/>
+      <c r="L130" s="43"/>
+      <c r="M130" s="43"/>
+      <c r="N130" s="43"/>
+      <c r="O130" s="44"/>
+      <c r="P130" s="43"/>
+      <c r="Q130" s="43"/>
+      <c r="R130" s="51"/>
+    </row>
+    <row r="131" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="8"/>
+      <c r="B131" s="20"/>
+      <c r="C131" s="56"/>
+      <c r="D131" s="18"/>
+      <c r="E131" s="14"/>
+      <c r="F131" s="15"/>
+      <c r="G131" s="42"/>
+      <c r="H131" s="42"/>
+      <c r="I131" s="43"/>
+      <c r="J131" s="43"/>
+      <c r="K131" s="43"/>
+      <c r="L131" s="43"/>
+      <c r="M131" s="43"/>
+      <c r="N131" s="43"/>
+      <c r="O131" s="44"/>
+      <c r="P131" s="43"/>
+      <c r="Q131" s="43"/>
+      <c r="R131" s="51"/>
+    </row>
+    <row r="132" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="8"/>
+      <c r="B132" s="20"/>
+      <c r="C132" s="56"/>
+      <c r="D132" s="18"/>
+      <c r="E132" s="14"/>
+      <c r="F132" s="15"/>
+      <c r="G132" s="42"/>
+      <c r="H132" s="42"/>
+      <c r="I132" s="43"/>
+      <c r="J132" s="43"/>
+      <c r="K132" s="43"/>
+      <c r="L132" s="43"/>
+      <c r="M132" s="43"/>
+      <c r="N132" s="43"/>
+      <c r="O132" s="44"/>
+      <c r="P132" s="43"/>
+      <c r="Q132" s="43"/>
+      <c r="R132" s="51"/>
+    </row>
+    <row r="133" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="8"/>
+      <c r="B133" s="26"/>
+      <c r="C133" s="56"/>
+      <c r="D133" s="18"/>
+      <c r="E133" s="14"/>
+      <c r="F133" s="15"/>
+      <c r="G133" s="42"/>
+      <c r="H133" s="42"/>
+      <c r="I133" s="43"/>
+      <c r="J133" s="43"/>
+      <c r="K133" s="43"/>
+      <c r="L133" s="43"/>
+      <c r="M133" s="43"/>
+      <c r="N133" s="43"/>
+      <c r="O133" s="44"/>
+      <c r="P133" s="43"/>
+      <c r="Q133" s="43"/>
+      <c r="R133" s="51"/>
+    </row>
+    <row r="134" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="8"/>
+      <c r="B134" s="20"/>
+      <c r="C134" s="56"/>
+      <c r="D134" s="18"/>
+      <c r="E134" s="14"/>
+      <c r="F134" s="15"/>
+      <c r="G134" s="42"/>
+      <c r="H134" s="42"/>
+      <c r="I134" s="43"/>
+      <c r="J134" s="43"/>
+      <c r="K134" s="43"/>
+      <c r="L134" s="43"/>
+      <c r="M134" s="43"/>
+      <c r="N134" s="43"/>
+      <c r="O134" s="44"/>
+      <c r="P134" s="43"/>
+      <c r="Q134" s="43"/>
+      <c r="R134" s="51"/>
+    </row>
+    <row r="135" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="8"/>
+      <c r="B135" s="20"/>
+      <c r="C135" s="56"/>
+      <c r="D135" s="10"/>
+      <c r="E135" s="14"/>
+      <c r="F135" s="15"/>
+      <c r="G135" s="42"/>
+      <c r="H135" s="42"/>
+      <c r="I135" s="43"/>
+      <c r="J135" s="43"/>
+      <c r="K135" s="43"/>
+      <c r="L135" s="43"/>
+      <c r="M135" s="43"/>
+      <c r="N135" s="43"/>
+      <c r="O135" s="44"/>
+      <c r="P135" s="43"/>
+      <c r="Q135" s="43"/>
+      <c r="R135" s="51"/>
+    </row>
+    <row r="136" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="8"/>
+      <c r="B136" s="20"/>
+      <c r="C136" s="56"/>
+      <c r="D136" s="18"/>
+      <c r="E136" s="14"/>
+      <c r="F136" s="15"/>
+      <c r="G136" s="42"/>
+      <c r="H136" s="42"/>
+      <c r="I136" s="43"/>
+      <c r="J136" s="43"/>
+      <c r="K136" s="43"/>
+      <c r="L136" s="43"/>
+      <c r="M136" s="43"/>
+      <c r="N136" s="43"/>
+      <c r="O136" s="44"/>
+      <c r="P136" s="43"/>
+      <c r="Q136" s="43"/>
+      <c r="R136" s="51"/>
+    </row>
+    <row r="137" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="8"/>
+      <c r="B137" s="20"/>
+      <c r="C137" s="56"/>
+      <c r="D137" s="18"/>
+      <c r="E137" s="14"/>
+      <c r="F137" s="15"/>
+      <c r="G137" s="42"/>
+      <c r="H137" s="42"/>
+      <c r="I137" s="43"/>
+      <c r="J137" s="43"/>
+      <c r="K137" s="43"/>
+      <c r="L137" s="43"/>
+      <c r="M137" s="43"/>
+      <c r="N137" s="43"/>
+      <c r="O137" s="44"/>
+      <c r="P137" s="43"/>
+      <c r="Q137" s="43"/>
+      <c r="R137" s="51"/>
+    </row>
+    <row r="138" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="8"/>
+      <c r="B138" s="20"/>
+      <c r="C138" s="56"/>
+      <c r="D138" s="18"/>
+      <c r="E138" s="14"/>
+      <c r="F138" s="15"/>
+      <c r="G138" s="42"/>
+      <c r="H138" s="42"/>
+      <c r="I138" s="43"/>
+      <c r="J138" s="43"/>
+      <c r="K138" s="43"/>
+      <c r="L138" s="43"/>
+      <c r="M138" s="43"/>
+      <c r="N138" s="43"/>
+      <c r="O138" s="44"/>
+      <c r="P138" s="43"/>
+      <c r="Q138" s="43"/>
+      <c r="R138" s="51"/>
+    </row>
+    <row r="139" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="8"/>
+      <c r="B139" s="20"/>
+      <c r="C139" s="56"/>
+      <c r="D139" s="18"/>
+      <c r="E139" s="14"/>
+      <c r="F139" s="15"/>
+      <c r="G139" s="42"/>
+      <c r="H139" s="42"/>
+      <c r="I139" s="43"/>
+      <c r="J139" s="43"/>
+      <c r="K139" s="43"/>
+      <c r="L139" s="43"/>
+      <c r="M139" s="43"/>
+      <c r="N139" s="43"/>
+      <c r="O139" s="44"/>
+      <c r="P139" s="43"/>
+      <c r="Q139" s="43"/>
+      <c r="R139" s="51"/>
+    </row>
+    <row r="140" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="8"/>
+      <c r="B140" s="20"/>
+      <c r="C140" s="56"/>
+      <c r="D140" s="18"/>
+      <c r="E140" s="14"/>
+      <c r="F140" s="15"/>
+      <c r="G140" s="42"/>
+      <c r="H140" s="42"/>
+      <c r="I140" s="43"/>
+      <c r="J140" s="43"/>
+      <c r="K140" s="43"/>
+      <c r="L140" s="43"/>
+      <c r="M140" s="43"/>
+      <c r="N140" s="43"/>
+      <c r="O140" s="44"/>
+      <c r="P140" s="43"/>
+      <c r="Q140" s="43"/>
+      <c r="R140" s="51"/>
+    </row>
+    <row r="141" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="8"/>
+      <c r="B141" s="20"/>
+      <c r="C141" s="56"/>
+      <c r="D141" s="18"/>
+      <c r="E141" s="14"/>
+      <c r="F141" s="15"/>
+      <c r="G141" s="42"/>
+      <c r="H141" s="42"/>
+      <c r="I141" s="43"/>
+      <c r="J141" s="43"/>
+      <c r="K141" s="43"/>
+      <c r="L141" s="43"/>
+      <c r="M141" s="43"/>
+      <c r="N141" s="43"/>
+      <c r="O141" s="44"/>
+      <c r="P141" s="43"/>
+      <c r="Q141" s="43"/>
+      <c r="R141" s="51"/>
+    </row>
+    <row r="142" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="8"/>
+      <c r="B142" s="20"/>
+      <c r="C142" s="56"/>
+      <c r="D142" s="18"/>
+      <c r="E142" s="14"/>
+      <c r="F142" s="15"/>
+      <c r="G142" s="42"/>
+      <c r="H142" s="42"/>
+      <c r="I142" s="58"/>
+      <c r="J142" s="43"/>
+      <c r="K142" s="43"/>
+      <c r="L142" s="43"/>
+      <c r="M142" s="43"/>
+      <c r="N142" s="43"/>
+      <c r="O142" s="44"/>
+      <c r="P142" s="43"/>
+      <c r="Q142" s="43"/>
+      <c r="R142" s="51"/>
+    </row>
+    <row r="143" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="8"/>
+      <c r="B143" s="20"/>
+      <c r="C143" s="56"/>
+      <c r="D143" s="18"/>
+      <c r="E143" s="14"/>
+      <c r="F143" s="15"/>
+      <c r="G143" s="42"/>
+      <c r="H143" s="42"/>
+      <c r="I143" s="43"/>
+      <c r="J143" s="43"/>
+      <c r="K143" s="43"/>
+      <c r="L143" s="43"/>
+      <c r="M143" s="43"/>
+      <c r="N143" s="43"/>
+      <c r="O143" s="44"/>
+      <c r="P143" s="43"/>
+      <c r="Q143" s="43"/>
+      <c r="R143" s="51"/>
+    </row>
+    <row r="144" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="8"/>
+      <c r="B144" s="20"/>
+      <c r="C144" s="56"/>
+      <c r="D144" s="18"/>
+      <c r="E144" s="14"/>
+      <c r="F144" s="15"/>
+      <c r="G144" s="42"/>
+      <c r="H144" s="42"/>
+      <c r="I144" s="43"/>
+      <c r="J144" s="43"/>
+      <c r="K144" s="43"/>
+      <c r="L144" s="43"/>
+      <c r="M144" s="43"/>
+      <c r="N144" s="43"/>
+      <c r="O144" s="44"/>
+      <c r="P144" s="43"/>
+      <c r="Q144" s="43"/>
+      <c r="R144" s="51"/>
+    </row>
+    <row r="145" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="8"/>
+      <c r="B145" s="20"/>
+      <c r="C145" s="56"/>
+      <c r="D145" s="18"/>
+      <c r="E145" s="14"/>
+      <c r="F145" s="15"/>
+      <c r="G145" s="42"/>
+      <c r="H145" s="42"/>
+      <c r="I145" s="43"/>
+      <c r="J145" s="43"/>
+      <c r="K145" s="43"/>
+      <c r="L145" s="43"/>
+      <c r="M145" s="43"/>
+      <c r="N145" s="43"/>
+      <c r="O145" s="44"/>
+      <c r="P145" s="43"/>
+      <c r="Q145" s="43"/>
+      <c r="R145" s="51"/>
+    </row>
+    <row r="146" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="8"/>
+      <c r="B146" s="20"/>
+      <c r="C146" s="56"/>
+      <c r="D146" s="18"/>
+      <c r="E146" s="14"/>
+      <c r="F146" s="15"/>
+      <c r="G146" s="42"/>
+      <c r="H146" s="42"/>
+      <c r="I146" s="43"/>
+      <c r="J146" s="43"/>
+      <c r="K146" s="43"/>
+      <c r="L146" s="43"/>
+      <c r="M146" s="43"/>
+      <c r="N146" s="43"/>
+      <c r="O146" s="44"/>
+      <c r="P146" s="43"/>
+      <c r="Q146" s="43"/>
+      <c r="R146" s="51"/>
+    </row>
+    <row r="147" spans="1:18" s="39" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="8"/>
+      <c r="B147" s="20"/>
+      <c r="C147" s="56"/>
+      <c r="D147" s="18"/>
+      <c r="E147" s="14"/>
+      <c r="F147" s="15"/>
+      <c r="G147" s="42"/>
+      <c r="H147" s="8"/>
+      <c r="I147" s="43"/>
+      <c r="J147" s="43"/>
+      <c r="K147" s="43"/>
+      <c r="L147" s="43"/>
+      <c r="M147" s="43"/>
+      <c r="N147" s="43"/>
+      <c r="O147" s="44"/>
+      <c r="P147" s="43"/>
+      <c r="Q147" s="43"/>
+      <c r="R147" s="51"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="36">
-    <mergeCell ref="A1:R1"/>
-[...12 lines deleted...]
-    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="P9:P10"/>
+    <mergeCell ref="Q9:Q10"/>
+    <mergeCell ref="R9:R10"/>
     <mergeCell ref="A70:A71"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="O9:O10"/>
     <mergeCell ref="B70:B71"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="E5:J5"/>
     <mergeCell ref="E6:J6"/>
     <mergeCell ref="A65:A66"/>
     <mergeCell ref="B65:B66"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="E4:R4"/>
     <mergeCell ref="M9:M10"/>
     <mergeCell ref="K6:M6"/>
     <mergeCell ref="A8:R8"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="N6:R6"/>
+    <mergeCell ref="E3:R3"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="L9:L10"/>
+    <mergeCell ref="K5:M5"/>
+    <mergeCell ref="N9:N10"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A6:D6"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
-    <mergeCell ref="C9:C10"/>
-[...2 lines deleted...]
-    <mergeCell ref="R9:R10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.51181102362204722" footer="0.11811023622047245"/>
   <pageSetup paperSize="5" scale="45" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="18" max="175" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F9BBEE8-CA4B-4C72-8187-84AD7C12F29D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S63"/>
+  <dimension ref="A1:S56"/>
   <sheetViews>
-    <sheetView topLeftCell="F1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="77" workbookViewId="0">
-      <selection activeCell="H107" sqref="H107"/>
+    <sheetView topLeftCell="D1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="77" workbookViewId="0">
+      <selection activeCell="L6" sqref="L6:N6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="36.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.85546875" defaultRowHeight="36.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.44140625" style="34" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="20" max="16384" width="8.88671875" style="39"/>
+    <col min="1" max="1" width="11.42578125" style="33" customWidth="1"/>
+    <col min="2" max="2" width="22.42578125" style="38" customWidth="1"/>
+    <col min="3" max="3" width="37.7109375" style="38" customWidth="1"/>
+    <col min="4" max="4" width="25.7109375" style="38" customWidth="1"/>
+    <col min="5" max="5" width="25.7109375" style="59" customWidth="1"/>
+    <col min="6" max="19" width="25.7109375" style="38" customWidth="1"/>
+    <col min="20" max="16384" width="8.85546875" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="96" customHeight="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="A2" s="171" t="s">
+    <row r="1" spans="1:19" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="160"/>
+      <c r="B1" s="160"/>
+      <c r="C1" s="160"/>
+      <c r="D1" s="160"/>
+      <c r="E1" s="160"/>
+      <c r="F1" s="160"/>
+      <c r="G1" s="160"/>
+      <c r="H1" s="160"/>
+      <c r="I1" s="160"/>
+      <c r="J1" s="160"/>
+      <c r="K1" s="160"/>
+      <c r="L1" s="160"/>
+      <c r="M1" s="160"/>
+      <c r="N1" s="160"/>
+      <c r="O1" s="160"/>
+      <c r="P1" s="160"/>
+      <c r="Q1" s="160"/>
+      <c r="R1" s="160"/>
+      <c r="S1" s="160"/>
+    </row>
+    <row r="2" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="134" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="172"/>
-[...19 lines deleted...]
-      <c r="A3" s="171" t="s">
+      <c r="B2" s="135"/>
+      <c r="C2" s="135"/>
+      <c r="D2" s="135"/>
+      <c r="E2" s="135"/>
+      <c r="F2" s="135"/>
+      <c r="G2" s="135"/>
+      <c r="H2" s="135"/>
+      <c r="I2" s="135"/>
+      <c r="J2" s="135"/>
+      <c r="K2" s="135"/>
+      <c r="L2" s="135"/>
+      <c r="M2" s="135"/>
+      <c r="N2" s="135"/>
+      <c r="O2" s="135"/>
+      <c r="P2" s="135"/>
+      <c r="Q2" s="135"/>
+      <c r="R2" s="135"/>
+      <c r="S2" s="136"/>
+    </row>
+    <row r="3" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="172"/>
-[...1 lines deleted...]
-      <c r="D3" s="137" t="s">
+      <c r="B3" s="135"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="150" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="138"/>
-[...16 lines deleted...]
-      <c r="A4" s="171" t="s">
+      <c r="E3" s="151"/>
+      <c r="F3" s="151"/>
+      <c r="G3" s="151"/>
+      <c r="H3" s="151"/>
+      <c r="I3" s="151"/>
+      <c r="J3" s="151"/>
+      <c r="K3" s="151"/>
+      <c r="L3" s="151"/>
+      <c r="M3" s="151"/>
+      <c r="N3" s="151"/>
+      <c r="O3" s="151"/>
+      <c r="P3" s="151"/>
+      <c r="Q3" s="151"/>
+      <c r="R3" s="151"/>
+      <c r="S3" s="152"/>
+    </row>
+    <row r="4" spans="1:19" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="172"/>
-[...1 lines deleted...]
-      <c r="D4" s="137" t="s">
+      <c r="B4" s="135"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="150" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="138"/>
-[...16 lines deleted...]
-      <c r="A5" s="171" t="s">
+      <c r="E4" s="151"/>
+      <c r="F4" s="151"/>
+      <c r="G4" s="151"/>
+      <c r="H4" s="151"/>
+      <c r="I4" s="151"/>
+      <c r="J4" s="151"/>
+      <c r="K4" s="151"/>
+      <c r="L4" s="151"/>
+      <c r="M4" s="151"/>
+      <c r="N4" s="151"/>
+      <c r="O4" s="151"/>
+      <c r="P4" s="151"/>
+      <c r="Q4" s="151"/>
+      <c r="R4" s="151"/>
+      <c r="S4" s="152"/>
+    </row>
+    <row r="5" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="134" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="172"/>
-[...1 lines deleted...]
-      <c r="D5" s="171" t="s">
+      <c r="B5" s="135"/>
+      <c r="C5" s="136"/>
+      <c r="D5" s="134" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="172"/>
-[...6 lines deleted...]
-      <c r="L5" s="188" t="s">
+      <c r="E5" s="135"/>
+      <c r="F5" s="135"/>
+      <c r="G5" s="135"/>
+      <c r="H5" s="135"/>
+      <c r="I5" s="135"/>
+      <c r="J5" s="135"/>
+      <c r="K5" s="136"/>
+      <c r="L5" s="167" t="s">
         <v>7</v>
       </c>
-      <c r="M5" s="188"/>
-[...1 lines deleted...]
-      <c r="O5" s="171" t="s">
+      <c r="M5" s="167"/>
+      <c r="N5" s="167"/>
+      <c r="O5" s="134" t="s">
         <v>8</v>
       </c>
-      <c r="P5" s="172"/>
-[...10 lines deleted...]
-      <c r="D6" s="137" t="s">
+      <c r="P5" s="135"/>
+      <c r="Q5" s="135"/>
+      <c r="R5" s="135"/>
+      <c r="S5" s="136"/>
+    </row>
+    <row r="6" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="131">
+        <v>46189</v>
+      </c>
+      <c r="B6" s="132"/>
+      <c r="C6" s="133"/>
+      <c r="D6" s="150" t="s">
         <v>9</v>
       </c>
-      <c r="E6" s="138"/>
-[...11 lines deleted...]
-      <c r="O6" s="137" t="s">
+      <c r="E6" s="151"/>
+      <c r="F6" s="151"/>
+      <c r="G6" s="151"/>
+      <c r="H6" s="151"/>
+      <c r="I6" s="151"/>
+      <c r="J6" s="151"/>
+      <c r="K6" s="152"/>
+      <c r="L6" s="172">
+        <v>5</v>
+      </c>
+      <c r="M6" s="172"/>
+      <c r="N6" s="172"/>
+      <c r="O6" s="150" t="s">
         <v>10</v>
       </c>
-      <c r="P6" s="138"/>
-[...5 lines deleted...]
-      <c r="A7" s="191" t="s">
+      <c r="P6" s="151"/>
+      <c r="Q6" s="151"/>
+      <c r="R6" s="151"/>
+      <c r="S6" s="152"/>
+    </row>
+    <row r="7" spans="1:19" s="60" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="175" t="s">
         <v>67</v>
       </c>
-      <c r="B7" s="191"/>
-[...19 lines deleted...]
-      <c r="A8" s="192" t="s">
+      <c r="B7" s="175"/>
+      <c r="C7" s="175"/>
+      <c r="D7" s="175"/>
+      <c r="E7" s="175"/>
+      <c r="F7" s="175"/>
+      <c r="G7" s="175"/>
+      <c r="H7" s="175"/>
+      <c r="I7" s="175"/>
+      <c r="J7" s="175"/>
+      <c r="K7" s="175"/>
+      <c r="L7" s="175"/>
+      <c r="M7" s="175"/>
+      <c r="N7" s="175"/>
+      <c r="O7" s="175"/>
+      <c r="P7" s="175"/>
+      <c r="Q7" s="175"/>
+      <c r="R7" s="175"/>
+      <c r="S7" s="175"/>
+    </row>
+    <row r="8" spans="1:19" s="60" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="176" t="s">
         <v>38</v>
       </c>
-      <c r="B8" s="193" t="s">
+      <c r="B8" s="176" t="s">
         <v>39</v>
       </c>
-      <c r="C8" s="192" t="s">
+      <c r="C8" s="176" t="s">
         <v>40</v>
       </c>
-      <c r="D8" s="192" t="s">
+      <c r="D8" s="176" t="s">
         <v>41</v>
       </c>
-      <c r="E8" s="189" t="s">
+      <c r="E8" s="177" t="s">
         <v>42</v>
       </c>
-      <c r="F8" s="190" t="s">
+      <c r="F8" s="174" t="s">
         <v>68</v>
       </c>
-      <c r="G8" s="190"/>
-      <c r="H8" s="190" t="s">
+      <c r="G8" s="174"/>
+      <c r="H8" s="174" t="s">
         <v>69</v>
       </c>
-      <c r="I8" s="190" t="s">
+      <c r="I8" s="174" t="s">
         <v>70</v>
       </c>
-      <c r="J8" s="190" t="s">
+      <c r="J8" s="174" t="s">
         <v>58</v>
       </c>
-      <c r="K8" s="190" t="s">
+      <c r="K8" s="174" t="s">
         <v>87</v>
       </c>
-      <c r="L8" s="190" t="s">
+      <c r="L8" s="174" t="s">
         <v>71</v>
       </c>
-      <c r="M8" s="190" t="s">
+      <c r="M8" s="174" t="s">
         <v>72</v>
       </c>
-      <c r="N8" s="190" t="s">
+      <c r="N8" s="174" t="s">
         <v>73</v>
       </c>
-      <c r="O8" s="190" t="s">
+      <c r="O8" s="174" t="s">
         <v>74</v>
       </c>
-      <c r="P8" s="190" t="s">
+      <c r="P8" s="174" t="s">
         <v>75</v>
       </c>
-      <c r="Q8" s="190" t="s">
+      <c r="Q8" s="174" t="s">
         <v>76</v>
       </c>
-      <c r="R8" s="190" t="s">
+      <c r="R8" s="174" t="s">
         <v>77</v>
       </c>
-      <c r="S8" s="190" t="s">
+      <c r="S8" s="174" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="107.4" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F9" s="82" t="s">
+    <row r="9" spans="1:19" ht="107.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="176"/>
+      <c r="B9" s="176"/>
+      <c r="C9" s="176"/>
+      <c r="D9" s="176"/>
+      <c r="E9" s="177"/>
+      <c r="F9" s="77" t="s">
         <v>45</v>
       </c>
-      <c r="G9" s="82" t="s">
+      <c r="G9" s="77" t="s">
         <v>46</v>
       </c>
-      <c r="H9" s="190"/>
-[...1126 lines deleted...]
-      <c r="F63" s="3"/>
+      <c r="H9" s="174"/>
+      <c r="I9" s="174"/>
+      <c r="J9" s="174"/>
+      <c r="K9" s="174"/>
+      <c r="L9" s="174"/>
+      <c r="M9" s="174"/>
+      <c r="N9" s="174"/>
+      <c r="O9" s="174"/>
+      <c r="P9" s="174"/>
+      <c r="Q9" s="174"/>
+      <c r="R9" s="174"/>
+      <c r="S9" s="174"/>
+    </row>
+    <row r="10" spans="1:19" s="39" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="61"/>
+      <c r="B10" s="20"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="15"/>
+      <c r="L10" s="15"/>
+      <c r="M10" s="14"/>
+      <c r="N10" s="15"/>
+      <c r="O10" s="15"/>
+      <c r="P10" s="15"/>
+      <c r="Q10" s="15"/>
+      <c r="R10" s="15"/>
+      <c r="S10" s="14"/>
+    </row>
+    <row r="11" spans="1:19" s="39" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="61"/>
+      <c r="B11" s="20"/>
+      <c r="C11" s="10"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="43"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="61"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="43"/>
+      <c r="K11" s="43"/>
+      <c r="L11" s="43"/>
+      <c r="M11" s="43"/>
+      <c r="N11" s="43"/>
+      <c r="O11" s="43"/>
+      <c r="P11" s="44"/>
+      <c r="Q11" s="43"/>
+      <c r="R11" s="43"/>
+      <c r="S11" s="51"/>
+    </row>
+    <row r="12" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="61"/>
+      <c r="B12" s="20"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="62"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="61"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="14"/>
+      <c r="N12" s="15"/>
+      <c r="O12" s="15"/>
+      <c r="P12" s="15"/>
+      <c r="Q12" s="15"/>
+      <c r="R12" s="15"/>
+      <c r="S12" s="14"/>
+    </row>
+    <row r="13" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="61"/>
+      <c r="B13" s="20"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="62"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="61"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="14"/>
+      <c r="N13" s="15"/>
+      <c r="O13" s="15"/>
+      <c r="P13" s="15"/>
+      <c r="Q13" s="15"/>
+      <c r="R13" s="15"/>
+      <c r="S13" s="14"/>
+    </row>
+    <row r="14" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="61"/>
+      <c r="B14" s="20"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="62"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="61"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15"/>
+      <c r="L14" s="15"/>
+      <c r="M14" s="14"/>
+      <c r="N14" s="15"/>
+      <c r="O14" s="15"/>
+      <c r="P14" s="15"/>
+      <c r="Q14" s="15"/>
+      <c r="R14" s="15"/>
+      <c r="S14" s="14"/>
+    </row>
+    <row r="15" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="61"/>
+      <c r="B15" s="20"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="62"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="61"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="14"/>
+      <c r="N15" s="15"/>
+      <c r="O15" s="15"/>
+      <c r="P15" s="15"/>
+      <c r="Q15" s="15"/>
+      <c r="R15" s="15"/>
+      <c r="S15" s="14"/>
+    </row>
+    <row r="16" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="61"/>
+      <c r="B16" s="20"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="42"/>
+      <c r="G16" s="42"/>
+      <c r="H16" s="42"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+      <c r="R16" s="10"/>
+      <c r="S16" s="10"/>
+    </row>
+    <row r="17" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="61"/>
+      <c r="B17" s="20"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="10"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="10"/>
+      <c r="O17" s="10"/>
+      <c r="P17" s="10"/>
+      <c r="Q17" s="10"/>
+      <c r="R17" s="10"/>
+      <c r="S17" s="10"/>
+    </row>
+    <row r="18" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="61"/>
+      <c r="B18" s="20"/>
+      <c r="C18" s="18"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="43"/>
+      <c r="F18" s="42"/>
+      <c r="G18" s="61"/>
+      <c r="H18" s="42"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="43"/>
+      <c r="K18" s="43"/>
+      <c r="L18" s="43"/>
+      <c r="M18" s="43"/>
+      <c r="N18" s="43"/>
+      <c r="O18" s="43"/>
+      <c r="P18" s="43"/>
+      <c r="Q18" s="43"/>
+      <c r="R18" s="43"/>
+      <c r="S18" s="43"/>
+    </row>
+    <row r="19" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="61"/>
+      <c r="B19" s="20"/>
+      <c r="C19" s="18"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="62"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="62"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="42"/>
+      <c r="M19" s="42"/>
+      <c r="N19" s="42"/>
+      <c r="O19" s="42"/>
+      <c r="P19" s="42"/>
+      <c r="Q19" s="42"/>
+      <c r="R19" s="42"/>
+      <c r="S19" s="42"/>
+    </row>
+    <row r="20" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="61"/>
+      <c r="B20" s="20"/>
+      <c r="C20" s="18"/>
+      <c r="D20" s="63"/>
+      <c r="E20" s="16"/>
+      <c r="F20" s="42"/>
+      <c r="G20" s="61"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="14"/>
+      <c r="N20" s="15"/>
+      <c r="O20" s="15"/>
+      <c r="P20" s="15"/>
+      <c r="Q20" s="15"/>
+      <c r="R20" s="15"/>
+      <c r="S20" s="14"/>
+    </row>
+    <row r="21" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="61"/>
+      <c r="B21" s="20"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="64"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="61"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="15"/>
+      <c r="K21" s="15"/>
+      <c r="L21" s="15"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="15"/>
+      <c r="O21" s="15"/>
+      <c r="P21" s="15"/>
+      <c r="Q21" s="15"/>
+      <c r="R21" s="15"/>
+      <c r="S21" s="14"/>
+    </row>
+    <row r="22" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="61"/>
+      <c r="B22" s="20"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="21"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="42"/>
+      <c r="G22" s="61"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="15"/>
+      <c r="M22" s="14"/>
+      <c r="N22" s="15"/>
+      <c r="O22" s="15"/>
+      <c r="P22" s="15"/>
+      <c r="Q22" s="15"/>
+      <c r="R22" s="15"/>
+      <c r="S22" s="14"/>
+    </row>
+    <row r="23" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="61"/>
+      <c r="B23" s="20"/>
+      <c r="C23" s="18"/>
+      <c r="D23" s="21"/>
+      <c r="E23" s="65"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="61"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="15"/>
+      <c r="K23" s="15"/>
+      <c r="L23" s="15"/>
+      <c r="M23" s="14"/>
+      <c r="N23" s="15"/>
+      <c r="O23" s="15"/>
+      <c r="P23" s="15"/>
+      <c r="Q23" s="15"/>
+      <c r="R23" s="15"/>
+      <c r="S23" s="14"/>
+    </row>
+    <row r="24" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="61"/>
+      <c r="B24" s="20"/>
+      <c r="C24" s="18"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="65"/>
+      <c r="F24" s="42"/>
+      <c r="G24" s="61"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="15"/>
+      <c r="K24" s="15"/>
+      <c r="L24" s="15"/>
+      <c r="M24" s="14"/>
+      <c r="N24" s="15"/>
+      <c r="O24" s="15"/>
+      <c r="P24" s="15"/>
+      <c r="Q24" s="15"/>
+      <c r="R24" s="15"/>
+      <c r="S24" s="14"/>
+    </row>
+    <row r="25" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="61"/>
+      <c r="B25" s="20"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="65"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="61"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="15"/>
+      <c r="K25" s="15"/>
+      <c r="L25" s="15"/>
+      <c r="M25" s="14"/>
+      <c r="N25" s="15"/>
+      <c r="O25" s="15"/>
+      <c r="P25" s="15"/>
+      <c r="Q25" s="15"/>
+      <c r="R25" s="15"/>
+      <c r="S25" s="14"/>
+    </row>
+    <row r="26" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="61"/>
+      <c r="B26" s="20"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="21"/>
+      <c r="E26" s="65"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="61"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="15"/>
+      <c r="K26" s="15"/>
+      <c r="L26" s="15"/>
+      <c r="M26" s="14"/>
+      <c r="N26" s="15"/>
+      <c r="O26" s="15"/>
+      <c r="P26" s="15"/>
+      <c r="Q26" s="15"/>
+      <c r="R26" s="15"/>
+      <c r="S26" s="14"/>
+    </row>
+    <row r="27" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="61"/>
+      <c r="B27" s="20"/>
+      <c r="C27" s="18"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="65"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="61"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="15"/>
+      <c r="K27" s="15"/>
+      <c r="L27" s="15"/>
+      <c r="M27" s="14"/>
+      <c r="N27" s="15"/>
+      <c r="O27" s="15"/>
+      <c r="P27" s="15"/>
+      <c r="Q27" s="15"/>
+      <c r="R27" s="15"/>
+      <c r="S27" s="14"/>
+    </row>
+    <row r="28" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="61"/>
+      <c r="B28" s="20"/>
+      <c r="C28" s="18"/>
+      <c r="D28" s="21"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="61"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="15"/>
+      <c r="K28" s="15"/>
+      <c r="L28" s="15"/>
+      <c r="M28" s="14"/>
+      <c r="N28" s="15"/>
+      <c r="O28" s="15"/>
+      <c r="P28" s="15"/>
+      <c r="Q28" s="15"/>
+      <c r="R28" s="15"/>
+      <c r="S28" s="14"/>
+    </row>
+    <row r="29" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="61"/>
+      <c r="B29" s="20"/>
+      <c r="C29" s="18"/>
+      <c r="D29" s="21"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="15"/>
+      <c r="K29" s="15"/>
+      <c r="L29" s="15"/>
+      <c r="M29" s="14"/>
+      <c r="N29" s="15"/>
+      <c r="O29" s="15"/>
+      <c r="P29" s="15"/>
+      <c r="Q29" s="15"/>
+      <c r="R29" s="15"/>
+      <c r="S29" s="14"/>
+    </row>
+    <row r="30" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="61"/>
+      <c r="B30" s="20"/>
+      <c r="C30" s="18"/>
+      <c r="D30" s="21"/>
+      <c r="E30" s="65"/>
+      <c r="F30" s="42"/>
+      <c r="G30" s="61"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="15"/>
+      <c r="K30" s="15"/>
+      <c r="L30" s="15"/>
+      <c r="M30" s="14"/>
+      <c r="N30" s="15"/>
+      <c r="O30" s="15"/>
+      <c r="P30" s="15"/>
+      <c r="Q30" s="15"/>
+      <c r="R30" s="15"/>
+      <c r="S30" s="14"/>
+    </row>
+    <row r="31" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="61"/>
+      <c r="B31" s="20"/>
+      <c r="C31" s="18"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="65"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="61"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="15"/>
+      <c r="K31" s="15"/>
+      <c r="L31" s="15"/>
+      <c r="M31" s="14"/>
+      <c r="N31" s="15"/>
+      <c r="O31" s="15"/>
+      <c r="P31" s="15"/>
+      <c r="Q31" s="15"/>
+      <c r="R31" s="15"/>
+      <c r="S31" s="14"/>
+    </row>
+    <row r="32" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="61"/>
+      <c r="B32" s="20"/>
+      <c r="C32" s="18"/>
+      <c r="D32" s="21"/>
+      <c r="E32" s="65"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="61"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="15"/>
+      <c r="K32" s="15"/>
+      <c r="L32" s="15"/>
+      <c r="M32" s="14"/>
+      <c r="N32" s="15"/>
+      <c r="O32" s="15"/>
+      <c r="P32" s="15"/>
+      <c r="Q32" s="15"/>
+      <c r="R32" s="15"/>
+      <c r="S32" s="14"/>
+    </row>
+    <row r="33" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="61"/>
+      <c r="B33" s="20"/>
+      <c r="C33" s="18"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="65"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="61"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="15"/>
+      <c r="K33" s="15"/>
+      <c r="L33" s="15"/>
+      <c r="M33" s="14"/>
+      <c r="N33" s="15"/>
+      <c r="O33" s="15"/>
+      <c r="P33" s="15"/>
+      <c r="Q33" s="15"/>
+      <c r="R33" s="15"/>
+      <c r="S33" s="14"/>
+    </row>
+    <row r="34" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="61"/>
+      <c r="B34" s="20"/>
+      <c r="C34" s="18"/>
+      <c r="D34" s="21"/>
+      <c r="E34" s="65"/>
+      <c r="F34" s="42"/>
+      <c r="G34" s="61"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="15"/>
+      <c r="K34" s="15"/>
+      <c r="L34" s="15"/>
+      <c r="M34" s="14"/>
+      <c r="N34" s="15"/>
+      <c r="O34" s="15"/>
+      <c r="P34" s="15"/>
+      <c r="Q34" s="15"/>
+      <c r="R34" s="15"/>
+      <c r="S34" s="14"/>
+    </row>
+    <row r="35" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="61"/>
+      <c r="B35" s="20"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="21"/>
+      <c r="E35" s="65"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="61"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="15"/>
+      <c r="K35" s="15"/>
+      <c r="L35" s="15"/>
+      <c r="M35" s="14"/>
+      <c r="N35" s="15"/>
+      <c r="O35" s="15"/>
+      <c r="P35" s="15"/>
+      <c r="Q35" s="15"/>
+      <c r="R35" s="15"/>
+      <c r="S35" s="14"/>
+    </row>
+    <row r="36" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="61"/>
+      <c r="B36" s="20"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="21"/>
+      <c r="E36" s="65"/>
+      <c r="F36" s="42"/>
+      <c r="G36" s="61"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="15"/>
+      <c r="K36" s="15"/>
+      <c r="L36" s="15"/>
+      <c r="M36" s="14"/>
+      <c r="N36" s="15"/>
+      <c r="O36" s="15"/>
+      <c r="P36" s="15"/>
+      <c r="Q36" s="15"/>
+      <c r="R36" s="15"/>
+      <c r="S36" s="14"/>
+    </row>
+    <row r="37" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="61"/>
+      <c r="B37" s="20"/>
+      <c r="C37" s="18"/>
+      <c r="D37" s="21"/>
+      <c r="E37" s="65"/>
+      <c r="F37" s="42"/>
+      <c r="G37" s="61"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="15"/>
+      <c r="K37" s="15"/>
+      <c r="L37" s="15"/>
+      <c r="M37" s="14"/>
+      <c r="N37" s="15"/>
+      <c r="O37" s="15"/>
+      <c r="P37" s="15"/>
+      <c r="Q37" s="15"/>
+      <c r="R37" s="15"/>
+      <c r="S37" s="14"/>
+    </row>
+    <row r="38" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="61"/>
+      <c r="B38" s="20"/>
+      <c r="C38" s="18"/>
+      <c r="D38" s="21"/>
+      <c r="E38" s="65"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="61"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="15"/>
+      <c r="K38" s="15"/>
+      <c r="L38" s="15"/>
+      <c r="M38" s="14"/>
+      <c r="N38" s="15"/>
+      <c r="O38" s="15"/>
+      <c r="P38" s="15"/>
+      <c r="Q38" s="15"/>
+      <c r="R38" s="15"/>
+      <c r="S38" s="14"/>
+    </row>
+    <row r="39" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="61"/>
+      <c r="B39" s="20"/>
+      <c r="C39" s="18"/>
+      <c r="D39" s="21"/>
+      <c r="E39" s="65"/>
+      <c r="F39" s="42"/>
+      <c r="G39" s="61"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="15"/>
+      <c r="K39" s="15"/>
+      <c r="L39" s="15"/>
+      <c r="M39" s="14"/>
+      <c r="N39" s="15"/>
+      <c r="O39" s="15"/>
+      <c r="P39" s="15"/>
+      <c r="Q39" s="15"/>
+      <c r="R39" s="15"/>
+      <c r="S39" s="14"/>
+    </row>
+    <row r="40" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="61"/>
+      <c r="B40" s="20"/>
+      <c r="C40" s="18"/>
+      <c r="D40" s="21"/>
+      <c r="E40" s="65"/>
+      <c r="F40" s="42"/>
+      <c r="G40" s="61"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="15"/>
+      <c r="K40" s="15"/>
+      <c r="L40" s="15"/>
+      <c r="M40" s="14"/>
+      <c r="N40" s="15"/>
+      <c r="O40" s="15"/>
+      <c r="P40" s="15"/>
+      <c r="Q40" s="15"/>
+      <c r="R40" s="15"/>
+      <c r="S40" s="14"/>
+    </row>
+    <row r="41" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="61"/>
+      <c r="B41" s="20"/>
+      <c r="C41" s="18"/>
+      <c r="D41" s="21"/>
+      <c r="E41" s="65"/>
+      <c r="F41" s="42"/>
+      <c r="G41" s="61"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="15"/>
+      <c r="K41" s="15"/>
+      <c r="L41" s="15"/>
+      <c r="M41" s="14"/>
+      <c r="N41" s="15"/>
+      <c r="O41" s="15"/>
+      <c r="P41" s="15"/>
+      <c r="Q41" s="15"/>
+      <c r="R41" s="15"/>
+      <c r="S41" s="14"/>
+    </row>
+    <row r="42" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="61"/>
+      <c r="B42" s="20"/>
+      <c r="C42" s="18"/>
+      <c r="D42" s="21"/>
+      <c r="E42" s="65"/>
+      <c r="F42" s="42"/>
+      <c r="G42" s="61"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="15"/>
+      <c r="K42" s="15"/>
+      <c r="L42" s="15"/>
+      <c r="M42" s="14"/>
+      <c r="N42" s="15"/>
+      <c r="O42" s="15"/>
+      <c r="P42" s="15"/>
+      <c r="Q42" s="15"/>
+      <c r="R42" s="15"/>
+      <c r="S42" s="14"/>
+    </row>
+    <row r="43" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="61"/>
+      <c r="B43" s="20"/>
+      <c r="C43" s="18"/>
+      <c r="D43" s="21"/>
+      <c r="E43" s="65"/>
+      <c r="F43" s="42"/>
+      <c r="G43" s="61"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="15"/>
+      <c r="K43" s="15"/>
+      <c r="L43" s="15"/>
+      <c r="M43" s="14"/>
+      <c r="N43" s="15"/>
+      <c r="O43" s="15"/>
+      <c r="P43" s="15"/>
+      <c r="Q43" s="15"/>
+      <c r="R43" s="15"/>
+      <c r="S43" s="14"/>
+    </row>
+    <row r="44" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="61"/>
+      <c r="B44" s="20"/>
+      <c r="C44" s="18"/>
+      <c r="D44" s="21"/>
+      <c r="E44" s="65"/>
+      <c r="F44" s="42"/>
+      <c r="G44" s="61"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="15"/>
+      <c r="K44" s="15"/>
+      <c r="L44" s="15"/>
+      <c r="M44" s="14"/>
+      <c r="N44" s="15"/>
+      <c r="O44" s="15"/>
+      <c r="P44" s="15"/>
+      <c r="Q44" s="15"/>
+      <c r="R44" s="15"/>
+      <c r="S44" s="14"/>
+    </row>
+    <row r="45" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="61"/>
+      <c r="B45" s="20"/>
+      <c r="C45" s="18"/>
+      <c r="D45" s="21"/>
+      <c r="E45" s="65"/>
+      <c r="F45" s="42"/>
+      <c r="G45" s="61"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="15"/>
+      <c r="K45" s="15"/>
+      <c r="L45" s="15"/>
+      <c r="M45" s="14"/>
+      <c r="N45" s="15"/>
+      <c r="O45" s="15"/>
+      <c r="P45" s="15"/>
+      <c r="Q45" s="15"/>
+      <c r="R45" s="15"/>
+      <c r="S45" s="14"/>
+    </row>
+    <row r="46" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="61"/>
+      <c r="B46" s="20"/>
+      <c r="C46" s="18"/>
+      <c r="D46" s="21"/>
+      <c r="E46" s="65"/>
+      <c r="F46" s="42"/>
+      <c r="G46" s="61"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="15"/>
+      <c r="K46" s="15"/>
+      <c r="L46" s="15"/>
+      <c r="M46" s="14"/>
+      <c r="N46" s="15"/>
+      <c r="O46" s="15"/>
+      <c r="P46" s="15"/>
+      <c r="Q46" s="15"/>
+      <c r="R46" s="15"/>
+      <c r="S46" s="14"/>
+    </row>
+    <row r="47" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="61"/>
+      <c r="B47" s="20"/>
+      <c r="C47" s="18"/>
+      <c r="D47" s="21"/>
+      <c r="E47" s="65"/>
+      <c r="F47" s="42"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="15"/>
+      <c r="K47" s="15"/>
+      <c r="L47" s="15"/>
+      <c r="M47" s="14"/>
+      <c r="N47" s="15"/>
+      <c r="O47" s="15"/>
+      <c r="P47" s="15"/>
+      <c r="Q47" s="15"/>
+      <c r="R47" s="15"/>
+      <c r="S47" s="14"/>
+    </row>
+    <row r="48" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="61"/>
+      <c r="B48" s="20"/>
+      <c r="C48" s="18"/>
+      <c r="D48" s="21"/>
+      <c r="E48" s="65"/>
+      <c r="F48" s="42"/>
+      <c r="G48" s="61"/>
+      <c r="H48" s="14"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="15"/>
+      <c r="K48" s="15"/>
+      <c r="L48" s="15"/>
+      <c r="M48" s="14"/>
+      <c r="N48" s="15"/>
+      <c r="O48" s="15"/>
+      <c r="P48" s="15"/>
+      <c r="Q48" s="15"/>
+      <c r="R48" s="15"/>
+      <c r="S48" s="14"/>
+    </row>
+    <row r="49" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="61"/>
+      <c r="B49" s="20"/>
+      <c r="C49" s="18"/>
+      <c r="D49" s="21"/>
+      <c r="E49" s="65"/>
+      <c r="F49" s="42"/>
+      <c r="G49" s="61"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="15"/>
+      <c r="K49" s="15"/>
+      <c r="L49" s="15"/>
+      <c r="M49" s="14"/>
+      <c r="N49" s="15"/>
+      <c r="O49" s="15"/>
+      <c r="P49" s="15"/>
+      <c r="Q49" s="15"/>
+      <c r="R49" s="15"/>
+      <c r="S49" s="14"/>
+    </row>
+    <row r="50" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="61"/>
+      <c r="B50" s="20"/>
+      <c r="C50" s="18"/>
+      <c r="D50" s="21"/>
+      <c r="E50" s="65"/>
+      <c r="F50" s="42"/>
+      <c r="G50" s="61"/>
+      <c r="H50" s="14"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="15"/>
+      <c r="K50" s="15"/>
+      <c r="L50" s="15"/>
+      <c r="M50" s="14"/>
+      <c r="N50" s="15"/>
+      <c r="O50" s="15"/>
+      <c r="P50" s="15"/>
+      <c r="Q50" s="15"/>
+      <c r="R50" s="15"/>
+      <c r="S50" s="14"/>
+    </row>
+    <row r="51" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="79"/>
+      <c r="B51" s="61"/>
+      <c r="C51" s="20"/>
+      <c r="D51" s="18"/>
+      <c r="E51" s="21"/>
+      <c r="F51" s="65"/>
+      <c r="G51" s="42"/>
+      <c r="H51" s="61"/>
+      <c r="I51" s="14"/>
+      <c r="J51" s="14"/>
+      <c r="K51" s="15"/>
+      <c r="L51" s="15"/>
+      <c r="M51" s="15"/>
+      <c r="N51" s="14"/>
+      <c r="O51" s="15"/>
+      <c r="P51" s="15"/>
+      <c r="Q51" s="15"/>
+      <c r="R51" s="15"/>
+      <c r="S51" s="15"/>
+    </row>
+    <row r="52" spans="1:19" s="39" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="80"/>
+      <c r="B52" s="78"/>
+      <c r="C52" s="20"/>
+      <c r="D52" s="18"/>
+      <c r="E52" s="21"/>
+      <c r="F52" s="65"/>
+      <c r="G52" s="42"/>
+      <c r="H52" s="61"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="14"/>
+      <c r="K52" s="15"/>
+      <c r="L52" s="15"/>
+      <c r="M52" s="15"/>
+      <c r="N52" s="14"/>
+      <c r="O52" s="15"/>
+      <c r="P52" s="15"/>
+      <c r="Q52" s="15"/>
+      <c r="R52" s="15"/>
+      <c r="S52" s="15"/>
+    </row>
+    <row r="53" spans="1:19" s="39" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="80"/>
+      <c r="B53" s="78"/>
+      <c r="C53" s="20"/>
+      <c r="D53" s="18"/>
+      <c r="E53" s="21"/>
+      <c r="F53" s="65"/>
+      <c r="G53" s="42"/>
+      <c r="H53" s="61"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="14"/>
+      <c r="K53" s="15"/>
+      <c r="L53" s="15"/>
+      <c r="M53" s="15"/>
+      <c r="N53" s="14"/>
+      <c r="O53" s="15"/>
+      <c r="P53" s="15"/>
+      <c r="Q53" s="15"/>
+      <c r="R53" s="15"/>
+      <c r="S53" s="15"/>
+    </row>
+    <row r="54" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="80"/>
+      <c r="B54" s="78"/>
+      <c r="C54" s="20"/>
+      <c r="D54" s="18"/>
+      <c r="E54" s="21"/>
+      <c r="F54" s="65"/>
+      <c r="G54" s="42"/>
+      <c r="H54" s="61"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="14"/>
+      <c r="K54" s="15"/>
+      <c r="L54" s="15"/>
+      <c r="M54" s="15"/>
+      <c r="N54" s="14"/>
+      <c r="O54" s="15"/>
+      <c r="P54" s="15"/>
+      <c r="Q54" s="15"/>
+      <c r="R54" s="15"/>
+      <c r="S54" s="15"/>
+    </row>
+    <row r="55" spans="1:19" s="39" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="80"/>
+      <c r="B55" s="78"/>
+      <c r="C55" s="20"/>
+      <c r="D55" s="18"/>
+      <c r="E55" s="21"/>
+      <c r="F55" s="65"/>
+      <c r="G55" s="42"/>
+      <c r="H55" s="61"/>
+      <c r="I55" s="14"/>
+      <c r="J55" s="14"/>
+      <c r="K55" s="15"/>
+      <c r="L55" s="15"/>
+      <c r="M55" s="15"/>
+      <c r="N55" s="14"/>
+      <c r="O55" s="15"/>
+      <c r="P55" s="15"/>
+      <c r="Q55" s="15"/>
+      <c r="R55" s="15"/>
+      <c r="S55" s="15"/>
+    </row>
+    <row r="56" spans="1:19" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F56" s="3"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="33">
-    <mergeCell ref="D4:S4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="Q8:Q9"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="P8:P9"/>
+    <mergeCell ref="D8:D9"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="S8:S9"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="D5:K5"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="O5:S5"/>
     <mergeCell ref="O6:S6"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="O8:O9"/>
     <mergeCell ref="L6:N6"/>
     <mergeCell ref="A7:S7"/>
-    <mergeCell ref="A8:A9"/>
-[...10 lines deleted...]
-    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="D4:S4"/>
+    <mergeCell ref="D3:S3"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="A4:C4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup scale="25" firstPageNumber="0" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EF4BFF5-62DD-429C-B211-09402E209126}">
   <dimension ref="A1:S43"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="H33" sqref="H33"/>
+      <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.85546875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.6640625" style="34" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="20" max="16384" width="8.88671875" style="122"/>
+    <col min="1" max="1" width="9.7109375" style="33" customWidth="1"/>
+    <col min="2" max="2" width="21.85546875" style="38" customWidth="1"/>
+    <col min="3" max="3" width="26.5703125" style="38" customWidth="1"/>
+    <col min="4" max="4" width="46.7109375" style="38" customWidth="1"/>
+    <col min="5" max="5" width="21.5703125" style="38" customWidth="1"/>
+    <col min="6" max="18" width="17.85546875" style="38" customWidth="1"/>
+    <col min="19" max="19" width="20.42578125" style="38" customWidth="1"/>
+    <col min="20" max="16384" width="8.85546875" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="121" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.25">
-[...42 lines deleted...]
-      <c r="A3" s="174" t="s">
+    <row r="1" spans="1:19" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="38"/>
+    </row>
+    <row r="2" spans="1:19" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38"/>
+    </row>
+    <row r="3" spans="1:19" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="139" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="174"/>
-[...19 lines deleted...]
-      <c r="A4" s="148" t="s">
+      <c r="B3" s="139"/>
+      <c r="C3" s="139"/>
+      <c r="D3" s="139"/>
+      <c r="E3" s="139"/>
+      <c r="F3" s="139"/>
+      <c r="G3" s="139"/>
+      <c r="H3" s="139"/>
+      <c r="I3" s="139"/>
+      <c r="J3" s="139"/>
+      <c r="K3" s="139"/>
+      <c r="L3" s="139"/>
+      <c r="M3" s="139"/>
+      <c r="N3" s="139"/>
+      <c r="O3" s="139"/>
+      <c r="P3" s="139"/>
+      <c r="Q3" s="139"/>
+      <c r="R3" s="139"/>
+      <c r="S3" s="139"/>
+    </row>
+    <row r="4" spans="1:19" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="137" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="149"/>
-[...1 lines deleted...]
-      <c r="D4" s="207" t="s">
+      <c r="B4" s="138"/>
+      <c r="C4" s="149"/>
+      <c r="D4" s="184" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="208"/>
-[...16 lines deleted...]
-      <c r="A5" s="171" t="s">
+      <c r="E4" s="185"/>
+      <c r="F4" s="185"/>
+      <c r="G4" s="185"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="185"/>
+      <c r="J4" s="185"/>
+      <c r="K4" s="185"/>
+      <c r="L4" s="185"/>
+      <c r="M4" s="185"/>
+      <c r="N4" s="185"/>
+      <c r="O4" s="185"/>
+      <c r="P4" s="185"/>
+      <c r="Q4" s="185"/>
+      <c r="R4" s="185"/>
+      <c r="S4" s="186"/>
+    </row>
+    <row r="5" spans="1:19" ht="31.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="134" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="172"/>
-[...1 lines deleted...]
-      <c r="D5" s="137" t="s">
+      <c r="B5" s="135"/>
+      <c r="C5" s="136"/>
+      <c r="D5" s="150" t="s">
         <v>78</v>
       </c>
-      <c r="E5" s="138"/>
-[...16 lines deleted...]
-      <c r="A6" s="171" t="s">
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="151"/>
+      <c r="I5" s="151"/>
+      <c r="J5" s="151"/>
+      <c r="K5" s="151"/>
+      <c r="L5" s="151"/>
+      <c r="M5" s="151"/>
+      <c r="N5" s="151"/>
+      <c r="O5" s="151"/>
+      <c r="P5" s="151"/>
+      <c r="Q5" s="151"/>
+      <c r="R5" s="151"/>
+      <c r="S5" s="152"/>
+    </row>
+    <row r="6" spans="1:19" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="134" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="172"/>
-[...1 lines deleted...]
-      <c r="D6" s="188" t="s">
+      <c r="B6" s="135"/>
+      <c r="C6" s="136"/>
+      <c r="D6" s="167" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="188"/>
-[...2 lines deleted...]
-      <c r="H6" s="204" t="s">
+      <c r="E6" s="167"/>
+      <c r="F6" s="167"/>
+      <c r="G6" s="167"/>
+      <c r="H6" s="181" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="205"/>
-[...5 lines deleted...]
-      <c r="O6" s="171" t="s">
+      <c r="I6" s="182"/>
+      <c r="J6" s="182"/>
+      <c r="K6" s="182"/>
+      <c r="L6" s="182"/>
+      <c r="M6" s="182"/>
+      <c r="N6" s="183"/>
+      <c r="O6" s="134" t="s">
         <v>8</v>
       </c>
-      <c r="P6" s="172"/>
-[...10 lines deleted...]
-      <c r="D7" s="177" t="s">
+      <c r="P6" s="135"/>
+      <c r="Q6" s="135"/>
+      <c r="R6" s="135"/>
+      <c r="S6" s="136"/>
+    </row>
+    <row r="7" spans="1:19" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="131">
+        <v>46189</v>
+      </c>
+      <c r="B7" s="132"/>
+      <c r="C7" s="133"/>
+      <c r="D7" s="172" t="s">
         <v>9</v>
       </c>
-      <c r="E7" s="177"/>
-[...11 lines deleted...]
-      <c r="O7" s="200" t="s">
+      <c r="E7" s="172"/>
+      <c r="F7" s="172"/>
+      <c r="G7" s="150"/>
+      <c r="H7" s="141">
+        <v>5</v>
+      </c>
+      <c r="I7" s="141"/>
+      <c r="J7" s="141"/>
+      <c r="K7" s="141"/>
+      <c r="L7" s="141"/>
+      <c r="M7" s="141"/>
+      <c r="N7" s="141"/>
+      <c r="O7" s="191" t="s">
         <v>10</v>
       </c>
-      <c r="P7" s="138"/>
-[...5 lines deleted...]
-      <c r="A8" s="197" t="s">
+      <c r="P7" s="151"/>
+      <c r="Q7" s="151"/>
+      <c r="R7" s="151"/>
+      <c r="S7" s="152"/>
+    </row>
+    <row r="8" spans="1:19" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="188" t="s">
         <v>79</v>
       </c>
-      <c r="B8" s="197"/>
-[...19 lines deleted...]
-      <c r="A9" s="192" t="s">
+      <c r="B8" s="188"/>
+      <c r="C8" s="188"/>
+      <c r="D8" s="188"/>
+      <c r="E8" s="188"/>
+      <c r="F8" s="188"/>
+      <c r="G8" s="188"/>
+      <c r="H8" s="189"/>
+      <c r="I8" s="189"/>
+      <c r="J8" s="189"/>
+      <c r="K8" s="189"/>
+      <c r="L8" s="189"/>
+      <c r="M8" s="189"/>
+      <c r="N8" s="189"/>
+      <c r="O8" s="188"/>
+      <c r="P8" s="188"/>
+      <c r="Q8" s="188"/>
+      <c r="R8" s="188"/>
+      <c r="S8" s="190"/>
+    </row>
+    <row r="9" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="176" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="192" t="s">
+      <c r="B9" s="176" t="s">
         <v>39</v>
       </c>
-      <c r="C9" s="192" t="s">
+      <c r="C9" s="176" t="s">
         <v>40</v>
       </c>
-      <c r="D9" s="192" t="s">
+      <c r="D9" s="176" t="s">
         <v>80</v>
       </c>
-      <c r="E9" s="189" t="s">
+      <c r="E9" s="177" t="s">
         <v>42</v>
       </c>
-      <c r="F9" s="190" t="s">
+      <c r="F9" s="174" t="s">
         <v>68</v>
       </c>
-      <c r="G9" s="190"/>
-      <c r="H9" s="194" t="s">
+      <c r="G9" s="174"/>
+      <c r="H9" s="187" t="s">
         <v>69</v>
       </c>
-      <c r="I9" s="194" t="s">
+      <c r="I9" s="187" t="s">
         <v>70</v>
       </c>
-      <c r="J9" s="194" t="s">
+      <c r="J9" s="187" t="s">
         <v>58</v>
       </c>
-      <c r="K9" s="194" t="s">
+      <c r="K9" s="187" t="s">
         <v>87</v>
       </c>
-      <c r="L9" s="194" t="s">
+      <c r="L9" s="187" t="s">
         <v>71</v>
       </c>
-      <c r="M9" s="194" t="s">
+      <c r="M9" s="187" t="s">
         <v>72</v>
       </c>
-      <c r="N9" s="194" t="s">
+      <c r="N9" s="187" t="s">
         <v>73</v>
       </c>
-      <c r="O9" s="194" t="s">
+      <c r="O9" s="187" t="s">
         <v>74</v>
       </c>
-      <c r="P9" s="194" t="s">
+      <c r="P9" s="187" t="s">
         <v>75</v>
       </c>
-      <c r="Q9" s="194" t="s">
+      <c r="Q9" s="187" t="s">
         <v>76</v>
       </c>
-      <c r="R9" s="195" t="s">
+      <c r="R9" s="192" t="s">
         <v>77</v>
       </c>
-      <c r="S9" s="196" t="s">
+      <c r="S9" s="193" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="10" spans="1:19" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F10" s="82" t="s">
+    <row r="10" spans="1:19" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="176"/>
+      <c r="B10" s="176"/>
+      <c r="C10" s="176"/>
+      <c r="D10" s="176"/>
+      <c r="E10" s="177"/>
+      <c r="F10" s="77" t="s">
         <v>45</v>
       </c>
-      <c r="G10" s="82" t="s">
+      <c r="G10" s="77" t="s">
         <v>46</v>
       </c>
-      <c r="H10" s="194"/>
-[...97 lines deleted...]
-      <c r="A15" s="201" t="s">
+      <c r="H10" s="187"/>
+      <c r="I10" s="187"/>
+      <c r="J10" s="187"/>
+      <c r="K10" s="187"/>
+      <c r="L10" s="187"/>
+      <c r="M10" s="187"/>
+      <c r="N10" s="187"/>
+      <c r="O10" s="187"/>
+      <c r="P10" s="187"/>
+      <c r="Q10" s="187"/>
+      <c r="R10" s="192"/>
+      <c r="S10" s="193"/>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A11" s="61"/>
+      <c r="B11" s="20"/>
+      <c r="C11" s="10"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="61"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="15"/>
+      <c r="K11" s="15"/>
+      <c r="L11" s="15"/>
+      <c r="M11" s="14"/>
+      <c r="N11" s="15"/>
+      <c r="O11" s="15"/>
+      <c r="P11" s="15"/>
+      <c r="Q11" s="15"/>
+      <c r="R11" s="111"/>
+      <c r="S11" s="93"/>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A12" s="61"/>
+      <c r="B12" s="20"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="61"/>
+      <c r="G12" s="42"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="14"/>
+      <c r="N12" s="15"/>
+      <c r="O12" s="15"/>
+      <c r="P12" s="15"/>
+      <c r="Q12" s="15"/>
+      <c r="R12" s="111"/>
+      <c r="S12" s="93"/>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A13" s="61"/>
+      <c r="B13" s="9"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="62"/>
+      <c r="F13" s="61"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="14"/>
+      <c r="N13" s="15"/>
+      <c r="O13" s="15"/>
+      <c r="P13" s="15"/>
+      <c r="Q13" s="15"/>
+      <c r="R13" s="111"/>
+      <c r="S13" s="93"/>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A14" s="61"/>
+      <c r="B14" s="9"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="66"/>
+      <c r="F14" s="61"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15"/>
+      <c r="L14" s="15"/>
+      <c r="M14" s="14"/>
+      <c r="N14" s="15"/>
+      <c r="O14" s="15"/>
+      <c r="P14" s="15"/>
+      <c r="Q14" s="15"/>
+      <c r="R14" s="111"/>
+      <c r="S14" s="93"/>
+    </row>
+    <row r="15" spans="1:19" s="41" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="178" t="s">
         <v>81</v>
       </c>
-      <c r="B15" s="201"/>
-[...604 lines deleted...]
-      <c r="S43" s="93"/>
+      <c r="B15" s="178"/>
+      <c r="C15" s="178"/>
+      <c r="D15" s="178"/>
+      <c r="E15" s="179"/>
+      <c r="F15" s="179"/>
+      <c r="G15" s="179"/>
+      <c r="H15" s="179"/>
+      <c r="I15" s="179"/>
+      <c r="J15" s="179"/>
+      <c r="K15" s="179"/>
+      <c r="L15" s="179"/>
+      <c r="M15" s="179"/>
+      <c r="N15" s="179"/>
+      <c r="O15" s="179"/>
+      <c r="P15" s="179"/>
+      <c r="Q15" s="179"/>
+      <c r="R15" s="179"/>
+      <c r="S15" s="180"/>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A16" s="7"/>
+      <c r="B16" s="67"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="83"/>
+      <c r="E16" s="86"/>
+      <c r="F16" s="87"/>
+      <c r="G16" s="88"/>
+      <c r="H16" s="89"/>
+      <c r="I16" s="89"/>
+      <c r="J16" s="90"/>
+      <c r="K16" s="90"/>
+      <c r="L16" s="90"/>
+      <c r="M16" s="89"/>
+      <c r="N16" s="90"/>
+      <c r="O16" s="90"/>
+      <c r="P16" s="90"/>
+      <c r="Q16" s="90"/>
+      <c r="R16" s="90"/>
+      <c r="S16" s="89"/>
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A17" s="7"/>
+      <c r="B17" s="68"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="83"/>
+      <c r="E17" s="86"/>
+      <c r="F17" s="87"/>
+      <c r="G17" s="88"/>
+      <c r="H17" s="87"/>
+      <c r="I17" s="88"/>
+      <c r="J17" s="87"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="87"/>
+      <c r="M17" s="87"/>
+      <c r="N17" s="87"/>
+      <c r="O17" s="87"/>
+      <c r="P17" s="87"/>
+      <c r="Q17" s="87"/>
+      <c r="R17" s="87"/>
+      <c r="S17" s="87"/>
+    </row>
+    <row r="18" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7"/>
+      <c r="B18" s="68"/>
+      <c r="C18" s="68"/>
+      <c r="D18" s="83"/>
+      <c r="E18" s="91"/>
+      <c r="F18" s="92"/>
+      <c r="G18" s="92"/>
+      <c r="H18" s="92"/>
+      <c r="I18" s="93"/>
+      <c r="J18" s="81"/>
+      <c r="K18" s="81"/>
+      <c r="L18" s="81"/>
+      <c r="M18" s="81"/>
+      <c r="N18" s="94"/>
+      <c r="O18" s="95"/>
+      <c r="P18" s="95"/>
+      <c r="Q18" s="95"/>
+      <c r="R18" s="95"/>
+      <c r="S18" s="95"/>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A19" s="7"/>
+      <c r="B19" s="69"/>
+      <c r="C19" s="70"/>
+      <c r="D19" s="84"/>
+      <c r="E19" s="96"/>
+      <c r="F19" s="96"/>
+      <c r="G19" s="96"/>
+      <c r="H19" s="96"/>
+      <c r="I19" s="96"/>
+      <c r="J19" s="96"/>
+      <c r="K19" s="87"/>
+      <c r="L19" s="87"/>
+      <c r="M19" s="87"/>
+      <c r="N19" s="87"/>
+      <c r="O19" s="87"/>
+      <c r="P19" s="87"/>
+      <c r="Q19" s="87"/>
+      <c r="R19" s="87"/>
+      <c r="S19" s="87"/>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A20" s="7"/>
+      <c r="B20" s="69"/>
+      <c r="C20" s="69"/>
+      <c r="D20" s="82"/>
+      <c r="E20" s="87"/>
+      <c r="F20" s="87"/>
+      <c r="G20" s="87"/>
+      <c r="H20" s="87"/>
+      <c r="I20" s="87"/>
+      <c r="J20" s="87"/>
+      <c r="K20" s="87"/>
+      <c r="L20" s="87"/>
+      <c r="M20" s="87"/>
+      <c r="N20" s="87"/>
+      <c r="O20" s="87"/>
+      <c r="P20" s="87"/>
+      <c r="Q20" s="87"/>
+      <c r="R20" s="87"/>
+      <c r="S20" s="87"/>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A21" s="7"/>
+      <c r="B21" s="69"/>
+      <c r="C21" s="69"/>
+      <c r="D21" s="85"/>
+      <c r="E21" s="87"/>
+      <c r="F21" s="87"/>
+      <c r="G21" s="87"/>
+      <c r="H21" s="87"/>
+      <c r="I21" s="87"/>
+      <c r="J21" s="87"/>
+      <c r="K21" s="87"/>
+      <c r="L21" s="87"/>
+      <c r="M21" s="87"/>
+      <c r="N21" s="87"/>
+      <c r="O21" s="87"/>
+      <c r="P21" s="87"/>
+      <c r="Q21" s="87"/>
+      <c r="R21" s="87"/>
+      <c r="S21" s="87"/>
+    </row>
+    <row r="22" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="70"/>
+      <c r="D22" s="84"/>
+      <c r="E22" s="96"/>
+      <c r="F22" s="96"/>
+      <c r="G22" s="96"/>
+      <c r="H22" s="96"/>
+      <c r="I22" s="96"/>
+      <c r="J22" s="96"/>
+      <c r="K22" s="96"/>
+      <c r="L22" s="96"/>
+      <c r="M22" s="96"/>
+      <c r="N22" s="97"/>
+      <c r="O22" s="87"/>
+      <c r="P22" s="87"/>
+      <c r="Q22" s="87"/>
+      <c r="R22" s="87"/>
+      <c r="S22" s="87"/>
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A23" s="7"/>
+      <c r="B23" s="71"/>
+      <c r="C23" s="72"/>
+      <c r="D23" s="82"/>
+      <c r="E23" s="87"/>
+      <c r="F23" s="87"/>
+      <c r="G23" s="87"/>
+      <c r="H23" s="87"/>
+      <c r="I23" s="87"/>
+      <c r="J23" s="87"/>
+      <c r="K23" s="87"/>
+      <c r="L23" s="87"/>
+      <c r="M23" s="87"/>
+      <c r="N23" s="87"/>
+      <c r="O23" s="87"/>
+      <c r="P23" s="87"/>
+      <c r="Q23" s="87"/>
+      <c r="R23" s="87"/>
+      <c r="S23" s="87"/>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A24" s="98"/>
+      <c r="B24" s="99"/>
+      <c r="C24" s="99"/>
+      <c r="D24" s="100"/>
+      <c r="E24" s="87"/>
+      <c r="F24" s="87"/>
+      <c r="G24" s="87"/>
+      <c r="H24" s="87"/>
+      <c r="I24" s="87"/>
+      <c r="J24" s="87"/>
+      <c r="K24" s="87"/>
+      <c r="L24" s="87"/>
+      <c r="M24" s="87"/>
+      <c r="N24" s="87"/>
+      <c r="O24" s="87"/>
+      <c r="P24" s="87"/>
+      <c r="Q24" s="87"/>
+      <c r="R24" s="87"/>
+      <c r="S24" s="87"/>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A25" s="88"/>
+      <c r="B25" s="87"/>
+      <c r="C25" s="87"/>
+      <c r="D25" s="87"/>
+      <c r="E25" s="87"/>
+      <c r="F25" s="87"/>
+      <c r="G25" s="87"/>
+      <c r="H25" s="87"/>
+      <c r="I25" s="87"/>
+      <c r="J25" s="87"/>
+      <c r="K25" s="87"/>
+      <c r="L25" s="87"/>
+      <c r="M25" s="87"/>
+      <c r="N25" s="87"/>
+      <c r="O25" s="87"/>
+      <c r="P25" s="87"/>
+      <c r="Q25" s="87"/>
+      <c r="R25" s="87"/>
+      <c r="S25" s="87"/>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A26" s="88"/>
+      <c r="B26" s="87"/>
+      <c r="C26" s="87"/>
+      <c r="D26" s="87"/>
+      <c r="E26" s="87"/>
+      <c r="F26" s="87"/>
+      <c r="G26" s="87"/>
+      <c r="H26" s="87"/>
+      <c r="I26" s="87"/>
+      <c r="J26" s="87"/>
+      <c r="K26" s="87"/>
+      <c r="L26" s="87"/>
+      <c r="M26" s="87"/>
+      <c r="N26" s="87"/>
+      <c r="O26" s="87"/>
+      <c r="P26" s="87"/>
+      <c r="Q26" s="87"/>
+      <c r="R26" s="87"/>
+      <c r="S26" s="87"/>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A27" s="88"/>
+      <c r="B27" s="87"/>
+      <c r="C27" s="87"/>
+      <c r="D27" s="87"/>
+      <c r="E27" s="87"/>
+      <c r="F27" s="87"/>
+      <c r="G27" s="87"/>
+      <c r="H27" s="87"/>
+      <c r="I27" s="87"/>
+      <c r="J27" s="87"/>
+      <c r="K27" s="87"/>
+      <c r="L27" s="87"/>
+      <c r="M27" s="87"/>
+      <c r="N27" s="87"/>
+      <c r="O27" s="87"/>
+      <c r="P27" s="87"/>
+      <c r="Q27" s="87"/>
+      <c r="R27" s="87"/>
+      <c r="S27" s="87"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A28" s="88"/>
+      <c r="B28" s="87"/>
+      <c r="C28" s="87"/>
+      <c r="D28" s="87"/>
+      <c r="E28" s="87"/>
+      <c r="F28" s="87"/>
+      <c r="G28" s="87"/>
+      <c r="H28" s="87"/>
+      <c r="I28" s="87"/>
+      <c r="J28" s="87"/>
+      <c r="K28" s="87"/>
+      <c r="L28" s="87"/>
+      <c r="M28" s="87"/>
+      <c r="N28" s="87"/>
+      <c r="O28" s="87"/>
+      <c r="P28" s="87"/>
+      <c r="Q28" s="87"/>
+      <c r="R28" s="87"/>
+      <c r="S28" s="87"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A29" s="88"/>
+      <c r="B29" s="87"/>
+      <c r="C29" s="87"/>
+      <c r="D29" s="87"/>
+      <c r="E29" s="87"/>
+      <c r="F29" s="87"/>
+      <c r="G29" s="87"/>
+      <c r="H29" s="87"/>
+      <c r="I29" s="87"/>
+      <c r="J29" s="87"/>
+      <c r="K29" s="87"/>
+      <c r="L29" s="87"/>
+      <c r="M29" s="87"/>
+      <c r="N29" s="87"/>
+      <c r="O29" s="87"/>
+      <c r="P29" s="87"/>
+      <c r="Q29" s="87"/>
+      <c r="R29" s="87"/>
+      <c r="S29" s="87"/>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A30" s="88"/>
+      <c r="B30" s="87"/>
+      <c r="C30" s="87"/>
+      <c r="D30" s="87"/>
+      <c r="E30" s="87"/>
+      <c r="F30" s="87"/>
+      <c r="G30" s="87"/>
+      <c r="H30" s="87"/>
+      <c r="I30" s="87"/>
+      <c r="J30" s="87"/>
+      <c r="K30" s="87"/>
+      <c r="L30" s="87"/>
+      <c r="M30" s="87"/>
+      <c r="N30" s="87"/>
+      <c r="O30" s="87"/>
+      <c r="P30" s="87"/>
+      <c r="Q30" s="87"/>
+      <c r="R30" s="87"/>
+      <c r="S30" s="87"/>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A31" s="88"/>
+      <c r="B31" s="87"/>
+      <c r="C31" s="87"/>
+      <c r="D31" s="87"/>
+      <c r="E31" s="87"/>
+      <c r="F31" s="87"/>
+      <c r="G31" s="87"/>
+      <c r="H31" s="87"/>
+      <c r="I31" s="87"/>
+      <c r="J31" s="87"/>
+      <c r="K31" s="87"/>
+      <c r="L31" s="87"/>
+      <c r="M31" s="87"/>
+      <c r="N31" s="87"/>
+      <c r="O31" s="87"/>
+      <c r="P31" s="87"/>
+      <c r="Q31" s="87"/>
+      <c r="R31" s="87"/>
+      <c r="S31" s="87"/>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A32" s="88"/>
+      <c r="B32" s="87"/>
+      <c r="C32" s="87"/>
+      <c r="D32" s="87"/>
+      <c r="E32" s="87"/>
+      <c r="F32" s="87"/>
+      <c r="G32" s="87"/>
+      <c r="H32" s="87"/>
+      <c r="I32" s="87"/>
+      <c r="J32" s="87"/>
+      <c r="K32" s="87"/>
+      <c r="L32" s="87"/>
+      <c r="M32" s="87"/>
+      <c r="N32" s="87"/>
+      <c r="O32" s="87"/>
+      <c r="P32" s="87"/>
+      <c r="Q32" s="87"/>
+      <c r="R32" s="87"/>
+      <c r="S32" s="87"/>
+    </row>
+    <row r="33" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A33" s="88"/>
+      <c r="B33" s="87"/>
+      <c r="C33" s="87"/>
+      <c r="D33" s="87"/>
+      <c r="E33" s="87"/>
+      <c r="F33" s="87"/>
+      <c r="G33" s="87"/>
+      <c r="H33" s="87"/>
+      <c r="I33" s="87"/>
+      <c r="J33" s="87"/>
+      <c r="K33" s="87"/>
+      <c r="L33" s="87"/>
+      <c r="M33" s="87"/>
+      <c r="N33" s="87"/>
+      <c r="O33" s="87"/>
+      <c r="P33" s="87"/>
+      <c r="Q33" s="87"/>
+      <c r="R33" s="87"/>
+      <c r="S33" s="87"/>
+    </row>
+    <row r="34" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A34" s="88"/>
+      <c r="B34" s="87"/>
+      <c r="C34" s="87"/>
+      <c r="D34" s="87"/>
+      <c r="E34" s="87"/>
+      <c r="F34" s="87"/>
+      <c r="G34" s="87"/>
+      <c r="H34" s="87"/>
+      <c r="I34" s="87"/>
+      <c r="J34" s="87"/>
+      <c r="K34" s="87"/>
+      <c r="L34" s="87"/>
+      <c r="M34" s="87"/>
+      <c r="N34" s="87"/>
+      <c r="O34" s="87"/>
+      <c r="P34" s="87"/>
+      <c r="Q34" s="87"/>
+      <c r="R34" s="87"/>
+      <c r="S34" s="87"/>
+    </row>
+    <row r="35" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A35" s="88"/>
+      <c r="B35" s="87"/>
+      <c r="C35" s="87"/>
+      <c r="D35" s="87"/>
+      <c r="E35" s="87"/>
+      <c r="F35" s="87"/>
+      <c r="G35" s="87"/>
+      <c r="H35" s="87"/>
+      <c r="I35" s="87"/>
+      <c r="J35" s="87"/>
+      <c r="K35" s="87"/>
+      <c r="L35" s="87"/>
+      <c r="M35" s="87"/>
+      <c r="N35" s="87"/>
+      <c r="O35" s="87"/>
+      <c r="P35" s="87"/>
+      <c r="Q35" s="87"/>
+      <c r="R35" s="87"/>
+      <c r="S35" s="87"/>
+    </row>
+    <row r="36" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A36" s="88"/>
+      <c r="B36" s="87"/>
+      <c r="C36" s="87"/>
+      <c r="D36" s="87"/>
+      <c r="E36" s="87"/>
+      <c r="F36" s="87"/>
+      <c r="G36" s="87"/>
+      <c r="H36" s="87"/>
+      <c r="I36" s="87"/>
+      <c r="J36" s="87"/>
+      <c r="K36" s="87"/>
+      <c r="L36" s="87"/>
+      <c r="M36" s="87"/>
+      <c r="N36" s="87"/>
+      <c r="O36" s="87"/>
+      <c r="P36" s="87"/>
+      <c r="Q36" s="87"/>
+      <c r="R36" s="87"/>
+      <c r="S36" s="87"/>
+    </row>
+    <row r="37" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A37" s="88"/>
+      <c r="B37" s="87"/>
+      <c r="C37" s="87"/>
+      <c r="D37" s="87"/>
+      <c r="E37" s="87"/>
+      <c r="F37" s="87"/>
+      <c r="G37" s="87"/>
+      <c r="H37" s="87"/>
+      <c r="I37" s="87"/>
+      <c r="J37" s="87"/>
+      <c r="K37" s="87"/>
+      <c r="L37" s="87"/>
+      <c r="M37" s="87"/>
+      <c r="N37" s="87"/>
+      <c r="O37" s="87"/>
+      <c r="P37" s="87"/>
+      <c r="Q37" s="87"/>
+      <c r="R37" s="87"/>
+      <c r="S37" s="87"/>
+    </row>
+    <row r="38" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A38" s="88"/>
+      <c r="B38" s="87"/>
+      <c r="C38" s="87"/>
+      <c r="D38" s="87"/>
+      <c r="E38" s="87"/>
+      <c r="F38" s="87"/>
+      <c r="G38" s="87"/>
+      <c r="H38" s="87"/>
+      <c r="I38" s="87"/>
+      <c r="J38" s="87"/>
+      <c r="K38" s="87"/>
+      <c r="L38" s="87"/>
+      <c r="M38" s="87"/>
+      <c r="N38" s="87"/>
+      <c r="O38" s="87"/>
+      <c r="P38" s="87"/>
+      <c r="Q38" s="87"/>
+      <c r="R38" s="87"/>
+      <c r="S38" s="87"/>
+    </row>
+    <row r="39" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A39" s="88"/>
+      <c r="B39" s="87"/>
+      <c r="C39" s="87"/>
+      <c r="D39" s="87"/>
+      <c r="E39" s="87"/>
+      <c r="F39" s="87"/>
+      <c r="G39" s="87"/>
+      <c r="H39" s="87"/>
+      <c r="I39" s="87"/>
+      <c r="J39" s="87"/>
+      <c r="K39" s="87"/>
+      <c r="L39" s="87"/>
+      <c r="M39" s="87"/>
+      <c r="N39" s="87"/>
+      <c r="O39" s="87"/>
+      <c r="P39" s="87"/>
+      <c r="Q39" s="87"/>
+      <c r="R39" s="87"/>
+      <c r="S39" s="87"/>
+    </row>
+    <row r="40" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A40" s="88"/>
+      <c r="B40" s="87"/>
+      <c r="C40" s="87"/>
+      <c r="D40" s="87"/>
+      <c r="E40" s="87"/>
+      <c r="F40" s="87"/>
+      <c r="G40" s="87"/>
+      <c r="H40" s="87"/>
+      <c r="I40" s="87"/>
+      <c r="J40" s="87"/>
+      <c r="K40" s="87"/>
+      <c r="L40" s="87"/>
+      <c r="M40" s="87"/>
+      <c r="N40" s="87"/>
+      <c r="O40" s="87"/>
+      <c r="P40" s="87"/>
+      <c r="Q40" s="87"/>
+      <c r="R40" s="87"/>
+      <c r="S40" s="87"/>
+    </row>
+    <row r="41" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A41" s="88"/>
+      <c r="B41" s="87"/>
+      <c r="C41" s="87"/>
+      <c r="D41" s="87"/>
+      <c r="E41" s="87"/>
+      <c r="F41" s="87"/>
+      <c r="G41" s="87"/>
+      <c r="H41" s="87"/>
+      <c r="I41" s="87"/>
+      <c r="J41" s="87"/>
+      <c r="K41" s="87"/>
+      <c r="L41" s="87"/>
+      <c r="M41" s="87"/>
+      <c r="N41" s="87"/>
+      <c r="O41" s="87"/>
+      <c r="P41" s="87"/>
+      <c r="Q41" s="87"/>
+      <c r="R41" s="87"/>
+      <c r="S41" s="87"/>
+    </row>
+    <row r="42" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A42" s="88"/>
+      <c r="B42" s="87"/>
+      <c r="C42" s="87"/>
+      <c r="D42" s="87"/>
+      <c r="E42" s="87"/>
+      <c r="F42" s="87"/>
+      <c r="G42" s="87"/>
+      <c r="H42" s="87"/>
+      <c r="I42" s="87"/>
+      <c r="J42" s="87"/>
+      <c r="K42" s="87"/>
+      <c r="L42" s="87"/>
+      <c r="M42" s="87"/>
+      <c r="N42" s="87"/>
+      <c r="O42" s="87"/>
+      <c r="P42" s="87"/>
+      <c r="Q42" s="87"/>
+      <c r="R42" s="87"/>
+      <c r="S42" s="87"/>
+    </row>
+    <row r="43" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A43" s="88"/>
+      <c r="B43" s="87"/>
+      <c r="C43" s="87"/>
+      <c r="D43" s="87"/>
+      <c r="E43" s="87"/>
+      <c r="F43" s="87"/>
+      <c r="G43" s="87"/>
+      <c r="H43" s="87"/>
+      <c r="I43" s="87"/>
+      <c r="J43" s="87"/>
+      <c r="K43" s="87"/>
+      <c r="L43" s="87"/>
+      <c r="M43" s="87"/>
+      <c r="N43" s="87"/>
+      <c r="O43" s="87"/>
+      <c r="P43" s="87"/>
+      <c r="Q43" s="87"/>
+      <c r="R43" s="87"/>
+      <c r="S43" s="87"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="33">
-    <mergeCell ref="A15:S15"/>
-[...8 lines deleted...]
-    <mergeCell ref="Q9:Q10"/>
+    <mergeCell ref="F9:G9"/>
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="L9:L10"/>
     <mergeCell ref="M9:M10"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="A8:S8"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="O7:S7"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="R9:R10"/>
     <mergeCell ref="S9:S10"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="H9:H10"/>
+    <mergeCell ref="A15:S15"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="H6:N6"/>
+    <mergeCell ref="D5:S5"/>
+    <mergeCell ref="D4:S4"/>
+    <mergeCell ref="P9:P10"/>
+    <mergeCell ref="Q9:Q10"/>
     <mergeCell ref="O6:S6"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="N9:N10"/>
     <mergeCell ref="O9:O10"/>
     <mergeCell ref="H7:N7"/>
-    <mergeCell ref="F9:G9"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.51181102362204722" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="33" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="19" max="127" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>TODAS LAS ECP DEL PPTO</vt:lpstr>
       <vt:lpstr> DIRECT ECP AMBITO CGN</vt:lpstr>
       <vt:lpstr>NO SON DEL AMBITO SIIF</vt:lpstr>
       <vt:lpstr>LIQUIDADAS CON SALDO  SIIF</vt:lpstr>
       <vt:lpstr>' DIRECT ECP AMBITO CGN'!Área_de_impresión</vt:lpstr>
       <vt:lpstr>'LIQUIDADAS CON SALDO  SIIF'!Área_de_impresión</vt:lpstr>
       <vt:lpstr>'NO SON DEL AMBITO SIIF'!Área_de_impresión</vt:lpstr>
-      <vt:lpstr>'TODAS LAS ECP DEL PPTO'!Área_de_impresión</vt:lpstr>
       <vt:lpstr>' DIRECT ECP AMBITO CGN'!Excel_BuiltIn__FilterDatabase</vt:lpstr>
       <vt:lpstr>'NO SON DEL AMBITO SIIF'!Excel_BuiltIn__FilterDatabase</vt:lpstr>
-      <vt:lpstr>'TODAS LAS ECP DEL PPTO'!Excel_BuiltIn__FilterDatabase</vt:lpstr>
-      <vt:lpstr>'TODAS LAS ECP DEL PPTO'!Excel_BuiltIn_Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>USUARIO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>