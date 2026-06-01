--- v0 (2026-03-30)
+++ v1 (2026-06-01)
@@ -1,43 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5502A5A8" w14:textId="07461007" w:rsidR="00C81129" w:rsidRDefault="00C81129" w:rsidP="00C81129">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -2670,74 +2672,76 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="028D08F7" w14:textId="77777777" w:rsidR="00C81129" w:rsidRDefault="00C81129" w:rsidP="00C81129">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="592E01A9" w14:textId="77777777" w:rsidR="00C81129" w:rsidRDefault="00C81129" w:rsidP="00C81129">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="-993"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C81129" w:rsidSect="00E66799">
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1701" w:right="1041" w:bottom="1701" w:left="1701" w:header="4" w:footer="1644" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24444F5E" w14:textId="77777777" w:rsidR="00E82E76" w:rsidRDefault="00E82E76" w:rsidP="00C81129">
+    <w:p w14:paraId="43ED987C" w14:textId="77777777" w:rsidR="002D0EE9" w:rsidRDefault="002D0EE9" w:rsidP="00C81129">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49B8B49F" w14:textId="77777777" w:rsidR="00E82E76" w:rsidRDefault="00E82E76" w:rsidP="00C81129">
+    <w:p w14:paraId="47F9D565" w14:textId="77777777" w:rsidR="002D0EE9" w:rsidRDefault="002D0EE9" w:rsidP="00C81129">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -2758,177 +2762,192 @@
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28185380" w14:textId="77777777" w:rsidR="009148D3" w:rsidRDefault="009148D3">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:id w:val="1454675232"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="3026DF28" w14:textId="15C378C8" w:rsidR="006E177D" w:rsidRPr="00614B86" w:rsidRDefault="00881CE9">
+      <w:p w14:paraId="3026DF28" w14:textId="739F1037" w:rsidR="006E177D" w:rsidRPr="00614B86" w:rsidRDefault="00881CE9">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:i w:val="0"/>
             <w:iCs/>
           </w:rPr>
         </w:pPr>
-        <w:r>
-[...59 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:i w:val="0"/>
             <w:iCs/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5E4BDD51" w14:textId="57FB2765" w:rsidR="006E177D" w:rsidRDefault="006E177D">
+  <w:p w14:paraId="5E4BDD51" w14:textId="383E0C3C" w:rsidR="006E177D" w:rsidRDefault="00D10D56">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i w:val="0"/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="791954B2" wp14:editId="1EA56B32">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-213360</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>81915</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="6454140" cy="939165"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="3320"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6454140" cy="939165"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2FEF288A" w14:textId="77777777" w:rsidR="006E177D" w:rsidRDefault="00E82E76" w:rsidP="002355B9">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>____________________________________________________________________________________</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="04F30D47" w14:textId="77777777" w:rsidR="006E177D" w:rsidRDefault="00E82E76" w:rsidP="002355B9">
     <w:pPr>
@@ -3002,67 +3021,77 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6086475" cy="933450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E8B6083" w14:textId="77777777" w:rsidR="00E82E76" w:rsidRDefault="00E82E76" w:rsidP="00C81129">
+    <w:p w14:paraId="31222863" w14:textId="77777777" w:rsidR="002D0EE9" w:rsidRDefault="002D0EE9" w:rsidP="00C81129">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33DD1D4C" w14:textId="77777777" w:rsidR="00E82E76" w:rsidRDefault="00E82E76" w:rsidP="00C81129">
+    <w:p w14:paraId="32FDF1FA" w14:textId="77777777" w:rsidR="002D0EE9" w:rsidRDefault="002D0EE9" w:rsidP="00C81129">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61D6B4A4" w14:textId="77777777" w:rsidR="009148D3" w:rsidRDefault="009148D3">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4928" w:type="pct"/>
       <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2415"/>
       <w:gridCol w:w="2350"/>
       <w:gridCol w:w="2181"/>
       <w:gridCol w:w="2415"/>
@@ -3461,128 +3490,138 @@
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="6E6319FC" w14:textId="77777777" w:rsidTr="00BF2672">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1290" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="32264F1A" w14:textId="0BD7B489" w:rsidR="006E177D" w:rsidRPr="004637B6" w:rsidRDefault="00BF2672" w:rsidP="00E14FE4">
+        <w:p w14:paraId="32264F1A" w14:textId="768107AE" w:rsidR="006E177D" w:rsidRPr="004637B6" w:rsidRDefault="008212E7" w:rsidP="00E14FE4">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>09/02/2026</w:t>
+            <w:t>27/05/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1255" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="02B55631" w14:textId="2A0C42FA" w:rsidR="006E177D" w:rsidRPr="004637B6" w:rsidRDefault="00C751B9" w:rsidP="00A97EF8">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C751B9">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CEN18-FOR01</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1165" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="01B83CB1" w14:textId="742E84C9" w:rsidR="006E177D" w:rsidRPr="004637B6" w:rsidRDefault="00BF2672" w:rsidP="00B94A68">
+        <w:p w14:paraId="01B83CB1" w14:textId="2BF6DA12" w:rsidR="006E177D" w:rsidRPr="004637B6" w:rsidRDefault="00BF2672" w:rsidP="00B94A68">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>04</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00EB0475">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1290" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="13FD1032" w14:textId="77777777" w:rsidR="006E177D" w:rsidRPr="00617470" w:rsidRDefault="00E82E76" w:rsidP="00276DD8">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
@@ -3697,51 +3736,51 @@
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="0"/>
   </w:tbl>
   <w:p w14:paraId="6AE8CA3B" w14:textId="77777777" w:rsidR="006E177D" w:rsidRPr="00BF2672" w:rsidRDefault="006E177D" w:rsidP="008C2908">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A60AEA0" w14:textId="77777777" w:rsidR="006E177D" w:rsidRDefault="00E82E76" w:rsidP="00707ED7">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:right="-6"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                                                                                </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0A17E1BB" w14:textId="77777777" w:rsidR="006E177D" w:rsidRDefault="006E177D" w:rsidP="006F058C">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:right="-6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -3870,69 +3909,77 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C81129"/>
     <w:rsid w:val="00064242"/>
     <w:rsid w:val="001022D9"/>
     <w:rsid w:val="00145A3E"/>
     <w:rsid w:val="00162E1C"/>
     <w:rsid w:val="001A5C34"/>
     <w:rsid w:val="001B514C"/>
+    <w:rsid w:val="002D0EE9"/>
     <w:rsid w:val="003E34FA"/>
     <w:rsid w:val="004441C1"/>
     <w:rsid w:val="004825AA"/>
+    <w:rsid w:val="00525418"/>
     <w:rsid w:val="005E0A00"/>
     <w:rsid w:val="00672463"/>
+    <w:rsid w:val="006802E7"/>
     <w:rsid w:val="006E177D"/>
     <w:rsid w:val="0076618D"/>
+    <w:rsid w:val="008212E7"/>
     <w:rsid w:val="00881CE9"/>
     <w:rsid w:val="008B49B6"/>
+    <w:rsid w:val="009148D3"/>
     <w:rsid w:val="00B36BE2"/>
     <w:rsid w:val="00BD3D1F"/>
     <w:rsid w:val="00BF2672"/>
+    <w:rsid w:val="00C41EB6"/>
     <w:rsid w:val="00C62EC7"/>
     <w:rsid w:val="00C63EEC"/>
     <w:rsid w:val="00C751B9"/>
     <w:rsid w:val="00C81129"/>
+    <w:rsid w:val="00D10D56"/>
     <w:rsid w:val="00DA5A50"/>
     <w:rsid w:val="00E66799"/>
     <w:rsid w:val="00E82E76"/>
+    <w:rsid w:val="00EB0475"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3D7C18A3"/>
@@ -4512,62 +4559,62 @@
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C81129"/>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
       <w:i/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>