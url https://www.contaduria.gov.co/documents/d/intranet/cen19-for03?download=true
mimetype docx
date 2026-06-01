--- v0 (2025-12-05)
+++ v1 (2026-06-01)
@@ -1,82 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="4EFE00AE" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="38F65337" w14:textId="03F35947" w:rsidR="00C947EC" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PLANTILLA CIERRE O RESPUESTA DEL INCIDENTE IM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016CF1D9" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="60DC2926" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE336CD" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PARA: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -95,90 +103,91 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>UNIDAD EJECUTORA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>NOMBRE DE LA ENTIDAD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B86D51E" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="13BA3DCD" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CORREO: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>correo institucional (Correo de la entidad solicitante)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAABE16" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="6AE1A774" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1410" w:hanging="1410"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DE: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -192,251 +201,276 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Subcontaduría de Centralización de la Información-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>GIT SIIN (SIIF Nación- SPGR)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474B1D4C" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="198B6C4C" w14:textId="77777777" w:rsidR="001074AB" w:rsidRPr="00C1339A" w:rsidRDefault="001074AB" w:rsidP="001074AB">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE20001" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="2" w:space="2" w:color="000000"/>
           <w:left w:val="single" w:sz="2" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="2" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ASUNTO: INCIDENTE No. XXXXXX </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC4F953" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="122711BD" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="119DB76D" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="1AE67CB4" w14:textId="77777777" w:rsidR="001074AB" w:rsidRDefault="001074AB" w:rsidP="00C947EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE03E5F" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De acuerdo con la solicitud del asunto recibida el día XX/XX/20XX, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>la Contaduría General de la Nación se permite dar respuesta en los siguientes términos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A929501" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="58C5C3FD" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B4159" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="35FC95F4" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MARQUE CON UNA (X) EXPLICACIÓN DEL IM:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B6C214" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="361191B3" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8926" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4108"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4291"/>
+        <w:gridCol w:w="4815"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00965E8C" w:rsidRPr="00C1339A" w14:paraId="662ED4CA" w14:textId="77777777" w:rsidTr="00065BA0">
+      <w:tr w:rsidR="00C947EC" w:rsidRPr="00C1339A" w14:paraId="2ECB7ED2" w14:textId="77777777" w:rsidTr="00C947EC">
         <w:trPr>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4075CD" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="5B0F549F" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TEMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42F3E8C1" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="762E345F" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4291" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2234FF32" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="659C0DD5" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OBSERVACIONES (explique la re</w:t>
             </w:r>
@@ -445,2340 +479,2103 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>puesta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00965E8C" w:rsidRPr="00C1339A" w14:paraId="37DF9354" w14:textId="77777777" w:rsidTr="00065BA0">
+      <w:tr w:rsidR="00C947EC" w:rsidRPr="00C1339A" w14:paraId="0C459D5F" w14:textId="77777777" w:rsidTr="00C947EC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA628FE" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="4FCCFAFB" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Efectúo la definición contable en el SIIF- Nación y/o SPGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A7F696B" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="05C54DF9" w14:textId="689A767F" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="001074AB" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C1339A">
-[...7 lines deleted...]
-              <w:t>x</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4291" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64FC2335" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="7D4CF450" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RELACIONAR LAS TABLAS AFECTADAS, EJEMPLOS TCON01-TCON 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00965E8C" w:rsidRPr="00C1339A" w14:paraId="2EA6AB29" w14:textId="77777777" w:rsidTr="00065BA0">
+      <w:tr w:rsidR="00C947EC" w:rsidRPr="00C1339A" w14:paraId="7E2FE43A" w14:textId="77777777" w:rsidTr="00C947EC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1723C6A6" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="65B3062C" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>El código contable no existe/ no está vigente/ no aplica a la ECP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52888C92" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="2000BCD3" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4291" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8594B4" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="5758A146" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00965E8C" w:rsidRPr="00C1339A" w14:paraId="2D2E4B05" w14:textId="77777777" w:rsidTr="00065BA0">
+      <w:tr w:rsidR="00C947EC" w:rsidRPr="00C1339A" w14:paraId="7901F983" w14:textId="77777777" w:rsidTr="00C947EC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B0121B4" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="0E537132" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rubro concepto de Ingresos/Objeto de Gastos/PPNP, no existe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0576E01E" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="322A42D6" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4291" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C809DB0" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="1A52E403" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00965E8C" w:rsidRPr="00C1339A" w14:paraId="306CAAF2" w14:textId="77777777" w:rsidTr="00065BA0">
+      <w:tr w:rsidR="00C947EC" w:rsidRPr="00C1339A" w14:paraId="0229C08F" w14:textId="77777777" w:rsidTr="00C947EC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6400CFBD" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="0DB48B41" w14:textId="5115A143" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Desagregación presupuestal con fines contables – en el nivel de competencia de la CGN</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E2E6619" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="624F0597" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="250F77CB" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
-[...16 lines deleted...]
-          <w:p w14:paraId="5D736EC0" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="0C966EEA" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00965E8C" w:rsidRPr="00C1339A" w14:paraId="6099F423" w14:textId="77777777" w:rsidTr="00065BA0">
+      <w:tr w:rsidR="00C947EC" w:rsidRPr="00C1339A" w14:paraId="78440F1D" w14:textId="77777777" w:rsidTr="00C947EC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53E6CEAB" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="16CCCE3F" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Desagregación presupuestal- en nivel de competencia de la DGPPN-MHCP </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58935E45" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="4A110561" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4291" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28946957" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="0A083774" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00965E8C" w:rsidRPr="00C1339A" w14:paraId="6A7714C5" w14:textId="77777777" w:rsidTr="00065BA0">
+      <w:tr w:rsidR="00C947EC" w:rsidRPr="00C1339A" w14:paraId="3D517218" w14:textId="77777777" w:rsidTr="00C947EC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D37D223" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="6604D1A8" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Solicitud de concepto GIT Investigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31854003" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="61EBF943" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4291" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF58EE0" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="34C67A60" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00965E8C" w:rsidRPr="00C1339A" w14:paraId="195AC0A7" w14:textId="77777777" w:rsidTr="00065BA0">
+      <w:tr w:rsidR="00C947EC" w:rsidRPr="00C1339A" w14:paraId="76B6F403" w14:textId="77777777" w:rsidTr="00C947EC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7564AAE5" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="7892C58D" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Corresponde a un oficio tramitado por ORFEO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31FD1186" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="31B1B353" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4291" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5495FEBF" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="09394FCC" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00965E8C" w:rsidRPr="00C1339A" w14:paraId="488ABF0F" w14:textId="77777777" w:rsidTr="00065BA0">
+      <w:tr w:rsidR="00C947EC" w:rsidRPr="00C1339A" w14:paraId="716CB38A" w14:textId="77777777" w:rsidTr="00C947EC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="499D8349" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="63BC0C0D" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>La solicitud corresponde a un rubro “Universal” no es de uso exclusivo de la ECP/requiere ámbito/no se identifica la PCI en el CCP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC25F56" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="40273D64" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4291" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD03B96" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="3C6B0A08" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00965E8C" w:rsidRPr="00C1339A" w14:paraId="4185060F" w14:textId="77777777" w:rsidTr="00065BA0">
+      <w:tr w:rsidR="00C947EC" w:rsidRPr="00C1339A" w14:paraId="18835CE7" w14:textId="77777777" w:rsidTr="00C947EC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DD08CED" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="72309EC7" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>La solicitud no procede, el sistema se encuentra parametrizado conforme al Marco Normativo para Entidades de Gobierno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14BB17D9" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="4E483CFE" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4291" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="688E98B3" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="4458AA20" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00965E8C" w:rsidRPr="00C1339A" w14:paraId="68FD2A67" w14:textId="77777777" w:rsidTr="00065BA0">
+      <w:tr w:rsidR="00C947EC" w:rsidRPr="00C1339A" w14:paraId="2E061FD4" w14:textId="77777777" w:rsidTr="00C947EC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27465108" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="028FC424" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>El tema consultado requiere una reunión de Asistencia Técnica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9F62BE" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="606451B9" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4291" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="309BEDC3" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="03A00C57" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00965E8C" w:rsidRPr="00C1339A" w14:paraId="5FA9AC7A" w14:textId="77777777" w:rsidTr="00065BA0">
+      <w:tr w:rsidR="00C947EC" w:rsidRPr="00C1339A" w14:paraId="2111F30E" w14:textId="77777777" w:rsidTr="00C947EC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5350A615" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="3BFFC0A9" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Falta de información</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58004659" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="5D8EF985" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4291" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D97B28E" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="51075342" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00965E8C" w:rsidRPr="00C1339A" w14:paraId="3570CA4B" w14:textId="77777777" w:rsidTr="00065BA0">
+      <w:tr w:rsidR="00C947EC" w:rsidRPr="00C1339A" w14:paraId="59000C6F" w14:textId="77777777" w:rsidTr="00C947EC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4ABBAF" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="48A61F07" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Consultas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D0EE99D" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="28011933" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4291" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5024F8FC" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="4D308235" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00965E8C" w:rsidRPr="00C1339A" w14:paraId="6FA8606C" w14:textId="77777777" w:rsidTr="00065BA0">
+      <w:tr w:rsidR="00C947EC" w:rsidRPr="00C1339A" w14:paraId="79DA52F1" w14:textId="77777777" w:rsidTr="00C947EC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="430D648E" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="3677CE01" w14:textId="45D876C2" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1339A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Otro </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73D77619" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D26C904" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BDA871B" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
-[...17 lines deleted...]
-          <w:p w14:paraId="797DF18B" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00954492">
+          <w:p w14:paraId="43FA7153" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00B75E19">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2988040D" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="009B7607" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="47ACE6EE" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="009B7607" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62102117" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+    <w:p w14:paraId="021F3DC1" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C1339A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+    </w:p>
+    <w:p w14:paraId="4F240A35" w14:textId="17967550" w:rsidR="00C947EC" w:rsidRPr="00C947EC" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SOLO CUANDO CORRESPONDA DETALLAR LA RESPUESTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642BD3DB" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="63F05FC2" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A8739D" w14:textId="06DCE957" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Teniendo en cuenta lo anterior, damos por cerrado el incidente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006B6941" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="3D681824" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33B19D49" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="5D72E934" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cordial saludo, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEBB59D" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="009B7607" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="1C695EB6" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50A320F0" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="66B0C067" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D3371B4" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="0AD583CC" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C7946A" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EAED06A" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795BC807" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="009B7607" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11633866" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26775116" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOMBRE FUNCIONARIO QUE RESPONDE EL IM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599DCA0D" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="4A6E7D07" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Teléfono – ext.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720C8351" w14:textId="2E06DB8B" w:rsidR="00965E8C" w:rsidRPr="00C1339A" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
+    <w:p w14:paraId="0BBF4CB0" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1339A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Correo electrónico </w:t>
+        <w:t>Correo electrónico Instituciona</w:t>
       </w:r>
-      <w:r w:rsidR="00827BDC" w:rsidRPr="00C1339A">
-[...8 lines deleted...]
-      <w:r w:rsidR="00827BDC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6516B049" w14:textId="77777777" w:rsidR="00965E8C" w:rsidRPr="00827BDC" w:rsidRDefault="00965E8C" w:rsidP="00965E8C">
-[...17 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr w:rsidR="00C947EC" w:rsidRPr="00C1339A" w:rsidSect="00857337">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="2126" w:right="1701" w:bottom="1928" w:left="1701" w:header="737" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67CA8128" w14:textId="77777777" w:rsidR="009870A7" w:rsidRDefault="009870A7">
+    <w:p w14:paraId="2A9B8C6E" w14:textId="77777777" w:rsidR="00C50A05" w:rsidRDefault="00C50A05" w:rsidP="00757B36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CC99D76" w14:textId="77777777" w:rsidR="009870A7" w:rsidRDefault="009870A7">
+    <w:p w14:paraId="0C6D287A" w14:textId="77777777" w:rsidR="00C50A05" w:rsidRDefault="00C50A05" w:rsidP="00757B36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...18 lines deleted...]
-    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Sans Unicode">
-[...19 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Code3of9">
-    <w:altName w:val="Calibri"/>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-        <w:iCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:id w:val="1454675232"/>
+      <w:id w:val="-1071572585"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="063AD6F1" w14:textId="6AA4DD74" w:rsidR="00CE1CA7" w:rsidRPr="005E743D" w:rsidRDefault="00CE1CA7" w:rsidP="00CE1CA7">
+      <w:p w14:paraId="324BE145" w14:textId="4259C61E" w:rsidR="00D34D20" w:rsidRDefault="005F668D" w:rsidP="00857337">
         <w:pPr>
-          <w:pStyle w:val="Textoindependiente"/>
-[...7 lines deleted...]
-          </w:rPr>
+          <w:pStyle w:val="Piedepgina"/>
+          <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-            <w:i/>
+            <w:i w:val="0"/>
             <w:iCs/>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A549972" wp14:editId="7BFFE6C6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="564D0B8A" wp14:editId="2745D624">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>424815</wp:posOffset>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-531495</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>227965</wp:posOffset>
+                <wp:posOffset>-335915</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6992620" cy="1079500"/>
+              <wp:extent cx="6675755" cy="939165"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1012115572" name="Imagen 3" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+              <wp:docPr id="1917743170" name="Imagen 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="1518811403" name="Imagen 3" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-                      <pic:cNvPicPr/>
+                      <pic:cNvPr id="0" name="Picture 2"/>
+                      <pic:cNvPicPr>
+                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:embed="rId1" cstate="print">
+                      <a:blip r:embed="rId1">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
+                      <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
-                    <pic:spPr>
+                    <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6992620" cy="1079500"/>
-[...75 lines deleted...]
-                        <a:ext cx="946205" cy="254441"/>
+                        <a:ext cx="6675755" cy="939165"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
-[...86 lines deleted...]
-                  </wps:wsp>
+                    </pic:spPr>
+                  </pic:pic>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-              </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
-        </mc:Choice>
-[...95 lines deleted...]
-  <w:p w14:paraId="5D3DBE6C" w14:textId="77777777" w:rsidR="002355B9" w:rsidRDefault="002355B9" w:rsidP="002355B9">
+        </w:r>
+        <w:r w:rsidR="00857337">
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:i w:val="0"/>
+            <w:iCs/>
+            <w:noProof/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <mc:AlternateContent>
+            <mc:Choice Requires="wps">
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CEC8149" wp14:editId="09123DD3">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5615940</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>23495</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="762000" cy="257175"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1472622190" name="Cuadro de texto 2"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                      <wps:wsp>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="762000" cy="257175"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6350">
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6DA4B642" w14:textId="77777777" w:rsidR="00857337" w:rsidRDefault="00857337"/>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </mc:Choice>
+            <mc:Fallback>
+              <w:pict>
+                <v:shapetype w14:anchorId="3CEC8149" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:442.2pt;margin-top:1.85pt;width:60pt;height:20.25pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwbgUEFQIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC817JdL6lgOXATuChg&#10;JAGcImeaIi0BJIclaUvu13dIyQvSnopeqBnOaJb3Hhf3rVbkKJyvwRR0NBhSIgyHsjb7gv54XX+6&#10;o8QHZkqmwIiCnoSn98uPHxaNzcUYKlClcASLGJ83tqBVCDbPMs8roZkfgBUGgxKcZgFdt89Kxxqs&#10;rlU2Hg5nWQOutA648B5vH7sgXab6UgoenqX0IhBVUJwtpNOlcxfPbLlg+d4xW9W8H4P9wxSa1Qab&#10;Xko9ssDIwdV/lNI1d+BBhgEHnYGUNRdpB9xmNHy3zbZiVqRdEBxvLzD5/1eWPx239sWR0H6FFgmM&#10;gDTW5x4v4z6tdDp+cVKCcYTwdIFNtIFwvJzPkAmMcAyNp/PRfBqrZNefrfPhmwBNolFQh6wksNhx&#10;40OXek6JvQysa6USM8qQpqCzz9Nh+uESweLKYI/rqNEK7a7t599BecK1HHSMe8vXNTbfMB9emEOK&#10;cV6UbXjGQyrAJtBblFTgfv3tPuYj8hilpEHJFNT/PDAnKFHfDXLyZTSZRI0lZzKdj9Fxt5HdbcQc&#10;9AOgKkf4QCxPZswP6mxKB/oN1b2KXTHEDMfeBQ1n8yF0QsbXwcVqlZJQVZaFjdlaHktHOCO0r+0b&#10;c7bHPyBxT3AWF8vf0dDldkSsDgFknTiKAHeo9rijIhPL/euJkr/1U9b1jS9/AwAA//8DAFBLAwQU&#10;AAYACAAAACEA/otNcN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhN&#10;CBCFbKoqUoWEyqGlF25O7CYR9jrEbhv4+jonOM7OaOZtsZysYSc9+t4Rwv1CANPUONVTi7D/WN9l&#10;wHyQpKRxpBF+tIdleX1VyFy5M231aRdaFkvI5xKhC2HIOfdNp630Czdoit7BjVaGKMeWq1GeY7k1&#10;PBHiiVvZU1zo5KCrTjdfu6NFeKvW73JbJzb7NdXr5rAavvefj4i3N9PqBVjQU/gLw4wf0aGMTLU7&#10;kvLMIGRZmsYowsMzsNkXYj7UCGmaAC8L/v+D8gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDwbgUEFQIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQD+i01w3wAAAAkBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="6DA4B642" w14:textId="77777777" w:rsidR="00857337" w:rsidRDefault="00857337"/>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+              </w:pict>
+            </mc:Fallback>
+          </mc:AlternateContent>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="409F4B9A" w14:textId="68F38A38" w:rsidR="00D34D20" w:rsidRPr="00D34D20" w:rsidRDefault="00D34D20" w:rsidP="00D34D20">
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-        <w:szCs w:val="21"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...96 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="766ED285" w14:textId="77777777" w:rsidR="009870A7" w:rsidRDefault="009870A7">
+    <w:p w14:paraId="13F5D062" w14:textId="77777777" w:rsidR="00C50A05" w:rsidRDefault="00C50A05" w:rsidP="00757B36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="535030E5" w14:textId="77777777" w:rsidR="009870A7" w:rsidRDefault="009870A7">
+    <w:p w14:paraId="5C3C4CD0" w14:textId="77777777" w:rsidR="00C50A05" w:rsidRDefault="00C50A05" w:rsidP="00757B36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04701AC8" w14:textId="4064656D" w:rsidR="00B7588D" w:rsidRDefault="002475DA">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6693E049" wp14:editId="5F589254">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-466725</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7795843" cy="1133475"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="172332801" name="Imagen 2" descr="Logotipo, nombre de la empresa&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="172332801" name="Imagen 2" descr="Logotipo, nombre de la empresa&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7795843" cy="1133475"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5FF8CE25" w14:textId="7B5F8203" w:rsidR="00757B36" w:rsidRDefault="00757B36">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="27E9D126" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRDefault="00C947EC">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="110261B1" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRDefault="00C947EC">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2793"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="1831"/>
+      <w:gridCol w:w="2789"/>
+      <w:gridCol w:w="2181"/>
+      <w:gridCol w:w="2029"/>
+      <w:gridCol w:w="1829"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="7266F6A5" w14:textId="77777777" w:rsidTr="00154D5D">
-[...72 lines deleted...]
-    <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="565F3071" w14:textId="77777777" w:rsidTr="00154D5D">
+    <w:tr w:rsidR="00C947EC" w:rsidRPr="00D90F17" w14:paraId="10225EAC" w14:textId="77777777" w:rsidTr="00B75E19">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="345FB2E8" w14:textId="27170495" w:rsidR="00154D5D" w:rsidRPr="00E14FE4" w:rsidRDefault="00223995" w:rsidP="00E14FE4">
+        <w:p w14:paraId="39265F4A" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00E14FE4" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>CIERRE O RESPUESTA INCIDENTE-IM</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="525FE745" w14:textId="77777777" w:rsidTr="00154D5D">
+    <w:tr w:rsidR="00C947EC" w:rsidRPr="00D90F17" w14:paraId="7FF8FD3C" w14:textId="77777777" w:rsidTr="00B75E19">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4A195AC4" w14:textId="5C04AED1" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="00154D5D" w:rsidP="00154D5D">
+        <w:p w14:paraId="11969639" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="004637B6" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004637B6">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PROCESO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3420" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="46F8D067" w14:textId="4BDF9482" w:rsidR="00154D5D" w:rsidRPr="00617470" w:rsidRDefault="00223995" w:rsidP="00E14FE4">
+        <w:p w14:paraId="590DC2DA" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00617470" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CENTRALIZACIÓN DE LA INFORMACIÓN</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="3784FD04" w14:textId="77777777" w:rsidTr="00154D5D">
+    <w:tr w:rsidR="00C947EC" w:rsidRPr="00D90F17" w14:paraId="2E9279A7" w14:textId="77777777" w:rsidTr="00B75E19">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3D58D0E3" w14:textId="79A062A1" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="00154D5D" w:rsidP="00154D5D">
+        <w:p w14:paraId="0E17D10C" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="004637B6" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PROCEDIMIENTO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3420" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="599B57D2" w14:textId="21F615F3" w:rsidR="00154D5D" w:rsidRPr="00617470" w:rsidRDefault="00223995" w:rsidP="00E14FE4">
+        <w:p w14:paraId="42BB82B7" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00617470" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00223995">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>ATENCIÓN DE INCIDENTES SISTEMAS DE INFORMACIÓN INTEGRADOS NACIONALES SIIN (SIIF NACIÓN-SPGR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="374BAE71" w14:textId="77777777" w:rsidTr="00154D5D">
+    <w:tr w:rsidR="00C947EC" w:rsidRPr="00D90F17" w14:paraId="6F67B63E" w14:textId="77777777" w:rsidTr="00B75E19">
       <w:trPr>
         <w:trHeight w:val="526"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="36293540" w14:textId="77777777" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="00154D5D" w:rsidP="00E14FE4">
+        <w:p w14:paraId="4451C6F9" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="004637B6" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004637B6">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>FECHA DE APROBACIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1235" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="65EC9FCE" w14:textId="77777777" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="00154D5D" w:rsidP="00E14FE4">
+        <w:p w14:paraId="104B06FE" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="004637B6" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004637B6">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CÓDIGO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="41BB8D95" w14:textId="77777777" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="00154D5D" w:rsidP="00B94A68">
+        <w:p w14:paraId="2957EB28" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="004637B6" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004637B6">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>VERSIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1036" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="77273C92" w14:textId="1BDEFDBE" w:rsidR="00154D5D" w:rsidRPr="00617470" w:rsidRDefault="00154D5D" w:rsidP="00E14FE4">
+        <w:p w14:paraId="2CE52FCE" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00617470" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="0739135C" w14:textId="77777777" w:rsidTr="00154D5D">
+    <w:tr w:rsidR="00C947EC" w:rsidRPr="00D90F17" w14:paraId="22A43AD1" w14:textId="77777777" w:rsidTr="00B75E19">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7AD1D6AC" w14:textId="679F2E2D" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="00D41ABE" w:rsidP="00E14FE4">
+        <w:p w14:paraId="78C76281" w14:textId="5CA7AB6C" w:rsidR="00C947EC" w:rsidRPr="004637B6" w:rsidRDefault="00254AB4" w:rsidP="00C947EC">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>01/12/2025</w:t>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00EF721E">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>9</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/05/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1235" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5F257B18" w14:textId="70002F17" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="00965E8C" w:rsidP="00A97EF8">
+        <w:p w14:paraId="141AE3FB" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="004637B6" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00965E8C">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CEN19-FOR03</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3BF0363D" w14:textId="634D842B" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="00D41ABE" w:rsidP="00B94A68">
+        <w:p w14:paraId="66A8C410" w14:textId="25432F45" w:rsidR="00C947EC" w:rsidRPr="004637B6" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>04</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00254AB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1036" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="66C0A2F9" w14:textId="527E589B" w:rsidR="00154D5D" w:rsidRPr="00617470" w:rsidRDefault="00154D5D" w:rsidP="00276DD8">
+        <w:p w14:paraId="73767645" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRPr="00617470" w:rsidRDefault="00C947EC" w:rsidP="00C947EC">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
@@ -2868,100 +2665,53 @@
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="60C3F066" w14:textId="572D21EA" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="008C2908">
+  <w:p w14:paraId="49861D7F" w14:textId="77777777" w:rsidR="00C947EC" w:rsidRDefault="00C947EC">
     <w:pPr>
-      <w:snapToGrid w:val="0"/>
-[...46 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Ttulo1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
@@ -3051,3851 +2801,410 @@
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A730C1E"/>
+    <w:nsid w:val="02940984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="045481B2"/>
-    <w:lvl w:ilvl="0" w:tplc="240A0019">
+    <w:tmpl w:val="755E322A"/>
+    <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3278 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="328217966">
+  <w:num w:numId="1" w16cid:durableId="1286501030">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="272708030">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="2" w16cid:durableId="674574542">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
-[...11 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Normal"/>
-[...3 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00247AA3"/>
-[...266 lines deleted...]
-    <w:rsid w:val="00FB5CDB"/>
+    <w:rsidRoot w:val="00757B36"/>
+    <w:rsid w:val="000B6013"/>
+    <w:rsid w:val="000C4CB3"/>
+    <w:rsid w:val="000D740B"/>
+    <w:rsid w:val="000E399E"/>
+    <w:rsid w:val="000E6F5F"/>
+    <w:rsid w:val="001074AB"/>
+    <w:rsid w:val="00110143"/>
+    <w:rsid w:val="0012440C"/>
+    <w:rsid w:val="001438C2"/>
+    <w:rsid w:val="00174519"/>
+    <w:rsid w:val="00180F67"/>
+    <w:rsid w:val="001C3922"/>
+    <w:rsid w:val="001D7092"/>
+    <w:rsid w:val="002055A0"/>
+    <w:rsid w:val="00233A79"/>
+    <w:rsid w:val="002458C7"/>
+    <w:rsid w:val="002475DA"/>
+    <w:rsid w:val="00254AB4"/>
+    <w:rsid w:val="00255542"/>
+    <w:rsid w:val="00256928"/>
+    <w:rsid w:val="00290BE0"/>
+    <w:rsid w:val="0029261F"/>
+    <w:rsid w:val="0030489C"/>
+    <w:rsid w:val="003537BC"/>
+    <w:rsid w:val="00360EEE"/>
+    <w:rsid w:val="00362650"/>
+    <w:rsid w:val="00387242"/>
+    <w:rsid w:val="0043607A"/>
+    <w:rsid w:val="00436E05"/>
+    <w:rsid w:val="00496456"/>
+    <w:rsid w:val="004B1A53"/>
+    <w:rsid w:val="004F49F9"/>
+    <w:rsid w:val="00502FAB"/>
+    <w:rsid w:val="005B21FD"/>
+    <w:rsid w:val="005C0E93"/>
+    <w:rsid w:val="005C4C5B"/>
+    <w:rsid w:val="005E6DB0"/>
+    <w:rsid w:val="005F5EF9"/>
+    <w:rsid w:val="005F668D"/>
+    <w:rsid w:val="0061497D"/>
+    <w:rsid w:val="00614DF8"/>
+    <w:rsid w:val="006166BF"/>
+    <w:rsid w:val="0064339E"/>
+    <w:rsid w:val="00646A00"/>
+    <w:rsid w:val="006D375D"/>
+    <w:rsid w:val="00757B36"/>
+    <w:rsid w:val="00781782"/>
+    <w:rsid w:val="007A692F"/>
+    <w:rsid w:val="007E7280"/>
+    <w:rsid w:val="007F11B3"/>
+    <w:rsid w:val="007F1A8F"/>
+    <w:rsid w:val="00804F33"/>
+    <w:rsid w:val="00813104"/>
+    <w:rsid w:val="00824128"/>
+    <w:rsid w:val="008335B0"/>
+    <w:rsid w:val="008338A4"/>
+    <w:rsid w:val="00855632"/>
+    <w:rsid w:val="00857337"/>
+    <w:rsid w:val="008718C1"/>
+    <w:rsid w:val="00892F6F"/>
+    <w:rsid w:val="008952F7"/>
+    <w:rsid w:val="008D32FD"/>
+    <w:rsid w:val="008F367D"/>
+    <w:rsid w:val="008F47C3"/>
+    <w:rsid w:val="008F6FB5"/>
+    <w:rsid w:val="009879E8"/>
+    <w:rsid w:val="009D46D7"/>
+    <w:rsid w:val="00A87153"/>
+    <w:rsid w:val="00A9794E"/>
+    <w:rsid w:val="00AA39FA"/>
+    <w:rsid w:val="00AD77D4"/>
+    <w:rsid w:val="00B04403"/>
+    <w:rsid w:val="00B127D4"/>
+    <w:rsid w:val="00B33FFC"/>
+    <w:rsid w:val="00B50753"/>
+    <w:rsid w:val="00B7588D"/>
+    <w:rsid w:val="00B75D91"/>
+    <w:rsid w:val="00B843D8"/>
+    <w:rsid w:val="00BA0523"/>
+    <w:rsid w:val="00BA297D"/>
+    <w:rsid w:val="00BB7C6E"/>
+    <w:rsid w:val="00C03018"/>
+    <w:rsid w:val="00C3281C"/>
+    <w:rsid w:val="00C4184D"/>
+    <w:rsid w:val="00C50A05"/>
+    <w:rsid w:val="00C525A4"/>
+    <w:rsid w:val="00C86EE1"/>
+    <w:rsid w:val="00C947EC"/>
+    <w:rsid w:val="00CF5A8C"/>
+    <w:rsid w:val="00D03D7D"/>
+    <w:rsid w:val="00D16E9E"/>
+    <w:rsid w:val="00D34D20"/>
+    <w:rsid w:val="00D365F9"/>
+    <w:rsid w:val="00D41457"/>
+    <w:rsid w:val="00D50C53"/>
+    <w:rsid w:val="00D55993"/>
+    <w:rsid w:val="00D935D2"/>
+    <w:rsid w:val="00DE1FA5"/>
+    <w:rsid w:val="00E07C20"/>
+    <w:rsid w:val="00E93EF6"/>
+    <w:rsid w:val="00EB63F9"/>
+    <w:rsid w:val="00ED0A24"/>
+    <w:rsid w:val="00ED636F"/>
+    <w:rsid w:val="00EF721E"/>
+    <w:rsid w:val="00F0490D"/>
+    <w:rsid w:val="00F747D5"/>
+    <w:rsid w:val="00F804E1"/>
+    <w:rsid w:val="00F8376A"/>
+    <w:rsid w:val="00FD6929"/>
+    <w:rsid w:val="00FE7173"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="788C9F94"/>
-  <w15:docId w15:val="{4DAC37E4-168C-4E4A-95CB-F957040CAA0B}"/>
+  <w14:docId w14:val="019C4308"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{82F1AF6E-31FF-4CFD-85E0-BEF35F90808B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6930,74 +3239,74 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -7145,948 +3454,739 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB16BC"/>
+    <w:rsid w:val="00B127D4"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+      <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
       <w:i/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB16BC"/>
+    <w:rsid w:val="00B127D4"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB16BC"/>
+    <w:rsid w:val="00B127D4"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB16BC"/>
+    <w:rsid w:val="00B127D4"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00857337"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i w:val="0"/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Absatz-Standardschriftart">
-[...1 lines deleted...]
-    <w:rsid w:val="00EB16BC"/>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00757B36"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z0">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00757B36"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00757B36"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Fuentedeprrafopredeter1">
-[...15 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00757B36"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00EB16BC"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00757B36"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CarCar2">
-[...1 lines deleted...]
-    <w:rsid w:val="00EB16BC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
+    <w:name w:val="Mención sin resolver1"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00757B36"/>
     <w:rPr>
-      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-[...1 lines deleted...]
-      <w:lang w:val="es-CO"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CarCar">
-[...1 lines deleted...]
-    <w:rsid w:val="00EB16BC"/>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00757B36"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:rsid w:val="00B127D4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:val="es-ES_tradnl"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Encabezado1">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:rsid w:val="00B127D4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
+    <w:name w:val="Título 8 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo8"/>
+    <w:rsid w:val="00B127D4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextoindependienteCar"/>
-    <w:rsid w:val="00EB16BC"/>
+    <w:rsid w:val="00B127D4"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lista">
-[...2 lines deleted...]
-    <w:rsid w:val="00EB16BC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
+    <w:name w:val="Texto independiente Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textoindependiente"/>
+    <w:rsid w:val="00B127D4"/>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Etiqueta">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
+    <w:name w:val="Título 9 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00857337"/>
     <w:rPr>
-      <w:rFonts w:cs="Lohit Hindi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...82 lines deleted...]
-      <w:lang w:val="es-ES_tradnl" w:eastAsia="ar-SA"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textocomentario">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextocomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C2502"/>
+    <w:rsid w:val="00C947EC"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:i w:val="0"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
     <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textocomentario"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009C2502"/>
+    <w:rsid w:val="00C947EC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
-    </w:rPr>
-[...211 lines deleted...]
-      <w:u w:val="single"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>247</Words>
-  <Characters>1361</Characters>
+  <Words>248</Words>
+  <Characters>1367</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>CGN – 1000</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1605</CharactersWithSpaces>
+  <CharactersWithSpaces>1612</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>CGN – 1000</dc:title>
-  <dc:creator>Adriana Callejas Acevedo</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>William Camilo  Baracaldo Godoy</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>