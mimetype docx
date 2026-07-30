--- v0 (2026-04-05)
+++ v1 (2026-07-30)
@@ -2990,58 +2990,58 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003B53E7" w:rsidRPr="005B751D">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="284" w:footer="1644" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="100" w:charSpace="8192"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="767EAD99" w14:textId="77777777" w:rsidR="00B24017" w:rsidRDefault="00B24017">
+    <w:p w14:paraId="1DC92C15" w14:textId="77777777" w:rsidR="00A85C12" w:rsidRDefault="00A85C12">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B30C5D2" w14:textId="77777777" w:rsidR="00B24017" w:rsidRDefault="00B24017">
+    <w:p w14:paraId="06C2FB1F" w14:textId="77777777" w:rsidR="00A85C12" w:rsidRDefault="00A85C12">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -3058,51 +3058,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Yu Gothic"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -3130,121 +3129,119 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66D50B78" w14:textId="77777777" w:rsidR="003B53E7" w:rsidRDefault="003B53E7">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44731693" w14:textId="2B0BD3B1" w:rsidR="003B53E7" w:rsidRDefault="00F36F64">
+  <w:p w14:paraId="44731693" w14:textId="1CADAA45" w:rsidR="003B53E7" w:rsidRDefault="00C91645">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="483CCA4A" wp14:editId="0F6D99B3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D69CB31" wp14:editId="60B5C780">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-258445</wp:posOffset>
+            <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>95250</wp:posOffset>
+            <wp:posOffset>106680</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6529469" cy="1008000"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="739759634" name="Imagen 3"/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="739759634" name="Imagen 739759634"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6529469" cy="1008000"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="613FD4F7" w14:textId="77777777" w:rsidR="003B53E7" w:rsidRDefault="00B24017">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
@@ -3278,58 +3275,58 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7734935" cy="1337310"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68AE5C9E" w14:textId="77777777" w:rsidR="00B24017" w:rsidRDefault="00B24017">
+    <w:p w14:paraId="59DBEFAF" w14:textId="77777777" w:rsidR="00A85C12" w:rsidRDefault="00A85C12">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72C1369F" w14:textId="77777777" w:rsidR="00B24017" w:rsidRDefault="00B24017">
+    <w:p w14:paraId="034801ED" w14:textId="77777777" w:rsidR="00A85C12" w:rsidRDefault="00A85C12">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E90DDC4" w14:textId="77777777" w:rsidR="003B53E7" w:rsidRDefault="003B53E7">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3755,70 +3752,80 @@
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00323F5E" w:rsidRPr="00617470" w14:paraId="2DCFEFFF" w14:textId="77777777" w:rsidTr="00C746A3">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2836" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3437B3BC" w14:textId="0110EC25" w:rsidR="00323F5E" w:rsidRPr="004637B6" w:rsidRDefault="00C746A3" w:rsidP="00323F5E">
+        <w:p w14:paraId="3437B3BC" w14:textId="1ACF39A5" w:rsidR="00323F5E" w:rsidRPr="004637B6" w:rsidRDefault="00C91645" w:rsidP="00323F5E">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>09/02/2026</w:t>
+            <w:t>10/06</w:t>
+          </w:r>
+          <w:r w:rsidR="00C746A3">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2205" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="57F70544" w14:textId="78415815" w:rsidR="00323F5E" w:rsidRPr="004637B6" w:rsidRDefault="00323F5E" w:rsidP="00323F5E">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0003374C">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
@@ -3843,70 +3850,80 @@
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>-FOR0</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2047" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3A91F6F7" w14:textId="3EFCA842" w:rsidR="00323F5E" w:rsidRPr="008C2908" w:rsidRDefault="00C746A3" w:rsidP="00323F5E">
+        <w:p w14:paraId="3A91F6F7" w14:textId="17E86652" w:rsidR="00323F5E" w:rsidRPr="008C2908" w:rsidRDefault="00C746A3" w:rsidP="00323F5E">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>04</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00C91645">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2551" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="0CBC45D7" w14:textId="77777777" w:rsidR="00323F5E" w:rsidRPr="00617470" w:rsidRDefault="00323F5E" w:rsidP="00323F5E">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CF1064">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
@@ -5028,58 +5045,61 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B53E7"/>
     <w:rsid w:val="000C0F21"/>
     <w:rsid w:val="001D3FBE"/>
     <w:rsid w:val="00323F5E"/>
     <w:rsid w:val="003763AD"/>
     <w:rsid w:val="003B53E7"/>
     <w:rsid w:val="0058037E"/>
     <w:rsid w:val="005B751D"/>
+    <w:rsid w:val="007C056F"/>
     <w:rsid w:val="008874B1"/>
     <w:rsid w:val="008D04C3"/>
+    <w:rsid w:val="00A85C12"/>
     <w:rsid w:val="00A96101"/>
     <w:rsid w:val="00AE05D0"/>
     <w:rsid w:val="00B24017"/>
     <w:rsid w:val="00C12378"/>
     <w:rsid w:val="00C63EEC"/>
     <w:rsid w:val="00C746A3"/>
+    <w:rsid w:val="00C91645"/>
     <w:rsid w:val="00DA5957"/>
     <w:rsid w:val="00F36F64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>