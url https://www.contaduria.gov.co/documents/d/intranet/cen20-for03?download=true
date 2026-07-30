--- v0 (2026-04-05)
+++ v1 (2026-07-30)
@@ -3489,58 +3489,58 @@
     <w:p w14:paraId="7BC8228D" w14:textId="77777777" w:rsidR="008070FC" w:rsidRDefault="008070FC" w:rsidP="009D51B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008070FC" w:rsidSect="009D51B6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="284" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="8192"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AB90045" w14:textId="77777777" w:rsidR="006C1817" w:rsidRDefault="006C1817">
+    <w:p w14:paraId="39CFA981" w14:textId="77777777" w:rsidR="0051740D" w:rsidRDefault="0051740D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EB322DD" w14:textId="77777777" w:rsidR="006C1817" w:rsidRDefault="006C1817">
+    <w:p w14:paraId="04557668" w14:textId="77777777" w:rsidR="0051740D" w:rsidRDefault="0051740D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -3570,197 +3570,194 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Yu Gothic"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Code3of9">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D89A246" w14:textId="76766C12" w:rsidR="007B1E52" w:rsidRDefault="00462E98" w:rsidP="007B1E52">
+  <w:p w14:paraId="2D89A246" w14:textId="33515895" w:rsidR="007B1E52" w:rsidRDefault="007A3E58" w:rsidP="007B1E52">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35272B13" wp14:editId="5AA48D23">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52C008BF" wp14:editId="74482744">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>508635</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-531495</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-270510</wp:posOffset>
+            <wp:posOffset>-168275</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6529469" cy="1008000"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="739759634" name="Imagen 3"/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="739759634" name="Imagen 739759634"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6529469" cy="1008000"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="42441375" w14:textId="39F3E10C" w:rsidR="007B1E52" w:rsidRDefault="007B1E52" w:rsidP="007B1E52">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="48AB357D" w14:textId="77777777" w:rsidR="007B1E52" w:rsidRDefault="007B1E52" w:rsidP="007B1E52">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="308DEEC7" w14:textId="1F0F2E6B" w:rsidR="008070FC" w:rsidRDefault="008070FC">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="724672B9" w14:textId="77777777" w:rsidR="006C1817" w:rsidRDefault="006C1817">
+    <w:p w14:paraId="7366FF45" w14:textId="77777777" w:rsidR="0051740D" w:rsidRDefault="0051740D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4ABB08CA" w14:textId="77777777" w:rsidR="006C1817" w:rsidRDefault="006C1817">
+    <w:p w14:paraId="4E6F53E7" w14:textId="77777777" w:rsidR="0051740D" w:rsidRDefault="0051740D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B37237B" w14:textId="4C303B4F" w:rsidR="00A716FD" w:rsidRDefault="00A716FD">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5109881B" wp14:editId="0F441032">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>670560</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>24765</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7102543" cy="972000"/>
@@ -4167,70 +4164,100 @@
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="0003374C" w:rsidRPr="00617470" w14:paraId="60FC68D7" w14:textId="77777777" w:rsidTr="0003374C">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1536" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="375C9789" w14:textId="587689F6" w:rsidR="0003374C" w:rsidRPr="004637B6" w:rsidRDefault="00171477" w:rsidP="0003374C">
+        <w:p w14:paraId="375C9789" w14:textId="188E2365" w:rsidR="0003374C" w:rsidRPr="004637B6" w:rsidRDefault="00AA109E" w:rsidP="0003374C">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>09/02/2026</w:t>
+            <w:t>10</w:t>
+          </w:r>
+          <w:r w:rsidR="00171477">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>06</w:t>
+          </w:r>
+          <w:r w:rsidR="00171477">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1211" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="762E2A40" w14:textId="643FD334" w:rsidR="0003374C" w:rsidRPr="004637B6" w:rsidRDefault="0003374C" w:rsidP="0003374C">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0003374C">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
@@ -4255,70 +4282,80 @@
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>-FOR0</w:t>
           </w:r>
           <w:r w:rsidR="007521EA">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="860" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6417BE07" w14:textId="71E083B1" w:rsidR="0003374C" w:rsidRPr="008C2908" w:rsidRDefault="00171477" w:rsidP="0003374C">
+        <w:p w14:paraId="6417BE07" w14:textId="31D6E16D" w:rsidR="0003374C" w:rsidRPr="008C2908" w:rsidRDefault="00171477" w:rsidP="0003374C">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>04</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00AA109E">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1394" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="7DE1F838" w14:textId="03AE93C2" w:rsidR="0003374C" w:rsidRPr="00617470" w:rsidRDefault="0003374C" w:rsidP="0003374C">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CF1064">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
@@ -5189,66 +5226,70 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008070FC"/>
     <w:rsid w:val="00001D9E"/>
     <w:rsid w:val="0003374C"/>
     <w:rsid w:val="000A5E26"/>
     <w:rsid w:val="00132088"/>
     <w:rsid w:val="00145A5D"/>
     <w:rsid w:val="00171477"/>
     <w:rsid w:val="001C401B"/>
     <w:rsid w:val="001C533F"/>
     <w:rsid w:val="001D4952"/>
     <w:rsid w:val="00302832"/>
     <w:rsid w:val="00372CFA"/>
     <w:rsid w:val="003E53BE"/>
     <w:rsid w:val="00413295"/>
     <w:rsid w:val="00426ABB"/>
     <w:rsid w:val="00440F11"/>
     <w:rsid w:val="00462E98"/>
     <w:rsid w:val="00472A3A"/>
+    <w:rsid w:val="0051740D"/>
     <w:rsid w:val="0058037E"/>
     <w:rsid w:val="00595271"/>
     <w:rsid w:val="00600277"/>
     <w:rsid w:val="00621F80"/>
     <w:rsid w:val="006C1817"/>
     <w:rsid w:val="006C67F3"/>
     <w:rsid w:val="007521EA"/>
+    <w:rsid w:val="007A3E58"/>
     <w:rsid w:val="007B1E52"/>
+    <w:rsid w:val="007C056F"/>
     <w:rsid w:val="008070FC"/>
     <w:rsid w:val="00892176"/>
     <w:rsid w:val="009031DA"/>
     <w:rsid w:val="0094288D"/>
     <w:rsid w:val="009A7CC2"/>
     <w:rsid w:val="009D51B6"/>
     <w:rsid w:val="00A716FD"/>
     <w:rsid w:val="00A735A1"/>
+    <w:rsid w:val="00AA109E"/>
     <w:rsid w:val="00B36BE2"/>
     <w:rsid w:val="00C4688D"/>
     <w:rsid w:val="00C63EEC"/>
     <w:rsid w:val="00CF1064"/>
     <w:rsid w:val="00D61994"/>
     <w:rsid w:val="00DB4025"/>
     <w:rsid w:val="00F24BDB"/>
     <w:rsid w:val="00FE23BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>