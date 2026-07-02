--- v0 (2026-03-30)
+++ v1 (2026-07-02)
@@ -1,44 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablamoderna"/>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -937,74 +939,76 @@
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>í</w:t>
             </w:r>
             <w:r w:rsidRPr="00076AF2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>odo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67427428" w14:textId="77777777" w:rsidR="005E743D" w:rsidRPr="00076AF2" w:rsidRDefault="005E743D" w:rsidP="00076AF2"/>
     <w:sectPr w:rsidR="005E743D" w:rsidRPr="00076AF2" w:rsidSect="00076AF2">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="4" w:footer="1644" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="748ACAFC" w14:textId="77777777" w:rsidR="00660C36" w:rsidRDefault="00660C36">
+    <w:p w14:paraId="0C9F39A9" w14:textId="77777777" w:rsidR="001310EC" w:rsidRDefault="001310EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30656E01" w14:textId="77777777" w:rsidR="00660C36" w:rsidRDefault="00660C36">
+    <w:p w14:paraId="190F764A" w14:textId="77777777" w:rsidR="001310EC" w:rsidRDefault="001310EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1065,139 +1069,143 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A6017BC" w14:textId="1F34AA9C" w:rsidR="0070396F" w:rsidRDefault="001C2D3D">
+  <w:p w14:paraId="5EA2708B" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A6017BC" w14:textId="205E56D4" w:rsidR="0070396F" w:rsidRDefault="00DD5A1C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i w:val="0"/>
+        <w:iCs/>
         <w:noProof/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D72E518" wp14:editId="42F56E29">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E35B511" wp14:editId="59B97BAB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>252730</wp:posOffset>
+            <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>107315</wp:posOffset>
+            <wp:posOffset>95250</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7392125" cy="1008000"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7392125" cy="1008000"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D3DBE6C" w14:textId="77777777" w:rsidR="002355B9" w:rsidRDefault="002355B9" w:rsidP="002355B9">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>____________________________________________________________________________________</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="24BF1A8A" w14:textId="77777777" w:rsidR="002355B9" w:rsidRDefault="002355B9" w:rsidP="002355B9">
     <w:pPr>
@@ -1271,67 +1279,77 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6086475" cy="933450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15589683" w14:textId="77777777" w:rsidR="00660C36" w:rsidRDefault="00660C36">
+    <w:p w14:paraId="6D8A3965" w14:textId="77777777" w:rsidR="001310EC" w:rsidRDefault="001310EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="578C8FC4" w14:textId="77777777" w:rsidR="00660C36" w:rsidRDefault="00660C36">
+    <w:p w14:paraId="35C7613F" w14:textId="77777777" w:rsidR="001310EC" w:rsidRDefault="001310EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C8E978B" w14:textId="77777777" w:rsidR="00457689" w:rsidRDefault="00457689">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5756" w:type="pct"/>
       <w:tblInd w:w="-993" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="3119"/>
       <w:gridCol w:w="3119"/>
       <w:gridCol w:w="3545"/>
     </w:tblGrid>
     <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="7266F6A5" w14:textId="77777777" w:rsidTr="007C6750">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
@@ -1753,150 +1771,150 @@
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00076AF2" w:rsidRPr="00825689" w14:paraId="0739135C" w14:textId="77777777" w:rsidTr="007C6750">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1584" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7AD1D6AC" w14:textId="60696A97" w:rsidR="00076AF2" w:rsidRPr="00825689" w:rsidRDefault="001C2D3D" w:rsidP="00076AF2">
+        <w:p w14:paraId="7AD1D6AC" w14:textId="77189807" w:rsidR="00076AF2" w:rsidRPr="00825689" w:rsidRDefault="00457689" w:rsidP="00076AF2">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>09/02/2026</w:t>
+            <w:t>19</w:t>
+          </w:r>
+          <w:r w:rsidR="00066C66">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/06/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1089" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5F257B18" w14:textId="5C1B4F6F" w:rsidR="00076AF2" w:rsidRPr="00825689" w:rsidRDefault="00076AF2" w:rsidP="00076AF2">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00825689">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>CON01-FOR01</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1089" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3BF0363D" w14:textId="57E5020F" w:rsidR="00076AF2" w:rsidRPr="00825689" w:rsidRDefault="00825689" w:rsidP="00076AF2">
+        <w:p w14:paraId="3BF0363D" w14:textId="0C8B8C68" w:rsidR="00076AF2" w:rsidRPr="00825689" w:rsidRDefault="00066C66" w:rsidP="00076AF2">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>0</w:t>
-[...9 lines deleted...]
-            <w:t>9</w:t>
+            <w:t>10</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1238" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="66C0A2F9" w14:textId="527E589B" w:rsidR="00076AF2" w:rsidRPr="00825689" w:rsidRDefault="00076AF2" w:rsidP="00076AF2">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
@@ -2019,51 +2037,51 @@
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="60C3F066" w14:textId="572D21EA" w:rsidR="009504F2" w:rsidRPr="001C2D3D" w:rsidRDefault="009504F2" w:rsidP="008C2908">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4EDE1C02" w14:textId="54A6084D" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="00707ED7">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:right="-6"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                                                                                </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="39E557BD" w14:textId="77777777" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="006F058C">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:right="-6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -5612,118 +5630,123 @@
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00247AA3"/>
     <w:rsid w:val="00010708"/>
     <w:rsid w:val="00014AF0"/>
     <w:rsid w:val="00015174"/>
     <w:rsid w:val="000345EF"/>
     <w:rsid w:val="00054B04"/>
+    <w:rsid w:val="00054BF8"/>
+    <w:rsid w:val="00066C66"/>
     <w:rsid w:val="0007506A"/>
     <w:rsid w:val="00076AF2"/>
     <w:rsid w:val="000816D2"/>
     <w:rsid w:val="000A18C4"/>
     <w:rsid w:val="000A74FF"/>
     <w:rsid w:val="000B160F"/>
     <w:rsid w:val="000B2594"/>
     <w:rsid w:val="000B2AA6"/>
     <w:rsid w:val="000B3E4F"/>
     <w:rsid w:val="000D0CD1"/>
     <w:rsid w:val="000D644F"/>
     <w:rsid w:val="000E799E"/>
     <w:rsid w:val="000F1BFD"/>
     <w:rsid w:val="000F7171"/>
     <w:rsid w:val="00102B40"/>
     <w:rsid w:val="00111849"/>
+    <w:rsid w:val="001310EC"/>
     <w:rsid w:val="00132292"/>
     <w:rsid w:val="0015017B"/>
     <w:rsid w:val="00154D5D"/>
     <w:rsid w:val="00174C1D"/>
     <w:rsid w:val="0017697E"/>
     <w:rsid w:val="00193BCE"/>
     <w:rsid w:val="001C2AB5"/>
     <w:rsid w:val="001C2D3D"/>
     <w:rsid w:val="001C7FC9"/>
     <w:rsid w:val="001D224C"/>
     <w:rsid w:val="001D453F"/>
     <w:rsid w:val="001F4A2A"/>
     <w:rsid w:val="0020695F"/>
     <w:rsid w:val="00220FD5"/>
     <w:rsid w:val="0023547A"/>
     <w:rsid w:val="002355B9"/>
     <w:rsid w:val="0024387F"/>
     <w:rsid w:val="00244B21"/>
     <w:rsid w:val="00247AA3"/>
     <w:rsid w:val="00273EC0"/>
     <w:rsid w:val="002742ED"/>
     <w:rsid w:val="00276DD8"/>
     <w:rsid w:val="002858C6"/>
     <w:rsid w:val="002977AE"/>
     <w:rsid w:val="002B7A5C"/>
     <w:rsid w:val="002D3C87"/>
     <w:rsid w:val="002E4975"/>
     <w:rsid w:val="002F4D8E"/>
     <w:rsid w:val="002F5857"/>
     <w:rsid w:val="002F66A9"/>
     <w:rsid w:val="00306E4A"/>
     <w:rsid w:val="00306F8C"/>
     <w:rsid w:val="00332514"/>
     <w:rsid w:val="00346FD5"/>
     <w:rsid w:val="00387A41"/>
     <w:rsid w:val="003A0D60"/>
+    <w:rsid w:val="003A6A0E"/>
     <w:rsid w:val="003B01B1"/>
     <w:rsid w:val="003B14A1"/>
     <w:rsid w:val="003B36F7"/>
     <w:rsid w:val="003B59DC"/>
     <w:rsid w:val="003C3239"/>
     <w:rsid w:val="003D25F0"/>
     <w:rsid w:val="003D6B3F"/>
     <w:rsid w:val="003E25C8"/>
     <w:rsid w:val="003E7E2F"/>
     <w:rsid w:val="00400B75"/>
     <w:rsid w:val="004040D1"/>
     <w:rsid w:val="004142BA"/>
     <w:rsid w:val="00432AD4"/>
     <w:rsid w:val="00434546"/>
     <w:rsid w:val="0044073E"/>
     <w:rsid w:val="004527D2"/>
+    <w:rsid w:val="00457689"/>
     <w:rsid w:val="004637B6"/>
     <w:rsid w:val="00475F1E"/>
     <w:rsid w:val="0047744F"/>
     <w:rsid w:val="004814AF"/>
     <w:rsid w:val="004A376E"/>
     <w:rsid w:val="004B74E2"/>
     <w:rsid w:val="004C1F7C"/>
     <w:rsid w:val="004C7B7E"/>
     <w:rsid w:val="004D7E2A"/>
     <w:rsid w:val="004E257D"/>
     <w:rsid w:val="004E5359"/>
     <w:rsid w:val="0051761B"/>
     <w:rsid w:val="00517878"/>
     <w:rsid w:val="00521C1A"/>
     <w:rsid w:val="00552C6A"/>
     <w:rsid w:val="00564709"/>
     <w:rsid w:val="00577426"/>
     <w:rsid w:val="00592614"/>
     <w:rsid w:val="005968D0"/>
     <w:rsid w:val="0059774D"/>
     <w:rsid w:val="005B3415"/>
     <w:rsid w:val="005D4769"/>
     <w:rsid w:val="005E4C9D"/>
     <w:rsid w:val="005E5BA1"/>
     <w:rsid w:val="005E743D"/>
@@ -5835,71 +5858,73 @@
     <w:rsid w:val="00C87C21"/>
     <w:rsid w:val="00C93D97"/>
     <w:rsid w:val="00CA42D3"/>
     <w:rsid w:val="00CB4D06"/>
     <w:rsid w:val="00CC4462"/>
     <w:rsid w:val="00CC5BAA"/>
     <w:rsid w:val="00CF19D8"/>
     <w:rsid w:val="00CF3787"/>
     <w:rsid w:val="00CF444B"/>
     <w:rsid w:val="00D0003E"/>
     <w:rsid w:val="00D02890"/>
     <w:rsid w:val="00D03D34"/>
     <w:rsid w:val="00D04723"/>
     <w:rsid w:val="00D2411B"/>
     <w:rsid w:val="00D34680"/>
     <w:rsid w:val="00D35733"/>
     <w:rsid w:val="00D41820"/>
     <w:rsid w:val="00D42563"/>
     <w:rsid w:val="00D65D4F"/>
     <w:rsid w:val="00D9537F"/>
     <w:rsid w:val="00DA037C"/>
     <w:rsid w:val="00DB6756"/>
     <w:rsid w:val="00DC3B96"/>
     <w:rsid w:val="00DC444A"/>
     <w:rsid w:val="00DD4FEB"/>
+    <w:rsid w:val="00DD5A1C"/>
     <w:rsid w:val="00DE6C14"/>
     <w:rsid w:val="00E03DE5"/>
     <w:rsid w:val="00E04262"/>
     <w:rsid w:val="00E06AAA"/>
     <w:rsid w:val="00E10D55"/>
     <w:rsid w:val="00E12EC2"/>
     <w:rsid w:val="00E14FE4"/>
     <w:rsid w:val="00E2308C"/>
     <w:rsid w:val="00E23554"/>
     <w:rsid w:val="00E3049E"/>
     <w:rsid w:val="00E30545"/>
     <w:rsid w:val="00E3370A"/>
     <w:rsid w:val="00E33945"/>
     <w:rsid w:val="00E70A2F"/>
     <w:rsid w:val="00E71768"/>
     <w:rsid w:val="00E96BEA"/>
     <w:rsid w:val="00EB16BC"/>
     <w:rsid w:val="00EC17B6"/>
     <w:rsid w:val="00ED1CC6"/>
     <w:rsid w:val="00ED3932"/>
     <w:rsid w:val="00EE5807"/>
+    <w:rsid w:val="00EF4C72"/>
     <w:rsid w:val="00F07258"/>
     <w:rsid w:val="00F232F7"/>
     <w:rsid w:val="00F24E1B"/>
     <w:rsid w:val="00F30417"/>
     <w:rsid w:val="00F326F8"/>
     <w:rsid w:val="00F33E51"/>
     <w:rsid w:val="00F43489"/>
     <w:rsid w:val="00F766E0"/>
     <w:rsid w:val="00F8286A"/>
     <w:rsid w:val="00F94BF1"/>
     <w:rsid w:val="00FA4793"/>
     <w:rsid w:val="00FB4F1D"/>
     <w:rsid w:val="00FB5CDB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -6894,62 +6919,62 @@
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
         <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>