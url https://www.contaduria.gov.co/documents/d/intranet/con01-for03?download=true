--- v0 (2026-03-30)
+++ v1 (2026-08-23)
@@ -2463,58 +2463,58 @@
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E743D" w:rsidRPr="009A7AFC" w:rsidSect="00614B86">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="4" w:footer="1644" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="262255C8" w14:textId="77777777" w:rsidR="00230EB0" w:rsidRDefault="00230EB0">
+    <w:p w14:paraId="7396030A" w14:textId="77777777" w:rsidR="00FC73D7" w:rsidRDefault="00FC73D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04711BC9" w14:textId="77777777" w:rsidR="00230EB0" w:rsidRDefault="00230EB0">
+    <w:p w14:paraId="54AC1D17" w14:textId="77777777" w:rsidR="00FC73D7" w:rsidRDefault="00FC73D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2582,171 +2582,166 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="778B3DBB" w14:textId="77777777" w:rsidR="00F46ED8" w:rsidRDefault="00F46ED8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:id w:val="1454675232"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="21FB2A10" w14:textId="316D8CA0" w:rsidR="00614B86" w:rsidRPr="00614B86" w:rsidRDefault="00852293">
+      <w:p w14:paraId="21FB2A10" w14:textId="003D067A" w:rsidR="00614B86" w:rsidRPr="00614B86" w:rsidRDefault="00E605F2">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:i w:val="0"/>
             <w:iCs/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:i w:val="0"/>
+            <w:iCs/>
             <w:noProof/>
+            <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C77AE7C" wp14:editId="121CF768">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B3AFD1C" wp14:editId="79ADAB66">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>249555</wp:posOffset>
+                <wp:posOffset>247650</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6759611" cy="1044000"/>
+              <wp:extent cx="6675755" cy="939165"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+              <wp:docPr id="1917743170" name="Imagen 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-                      <pic:cNvPicPr/>
+                      <pic:cNvPr id="0" name="Picture 2"/>
+                      <pic:cNvPicPr>
+                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
+                      <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
-                    <pic:spPr>
+                    <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6759611" cy="1044000"/>
+                        <a:ext cx="6675755" cy="939165"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
+                      <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </w:r>
         <w:r w:rsidR="00614B86">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:i w:val="0"/>
             <w:iCs/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="2A6017BC" w14:textId="2D0845E1" w:rsidR="0070396F" w:rsidRDefault="0070396F">
+  <w:p w14:paraId="2A6017BC" w14:textId="3ADB0AE0" w:rsidR="0070396F" w:rsidRDefault="0070396F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D3DBE6C" w14:textId="77777777" w:rsidR="002355B9" w:rsidRDefault="002355B9" w:rsidP="002355B9">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
@@ -2828,58 +2823,58 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6086475" cy="933450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AE2BE8C" w14:textId="77777777" w:rsidR="00230EB0" w:rsidRDefault="00230EB0">
+    <w:p w14:paraId="4FD32D26" w14:textId="77777777" w:rsidR="00FC73D7" w:rsidRDefault="00FC73D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C7C81A3" w14:textId="77777777" w:rsidR="00230EB0" w:rsidRDefault="00230EB0">
+    <w:p w14:paraId="583DEE9D" w14:textId="77777777" w:rsidR="00FC73D7" w:rsidRDefault="00FC73D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="371FA354" w14:textId="77777777" w:rsidR="00F46ED8" w:rsidRDefault="00F46ED8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
@@ -3344,136 +3339,155 @@
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="0739135C" w14:textId="77777777" w:rsidTr="00154D5D">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7AD1D6AC" w14:textId="446D7F6A" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="00E607BC" w:rsidP="00E14FE4">
+        <w:p w14:paraId="7AD1D6AC" w14:textId="4A57C13F" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="002B6B57" w:rsidP="00E14FE4">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>09/02/2026</w:t>
+            <w:t>19/06</w:t>
+          </w:r>
+          <w:r w:rsidR="00E607BC">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1235" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5F257B18" w14:textId="059B025F" w:rsidR="00154D5D" w:rsidRPr="009A7AFC" w:rsidRDefault="009A7AFC" w:rsidP="00A97EF8">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7AFC">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>CON01-FOR03</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3BF0363D" w14:textId="2E46A244" w:rsidR="00154D5D" w:rsidRPr="009A7AFC" w:rsidRDefault="000F0308" w:rsidP="00B94A68">
+        <w:p w14:paraId="3BF0363D" w14:textId="66C3F1B5" w:rsidR="00154D5D" w:rsidRPr="009A7AFC" w:rsidRDefault="000F0308" w:rsidP="00B94A68">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>06</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="002B6B57">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1036" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="66C0A2F9" w14:textId="527E589B" w:rsidR="00154D5D" w:rsidRPr="009A7AFC" w:rsidRDefault="00154D5D" w:rsidP="00276DD8">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:i w:val="0"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7AFC">
@@ -7335,65 +7349,67 @@
     <w:rsid w:val="0013535C"/>
     <w:rsid w:val="0015017B"/>
     <w:rsid w:val="00154D5D"/>
     <w:rsid w:val="00167732"/>
     <w:rsid w:val="00174C1D"/>
     <w:rsid w:val="0017697E"/>
     <w:rsid w:val="00193BCE"/>
     <w:rsid w:val="001A520F"/>
     <w:rsid w:val="001C2AB5"/>
     <w:rsid w:val="001C7FC9"/>
     <w:rsid w:val="001D224C"/>
     <w:rsid w:val="001D453F"/>
     <w:rsid w:val="001F4A2A"/>
     <w:rsid w:val="0020695F"/>
     <w:rsid w:val="00220FD5"/>
     <w:rsid w:val="00230EB0"/>
     <w:rsid w:val="0023547A"/>
     <w:rsid w:val="002355B9"/>
     <w:rsid w:val="0024387F"/>
     <w:rsid w:val="00244B21"/>
     <w:rsid w:val="00247AA3"/>
     <w:rsid w:val="00273EC0"/>
     <w:rsid w:val="00276DD8"/>
     <w:rsid w:val="002858C6"/>
     <w:rsid w:val="002977AE"/>
+    <w:rsid w:val="002B6B57"/>
     <w:rsid w:val="002B7A5C"/>
     <w:rsid w:val="002D3C87"/>
     <w:rsid w:val="002E4975"/>
     <w:rsid w:val="002F4D8E"/>
     <w:rsid w:val="002F5857"/>
     <w:rsid w:val="002F66A9"/>
     <w:rsid w:val="00306E4A"/>
     <w:rsid w:val="00306F8C"/>
     <w:rsid w:val="0031243D"/>
     <w:rsid w:val="00332514"/>
     <w:rsid w:val="00346FD5"/>
     <w:rsid w:val="00351D80"/>
     <w:rsid w:val="003575DE"/>
     <w:rsid w:val="00387A41"/>
     <w:rsid w:val="003A0D60"/>
+    <w:rsid w:val="003A6A0E"/>
     <w:rsid w:val="003B01B1"/>
     <w:rsid w:val="003B14A1"/>
     <w:rsid w:val="003B36F7"/>
     <w:rsid w:val="003B59DC"/>
     <w:rsid w:val="003C3239"/>
     <w:rsid w:val="003C55E2"/>
     <w:rsid w:val="003D25F0"/>
     <w:rsid w:val="003D6B3F"/>
     <w:rsid w:val="003E25C8"/>
     <w:rsid w:val="003E7E2F"/>
     <w:rsid w:val="00400B75"/>
     <w:rsid w:val="004040D1"/>
     <w:rsid w:val="004142BA"/>
     <w:rsid w:val="00415871"/>
     <w:rsid w:val="00432AD4"/>
     <w:rsid w:val="00434546"/>
     <w:rsid w:val="0044073E"/>
     <w:rsid w:val="004527D2"/>
     <w:rsid w:val="004545AF"/>
     <w:rsid w:val="004637B6"/>
     <w:rsid w:val="00475F1E"/>
     <w:rsid w:val="0047744F"/>
     <w:rsid w:val="004814AF"/>
     <w:rsid w:val="004A376E"/>
     <w:rsid w:val="004B74E2"/>
@@ -7415,50 +7431,51 @@
     <w:rsid w:val="005E4C9D"/>
     <w:rsid w:val="005E5BA1"/>
     <w:rsid w:val="005E743D"/>
     <w:rsid w:val="005F23DB"/>
     <w:rsid w:val="006037A0"/>
     <w:rsid w:val="00614B86"/>
     <w:rsid w:val="00630672"/>
     <w:rsid w:val="00630A41"/>
     <w:rsid w:val="00645E0D"/>
     <w:rsid w:val="006566D2"/>
     <w:rsid w:val="00657CC8"/>
     <w:rsid w:val="006649DC"/>
     <w:rsid w:val="00667B55"/>
     <w:rsid w:val="0068177D"/>
     <w:rsid w:val="0068600D"/>
     <w:rsid w:val="00687B40"/>
     <w:rsid w:val="0069304E"/>
     <w:rsid w:val="006B1CD7"/>
     <w:rsid w:val="006D1223"/>
     <w:rsid w:val="006D6D16"/>
     <w:rsid w:val="006E1FE1"/>
     <w:rsid w:val="006F058C"/>
     <w:rsid w:val="00700806"/>
     <w:rsid w:val="0070396F"/>
     <w:rsid w:val="00707ED7"/>
+    <w:rsid w:val="00712352"/>
     <w:rsid w:val="0074061B"/>
     <w:rsid w:val="00747381"/>
     <w:rsid w:val="00757058"/>
     <w:rsid w:val="0076262F"/>
     <w:rsid w:val="007632FE"/>
     <w:rsid w:val="00766D28"/>
     <w:rsid w:val="007B4ADD"/>
     <w:rsid w:val="007C5C2F"/>
     <w:rsid w:val="007C61C6"/>
     <w:rsid w:val="00800F75"/>
     <w:rsid w:val="008204CA"/>
     <w:rsid w:val="00824EE2"/>
     <w:rsid w:val="00826EBD"/>
     <w:rsid w:val="00850CC0"/>
     <w:rsid w:val="00850DE4"/>
     <w:rsid w:val="00852293"/>
     <w:rsid w:val="008604B5"/>
     <w:rsid w:val="00860DF9"/>
     <w:rsid w:val="00862EAE"/>
     <w:rsid w:val="008A4D66"/>
     <w:rsid w:val="008B55FA"/>
     <w:rsid w:val="008B5BCF"/>
     <w:rsid w:val="008C1432"/>
     <w:rsid w:val="008C2908"/>
     <w:rsid w:val="008C2979"/>
@@ -7477,50 +7494,51 @@
     <w:rsid w:val="009A7AFC"/>
     <w:rsid w:val="009C2502"/>
     <w:rsid w:val="009E2D92"/>
     <w:rsid w:val="009F1B15"/>
     <w:rsid w:val="009F5E57"/>
     <w:rsid w:val="009F6DB1"/>
     <w:rsid w:val="009F7E34"/>
     <w:rsid w:val="00A034FA"/>
     <w:rsid w:val="00A03F5D"/>
     <w:rsid w:val="00A21367"/>
     <w:rsid w:val="00A419C5"/>
     <w:rsid w:val="00A56CB7"/>
     <w:rsid w:val="00A70787"/>
     <w:rsid w:val="00A95CB0"/>
     <w:rsid w:val="00A97CA2"/>
     <w:rsid w:val="00A97EF8"/>
     <w:rsid w:val="00AC13A6"/>
     <w:rsid w:val="00AD179E"/>
     <w:rsid w:val="00AD3A44"/>
     <w:rsid w:val="00AD438B"/>
     <w:rsid w:val="00AD6EBD"/>
     <w:rsid w:val="00AE65EB"/>
     <w:rsid w:val="00AF4734"/>
     <w:rsid w:val="00AF6670"/>
     <w:rsid w:val="00B114C5"/>
+    <w:rsid w:val="00B1344E"/>
     <w:rsid w:val="00B51BE6"/>
     <w:rsid w:val="00B7023A"/>
     <w:rsid w:val="00B71EB5"/>
     <w:rsid w:val="00B85571"/>
     <w:rsid w:val="00B86F6E"/>
     <w:rsid w:val="00B94A68"/>
     <w:rsid w:val="00BC0836"/>
     <w:rsid w:val="00BC0FA1"/>
     <w:rsid w:val="00BE0CBD"/>
     <w:rsid w:val="00BE2AC8"/>
     <w:rsid w:val="00BF67E5"/>
     <w:rsid w:val="00BF709C"/>
     <w:rsid w:val="00C02BD0"/>
     <w:rsid w:val="00C15E6D"/>
     <w:rsid w:val="00C225B6"/>
     <w:rsid w:val="00C2567E"/>
     <w:rsid w:val="00C41A3C"/>
     <w:rsid w:val="00C420E8"/>
     <w:rsid w:val="00C56F8C"/>
     <w:rsid w:val="00C57BDA"/>
     <w:rsid w:val="00C75813"/>
     <w:rsid w:val="00C87C21"/>
     <w:rsid w:val="00C93D97"/>
     <w:rsid w:val="00CA42D3"/>
     <w:rsid w:val="00CB4D06"/>
@@ -7536,73 +7554,75 @@
     <w:rsid w:val="00D04723"/>
     <w:rsid w:val="00D2411B"/>
     <w:rsid w:val="00D34680"/>
     <w:rsid w:val="00D35733"/>
     <w:rsid w:val="00D41820"/>
     <w:rsid w:val="00D42563"/>
     <w:rsid w:val="00D65D4F"/>
     <w:rsid w:val="00D9537F"/>
     <w:rsid w:val="00DA037C"/>
     <w:rsid w:val="00DB6756"/>
     <w:rsid w:val="00DC444A"/>
     <w:rsid w:val="00DD4FEB"/>
     <w:rsid w:val="00DE6C14"/>
     <w:rsid w:val="00E03DE5"/>
     <w:rsid w:val="00E04262"/>
     <w:rsid w:val="00E06AAA"/>
     <w:rsid w:val="00E10D55"/>
     <w:rsid w:val="00E12EC2"/>
     <w:rsid w:val="00E14FE4"/>
     <w:rsid w:val="00E2308C"/>
     <w:rsid w:val="00E23554"/>
     <w:rsid w:val="00E3049E"/>
     <w:rsid w:val="00E30545"/>
     <w:rsid w:val="00E3370A"/>
     <w:rsid w:val="00E33945"/>
+    <w:rsid w:val="00E605F2"/>
     <w:rsid w:val="00E607BC"/>
     <w:rsid w:val="00E70A2F"/>
     <w:rsid w:val="00E71768"/>
     <w:rsid w:val="00E96BEA"/>
     <w:rsid w:val="00EB16BC"/>
     <w:rsid w:val="00EC17B6"/>
     <w:rsid w:val="00ED1CC6"/>
     <w:rsid w:val="00ED3932"/>
     <w:rsid w:val="00EE5807"/>
     <w:rsid w:val="00F07258"/>
     <w:rsid w:val="00F232F7"/>
     <w:rsid w:val="00F24E1B"/>
     <w:rsid w:val="00F30417"/>
     <w:rsid w:val="00F326F8"/>
     <w:rsid w:val="00F33E51"/>
     <w:rsid w:val="00F43489"/>
     <w:rsid w:val="00F46ED8"/>
     <w:rsid w:val="00F766E0"/>
     <w:rsid w:val="00F8286A"/>
     <w:rsid w:val="00F94BF1"/>
     <w:rsid w:val="00FA4793"/>
     <w:rsid w:val="00FB4F1D"/>
     <w:rsid w:val="00FB5CDB"/>
+    <w:rsid w:val="00FC73D7"/>
     <w:rsid w:val="00FE67FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>