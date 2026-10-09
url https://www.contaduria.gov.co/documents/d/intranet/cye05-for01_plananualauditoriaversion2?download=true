--- v0 (2025-12-05)
+++ v1 (2026-10-09)
@@ -5,69 +5,83 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Adriana\Documents\TrabajoCGN\2024\Documentos SGC\ControlyEvaluacion\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4F2031E-3177-482B-9B01-D5ED798E1481}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="26" documentId="13_ncr:1_{F4F2031E-3177-482B-9B01-D5ED798E1481}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0FAE5596-73ED-4CFB-9044-F231B8C42104}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$A$17:$AJ$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AJ$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AF44" i="1" l="1"/>
   <c r="AG44" i="1"/>
   <c r="AF45" i="1"/>
   <c r="AG45" i="1"/>
   <c r="AF46" i="1"/>
   <c r="AG46" i="1"/>
   <c r="AF47" i="1"/>
   <c r="AG47" i="1"/>
   <c r="AF48" i="1"/>
   <c r="AG48" i="1"/>
   <c r="AG32" i="1"/>
   <c r="AF32" i="1"/>
   <c r="AG33" i="1"/>
   <c r="AF33" i="1"/>
   <c r="AG19" i="1" l="1"/>
   <c r="AG20" i="1"/>
   <c r="AG21" i="1"/>
   <c r="AG22" i="1"/>
   <c r="AG23" i="1"/>
   <c r="AG24" i="1"/>
@@ -1013,51 +1027,51 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Inserte el número de filas que correspondan al número de actividades que se realicen en el marco del rol</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="90">
   <si>
     <t>CONTROL Y EVALUACIÓN</t>
   </si>
   <si>
     <t>ENE</t>
   </si>
   <si>
     <t>FEB</t>
   </si>
   <si>
     <t>MAR</t>
   </si>
   <si>
     <t>ABR</t>
   </si>
   <si>
     <t>MAY</t>
   </si>
   <si>
     <t>JUN</t>
   </si>
   <si>
     <t>JUL</t>
   </si>
   <si>
@@ -1279,57 +1293,54 @@
   <si>
     <t>GIT de Control Interno</t>
   </si>
   <si>
     <t xml:space="preserve">Subcontaduría General y de Investigación </t>
   </si>
   <si>
     <t xml:space="preserve">Subcontaduría de Consolidación de la Información </t>
   </si>
   <si>
     <t xml:space="preserve">Subcontaduría de Centralización de la Información </t>
   </si>
   <si>
     <t>Secretaría General</t>
   </si>
   <si>
     <t>GIT de Talento Humano y Prestaciones Sociales</t>
   </si>
   <si>
     <t>GIT de Servicios Generales, Administrativos y Financieros</t>
   </si>
   <si>
     <t>1 de 1</t>
   </si>
   <si>
-    <t>03</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> PLAN ANUAL DE AUDITORÍAS Y  SEGUIMIENTOS  -  GIT DE CONTROL INTERNO</t>
+  </si>
+  <si>
+    <t>04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1920,51 +1931,51 @@
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="149">
+  <cellXfs count="150">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -2051,53 +2062,50 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2263,156 +2271,166 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="26" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="8" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="8" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="25" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="25" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="25" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="25" fillId="0" borderId="2" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="25" fillId="0" borderId="5" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="25" fillId="0" borderId="3" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Millares 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 3 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 5" xfId="5" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 6" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Porcentual 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF66FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1419225" cy="438150"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Imagen 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2DAD9ED-54CB-480F-959C-8D805A30EA18}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
@@ -2701,2609 +2719,2622 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A3:AT49"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A22" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30:AJ30"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="17.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="14.5546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.33203125" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.44140625" style="1"/>
+    <col min="6" max="6" width="14.33203125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="17.109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="2" style="1" customWidth="1"/>
-    <col min="9" max="9" width="2.28515625" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="22" max="23" width="2.5703125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="2.33203125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="2.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="2.88671875" style="1" customWidth="1"/>
+    <col min="13" max="15" width="2.44140625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="2.5546875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="2.44140625" style="1" customWidth="1"/>
+    <col min="18" max="20" width="2.5546875" style="1" customWidth="1"/>
+    <col min="21" max="21" width="2.44140625" style="1" customWidth="1"/>
+    <col min="22" max="23" width="2.5546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="3" style="1" customWidth="1"/>
-    <col min="25" max="25" width="2.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="27" max="28" width="2.42578125" style="1" customWidth="1"/>
+    <col min="25" max="25" width="2.5546875" style="1" customWidth="1"/>
+    <col min="26" max="26" width="2.6640625" style="1" customWidth="1"/>
+    <col min="27" max="28" width="2.44140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="3" style="1" customWidth="1"/>
-    <col min="30" max="30" width="2.42578125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="36" max="36" width="5.7109375" style="1" customWidth="1"/>
+    <col min="30" max="30" width="2.44140625" style="1" customWidth="1"/>
+    <col min="31" max="31" width="2.5546875" style="1" customWidth="1"/>
+    <col min="32" max="32" width="5.109375" style="1" customWidth="1"/>
+    <col min="33" max="33" width="4.33203125" style="1" customWidth="1"/>
+    <col min="34" max="34" width="4.109375" style="1" customWidth="1"/>
+    <col min="35" max="35" width="4.6640625" style="1" customWidth="1"/>
+    <col min="36" max="36" width="5.6640625" style="1" customWidth="1"/>
     <col min="37" max="45" width="2" style="1" customWidth="1"/>
-    <col min="46" max="46" width="5.28515625" style="1" customWidth="1"/>
-    <col min="47" max="16384" width="11.42578125" style="1"/>
+    <col min="46" max="46" width="5.33203125" style="1" customWidth="1"/>
+    <col min="47" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:46" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...50 lines deleted...]
-      <c r="A4" s="134" t="s">
+    <row r="3" spans="1:46" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="125" t="s">
+        <v>88</v>
+      </c>
+      <c r="B3" s="126"/>
+      <c r="C3" s="126"/>
+      <c r="D3" s="126"/>
+      <c r="E3" s="126"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="126"/>
+      <c r="K3" s="126"/>
+      <c r="L3" s="126"/>
+      <c r="M3" s="126"/>
+      <c r="N3" s="126"/>
+      <c r="O3" s="126"/>
+      <c r="P3" s="126"/>
+      <c r="Q3" s="126"/>
+      <c r="R3" s="126"/>
+      <c r="S3" s="126"/>
+      <c r="T3" s="126"/>
+      <c r="U3" s="126"/>
+      <c r="V3" s="126"/>
+      <c r="W3" s="126"/>
+      <c r="X3" s="126"/>
+      <c r="Y3" s="126"/>
+      <c r="Z3" s="126"/>
+      <c r="AA3" s="126"/>
+      <c r="AB3" s="126"/>
+      <c r="AC3" s="126"/>
+      <c r="AD3" s="126"/>
+      <c r="AE3" s="126"/>
+      <c r="AF3" s="126"/>
+      <c r="AG3" s="126"/>
+      <c r="AH3" s="126"/>
+      <c r="AI3" s="126"/>
+      <c r="AJ3" s="127"/>
+      <c r="AK3" s="39"/>
+      <c r="AL3" s="39"/>
+      <c r="AM3" s="39"/>
+      <c r="AN3" s="39"/>
+      <c r="AO3" s="39"/>
+      <c r="AP3" s="39"/>
+      <c r="AQ3" s="39"/>
+      <c r="AR3" s="39"/>
+      <c r="AS3" s="39"/>
+      <c r="AT3" s="39"/>
+    </row>
+    <row r="4" spans="1:46" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="125" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="134"/>
-[...48 lines deleted...]
-      <c r="A5" s="134" t="s">
+      <c r="B4" s="126"/>
+      <c r="C4" s="126"/>
+      <c r="D4" s="127"/>
+      <c r="E4" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="120"/>
+      <c r="G4" s="120"/>
+      <c r="H4" s="120"/>
+      <c r="I4" s="120"/>
+      <c r="J4" s="120"/>
+      <c r="K4" s="120"/>
+      <c r="L4" s="120"/>
+      <c r="M4" s="120"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="120"/>
+      <c r="P4" s="120"/>
+      <c r="Q4" s="120"/>
+      <c r="R4" s="120"/>
+      <c r="S4" s="120"/>
+      <c r="T4" s="120"/>
+      <c r="U4" s="120"/>
+      <c r="V4" s="120"/>
+      <c r="W4" s="120"/>
+      <c r="X4" s="120"/>
+      <c r="Y4" s="120"/>
+      <c r="Z4" s="120"/>
+      <c r="AA4" s="120"/>
+      <c r="AB4" s="120"/>
+      <c r="AC4" s="120"/>
+      <c r="AD4" s="120"/>
+      <c r="AE4" s="120"/>
+      <c r="AF4" s="120"/>
+      <c r="AG4" s="120"/>
+      <c r="AH4" s="120"/>
+      <c r="AI4" s="120"/>
+      <c r="AJ4" s="121"/>
+      <c r="AK4" s="39"/>
+      <c r="AL4" s="39"/>
+      <c r="AM4" s="39"/>
+      <c r="AN4" s="39"/>
+      <c r="AO4" s="39"/>
+      <c r="AP4" s="39"/>
+      <c r="AQ4" s="39"/>
+      <c r="AR4" s="39"/>
+      <c r="AS4" s="39"/>
+      <c r="AT4" s="39"/>
+    </row>
+    <row r="5" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="125" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="134"/>
-[...2 lines deleted...]
-      <c r="E5" s="120" t="s">
+      <c r="B5" s="126"/>
+      <c r="C5" s="126"/>
+      <c r="D5" s="127"/>
+      <c r="E5" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="F5" s="121"/>
-[...42 lines deleted...]
-      <c r="A6" s="135" t="s">
+      <c r="F5" s="120"/>
+      <c r="G5" s="120"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="120"/>
+      <c r="M5" s="120"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="120"/>
+      <c r="P5" s="120"/>
+      <c r="Q5" s="120"/>
+      <c r="R5" s="120"/>
+      <c r="S5" s="120"/>
+      <c r="T5" s="120"/>
+      <c r="U5" s="120"/>
+      <c r="V5" s="120"/>
+      <c r="W5" s="120"/>
+      <c r="X5" s="120"/>
+      <c r="Y5" s="120"/>
+      <c r="Z5" s="120"/>
+      <c r="AA5" s="120"/>
+      <c r="AB5" s="120"/>
+      <c r="AC5" s="120"/>
+      <c r="AD5" s="120"/>
+      <c r="AE5" s="120"/>
+      <c r="AF5" s="120"/>
+      <c r="AG5" s="120"/>
+      <c r="AH5" s="120"/>
+      <c r="AI5" s="120"/>
+      <c r="AJ5" s="121"/>
+      <c r="AK5" s="39"/>
+      <c r="AL5" s="39"/>
+      <c r="AM5" s="39"/>
+      <c r="AN5" s="39"/>
+      <c r="AO5" s="39"/>
+      <c r="AP5" s="39"/>
+      <c r="AQ5" s="39"/>
+      <c r="AR5" s="39"/>
+      <c r="AS5" s="39"/>
+      <c r="AT5" s="39"/>
+    </row>
+    <row r="6" spans="1:46" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="122" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="135"/>
-[...3 lines deleted...]
-      <c r="F6" s="135" t="s">
+      <c r="B6" s="123"/>
+      <c r="C6" s="123"/>
+      <c r="D6" s="124"/>
+      <c r="E6" s="122" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="135"/>
-[...5 lines deleted...]
-      <c r="M6" s="135" t="s">
+      <c r="F6" s="123"/>
+      <c r="G6" s="123"/>
+      <c r="H6" s="123"/>
+      <c r="I6" s="123"/>
+      <c r="J6" s="123"/>
+      <c r="K6" s="123"/>
+      <c r="L6" s="124"/>
+      <c r="M6" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="N6" s="135"/>
-[...17 lines deleted...]
-      <c r="AF6" s="123" t="s">
+      <c r="N6" s="123"/>
+      <c r="O6" s="123"/>
+      <c r="P6" s="123"/>
+      <c r="Q6" s="123"/>
+      <c r="R6" s="123"/>
+      <c r="S6" s="123"/>
+      <c r="T6" s="123"/>
+      <c r="U6" s="123"/>
+      <c r="V6" s="123"/>
+      <c r="W6" s="123"/>
+      <c r="X6" s="123"/>
+      <c r="Y6" s="123"/>
+      <c r="Z6" s="124"/>
+      <c r="AA6" s="122" t="s">
         <v>45</v>
       </c>
-      <c r="AG6" s="124"/>
-[...15 lines deleted...]
-      <c r="A7" s="127" t="s">
+      <c r="AB6" s="123"/>
+      <c r="AC6" s="123"/>
+      <c r="AD6" s="123"/>
+      <c r="AE6" s="123"/>
+      <c r="AF6" s="123"/>
+      <c r="AG6" s="123"/>
+      <c r="AH6" s="123"/>
+      <c r="AI6" s="123"/>
+      <c r="AJ6" s="124"/>
+      <c r="AK6" s="39"/>
+      <c r="AL6" s="39"/>
+      <c r="AM6" s="39"/>
+      <c r="AN6" s="39"/>
+      <c r="AO6" s="39"/>
+      <c r="AP6" s="39"/>
+      <c r="AQ6" s="39"/>
+      <c r="AR6" s="39"/>
+      <c r="AS6" s="39"/>
+      <c r="AT6" s="39"/>
+    </row>
+    <row r="7" spans="1:46" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="147">
+        <v>46267</v>
+      </c>
+      <c r="B7" s="148"/>
+      <c r="C7" s="148"/>
+      <c r="D7" s="149"/>
+      <c r="E7" s="144" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" s="145"/>
+      <c r="G7" s="145"/>
+      <c r="H7" s="145"/>
+      <c r="I7" s="145"/>
+      <c r="J7" s="145"/>
+      <c r="K7" s="145"/>
+      <c r="L7" s="146"/>
+      <c r="M7" s="141" t="s">
         <v>89</v>
       </c>
-      <c r="B7" s="128"/>
-[...33 lines deleted...]
-      <c r="AF7" s="120" t="s">
+      <c r="N7" s="142"/>
+      <c r="O7" s="142"/>
+      <c r="P7" s="142"/>
+      <c r="Q7" s="142"/>
+      <c r="R7" s="142"/>
+      <c r="S7" s="142"/>
+      <c r="T7" s="142"/>
+      <c r="U7" s="142"/>
+      <c r="V7" s="142"/>
+      <c r="W7" s="142"/>
+      <c r="X7" s="142"/>
+      <c r="Y7" s="142"/>
+      <c r="Z7" s="143"/>
+      <c r="AA7" s="119" t="s">
         <v>87</v>
       </c>
-      <c r="AG7" s="121"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:46" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB7" s="120"/>
+      <c r="AC7" s="120"/>
+      <c r="AD7" s="120"/>
+      <c r="AE7" s="120"/>
+      <c r="AF7" s="120"/>
+      <c r="AG7" s="120"/>
+      <c r="AH7" s="120"/>
+      <c r="AI7" s="120"/>
+      <c r="AJ7" s="121"/>
+      <c r="AK7" s="39"/>
+      <c r="AL7" s="39"/>
+      <c r="AM7" s="39"/>
+      <c r="AN7" s="39"/>
+      <c r="AO7" s="39"/>
+      <c r="AP7" s="39"/>
+      <c r="AQ7" s="39"/>
+      <c r="AR7" s="39"/>
+      <c r="AS7" s="39"/>
+      <c r="AT7" s="39"/>
+    </row>
+    <row r="8" spans="1:46" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="41"/>
       <c r="B8" s="41"/>
       <c r="C8" s="41"/>
       <c r="D8" s="41"/>
       <c r="E8" s="41"/>
       <c r="F8" s="41"/>
       <c r="G8" s="41"/>
       <c r="H8" s="41"/>
       <c r="I8" s="41"/>
       <c r="J8" s="41"/>
       <c r="K8" s="41"/>
       <c r="L8" s="41"/>
       <c r="M8" s="42"/>
       <c r="N8" s="12"/>
       <c r="O8" s="12"/>
       <c r="P8" s="12"/>
       <c r="Q8" s="12"/>
       <c r="R8" s="12"/>
       <c r="S8" s="12"/>
       <c r="T8" s="12"/>
       <c r="U8" s="12"/>
       <c r="V8" s="12"/>
       <c r="W8" s="12"/>
       <c r="X8" s="12"/>
       <c r="Y8" s="12"/>
       <c r="Z8" s="12"/>
       <c r="AA8" s="12"/>
       <c r="AB8" s="12"/>
       <c r="AC8" s="12"/>
       <c r="AD8" s="12"/>
       <c r="AE8" s="12"/>
       <c r="AF8" s="12"/>
       <c r="AG8" s="12"/>
       <c r="AH8" s="12"/>
       <c r="AI8" s="12"/>
       <c r="AJ8" s="12"/>
       <c r="AK8" s="12"/>
       <c r="AL8" s="12"/>
       <c r="AM8" s="12"/>
       <c r="AN8" s="12"/>
       <c r="AO8" s="12"/>
       <c r="AP8" s="12"/>
       <c r="AQ8" s="12"/>
       <c r="AR8" s="12"/>
       <c r="AS8" s="12"/>
       <c r="AT8" s="12"/>
     </row>
-    <row r="9" spans="1:46" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:46" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="41"/>
       <c r="B9" s="41"/>
       <c r="C9" s="41"/>
       <c r="D9" s="41"/>
       <c r="E9" s="41"/>
       <c r="F9" s="41"/>
       <c r="G9" s="41"/>
       <c r="H9" s="41"/>
       <c r="I9" s="41"/>
       <c r="J9" s="41"/>
       <c r="K9" s="41"/>
       <c r="L9" s="41"/>
       <c r="M9" s="42"/>
       <c r="N9" s="12"/>
       <c r="O9" s="12"/>
       <c r="P9" s="12"/>
       <c r="Q9" s="12"/>
       <c r="R9" s="12"/>
       <c r="S9" s="12"/>
       <c r="T9" s="12"/>
       <c r="U9" s="12"/>
       <c r="V9" s="12"/>
       <c r="W9" s="12"/>
       <c r="X9" s="12"/>
       <c r="Y9" s="12"/>
       <c r="Z9" s="12"/>
       <c r="AA9" s="12"/>
       <c r="AB9" s="12"/>
       <c r="AC9" s="12"/>
       <c r="AD9" s="12"/>
       <c r="AE9" s="12"/>
       <c r="AF9" s="12"/>
       <c r="AG9" s="12"/>
       <c r="AH9" s="12"/>
       <c r="AI9" s="12"/>
       <c r="AJ9" s="12"/>
       <c r="AK9" s="12"/>
       <c r="AL9" s="12"/>
       <c r="AM9" s="12"/>
       <c r="AN9" s="12"/>
       <c r="AO9" s="12"/>
       <c r="AP9" s="12"/>
       <c r="AQ9" s="12"/>
       <c r="AR9" s="12"/>
       <c r="AS9" s="12"/>
       <c r="AT9" s="12"/>
     </row>
-    <row r="10" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="139" t="s">
+    <row r="10" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="131" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="140"/>
-[...36 lines deleted...]
-      <c r="A11" s="95" t="s">
+      <c r="B10" s="132"/>
+      <c r="C10" s="132"/>
+      <c r="D10" s="132"/>
+      <c r="E10" s="132"/>
+      <c r="F10" s="132"/>
+      <c r="G10" s="132"/>
+      <c r="H10" s="132"/>
+      <c r="I10" s="132"/>
+      <c r="J10" s="132"/>
+      <c r="K10" s="132"/>
+      <c r="L10" s="132"/>
+      <c r="M10" s="132"/>
+      <c r="N10" s="132"/>
+      <c r="O10" s="132"/>
+      <c r="P10" s="132"/>
+      <c r="Q10" s="132"/>
+      <c r="R10" s="132"/>
+      <c r="S10" s="132"/>
+      <c r="T10" s="132"/>
+      <c r="U10" s="132"/>
+      <c r="V10" s="132"/>
+      <c r="W10" s="132"/>
+      <c r="X10" s="132"/>
+      <c r="Y10" s="132"/>
+      <c r="Z10" s="132"/>
+      <c r="AA10" s="132"/>
+      <c r="AB10" s="132"/>
+      <c r="AC10" s="132"/>
+      <c r="AD10" s="132"/>
+      <c r="AE10" s="132"/>
+      <c r="AF10" s="132"/>
+      <c r="AG10" s="132"/>
+      <c r="AH10" s="132"/>
+      <c r="AI10" s="132"/>
+      <c r="AJ10" s="133"/>
+    </row>
+    <row r="11" spans="1:46" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="110"/>
-[...33 lines deleted...]
-      <c r="AJ11" s="111"/>
+      <c r="B11" s="109"/>
+      <c r="C11" s="109"/>
+      <c r="D11" s="109"/>
+      <c r="E11" s="109"/>
+      <c r="F11" s="109"/>
+      <c r="G11" s="109"/>
+      <c r="H11" s="109"/>
+      <c r="I11" s="109"/>
+      <c r="J11" s="109"/>
+      <c r="K11" s="109"/>
+      <c r="L11" s="109"/>
+      <c r="M11" s="109"/>
+      <c r="N11" s="109"/>
+      <c r="O11" s="109"/>
+      <c r="P11" s="109"/>
+      <c r="Q11" s="109"/>
+      <c r="R11" s="109"/>
+      <c r="S11" s="109"/>
+      <c r="T11" s="109"/>
+      <c r="U11" s="109"/>
+      <c r="V11" s="109"/>
+      <c r="W11" s="109"/>
+      <c r="X11" s="109"/>
+      <c r="Y11" s="109"/>
+      <c r="Z11" s="109"/>
+      <c r="AA11" s="109"/>
+      <c r="AB11" s="109"/>
+      <c r="AC11" s="109"/>
+      <c r="AD11" s="109"/>
+      <c r="AE11" s="109"/>
+      <c r="AF11" s="109"/>
+      <c r="AG11" s="109"/>
+      <c r="AH11" s="109"/>
+      <c r="AI11" s="109"/>
+      <c r="AJ11" s="110"/>
       <c r="AK11" s="40"/>
       <c r="AL11" s="40"/>
       <c r="AM11" s="40"/>
       <c r="AN11" s="40"/>
       <c r="AO11" s="40"/>
       <c r="AP11" s="40"/>
       <c r="AQ11" s="40"/>
       <c r="AR11" s="40"/>
       <c r="AS11" s="40"/>
       <c r="AT11" s="40"/>
     </row>
-    <row r="12" spans="1:46" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="95" t="s">
+    <row r="12" spans="1:46" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="110"/>
-[...33 lines deleted...]
-      <c r="AJ12" s="111"/>
+      <c r="B12" s="109"/>
+      <c r="C12" s="109"/>
+      <c r="D12" s="109"/>
+      <c r="E12" s="109"/>
+      <c r="F12" s="109"/>
+      <c r="G12" s="109"/>
+      <c r="H12" s="109"/>
+      <c r="I12" s="109"/>
+      <c r="J12" s="109"/>
+      <c r="K12" s="109"/>
+      <c r="L12" s="109"/>
+      <c r="M12" s="109"/>
+      <c r="N12" s="109"/>
+      <c r="O12" s="109"/>
+      <c r="P12" s="109"/>
+      <c r="Q12" s="109"/>
+      <c r="R12" s="109"/>
+      <c r="S12" s="109"/>
+      <c r="T12" s="109"/>
+      <c r="U12" s="109"/>
+      <c r="V12" s="109"/>
+      <c r="W12" s="109"/>
+      <c r="X12" s="109"/>
+      <c r="Y12" s="109"/>
+      <c r="Z12" s="109"/>
+      <c r="AA12" s="109"/>
+      <c r="AB12" s="109"/>
+      <c r="AC12" s="109"/>
+      <c r="AD12" s="109"/>
+      <c r="AE12" s="109"/>
+      <c r="AF12" s="109"/>
+      <c r="AG12" s="109"/>
+      <c r="AH12" s="109"/>
+      <c r="AI12" s="109"/>
+      <c r="AJ12" s="110"/>
       <c r="AK12" s="40"/>
       <c r="AL12" s="40"/>
       <c r="AM12" s="40"/>
       <c r="AN12" s="40"/>
       <c r="AO12" s="40"/>
       <c r="AP12" s="40"/>
       <c r="AQ12" s="40"/>
       <c r="AR12" s="40"/>
       <c r="AS12" s="40"/>
       <c r="AT12" s="40"/>
     </row>
-    <row r="13" spans="1:46" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="95" t="s">
+    <row r="13" spans="1:46" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="94" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="110"/>
-[...33 lines deleted...]
-      <c r="AJ13" s="111"/>
+      <c r="B13" s="109"/>
+      <c r="C13" s="109"/>
+      <c r="D13" s="109"/>
+      <c r="E13" s="109"/>
+      <c r="F13" s="109"/>
+      <c r="G13" s="109"/>
+      <c r="H13" s="109"/>
+      <c r="I13" s="109"/>
+      <c r="J13" s="109"/>
+      <c r="K13" s="109"/>
+      <c r="L13" s="109"/>
+      <c r="M13" s="109"/>
+      <c r="N13" s="109"/>
+      <c r="O13" s="109"/>
+      <c r="P13" s="109"/>
+      <c r="Q13" s="109"/>
+      <c r="R13" s="109"/>
+      <c r="S13" s="109"/>
+      <c r="T13" s="109"/>
+      <c r="U13" s="109"/>
+      <c r="V13" s="109"/>
+      <c r="W13" s="109"/>
+      <c r="X13" s="109"/>
+      <c r="Y13" s="109"/>
+      <c r="Z13" s="109"/>
+      <c r="AA13" s="109"/>
+      <c r="AB13" s="109"/>
+      <c r="AC13" s="109"/>
+      <c r="AD13" s="109"/>
+      <c r="AE13" s="109"/>
+      <c r="AF13" s="109"/>
+      <c r="AG13" s="109"/>
+      <c r="AH13" s="109"/>
+      <c r="AI13" s="109"/>
+      <c r="AJ13" s="110"/>
       <c r="AK13" s="40"/>
       <c r="AL13" s="40"/>
       <c r="AM13" s="40"/>
       <c r="AN13" s="40"/>
       <c r="AO13" s="40"/>
       <c r="AP13" s="40"/>
       <c r="AQ13" s="40"/>
       <c r="AR13" s="40"/>
       <c r="AS13" s="40"/>
       <c r="AT13" s="40"/>
     </row>
-    <row r="14" spans="1:46" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="142" t="s">
+    <row r="14" spans="1:46" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="134" t="s">
         <v>47</v>
       </c>
-      <c r="B14" s="143"/>
-[...5 lines deleted...]
-      <c r="H14" s="100" t="s">
+      <c r="B14" s="135"/>
+      <c r="C14" s="135"/>
+      <c r="D14" s="135"/>
+      <c r="E14" s="135"/>
+      <c r="F14" s="135"/>
+      <c r="G14" s="135"/>
+      <c r="H14" s="99" t="s">
         <v>59</v>
       </c>
-      <c r="I14" s="98"/>
-[...3 lines deleted...]
-      <c r="M14" s="98" t="s">
+      <c r="I14" s="97"/>
+      <c r="J14" s="97"/>
+      <c r="K14" s="97"/>
+      <c r="L14" s="97"/>
+      <c r="M14" s="97" t="s">
         <v>60</v>
       </c>
-      <c r="N14" s="99"/>
-      <c r="O14" s="100" t="s">
+      <c r="N14" s="98"/>
+      <c r="O14" s="99" t="s">
         <v>58</v>
       </c>
-      <c r="P14" s="98"/>
-[...4 lines deleted...]
-      <c r="U14" s="101" t="s">
+      <c r="P14" s="97"/>
+      <c r="Q14" s="97"/>
+      <c r="R14" s="97"/>
+      <c r="S14" s="97"/>
+      <c r="T14" s="98"/>
+      <c r="U14" s="100" t="s">
         <v>57</v>
       </c>
-      <c r="V14" s="101"/>
-[...7 lines deleted...]
-      <c r="AD14" s="100" t="s">
+      <c r="V14" s="100"/>
+      <c r="W14" s="100"/>
+      <c r="X14" s="100"/>
+      <c r="Y14" s="100"/>
+      <c r="Z14" s="100"/>
+      <c r="AA14" s="100"/>
+      <c r="AB14" s="100"/>
+      <c r="AC14" s="100"/>
+      <c r="AD14" s="99" t="s">
         <v>61</v>
       </c>
-      <c r="AE14" s="98"/>
-[...4 lines deleted...]
-      <c r="AJ14" s="97" t="s">
+      <c r="AE14" s="97"/>
+      <c r="AF14" s="97"/>
+      <c r="AG14" s="97"/>
+      <c r="AH14" s="97"/>
+      <c r="AI14" s="98"/>
+      <c r="AJ14" s="96" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="15" spans="1:46" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:46" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="3"/>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
       <c r="AB15" s="2"/>
       <c r="AC15" s="2"/>
     </row>
-    <row r="16" spans="1:46" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="118" t="s">
+    <row r="16" spans="1:46" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="117" t="s">
         <v>43</v>
       </c>
-      <c r="B16" s="116" t="s">
+      <c r="B16" s="115" t="s">
         <v>42</v>
       </c>
-      <c r="C16" s="116" t="s">
+      <c r="C16" s="115" t="s">
         <v>13</v>
       </c>
-      <c r="D16" s="116" t="s">
+      <c r="D16" s="115" t="s">
         <v>63</v>
       </c>
-      <c r="E16" s="116" t="s">
+      <c r="E16" s="115" t="s">
         <v>22</v>
       </c>
-      <c r="F16" s="116" t="s">
+      <c r="F16" s="115" t="s">
         <v>32</v>
       </c>
-      <c r="G16" s="116" t="s">
+      <c r="G16" s="115" t="s">
         <v>39</v>
       </c>
-      <c r="H16" s="102" t="s">
+      <c r="H16" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="I16" s="103"/>
-      <c r="J16" s="102" t="s">
+      <c r="I16" s="102"/>
+      <c r="J16" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="K16" s="103"/>
-      <c r="L16" s="102" t="s">
+      <c r="K16" s="102"/>
+      <c r="L16" s="101" t="s">
         <v>3</v>
       </c>
-      <c r="M16" s="103"/>
-      <c r="N16" s="102" t="s">
+      <c r="M16" s="102"/>
+      <c r="N16" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="O16" s="103"/>
-      <c r="P16" s="102" t="s">
+      <c r="O16" s="102"/>
+      <c r="P16" s="101" t="s">
         <v>5</v>
       </c>
-      <c r="Q16" s="103"/>
-      <c r="R16" s="102" t="s">
+      <c r="Q16" s="102"/>
+      <c r="R16" s="101" t="s">
         <v>6</v>
       </c>
-      <c r="S16" s="103"/>
-      <c r="T16" s="102" t="s">
+      <c r="S16" s="102"/>
+      <c r="T16" s="101" t="s">
         <v>7</v>
       </c>
-      <c r="U16" s="103"/>
-      <c r="V16" s="146" t="s">
+      <c r="U16" s="102"/>
+      <c r="V16" s="138" t="s">
         <v>23</v>
       </c>
-      <c r="W16" s="147"/>
-      <c r="X16" s="102" t="s">
+      <c r="W16" s="139"/>
+      <c r="X16" s="101" t="s">
         <v>8</v>
       </c>
-      <c r="Y16" s="103"/>
-      <c r="Z16" s="102" t="s">
+      <c r="Y16" s="102"/>
+      <c r="Z16" s="101" t="s">
         <v>9</v>
       </c>
-      <c r="AA16" s="103"/>
-      <c r="AB16" s="102" t="s">
+      <c r="AA16" s="102"/>
+      <c r="AB16" s="101" t="s">
         <v>10</v>
       </c>
-      <c r="AC16" s="103"/>
-      <c r="AD16" s="102" t="s">
+      <c r="AC16" s="102"/>
+      <c r="AD16" s="101" t="s">
         <v>11</v>
       </c>
-      <c r="AE16" s="103"/>
-      <c r="AF16" s="114" t="s">
+      <c r="AE16" s="102"/>
+      <c r="AF16" s="113" t="s">
         <v>25</v>
       </c>
-      <c r="AG16" s="114" t="s">
+      <c r="AG16" s="113" t="s">
         <v>26</v>
       </c>
-      <c r="AH16" s="112" t="s">
+      <c r="AH16" s="111" t="s">
         <v>49</v>
       </c>
-      <c r="AI16" s="112" t="s">
+      <c r="AI16" s="111" t="s">
         <v>50</v>
       </c>
-      <c r="AJ16" s="144" t="s">
+      <c r="AJ16" s="136" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="17" spans="1:36" s="4" customFormat="1" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H17" s="63" t="s">
+    <row r="17" spans="1:36" s="4" customFormat="1" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="118"/>
+      <c r="B17" s="116"/>
+      <c r="C17" s="116"/>
+      <c r="D17" s="140"/>
+      <c r="E17" s="116"/>
+      <c r="F17" s="116"/>
+      <c r="G17" s="116"/>
+      <c r="H17" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="I17" s="63" t="s">
+      <c r="I17" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="J17" s="63" t="s">
+      <c r="J17" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="K17" s="63" t="s">
+      <c r="K17" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="L17" s="63" t="s">
+      <c r="L17" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="M17" s="63" t="s">
+      <c r="M17" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="N17" s="63" t="s">
+      <c r="N17" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="O17" s="63" t="s">
+      <c r="O17" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="P17" s="63" t="s">
+      <c r="P17" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="Q17" s="63" t="s">
+      <c r="Q17" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="R17" s="63" t="s">
+      <c r="R17" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="S17" s="63" t="s">
+      <c r="S17" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="T17" s="63" t="s">
+      <c r="T17" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="U17" s="63" t="s">
+      <c r="U17" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="V17" s="63" t="s">
+      <c r="V17" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="W17" s="63" t="s">
+      <c r="W17" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="X17" s="63" t="s">
+      <c r="X17" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="Y17" s="63" t="s">
+      <c r="Y17" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="Z17" s="63" t="s">
+      <c r="Z17" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="AA17" s="63" t="s">
+      <c r="AA17" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="AB17" s="63" t="s">
+      <c r="AB17" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="AC17" s="63" t="s">
+      <c r="AC17" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="AD17" s="63" t="s">
+      <c r="AD17" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="AE17" s="63" t="s">
+      <c r="AE17" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="AF17" s="115"/>
-[...6 lines deleted...]
-      <c r="A18" s="104" t="s">
+      <c r="AF17" s="114"/>
+      <c r="AG17" s="114"/>
+      <c r="AH17" s="112"/>
+      <c r="AI17" s="112"/>
+      <c r="AJ17" s="137"/>
+    </row>
+    <row r="18" spans="1:36" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="64"/>
-[...29 lines deleted...]
-      <c r="AF18" s="65">
+      <c r="B18" s="63"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="65"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="63"/>
+      <c r="G18" s="63"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="63"/>
+      <c r="J18" s="63"/>
+      <c r="K18" s="63"/>
+      <c r="L18" s="63"/>
+      <c r="M18" s="63"/>
+      <c r="N18" s="63"/>
+      <c r="O18" s="63"/>
+      <c r="P18" s="63"/>
+      <c r="Q18" s="63"/>
+      <c r="R18" s="63"/>
+      <c r="S18" s="63"/>
+      <c r="T18" s="63"/>
+      <c r="U18" s="63"/>
+      <c r="V18" s="63"/>
+      <c r="W18" s="63"/>
+      <c r="X18" s="63"/>
+      <c r="Y18" s="63"/>
+      <c r="Z18" s="63"/>
+      <c r="AA18" s="63"/>
+      <c r="AB18" s="63"/>
+      <c r="AC18" s="63"/>
+      <c r="AD18" s="63"/>
+      <c r="AE18" s="63"/>
+      <c r="AF18" s="64">
         <f>SUM(H18+J18+L18+N18+P18+R18+T18+V18+X18+Z18+AB18+AD18)</f>
         <v>0</v>
       </c>
-      <c r="AG18" s="65">
+      <c r="AG18" s="64">
         <f>SUM(I18+K18+M18+O18+Q18+S18+U18+W18+Y18+AA18+AC18+AE18)</f>
         <v>0</v>
       </c>
-      <c r="AH18" s="66"/>
-[...4 lines deleted...]
-      <c r="A19" s="105"/>
+      <c r="AH18" s="65"/>
+      <c r="AI18" s="65"/>
+      <c r="AJ18" s="66"/>
+    </row>
+    <row r="19" spans="1:36" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="104"/>
       <c r="B19" s="8"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="11"/>
       <c r="F19" s="16"/>
       <c r="G19" s="11"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
       <c r="Q19" s="18"/>
       <c r="R19" s="18"/>
       <c r="S19" s="18"/>
       <c r="T19" s="18"/>
       <c r="U19" s="18"/>
       <c r="V19" s="18"/>
       <c r="W19" s="18"/>
       <c r="X19" s="18"/>
       <c r="Y19" s="18"/>
       <c r="Z19" s="18"/>
       <c r="AA19" s="18"/>
       <c r="AB19" s="18"/>
       <c r="AC19" s="18"/>
       <c r="AD19" s="18"/>
       <c r="AE19" s="18"/>
       <c r="AF19" s="43">
         <f t="shared" ref="AF19:AF48" si="0">SUM(H19+J19+L19+N19+P19+R19+T19+V19+X19+Z19+AB19+AD19)</f>
         <v>0</v>
       </c>
       <c r="AG19" s="43">
         <f t="shared" ref="AG19:AG48" si="1">SUM(I19+K19+M19+O19+Q19+S19+U19+W19+Y19+AA19+AC19+AE19)</f>
         <v>0</v>
       </c>
       <c r="AH19" s="15"/>
       <c r="AI19" s="49"/>
-      <c r="AJ19" s="68"/>
-[...2 lines deleted...]
-      <c r="A20" s="105"/>
+      <c r="AJ19" s="67"/>
+    </row>
+    <row r="20" spans="1:36" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="104"/>
       <c r="B20" s="8"/>
       <c r="C20" s="20"/>
       <c r="D20" s="20"/>
       <c r="E20" s="11"/>
       <c r="F20" s="16"/>
       <c r="G20" s="11"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="18"/>
       <c r="Q20" s="18"/>
       <c r="R20" s="18"/>
       <c r="S20" s="18"/>
       <c r="T20" s="18"/>
       <c r="U20" s="18"/>
       <c r="V20" s="18"/>
       <c r="W20" s="18"/>
       <c r="X20" s="18"/>
       <c r="Y20" s="18"/>
       <c r="Z20" s="18"/>
       <c r="AA20" s="18"/>
       <c r="AB20" s="18"/>
       <c r="AC20" s="18"/>
       <c r="AD20" s="18"/>
       <c r="AE20" s="18"/>
       <c r="AF20" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG20" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH20" s="15"/>
       <c r="AI20" s="49"/>
-      <c r="AJ20" s="68"/>
-[...33 lines deleted...]
-      <c r="AF21" s="61">
+      <c r="AJ20" s="67"/>
+    </row>
+    <row r="21" spans="1:36" s="4" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="105"/>
+      <c r="B21" s="68"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="69"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="69"/>
+      <c r="H21" s="70"/>
+      <c r="I21" s="70"/>
+      <c r="J21" s="70"/>
+      <c r="K21" s="70"/>
+      <c r="L21" s="70"/>
+      <c r="M21" s="70"/>
+      <c r="N21" s="70"/>
+      <c r="O21" s="70"/>
+      <c r="P21" s="70"/>
+      <c r="Q21" s="70"/>
+      <c r="R21" s="70"/>
+      <c r="S21" s="70"/>
+      <c r="T21" s="70"/>
+      <c r="U21" s="70"/>
+      <c r="V21" s="70"/>
+      <c r="W21" s="70"/>
+      <c r="X21" s="70"/>
+      <c r="Y21" s="70"/>
+      <c r="Z21" s="70"/>
+      <c r="AA21" s="70"/>
+      <c r="AB21" s="70"/>
+      <c r="AC21" s="70"/>
+      <c r="AD21" s="70"/>
+      <c r="AE21" s="70"/>
+      <c r="AF21" s="60">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AG21" s="61">
+      <c r="AG21" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AH21" s="57"/>
-[...4 lines deleted...]
-      <c r="A22" s="104" t="s">
+      <c r="AH21" s="56"/>
+      <c r="AI21" s="70"/>
+      <c r="AJ21" s="71"/>
+    </row>
+    <row r="22" spans="1:36" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="73"/>
-[...29 lines deleted...]
-      <c r="AF22" s="65">
+      <c r="B22" s="72"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="73"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="64"/>
+      <c r="N22" s="64"/>
+      <c r="O22" s="64"/>
+      <c r="P22" s="64"/>
+      <c r="Q22" s="64"/>
+      <c r="R22" s="64"/>
+      <c r="S22" s="64"/>
+      <c r="T22" s="64"/>
+      <c r="U22" s="64"/>
+      <c r="V22" s="64"/>
+      <c r="W22" s="64"/>
+      <c r="X22" s="64"/>
+      <c r="Y22" s="64"/>
+      <c r="Z22" s="64"/>
+      <c r="AA22" s="64"/>
+      <c r="AB22" s="64"/>
+      <c r="AC22" s="64"/>
+      <c r="AD22" s="64"/>
+      <c r="AE22" s="64"/>
+      <c r="AF22" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AG22" s="65">
+      <c r="AG22" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AH22" s="66"/>
-[...4 lines deleted...]
-      <c r="A23" s="105"/>
+      <c r="AH22" s="65"/>
+      <c r="AI22" s="74"/>
+      <c r="AJ22" s="75"/>
+    </row>
+    <row r="23" spans="1:36" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="104"/>
       <c r="B23" s="8"/>
       <c r="C23" s="20"/>
       <c r="D23" s="20"/>
       <c r="E23" s="11"/>
       <c r="F23" s="16"/>
       <c r="G23" s="11"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="18"/>
       <c r="O23" s="18"/>
       <c r="P23" s="18"/>
       <c r="Q23" s="18"/>
       <c r="R23" s="18"/>
       <c r="S23" s="18"/>
       <c r="T23" s="18"/>
       <c r="U23" s="18"/>
       <c r="V23" s="18"/>
       <c r="W23" s="18"/>
       <c r="X23" s="18"/>
       <c r="Y23" s="18"/>
       <c r="Z23" s="18"/>
       <c r="AA23" s="18"/>
       <c r="AB23" s="18"/>
       <c r="AC23" s="18"/>
       <c r="AD23" s="18"/>
       <c r="AE23" s="18"/>
       <c r="AF23" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG23" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH23" s="15"/>
       <c r="AI23" s="49"/>
-      <c r="AJ23" s="68"/>
-[...2 lines deleted...]
-      <c r="A24" s="105"/>
+      <c r="AJ23" s="67"/>
+    </row>
+    <row r="24" spans="1:36" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="104"/>
       <c r="B24" s="8"/>
       <c r="C24" s="20"/>
       <c r="D24" s="20"/>
       <c r="E24" s="11"/>
       <c r="F24" s="16"/>
       <c r="G24" s="11"/>
       <c r="H24" s="18"/>
       <c r="I24" s="18"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="18"/>
       <c r="O24" s="18"/>
       <c r="P24" s="18"/>
       <c r="Q24" s="18"/>
       <c r="R24" s="18"/>
       <c r="S24" s="18"/>
       <c r="T24" s="18"/>
       <c r="U24" s="18"/>
       <c r="V24" s="18"/>
       <c r="W24" s="18"/>
       <c r="X24" s="18"/>
       <c r="Y24" s="18"/>
       <c r="Z24" s="18"/>
       <c r="AA24" s="18"/>
       <c r="AB24" s="18"/>
       <c r="AC24" s="18"/>
       <c r="AD24" s="18"/>
       <c r="AE24" s="18"/>
       <c r="AF24" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG24" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH24" s="15"/>
       <c r="AI24" s="49"/>
-      <c r="AJ24" s="68"/>
-[...33 lines deleted...]
-      <c r="AF25" s="61">
+      <c r="AJ24" s="67"/>
+    </row>
+    <row r="25" spans="1:36" s="4" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="105"/>
+      <c r="B25" s="68"/>
+      <c r="C25" s="56"/>
+      <c r="D25" s="56"/>
+      <c r="E25" s="69"/>
+      <c r="F25" s="53"/>
+      <c r="G25" s="68"/>
+      <c r="H25" s="70"/>
+      <c r="I25" s="70"/>
+      <c r="J25" s="70"/>
+      <c r="K25" s="70"/>
+      <c r="L25" s="70"/>
+      <c r="M25" s="70"/>
+      <c r="N25" s="70"/>
+      <c r="O25" s="70"/>
+      <c r="P25" s="70"/>
+      <c r="Q25" s="70"/>
+      <c r="R25" s="70"/>
+      <c r="S25" s="70"/>
+      <c r="T25" s="70"/>
+      <c r="U25" s="70"/>
+      <c r="V25" s="70"/>
+      <c r="W25" s="70"/>
+      <c r="X25" s="70"/>
+      <c r="Y25" s="70"/>
+      <c r="Z25" s="70"/>
+      <c r="AA25" s="70"/>
+      <c r="AB25" s="70"/>
+      <c r="AC25" s="70"/>
+      <c r="AD25" s="70"/>
+      <c r="AE25" s="70"/>
+      <c r="AF25" s="60">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AG25" s="61">
+      <c r="AG25" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AH25" s="57"/>
-[...4 lines deleted...]
-      <c r="A26" s="104" t="s">
+      <c r="AH25" s="56"/>
+      <c r="AI25" s="70"/>
+      <c r="AJ25" s="71"/>
+    </row>
+    <row r="26" spans="1:36" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="103" t="s">
         <v>30</v>
       </c>
-      <c r="B26" s="73"/>
-[...29 lines deleted...]
-      <c r="AF26" s="65">
+      <c r="B26" s="72"/>
+      <c r="C26" s="65"/>
+      <c r="D26" s="63"/>
+      <c r="E26" s="73"/>
+      <c r="F26" s="63"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="64"/>
+      <c r="I26" s="64"/>
+      <c r="J26" s="64"/>
+      <c r="K26" s="64"/>
+      <c r="L26" s="64"/>
+      <c r="M26" s="64"/>
+      <c r="N26" s="64"/>
+      <c r="O26" s="64"/>
+      <c r="P26" s="64"/>
+      <c r="Q26" s="64"/>
+      <c r="R26" s="64"/>
+      <c r="S26" s="64"/>
+      <c r="T26" s="64"/>
+      <c r="U26" s="64"/>
+      <c r="V26" s="64"/>
+      <c r="W26" s="64"/>
+      <c r="X26" s="64"/>
+      <c r="Y26" s="64"/>
+      <c r="Z26" s="64"/>
+      <c r="AA26" s="64"/>
+      <c r="AB26" s="64"/>
+      <c r="AC26" s="64"/>
+      <c r="AD26" s="64"/>
+      <c r="AE26" s="64"/>
+      <c r="AF26" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AG26" s="65">
+      <c r="AG26" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AH26" s="66"/>
-[...4 lines deleted...]
-      <c r="A27" s="105"/>
+      <c r="AH26" s="65"/>
+      <c r="AI26" s="74"/>
+      <c r="AJ26" s="75"/>
+    </row>
+    <row r="27" spans="1:36" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="104"/>
       <c r="B27" s="8"/>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="11"/>
       <c r="F27" s="16"/>
       <c r="G27" s="8"/>
       <c r="H27" s="18"/>
       <c r="I27" s="18"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
       <c r="N27" s="18"/>
       <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="18"/>
       <c r="R27" s="18"/>
       <c r="S27" s="18"/>
       <c r="T27" s="18"/>
       <c r="U27" s="18"/>
       <c r="V27" s="18"/>
       <c r="W27" s="18"/>
       <c r="X27" s="18"/>
       <c r="Y27" s="18"/>
       <c r="Z27" s="18"/>
       <c r="AA27" s="18"/>
       <c r="AB27" s="18"/>
       <c r="AC27" s="18"/>
       <c r="AD27" s="18"/>
       <c r="AE27" s="18"/>
       <c r="AF27" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG27" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH27" s="15"/>
       <c r="AI27" s="49"/>
-      <c r="AJ27" s="68"/>
-[...2 lines deleted...]
-      <c r="A28" s="105"/>
+      <c r="AJ27" s="67"/>
+    </row>
+    <row r="28" spans="1:36" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="104"/>
       <c r="B28" s="8"/>
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="E28" s="11"/>
       <c r="F28" s="16"/>
       <c r="G28" s="8"/>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="18"/>
       <c r="R28" s="18"/>
       <c r="S28" s="18"/>
       <c r="T28" s="18"/>
       <c r="U28" s="18"/>
       <c r="V28" s="18"/>
       <c r="W28" s="18"/>
       <c r="X28" s="18"/>
       <c r="Y28" s="18"/>
       <c r="Z28" s="18"/>
       <c r="AA28" s="18"/>
       <c r="AB28" s="18"/>
       <c r="AC28" s="18"/>
       <c r="AD28" s="18"/>
       <c r="AE28" s="18"/>
       <c r="AF28" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG28" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH28" s="15"/>
       <c r="AI28" s="49"/>
-      <c r="AJ28" s="68"/>
-[...33 lines deleted...]
-      <c r="AF29" s="61">
+      <c r="AJ28" s="67"/>
+    </row>
+    <row r="29" spans="1:36" s="4" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="105"/>
+      <c r="B29" s="68"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="68"/>
+      <c r="F29" s="53"/>
+      <c r="G29" s="68"/>
+      <c r="H29" s="70"/>
+      <c r="I29" s="70"/>
+      <c r="J29" s="70"/>
+      <c r="K29" s="70"/>
+      <c r="L29" s="70"/>
+      <c r="M29" s="70"/>
+      <c r="N29" s="70"/>
+      <c r="O29" s="70"/>
+      <c r="P29" s="70"/>
+      <c r="Q29" s="70"/>
+      <c r="R29" s="70"/>
+      <c r="S29" s="70"/>
+      <c r="T29" s="70"/>
+      <c r="U29" s="70"/>
+      <c r="V29" s="70"/>
+      <c r="W29" s="70"/>
+      <c r="X29" s="70"/>
+      <c r="Y29" s="70"/>
+      <c r="Z29" s="70"/>
+      <c r="AA29" s="70"/>
+      <c r="AB29" s="70"/>
+      <c r="AC29" s="70"/>
+      <c r="AD29" s="70"/>
+      <c r="AE29" s="70"/>
+      <c r="AF29" s="60">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AG29" s="61">
+      <c r="AG29" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AH29" s="57"/>
-[...4 lines deleted...]
-      <c r="A30" s="104" t="s">
+      <c r="AH29" s="56"/>
+      <c r="AI29" s="70"/>
+      <c r="AJ29" s="71"/>
+    </row>
+    <row r="30" spans="1:36" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="103" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="107" t="s">
+      <c r="B30" s="106" t="s">
         <v>41</v>
       </c>
-      <c r="C30" s="108"/>
-[...35 lines deleted...]
-      <c r="A31" s="105"/>
+      <c r="C30" s="107"/>
+      <c r="D30" s="107"/>
+      <c r="E30" s="107"/>
+      <c r="F30" s="107"/>
+      <c r="G30" s="107"/>
+      <c r="H30" s="107"/>
+      <c r="I30" s="107"/>
+      <c r="J30" s="107"/>
+      <c r="K30" s="107"/>
+      <c r="L30" s="107"/>
+      <c r="M30" s="107"/>
+      <c r="N30" s="107"/>
+      <c r="O30" s="107"/>
+      <c r="P30" s="107"/>
+      <c r="Q30" s="107"/>
+      <c r="R30" s="107"/>
+      <c r="S30" s="107"/>
+      <c r="T30" s="107"/>
+      <c r="U30" s="107"/>
+      <c r="V30" s="107"/>
+      <c r="W30" s="107"/>
+      <c r="X30" s="107"/>
+      <c r="Y30" s="107"/>
+      <c r="Z30" s="107"/>
+      <c r="AA30" s="107"/>
+      <c r="AB30" s="107"/>
+      <c r="AC30" s="107"/>
+      <c r="AD30" s="107"/>
+      <c r="AE30" s="107"/>
+      <c r="AF30" s="107"/>
+      <c r="AG30" s="107"/>
+      <c r="AH30" s="107"/>
+      <c r="AI30" s="107"/>
+      <c r="AJ30" s="108"/>
+    </row>
+    <row r="31" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="104"/>
       <c r="B31" s="22"/>
       <c r="C31" s="20"/>
       <c r="D31" s="20"/>
       <c r="E31" s="8"/>
       <c r="F31" s="16"/>
       <c r="G31" s="23"/>
       <c r="H31" s="18"/>
-      <c r="I31" s="96"/>
+      <c r="I31" s="95"/>
       <c r="J31" s="17"/>
       <c r="K31" s="17"/>
       <c r="L31" s="17"/>
       <c r="M31" s="18"/>
       <c r="N31" s="17"/>
       <c r="O31" s="17"/>
       <c r="P31" s="17"/>
       <c r="Q31" s="17"/>
       <c r="R31" s="17"/>
       <c r="S31" s="17"/>
       <c r="T31" s="17"/>
       <c r="U31" s="17"/>
       <c r="V31" s="17"/>
       <c r="W31" s="17"/>
       <c r="X31" s="17"/>
       <c r="Y31" s="17"/>
       <c r="Z31" s="5"/>
       <c r="AA31" s="5"/>
       <c r="AB31" s="5"/>
       <c r="AC31" s="5"/>
       <c r="AD31" s="5"/>
       <c r="AE31" s="5"/>
       <c r="AF31" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG31" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH31" s="15"/>
       <c r="AI31" s="45"/>
-      <c r="AJ31" s="51"/>
-[...2 lines deleted...]
-      <c r="A32" s="105"/>
+      <c r="AJ31" s="50"/>
+    </row>
+    <row r="32" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="104"/>
       <c r="B32" s="22"/>
       <c r="C32" s="20"/>
       <c r="D32" s="20"/>
       <c r="E32" s="8"/>
       <c r="F32" s="16"/>
       <c r="G32" s="23"/>
       <c r="H32" s="18"/>
-      <c r="I32" s="96"/>
+      <c r="I32" s="95"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="18"/>
       <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
       <c r="X32" s="17"/>
       <c r="Y32" s="17"/>
       <c r="Z32" s="5"/>
       <c r="AA32" s="5"/>
       <c r="AB32" s="5"/>
       <c r="AC32" s="5"/>
       <c r="AD32" s="5"/>
       <c r="AE32" s="5"/>
       <c r="AF32" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG32" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH32" s="15"/>
       <c r="AI32" s="45"/>
-      <c r="AJ32" s="51"/>
-[...2 lines deleted...]
-      <c r="A33" s="105"/>
+      <c r="AJ32" s="50"/>
+    </row>
+    <row r="33" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="104"/>
       <c r="B33" s="22"/>
       <c r="C33" s="20"/>
       <c r="D33" s="20"/>
       <c r="E33" s="8"/>
       <c r="F33" s="16"/>
       <c r="G33" s="23"/>
       <c r="H33" s="18"/>
-      <c r="I33" s="96"/>
+      <c r="I33" s="95"/>
       <c r="J33" s="17"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="18"/>
       <c r="N33" s="17"/>
       <c r="O33" s="17"/>
       <c r="P33" s="17"/>
       <c r="Q33" s="17"/>
       <c r="R33" s="17"/>
       <c r="S33" s="17"/>
       <c r="T33" s="17"/>
       <c r="U33" s="17"/>
       <c r="V33" s="17"/>
       <c r="W33" s="17"/>
       <c r="X33" s="17"/>
       <c r="Y33" s="17"/>
       <c r="Z33" s="5"/>
       <c r="AA33" s="5"/>
       <c r="AB33" s="5"/>
       <c r="AC33" s="5"/>
       <c r="AD33" s="5"/>
       <c r="AE33" s="5"/>
       <c r="AF33" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG33" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH33" s="15"/>
       <c r="AI33" s="45"/>
-      <c r="AJ33" s="51"/>
-[...2 lines deleted...]
-      <c r="A34" s="105"/>
+      <c r="AJ33" s="50"/>
+    </row>
+    <row r="34" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="104"/>
       <c r="B34" s="8"/>
       <c r="C34" s="20"/>
       <c r="D34" s="20"/>
       <c r="E34" s="8"/>
       <c r="F34" s="16"/>
       <c r="G34" s="24"/>
       <c r="H34" s="6"/>
       <c r="I34" s="19"/>
       <c r="J34" s="19"/>
       <c r="K34" s="19"/>
       <c r="L34" s="19"/>
       <c r="M34" s="19"/>
       <c r="N34" s="19"/>
       <c r="O34" s="44"/>
       <c r="P34" s="44"/>
       <c r="Q34" s="45"/>
       <c r="R34" s="19"/>
       <c r="S34" s="44"/>
       <c r="T34" s="18"/>
       <c r="U34" s="17"/>
       <c r="V34" s="17"/>
       <c r="W34" s="17"/>
       <c r="X34" s="17"/>
       <c r="Y34" s="19"/>
       <c r="Z34" s="6"/>
       <c r="AA34" s="6"/>
       <c r="AB34" s="6"/>
       <c r="AC34" s="6"/>
       <c r="AD34" s="6"/>
       <c r="AE34" s="6"/>
       <c r="AF34" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG34" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH34" s="15"/>
       <c r="AI34" s="45"/>
-      <c r="AJ34" s="51"/>
-[...3 lines deleted...]
-      <c r="B35" s="136" t="s">
+      <c r="AJ34" s="50"/>
+    </row>
+    <row r="35" spans="1:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="104"/>
+      <c r="B35" s="128" t="s">
         <v>51</v>
       </c>
-      <c r="C35" s="137"/>
-[...35 lines deleted...]
-      <c r="A36" s="105"/>
+      <c r="C35" s="129"/>
+      <c r="D35" s="129"/>
+      <c r="E35" s="129"/>
+      <c r="F35" s="129"/>
+      <c r="G35" s="129"/>
+      <c r="H35" s="129"/>
+      <c r="I35" s="129"/>
+      <c r="J35" s="129"/>
+      <c r="K35" s="129"/>
+      <c r="L35" s="129"/>
+      <c r="M35" s="129"/>
+      <c r="N35" s="129"/>
+      <c r="O35" s="129"/>
+      <c r="P35" s="129"/>
+      <c r="Q35" s="129"/>
+      <c r="R35" s="129"/>
+      <c r="S35" s="129"/>
+      <c r="T35" s="129"/>
+      <c r="U35" s="129"/>
+      <c r="V35" s="129"/>
+      <c r="W35" s="129"/>
+      <c r="X35" s="129"/>
+      <c r="Y35" s="129"/>
+      <c r="Z35" s="129"/>
+      <c r="AA35" s="129"/>
+      <c r="AB35" s="129"/>
+      <c r="AC35" s="129"/>
+      <c r="AD35" s="129"/>
+      <c r="AE35" s="129"/>
+      <c r="AF35" s="129"/>
+      <c r="AG35" s="129"/>
+      <c r="AH35" s="129"/>
+      <c r="AI35" s="129"/>
+      <c r="AJ35" s="130"/>
+    </row>
+    <row r="36" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="104"/>
       <c r="B36" s="8"/>
       <c r="C36" s="20"/>
       <c r="D36" s="20"/>
       <c r="E36" s="8"/>
       <c r="F36" s="16"/>
       <c r="G36" s="8"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
       <c r="J36" s="10"/>
       <c r="K36" s="10"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="46"/>
       <c r="S36" s="46"/>
       <c r="T36" s="25"/>
       <c r="U36" s="25"/>
       <c r="V36" s="25"/>
       <c r="W36" s="25"/>
       <c r="X36" s="25"/>
       <c r="Y36" s="25"/>
       <c r="Z36" s="9"/>
       <c r="AA36" s="9"/>
       <c r="AB36" s="9"/>
       <c r="AC36" s="9"/>
       <c r="AD36" s="9"/>
       <c r="AE36" s="9"/>
       <c r="AF36" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG36" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH36" s="15"/>
       <c r="AI36" s="45"/>
-      <c r="AJ36" s="51"/>
-[...2 lines deleted...]
-      <c r="A37" s="105"/>
+      <c r="AJ36" s="50"/>
+    </row>
+    <row r="37" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="104"/>
       <c r="B37" s="8"/>
       <c r="C37" s="20"/>
       <c r="D37" s="20"/>
       <c r="E37" s="8"/>
       <c r="F37" s="16"/>
       <c r="G37" s="23"/>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="26"/>
       <c r="O37" s="26"/>
       <c r="P37" s="26"/>
       <c r="Q37" s="26"/>
       <c r="R37" s="45"/>
       <c r="S37" s="45"/>
       <c r="T37" s="27"/>
       <c r="U37" s="27"/>
       <c r="V37" s="26"/>
       <c r="W37" s="26"/>
       <c r="X37" s="26"/>
       <c r="Y37" s="9"/>
       <c r="Z37" s="9"/>
       <c r="AA37" s="9"/>
       <c r="AB37" s="9"/>
       <c r="AC37" s="9"/>
       <c r="AD37" s="9"/>
       <c r="AE37" s="9"/>
       <c r="AF37" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG37" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH37" s="15"/>
       <c r="AI37" s="45"/>
-      <c r="AJ37" s="51"/>
-[...2 lines deleted...]
-      <c r="A38" s="105"/>
+      <c r="AJ37" s="50"/>
+    </row>
+    <row r="38" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="104"/>
       <c r="B38" s="8"/>
       <c r="C38" s="20"/>
       <c r="E38" s="8"/>
       <c r="F38" s="16"/>
       <c r="G38" s="23"/>
       <c r="H38" s="18"/>
       <c r="I38" s="44"/>
       <c r="J38" s="28"/>
       <c r="K38" s="28"/>
       <c r="L38" s="28"/>
       <c r="M38" s="28"/>
       <c r="N38" s="18"/>
       <c r="O38" s="28"/>
       <c r="P38" s="44"/>
       <c r="Q38" s="44"/>
       <c r="R38" s="44"/>
       <c r="S38" s="44"/>
       <c r="T38" s="18"/>
       <c r="U38" s="44"/>
       <c r="V38" s="44"/>
       <c r="W38" s="44"/>
       <c r="X38" s="44"/>
       <c r="Y38" s="47"/>
       <c r="Z38" s="47"/>
       <c r="AA38" s="47"/>
       <c r="AB38" s="47"/>
       <c r="AC38" s="47"/>
       <c r="AD38" s="47"/>
       <c r="AE38" s="47"/>
       <c r="AF38" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG38" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH38" s="15"/>
       <c r="AI38" s="45"/>
-      <c r="AJ38" s="51"/>
-[...33 lines deleted...]
-      <c r="AF39" s="61">
+      <c r="AJ38" s="50"/>
+    </row>
+    <row r="39" spans="1:36" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="105"/>
+      <c r="B39" s="51"/>
+      <c r="C39" s="56"/>
+      <c r="D39" s="56"/>
+      <c r="E39" s="52"/>
+      <c r="F39" s="53"/>
+      <c r="G39" s="52"/>
+      <c r="H39" s="54"/>
+      <c r="I39" s="54"/>
+      <c r="J39" s="55"/>
+      <c r="K39" s="54"/>
+      <c r="L39" s="56"/>
+      <c r="M39" s="56"/>
+      <c r="N39" s="57"/>
+      <c r="O39" s="56"/>
+      <c r="P39" s="58"/>
+      <c r="Q39" s="58"/>
+      <c r="R39" s="58"/>
+      <c r="S39" s="58"/>
+      <c r="T39" s="59"/>
+      <c r="U39" s="59"/>
+      <c r="V39" s="59"/>
+      <c r="W39" s="59"/>
+      <c r="X39" s="59"/>
+      <c r="Y39" s="59"/>
+      <c r="Z39" s="59"/>
+      <c r="AA39" s="59"/>
+      <c r="AB39" s="59"/>
+      <c r="AC39" s="59"/>
+      <c r="AD39" s="59"/>
+      <c r="AE39" s="59"/>
+      <c r="AF39" s="60">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AG39" s="61">
+      <c r="AG39" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AH39" s="57"/>
-[...4 lines deleted...]
-      <c r="A40" s="104" t="s">
+      <c r="AH39" s="56"/>
+      <c r="AI39" s="58"/>
+      <c r="AJ39" s="61"/>
+    </row>
+    <row r="40" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="103" t="s">
         <v>40</v>
       </c>
-      <c r="B40" s="77"/>
-[...29 lines deleted...]
-      <c r="AF40" s="65">
+      <c r="B40" s="76"/>
+      <c r="C40" s="65"/>
+      <c r="D40" s="63"/>
+      <c r="E40" s="77"/>
+      <c r="F40" s="63"/>
+      <c r="G40" s="77"/>
+      <c r="H40" s="78"/>
+      <c r="I40" s="78"/>
+      <c r="J40" s="79"/>
+      <c r="K40" s="78"/>
+      <c r="L40" s="63"/>
+      <c r="M40" s="63"/>
+      <c r="N40" s="80"/>
+      <c r="O40" s="63"/>
+      <c r="P40" s="81"/>
+      <c r="Q40" s="81"/>
+      <c r="R40" s="81"/>
+      <c r="S40" s="81"/>
+      <c r="T40" s="82"/>
+      <c r="U40" s="82"/>
+      <c r="V40" s="82"/>
+      <c r="W40" s="82"/>
+      <c r="X40" s="82"/>
+      <c r="Y40" s="82"/>
+      <c r="Z40" s="82"/>
+      <c r="AA40" s="82"/>
+      <c r="AB40" s="82"/>
+      <c r="AC40" s="82"/>
+      <c r="AD40" s="82"/>
+      <c r="AE40" s="82"/>
+      <c r="AF40" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AG40" s="65">
+      <c r="AG40" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AH40" s="66"/>
-[...4 lines deleted...]
-      <c r="A41" s="105"/>
+      <c r="AH40" s="65"/>
+      <c r="AI40" s="81"/>
+      <c r="AJ40" s="83"/>
+    </row>
+    <row r="41" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="104"/>
       <c r="B41" s="29"/>
       <c r="C41" s="20"/>
       <c r="D41" s="20"/>
       <c r="E41" s="23"/>
       <c r="F41" s="16"/>
       <c r="G41" s="23"/>
       <c r="H41" s="30"/>
       <c r="I41" s="30"/>
       <c r="J41" s="31"/>
       <c r="K41" s="30"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
       <c r="N41" s="32"/>
       <c r="O41" s="20"/>
       <c r="P41" s="45"/>
       <c r="Q41" s="45"/>
       <c r="R41" s="45"/>
       <c r="S41" s="45"/>
       <c r="T41" s="27"/>
       <c r="U41" s="27"/>
       <c r="V41" s="27"/>
       <c r="W41" s="27"/>
       <c r="X41" s="27"/>
       <c r="Y41" s="27"/>
       <c r="Z41" s="27"/>
       <c r="AA41" s="27"/>
       <c r="AB41" s="27"/>
       <c r="AC41" s="27"/>
       <c r="AD41" s="27"/>
       <c r="AE41" s="27"/>
       <c r="AF41" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG41" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH41" s="15"/>
       <c r="AI41" s="45"/>
-      <c r="AJ41" s="51"/>
-[...2 lines deleted...]
-      <c r="A42" s="105"/>
+      <c r="AJ41" s="50"/>
+    </row>
+    <row r="42" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="104"/>
       <c r="B42" s="29"/>
       <c r="C42" s="20"/>
       <c r="D42" s="20"/>
       <c r="E42" s="23"/>
       <c r="F42" s="16"/>
       <c r="G42" s="23"/>
       <c r="H42" s="30"/>
       <c r="I42" s="30"/>
       <c r="J42" s="31"/>
       <c r="K42" s="30"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
       <c r="N42" s="32"/>
       <c r="O42" s="20"/>
       <c r="P42" s="45"/>
       <c r="Q42" s="45"/>
       <c r="R42" s="45"/>
       <c r="S42" s="45"/>
       <c r="T42" s="27"/>
       <c r="U42" s="27"/>
       <c r="V42" s="27"/>
       <c r="W42" s="27"/>
       <c r="X42" s="27"/>
       <c r="Y42" s="27"/>
       <c r="Z42" s="27"/>
       <c r="AA42" s="27"/>
       <c r="AB42" s="27"/>
       <c r="AC42" s="27"/>
       <c r="AD42" s="27"/>
       <c r="AE42" s="27"/>
       <c r="AF42" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG42" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH42" s="15"/>
       <c r="AI42" s="45"/>
-      <c r="AJ42" s="51"/>
-[...33 lines deleted...]
-      <c r="AF43" s="61">
+      <c r="AJ42" s="50"/>
+    </row>
+    <row r="43" spans="1:36" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="105"/>
+      <c r="B43" s="51"/>
+      <c r="C43" s="56"/>
+      <c r="D43" s="56"/>
+      <c r="E43" s="52"/>
+      <c r="F43" s="53"/>
+      <c r="G43" s="52"/>
+      <c r="H43" s="54"/>
+      <c r="I43" s="54"/>
+      <c r="J43" s="55"/>
+      <c r="K43" s="54"/>
+      <c r="L43" s="56"/>
+      <c r="M43" s="56"/>
+      <c r="N43" s="57"/>
+      <c r="O43" s="56"/>
+      <c r="P43" s="58"/>
+      <c r="Q43" s="58"/>
+      <c r="R43" s="58"/>
+      <c r="S43" s="58"/>
+      <c r="T43" s="59"/>
+      <c r="U43" s="59"/>
+      <c r="V43" s="59"/>
+      <c r="W43" s="59"/>
+      <c r="X43" s="59"/>
+      <c r="Y43" s="59"/>
+      <c r="Z43" s="59"/>
+      <c r="AA43" s="59"/>
+      <c r="AB43" s="59"/>
+      <c r="AC43" s="59"/>
+      <c r="AD43" s="59"/>
+      <c r="AE43" s="59"/>
+      <c r="AF43" s="60">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AG43" s="61">
+      <c r="AG43" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AH43" s="57"/>
-[...4 lines deleted...]
-      <c r="A44" s="104" t="s">
+      <c r="AH43" s="56"/>
+      <c r="AI43" s="58"/>
+      <c r="AJ43" s="61"/>
+    </row>
+    <row r="44" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="B44" s="85"/>
-[...29 lines deleted...]
-      <c r="AF44" s="65">
+      <c r="B44" s="84"/>
+      <c r="C44" s="65"/>
+      <c r="D44" s="63"/>
+      <c r="E44" s="85"/>
+      <c r="F44" s="63"/>
+      <c r="G44" s="85"/>
+      <c r="H44" s="86"/>
+      <c r="I44" s="86"/>
+      <c r="J44" s="87"/>
+      <c r="K44" s="87"/>
+      <c r="L44" s="87"/>
+      <c r="M44" s="87"/>
+      <c r="N44" s="87"/>
+      <c r="O44" s="87"/>
+      <c r="P44" s="87"/>
+      <c r="Q44" s="87"/>
+      <c r="R44" s="87"/>
+      <c r="S44" s="87"/>
+      <c r="T44" s="87"/>
+      <c r="U44" s="87"/>
+      <c r="V44" s="87"/>
+      <c r="W44" s="87"/>
+      <c r="X44" s="87"/>
+      <c r="Y44" s="87"/>
+      <c r="Z44" s="87"/>
+      <c r="AA44" s="87"/>
+      <c r="AB44" s="87"/>
+      <c r="AC44" s="88"/>
+      <c r="AD44" s="87"/>
+      <c r="AE44" s="87"/>
+      <c r="AF44" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AG44" s="65">
+      <c r="AG44" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AH44" s="66"/>
-[...4 lines deleted...]
-      <c r="A45" s="105"/>
+      <c r="AH44" s="65"/>
+      <c r="AI44" s="81"/>
+      <c r="AJ44" s="83"/>
+    </row>
+    <row r="45" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="104"/>
       <c r="B45" s="24"/>
       <c r="C45" s="20"/>
       <c r="D45" s="20"/>
       <c r="E45" s="33"/>
       <c r="F45" s="16"/>
       <c r="G45" s="33"/>
       <c r="H45" s="34"/>
       <c r="I45" s="34"/>
       <c r="J45" s="34"/>
       <c r="K45" s="34"/>
       <c r="L45" s="34"/>
       <c r="M45" s="34"/>
       <c r="N45" s="46"/>
       <c r="O45" s="9"/>
       <c r="P45" s="46"/>
       <c r="Q45" s="46"/>
       <c r="R45" s="46"/>
       <c r="S45" s="46"/>
       <c r="T45" s="46"/>
       <c r="U45" s="46"/>
       <c r="V45" s="46"/>
       <c r="W45" s="46"/>
       <c r="X45" s="46"/>
       <c r="Y45" s="46"/>
       <c r="Z45" s="34"/>
       <c r="AA45" s="34"/>
       <c r="AB45" s="46"/>
       <c r="AC45" s="46"/>
       <c r="AD45" s="34"/>
       <c r="AE45" s="34"/>
       <c r="AF45" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG45" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH45" s="15"/>
       <c r="AI45" s="45"/>
-      <c r="AJ45" s="51"/>
-[...2 lines deleted...]
-      <c r="A46" s="105"/>
+      <c r="AJ45" s="50"/>
+    </row>
+    <row r="46" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="104"/>
       <c r="B46" s="24"/>
       <c r="C46" s="20"/>
       <c r="D46" s="20"/>
       <c r="E46" s="33"/>
       <c r="F46" s="16"/>
       <c r="G46" s="33"/>
       <c r="H46" s="34"/>
       <c r="I46" s="34"/>
       <c r="J46" s="34"/>
       <c r="K46" s="34"/>
       <c r="L46" s="34"/>
       <c r="M46" s="34"/>
       <c r="N46" s="36"/>
       <c r="O46" s="36"/>
       <c r="P46" s="46"/>
       <c r="Q46" s="46"/>
       <c r="R46" s="46"/>
       <c r="S46" s="46"/>
       <c r="T46" s="46"/>
       <c r="U46" s="46"/>
       <c r="V46" s="46"/>
       <c r="W46" s="46"/>
       <c r="X46" s="46"/>
       <c r="Y46" s="46"/>
       <c r="Z46" s="46"/>
       <c r="AA46" s="46"/>
       <c r="AB46" s="46"/>
       <c r="AC46" s="46"/>
       <c r="AD46" s="46"/>
       <c r="AE46" s="46"/>
       <c r="AF46" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG46" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH46" s="15"/>
       <c r="AI46" s="45"/>
-      <c r="AJ46" s="51"/>
-[...2 lines deleted...]
-      <c r="A47" s="105"/>
+      <c r="AJ46" s="50"/>
+    </row>
+    <row r="47" spans="1:36" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="104"/>
       <c r="B47" s="24"/>
       <c r="C47" s="20"/>
       <c r="D47" s="20"/>
       <c r="E47" s="35"/>
       <c r="F47" s="16"/>
       <c r="G47" s="35"/>
       <c r="H47" s="37"/>
       <c r="I47" s="37"/>
       <c r="J47" s="38"/>
       <c r="K47" s="38"/>
       <c r="L47" s="38"/>
       <c r="M47" s="38"/>
       <c r="N47" s="38"/>
       <c r="O47" s="48"/>
       <c r="P47" s="48"/>
       <c r="Q47" s="48"/>
       <c r="R47" s="48"/>
       <c r="S47" s="38"/>
       <c r="T47" s="38"/>
       <c r="U47" s="38"/>
       <c r="V47" s="48"/>
       <c r="W47" s="48"/>
       <c r="X47" s="48"/>
       <c r="Y47" s="48"/>
       <c r="Z47" s="48"/>
       <c r="AA47" s="48"/>
       <c r="AB47" s="48"/>
       <c r="AC47" s="48"/>
       <c r="AD47" s="48"/>
       <c r="AE47" s="48"/>
       <c r="AF47" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG47" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH47" s="15"/>
       <c r="AI47" s="45"/>
-      <c r="AJ47" s="51"/>
-[...33 lines deleted...]
-      <c r="AF48" s="61">
+      <c r="AJ47" s="50"/>
+    </row>
+    <row r="48" spans="1:36" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="105"/>
+      <c r="B48" s="89"/>
+      <c r="C48" s="56"/>
+      <c r="D48" s="56"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="53"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="91"/>
+      <c r="I48" s="91"/>
+      <c r="J48" s="92"/>
+      <c r="K48" s="92"/>
+      <c r="L48" s="92"/>
+      <c r="M48" s="92"/>
+      <c r="N48" s="92"/>
+      <c r="O48" s="93"/>
+      <c r="P48" s="93"/>
+      <c r="Q48" s="93"/>
+      <c r="R48" s="93"/>
+      <c r="S48" s="92"/>
+      <c r="T48" s="92"/>
+      <c r="U48" s="92"/>
+      <c r="V48" s="93"/>
+      <c r="W48" s="93"/>
+      <c r="X48" s="93"/>
+      <c r="Y48" s="93"/>
+      <c r="Z48" s="93"/>
+      <c r="AA48" s="93"/>
+      <c r="AB48" s="93"/>
+      <c r="AC48" s="93"/>
+      <c r="AD48" s="93"/>
+      <c r="AE48" s="93"/>
+      <c r="AF48" s="60">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AG48" s="61">
+      <c r="AG48" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AH48" s="57"/>
-[...3 lines deleted...]
-    <row r="49" spans="2:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH48" s="56"/>
+      <c r="AI48" s="58"/>
+      <c r="AJ48" s="61"/>
+    </row>
+    <row r="49" spans="2:4" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="13"/>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="56">
+  <mergeCells count="55">
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="M6:Z6"/>
+    <mergeCell ref="M7:Z7"/>
+    <mergeCell ref="E6:L6"/>
+    <mergeCell ref="E7:L7"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="A7:D7"/>
     <mergeCell ref="B35:AJ35"/>
     <mergeCell ref="A10:AJ10"/>
     <mergeCell ref="A14:G14"/>
     <mergeCell ref="B13:AJ13"/>
     <mergeCell ref="A18:A21"/>
     <mergeCell ref="AI16:AI17"/>
     <mergeCell ref="AJ16:AJ17"/>
     <mergeCell ref="A30:A39"/>
     <mergeCell ref="AD16:AE16"/>
     <mergeCell ref="P16:Q16"/>
     <mergeCell ref="R16:S16"/>
     <mergeCell ref="T16:U16"/>
     <mergeCell ref="V16:W16"/>
     <mergeCell ref="X16:Y16"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
-    <mergeCell ref="AF7:AJ7"/>
-    <mergeCell ref="AF6:AJ6"/>
     <mergeCell ref="E5:AJ5"/>
     <mergeCell ref="E4:AJ4"/>
-    <mergeCell ref="AK3:AT7"/>
-[...2 lines deleted...]
-    <mergeCell ref="M7:AE7"/>
     <mergeCell ref="A3:AJ3"/>
-    <mergeCell ref="A4:B4"/>
-[...3 lines deleted...]
-    <mergeCell ref="M6:AE6"/>
+    <mergeCell ref="AA6:AJ6"/>
+    <mergeCell ref="AA7:AJ7"/>
     <mergeCell ref="A44:A48"/>
     <mergeCell ref="A40:A43"/>
     <mergeCell ref="A26:A29"/>
     <mergeCell ref="B30:AJ30"/>
     <mergeCell ref="B11:AJ11"/>
     <mergeCell ref="B12:AJ12"/>
     <mergeCell ref="AH16:AH17"/>
     <mergeCell ref="AF16:AF17"/>
     <mergeCell ref="AG16:AG17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="AB16:AC16"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="A22:A25"/>
     <mergeCell ref="Z16:AA16"/>
     <mergeCell ref="J16:K16"/>
     <mergeCell ref="L16:M16"/>
     <mergeCell ref="N16:O16"/>
     <mergeCell ref="H16:I16"/>
     <mergeCell ref="M14:N14"/>
     <mergeCell ref="H14:L14"/>
     <mergeCell ref="O14:T14"/>
     <mergeCell ref="U14:AC14"/>
     <mergeCell ref="AD14:AI14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="59" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;C&amp;G</oddFooter>
+  </headerFooter>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="36" max="1048575" man="1"/>
+  </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
+  <legacyDrawingHF r:id="rId4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Entrada no válida" error="Seleccione la periodicidad de la lista, según corresponda" promptTitle="PERIODICIDAD" prompt="Seleccione la periodicidad de la lista según corresponda" xr:uid="{BA64CF96-F03A-43B5-9471-A01C09C04A0D}">
           <x14:formula1>
             <xm:f>Hoja2!$A$2:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>F31:F34 F36:F48 F18:F29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Entrada no válida" error="Seleccione la duración de la lista." promptTitle="DURACIÓN" prompt="Seleccione la duración de la lista" xr:uid="{BDCAA3B9-3079-4F7A-869E-3C202E140851}">
           <x14:formula1>
             <xm:f>Hoja2!$B$2:$B$4</xm:f>
           </x14:formula1>
           <xm:sqref>AH31:AH34 AH18:AH29 AH36:AH48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Entrada no válida" error="Seleccione un proceso de la lista." promptTitle="PROCESO" prompt="Seleccione un proceso de la lista." xr:uid="{06949FB2-0FE5-49D7-B9E3-283768C8735B}">
           <x14:formula1>
             <xm:f>Hoja2!$A$12:$A$23</xm:f>
           </x14:formula1>
           <xm:sqref>C18:C29 C31:C34 C36:C48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Entrada no válida" error="Seleccione una dependencia de la lista." promptTitle="DEPENDENCIA" prompt="Seleccione una dependencia de la lista " xr:uid="{7EB6333A-5461-4D16-A00C-F1FDA50164D3}">
           <x14:formula1>
             <xm:f>Hoja2!$B$12:$B$23</xm:f>
           </x14:formula1>
           <xm:sqref>D18:D29 D36:D37 D39:D48 D31:D34</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42267BCA-9B3B-4860-B818-DFC9AB9EF57C}">
   <dimension ref="A1:AS23"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.140625" customWidth="1"/>
-    <col min="2" max="2" width="52.42578125" customWidth="1"/>
+    <col min="1" max="1" width="28.109375" customWidth="1"/>
+    <col min="2" max="2" width="52.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A1" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A11" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="17" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:45" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="18" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:45" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="19" spans="1:45" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:45" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>83</v>
       </c>
       <c r="C19" s="39"/>
       <c r="D19" s="39"/>
       <c r="E19" s="39"/>
       <c r="F19" s="39"/>
       <c r="G19" s="39"/>
       <c r="H19" s="39"/>
       <c r="I19" s="39"/>
       <c r="J19" s="39"/>
       <c r="K19" s="39"/>
       <c r="L19" s="39"/>
       <c r="M19" s="39"/>
       <c r="N19" s="39"/>
       <c r="O19" s="39"/>
       <c r="P19" s="39"/>
       <c r="Q19" s="39"/>
       <c r="R19" s="39"/>
       <c r="S19" s="39"/>
       <c r="T19" s="39"/>
       <c r="U19" s="39"/>
       <c r="V19" s="39"/>
       <c r="W19" s="39"/>
       <c r="X19" s="39"/>
       <c r="Y19" s="39"/>
       <c r="Z19" s="39"/>
       <c r="AA19" s="39"/>
       <c r="AB19" s="39"/>
       <c r="AC19" s="39"/>
       <c r="AD19" s="39"/>
       <c r="AE19" s="39"/>
       <c r="AF19" s="39"/>
       <c r="AG19" s="39"/>
       <c r="AH19" s="39"/>
       <c r="AI19" s="39"/>
       <c r="AJ19" s="39"/>
       <c r="AK19" s="39"/>
       <c r="AL19" s="39"/>
       <c r="AM19" s="39"/>
       <c r="AN19" s="39"/>
       <c r="AO19" s="39"/>
       <c r="AP19" s="39"/>
       <c r="AQ19" s="39"/>
       <c r="AR19" s="39"/>
       <c r="AS19" s="39"/>
     </row>
-    <row r="20" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:45" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="21" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:45" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="22" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:45" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="23" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:45" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
       <vt:lpstr>Hoja2</vt:lpstr>
+      <vt:lpstr>Hoja1!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Adriana Miliena Ospina Arias</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EDOID">
     <vt:i4>1443348</vt:i4>
   </property>
 </Properties>
 </file>