--- v1 (2026-03-30)
+++ v2 (2026-10-08)
@@ -5,68 +5,68 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr updateLinks="always" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="42" documentId="13_ncr:1_{695158C1-5E3A-48C2-8327-383AF794E6DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0394D3B0-E60F-488D-B1FF-09D69BA09591}"/>
+  <xr:revisionPtr revIDLastSave="68" documentId="13_ncr:1_{695158C1-5E3A-48C2-8327-383AF794E6DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{552F4DA4-AC9F-4F38-B72A-6DC7B25ACCEF}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" firstSheet="1" activeTab="1" xr2:uid="{D015E246-3970-4C24-A34B-DF4A6E729632}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" firstSheet="1" activeTab="2" xr2:uid="{D015E246-3970-4C24-A34B-DF4A6E729632}"/>
   </bookViews>
   <sheets>
     <sheet name="Información" sheetId="2" state="hidden" r:id="rId1"/>
-    <sheet name="Instructivo V8" sheetId="6" r:id="rId2"/>
-    <sheet name="Formato PM V8" sheetId="12" r:id="rId3"/>
+    <sheet name="Instructivo V9" sheetId="6" r:id="rId2"/>
+    <sheet name="Formato PM V9" sheetId="12" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Formato PM V8'!$A$1:$AG$49</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Formato PM V9'!$A$1:$AG$49</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="177">
   <si>
     <t>PLAN DE MEJORAMIENTO</t>
   </si>
   <si>
@@ -312,53 +312,50 @@
   <si>
     <t>Causa</t>
   </si>
   <si>
     <t>Descripción de la acción</t>
   </si>
   <si>
     <t>Evidencia de cumplimiento</t>
   </si>
   <si>
     <t>Responsable del cumplimiento</t>
   </si>
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Fecha de terminación</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tipo de seguimiento</t>
   </si>
   <si>
-    <t>08</t>
-[...1 lines deleted...]
-  <si>
     <t>Unidad Auditable</t>
   </si>
   <si>
     <t>Proceso auditable</t>
   </si>
   <si>
     <t>Recomendación del GIT de Control Interno</t>
   </si>
   <si>
     <t>OTRAS INSTRUCCIONES PARA EL DILIGENCIAMIENTO DEL FORMATO</t>
   </si>
   <si>
     <t>Proceso</t>
   </si>
   <si>
     <t>Sigla</t>
   </si>
   <si>
     <t>Informe</t>
   </si>
   <si>
     <t>Cuando el seguimiento se realice previo a la fecha de terminación de la acción.</t>
   </si>
   <si>
     <t>Cuando el periodo determinado por el proceso para desarrollar la acción no ha finalizado.</t>
@@ -1473,50 +1470,53 @@
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Causa:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> identificar y señalar la causa raíz del hallazgo.</t>
     </r>
   </si>
   <si>
     <t>2 de 2</t>
   </si>
   <si>
     <t>1 de 2</t>
+  </si>
+  <si>
+    <t>09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -2115,51 +2115,51 @@
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="178">
+  <cellXfs count="189">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2350,324 +2350,359 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="8" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...164 lines deleted...]
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{EACC5160-6B6F-43A5-842F-877B1ED8540C}"/>
   </cellStyles>
   <dxfs count="35">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Verdana"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
@@ -3979,81 +4014,81 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>991058</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>161008</xdr:rowOff>
+      <xdr:rowOff>50800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>332899</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>150177</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>68788</xdr:rowOff>
+      <xdr:rowOff>43387</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{685AEF39-3197-4854-B3C0-E711671DA95F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4953458" y="161008"/>
-          <a:ext cx="1676332" cy="427325"/>
+          <a:off x="5122791" y="50800"/>
+          <a:ext cx="2122453" cy="525987"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>1635213</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>24960</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>1286112</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>220131</xdr:rowOff>
@@ -4435,55 +4470,55 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A0E955F-8E51-4D36-AECE-935884EDE73D}">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.88671875" customWidth="1"/>
     <col min="2" max="2" width="32.88671875" customWidth="1"/>
     <col min="3" max="3" width="6.33203125" customWidth="1"/>
     <col min="4" max="4" width="4.33203125" customWidth="1"/>
     <col min="5" max="5" width="5.109375" customWidth="1"/>
     <col min="6" max="6" width="34.6640625" customWidth="1"/>
     <col min="7" max="7" width="24.88671875" customWidth="1"/>
     <col min="8" max="8" width="25.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A1" s="114" t="s">
+      <c r="A1" s="140" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="115"/>
-      <c r="C1" s="116"/>
+      <c r="B1" s="141"/>
+      <c r="C1" s="142"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>15</v>
       </c>
     </row>
@@ -4568,1227 +4603,1227 @@
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="12"/>
     </row>
     <row r="14" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="117" t="s">
+      <c r="A14" s="143" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="117"/>
-[...3 lines deleted...]
-      <c r="F14" s="117"/>
+      <c r="B14" s="143"/>
+      <c r="C14" s="143"/>
+      <c r="D14" s="143"/>
+      <c r="E14" s="143"/>
+      <c r="F14" s="143"/>
     </row>
     <row r="15" spans="1:7" s="1" customFormat="1" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5">
         <v>1</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="D15" s="118" t="s">
+      <c r="D15" s="144" t="s">
         <v>37</v>
       </c>
-      <c r="E15" s="119"/>
-      <c r="F15" s="120"/>
+      <c r="E15" s="145"/>
+      <c r="F15" s="146"/>
     </row>
     <row r="16" spans="1:7" s="1" customFormat="1" ht="35.549999999999997" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5">
         <v>2</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D16" s="118" t="s">
+      <c r="D16" s="144" t="s">
         <v>40</v>
       </c>
-      <c r="E16" s="119"/>
-      <c r="F16" s="120"/>
+      <c r="E16" s="145"/>
+      <c r="F16" s="146"/>
       <c r="G16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="30.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6">
         <v>3</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="D17" s="118" t="s">
+      <c r="D17" s="144" t="s">
         <v>44</v>
       </c>
-      <c r="E17" s="119"/>
-      <c r="F17" s="120"/>
+      <c r="E17" s="145"/>
+      <c r="F17" s="146"/>
       <c r="H17" s="13"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B18" s="7"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A19" s="111" t="s">
+      <c r="A19" s="149" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="112"/>
-[...1 lines deleted...]
-      <c r="E19" s="110" t="s">
+      <c r="B19" s="150"/>
+      <c r="C19" s="151"/>
+      <c r="E19" s="148" t="s">
         <v>46</v>
       </c>
-      <c r="F19" s="110"/>
+      <c r="F19" s="148"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="6">
         <v>1</v>
       </c>
-      <c r="B20" s="108" t="s">
+      <c r="B20" s="139" t="s">
         <v>47</v>
       </c>
-      <c r="C20" s="108"/>
+      <c r="C20" s="139"/>
       <c r="E20" s="2">
         <v>1</v>
       </c>
       <c r="F20" s="14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="6">
         <v>2</v>
       </c>
-      <c r="B21" s="108" t="s">
+      <c r="B21" s="139" t="s">
         <v>49</v>
       </c>
-      <c r="C21" s="108"/>
+      <c r="C21" s="139"/>
       <c r="E21" s="2">
         <v>2</v>
       </c>
       <c r="F21" s="14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="6">
         <v>3</v>
       </c>
-      <c r="B22" s="108" t="s">
+      <c r="B22" s="139" t="s">
         <v>51</v>
       </c>
-      <c r="C22" s="108"/>
+      <c r="C22" s="139"/>
       <c r="E22" s="15">
         <v>3</v>
       </c>
       <c r="F22" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="6">
         <v>4</v>
       </c>
-      <c r="B23" s="108" t="s">
+      <c r="B23" s="139" t="s">
         <v>53</v>
       </c>
-      <c r="C23" s="108"/>
+      <c r="C23" s="139"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="6">
         <v>5</v>
       </c>
-      <c r="B24" s="108" t="s">
+      <c r="B24" s="139" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="108"/>
-      <c r="E24" s="109" t="s">
+      <c r="C24" s="139"/>
+      <c r="E24" s="147" t="s">
         <v>55</v>
       </c>
-      <c r="F24" s="109"/>
+      <c r="F24" s="147"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="6">
         <v>6</v>
       </c>
-      <c r="B25" s="108" t="s">
+      <c r="B25" s="139" t="s">
         <v>56</v>
       </c>
-      <c r="C25" s="108"/>
+      <c r="C25" s="139"/>
       <c r="E25" s="2">
         <v>1</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="6">
         <v>7</v>
       </c>
-      <c r="B26" s="108" t="s">
+      <c r="B26" s="139" t="s">
         <v>58</v>
       </c>
-      <c r="C26" s="108"/>
+      <c r="C26" s="139"/>
       <c r="E26" s="2">
         <v>2</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="6">
         <v>8</v>
       </c>
-      <c r="B27" s="108" t="s">
+      <c r="B27" s="139" t="s">
         <v>60</v>
       </c>
-      <c r="C27" s="108"/>
+      <c r="C27" s="139"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="6">
         <v>9</v>
       </c>
-      <c r="B28" s="108" t="s">
+      <c r="B28" s="139" t="s">
         <v>61</v>
       </c>
-      <c r="C28" s="108"/>
-      <c r="E28" s="109" t="s">
+      <c r="C28" s="139"/>
+      <c r="E28" s="147" t="s">
         <v>62</v>
       </c>
-      <c r="F28" s="109"/>
+      <c r="F28" s="147"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="6">
         <v>10</v>
       </c>
-      <c r="B29" s="108" t="s">
+      <c r="B29" s="139" t="s">
         <v>63</v>
       </c>
-      <c r="C29" s="108"/>
+      <c r="C29" s="139"/>
       <c r="E29" s="6">
         <v>1</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="30.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="6">
         <v>11</v>
       </c>
-      <c r="B30" s="108" t="s">
+      <c r="B30" s="139" t="s">
         <v>65</v>
       </c>
-      <c r="C30" s="108"/>
+      <c r="C30" s="139"/>
       <c r="E30" s="6">
         <v>2</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="6">
         <v>12</v>
       </c>
-      <c r="B31" s="108" t="s">
+      <c r="B31" s="139" t="s">
         <v>67</v>
       </c>
-      <c r="C31" s="108"/>
+      <c r="C31" s="139"/>
       <c r="E31" s="6">
         <v>3</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="30.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="6">
         <v>13</v>
       </c>
-      <c r="B32" s="108" t="s">
+      <c r="B32" s="139" t="s">
         <v>69</v>
       </c>
-      <c r="C32" s="108"/>
+      <c r="C32" s="139"/>
       <c r="E32" s="6">
         <v>4</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A33" s="6">
         <v>14</v>
       </c>
-      <c r="B33" s="108" t="s">
+      <c r="B33" s="139" t="s">
         <v>71</v>
       </c>
-      <c r="C33" s="108"/>
+      <c r="C33" s="139"/>
     </row>
     <row r="34" spans="1:3" ht="30.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="6">
         <v>15</v>
       </c>
-      <c r="B34" s="108" t="s">
+      <c r="B34" s="139" t="s">
         <v>72</v>
       </c>
-      <c r="C34" s="108"/>
+      <c r="C34" s="139"/>
     </row>
     <row r="35" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="6">
         <v>16</v>
       </c>
-      <c r="B35" s="108" t="s">
+      <c r="B35" s="139" t="s">
         <v>73</v>
       </c>
-      <c r="C35" s="108"/>
+      <c r="C35" s="139"/>
     </row>
     <row r="36" spans="1:3" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="6">
         <v>17</v>
       </c>
-      <c r="B36" s="108" t="s">
+      <c r="B36" s="139" t="s">
         <v>74</v>
       </c>
-      <c r="C36" s="108"/>
+      <c r="C36" s="139"/>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A37" s="6">
         <v>18</v>
       </c>
-      <c r="B37" s="108" t="s">
+      <c r="B37" s="139" t="s">
         <v>75</v>
       </c>
-      <c r="C37" s="108"/>
+      <c r="C37" s="139"/>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A38" s="6">
         <v>19</v>
       </c>
-      <c r="B38" s="108" t="s">
+      <c r="B38" s="139" t="s">
         <v>76</v>
       </c>
-      <c r="C38" s="108"/>
+      <c r="C38" s="139"/>
     </row>
     <row r="39" spans="1:3" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="6">
         <v>20</v>
       </c>
-      <c r="B39" s="108" t="s">
+      <c r="B39" s="139" t="s">
         <v>77</v>
       </c>
-      <c r="C39" s="108"/>
+      <c r="C39" s="139"/>
     </row>
     <row r="40" spans="1:3" ht="30.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="B21:C21"/>
-[...4 lines deleted...]
-    <mergeCell ref="D17:F17"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="E28:F28"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
-    <mergeCell ref="B36:C36"/>
-[...5 lines deleted...]
-    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="D17:F17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BD3B81E-52DD-4DCE-A478-873A27BA95E5}">
   <sheetPr>
     <tabColor rgb="FFE7F4D8"/>
   </sheetPr>
   <dimension ref="B2:O117"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D10" sqref="D10"/>
+    <sheetView showGridLines="0" view="pageLayout" zoomScale="90" zoomScaleNormal="110" zoomScalePageLayoutView="90" workbookViewId="0">
+      <selection activeCell="D7" sqref="D7:O7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4" style="11" customWidth="1"/>
     <col min="2" max="2" width="6.88671875" style="11" customWidth="1"/>
     <col min="3" max="3" width="32.33203125" style="11" customWidth="1"/>
     <col min="4" max="4" width="8.33203125" style="11" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="11" customWidth="1"/>
     <col min="6" max="6" width="27.33203125" style="11" customWidth="1"/>
     <col min="7" max="7" width="6.6640625" style="11" customWidth="1"/>
     <col min="8" max="8" width="7.33203125" style="11" customWidth="1"/>
     <col min="9" max="9" width="6.33203125" style="11" customWidth="1"/>
     <col min="10" max="10" width="1.6640625" style="11" customWidth="1"/>
     <col min="11" max="12" width="6.109375" style="11" customWidth="1"/>
     <col min="13" max="13" width="19.33203125" style="11" customWidth="1"/>
     <col min="14" max="14" width="22.33203125" style="11" customWidth="1"/>
     <col min="15" max="15" width="6.88671875" style="11" customWidth="1"/>
     <col min="16" max="16384" width="11.33203125" style="11"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
     </row>
     <row r="4" spans="2:15" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
     </row>
     <row r="5" spans="2:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="143" t="s">
+      <c r="B5" s="119" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="144"/>
-[...11 lines deleted...]
-      <c r="O5" s="145"/>
+      <c r="C5" s="120"/>
+      <c r="D5" s="120"/>
+      <c r="E5" s="120"/>
+      <c r="F5" s="120"/>
+      <c r="G5" s="120"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="120"/>
+      <c r="M5" s="120"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="121"/>
     </row>
     <row r="6" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="146" t="s">
+      <c r="B6" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="147"/>
-      <c r="D6" s="147" t="s">
+      <c r="C6" s="123"/>
+      <c r="D6" s="123" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="147"/>
-[...9 lines deleted...]
-      <c r="O6" s="148"/>
+      <c r="E6" s="123"/>
+      <c r="F6" s="123"/>
+      <c r="G6" s="123"/>
+      <c r="H6" s="123"/>
+      <c r="I6" s="123"/>
+      <c r="J6" s="123"/>
+      <c r="K6" s="123"/>
+      <c r="L6" s="123"/>
+      <c r="M6" s="123"/>
+      <c r="N6" s="123"/>
+      <c r="O6" s="126"/>
     </row>
     <row r="7" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="146" t="s">
+      <c r="B7" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="147"/>
-      <c r="D7" s="147" t="s">
+      <c r="C7" s="123"/>
+      <c r="D7" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="147"/>
-[...9 lines deleted...]
-      <c r="O7" s="148"/>
+      <c r="E7" s="123"/>
+      <c r="F7" s="123"/>
+      <c r="G7" s="123"/>
+      <c r="H7" s="123"/>
+      <c r="I7" s="123"/>
+      <c r="J7" s="123"/>
+      <c r="K7" s="123"/>
+      <c r="L7" s="123"/>
+      <c r="M7" s="123"/>
+      <c r="N7" s="123"/>
+      <c r="O7" s="126"/>
     </row>
     <row r="8" spans="2:15" ht="30.3" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="146" t="s">
+      <c r="B8" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="147"/>
-      <c r="D8" s="149" t="s">
+      <c r="C8" s="123"/>
+      <c r="D8" s="129" t="s">
         <v>6</v>
       </c>
-      <c r="E8" s="149"/>
-[...3 lines deleted...]
-      <c r="I8" s="147" t="s">
+      <c r="E8" s="129"/>
+      <c r="F8" s="129"/>
+      <c r="G8" s="129"/>
+      <c r="H8" s="129"/>
+      <c r="I8" s="123" t="s">
         <v>7</v>
       </c>
-      <c r="J8" s="147"/>
-[...3 lines deleted...]
-      <c r="N8" s="147" t="s">
+      <c r="J8" s="123"/>
+      <c r="K8" s="123"/>
+      <c r="L8" s="123"/>
+      <c r="M8" s="123"/>
+      <c r="N8" s="123" t="s">
         <v>8</v>
       </c>
-      <c r="O8" s="148"/>
+      <c r="O8" s="126"/>
     </row>
     <row r="9" spans="2:15" s="52" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B9" s="176">
-[...3 lines deleted...]
-      <c r="D9" s="172" t="s">
+      <c r="B9" s="124">
+        <v>46267</v>
+      </c>
+      <c r="C9" s="125"/>
+      <c r="D9" s="130" t="s">
         <v>9</v>
       </c>
-      <c r="E9" s="172"/>
-[...10 lines deleted...]
-      <c r="N9" s="174" t="s">
+      <c r="E9" s="130"/>
+      <c r="F9" s="130"/>
+      <c r="G9" s="130"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="128" t="s">
         <v>176</v>
       </c>
-      <c r="O9" s="175"/>
+      <c r="J9" s="128"/>
+      <c r="K9" s="128"/>
+      <c r="L9" s="128"/>
+      <c r="M9" s="128"/>
+      <c r="N9" s="125" t="s">
+        <v>175</v>
+      </c>
+      <c r="O9" s="127"/>
     </row>
     <row r="10" spans="2:15" ht="14.4" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="11" spans="2:15" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="34"/>
       <c r="C11" s="35"/>
       <c r="D11" s="35"/>
       <c r="E11" s="35"/>
       <c r="F11" s="35"/>
       <c r="G11" s="35"/>
       <c r="H11" s="35"/>
       <c r="I11" s="35"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="35"/>
       <c r="M11" s="35"/>
       <c r="N11" s="35"/>
       <c r="O11" s="36"/>
     </row>
     <row r="12" spans="2:15" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="37"/>
-      <c r="C12" s="155" t="s">
-[...12 lines deleted...]
-      <c r="N12" s="157"/>
+      <c r="C12" s="89" t="s">
+        <v>92</v>
+      </c>
+      <c r="D12" s="90"/>
+      <c r="E12" s="90"/>
+      <c r="F12" s="90"/>
+      <c r="G12" s="90"/>
+      <c r="H12" s="90"/>
+      <c r="I12" s="90"/>
+      <c r="J12" s="90"/>
+      <c r="K12" s="90"/>
+      <c r="L12" s="90"/>
+      <c r="M12" s="90"/>
+      <c r="N12" s="91"/>
       <c r="O12" s="38"/>
     </row>
     <row r="13" spans="2:15" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B13" s="37"/>
       <c r="C13" s="39"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
       <c r="H13" s="40"/>
       <c r="I13" s="40"/>
       <c r="J13" s="40"/>
       <c r="K13" s="40"/>
       <c r="L13" s="40"/>
       <c r="M13" s="40"/>
       <c r="N13" s="40"/>
       <c r="O13" s="38"/>
     </row>
     <row r="14" spans="2:15" ht="30.3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="37"/>
-      <c r="C14" s="158" t="s">
-[...12 lines deleted...]
-      <c r="N14" s="158"/>
+      <c r="C14" s="92" t="s">
+        <v>105</v>
+      </c>
+      <c r="D14" s="92"/>
+      <c r="E14" s="92"/>
+      <c r="F14" s="92"/>
+      <c r="G14" s="92"/>
+      <c r="H14" s="92"/>
+      <c r="I14" s="92"/>
+      <c r="J14" s="92"/>
+      <c r="K14" s="92"/>
+      <c r="L14" s="92"/>
+      <c r="M14" s="92"/>
+      <c r="N14" s="92"/>
       <c r="O14" s="38"/>
     </row>
     <row r="15" spans="2:15" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="37"/>
       <c r="C15" s="41"/>
       <c r="D15" s="41"/>
       <c r="E15" s="41"/>
       <c r="F15" s="41"/>
       <c r="G15" s="41"/>
       <c r="H15" s="41"/>
       <c r="I15" s="41"/>
       <c r="J15" s="41"/>
       <c r="K15" s="41"/>
       <c r="L15" s="41"/>
       <c r="M15" s="41"/>
       <c r="N15" s="41"/>
       <c r="O15" s="38"/>
     </row>
     <row r="16" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B16" s="37"/>
       <c r="C16" s="42" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D16" s="43"/>
       <c r="E16" s="43"/>
       <c r="F16" s="43"/>
       <c r="G16" s="43"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
       <c r="J16" s="43"/>
       <c r="K16" s="43"/>
       <c r="L16" s="43"/>
       <c r="M16" s="43"/>
       <c r="N16" s="43"/>
       <c r="O16" s="38"/>
     </row>
     <row r="17" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B17" s="37"/>
       <c r="D17" s="43"/>
       <c r="E17" s="43"/>
       <c r="F17" s="43"/>
       <c r="G17" s="43"/>
       <c r="H17" s="43"/>
       <c r="I17" s="43"/>
       <c r="J17" s="43"/>
       <c r="K17" s="43"/>
       <c r="L17" s="43"/>
       <c r="M17" s="43"/>
       <c r="N17" s="43"/>
       <c r="O17" s="38"/>
     </row>
     <row r="18" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B18" s="37"/>
       <c r="C18" s="44" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D18" s="43"/>
       <c r="E18" s="43"/>
       <c r="F18" s="43"/>
       <c r="G18" s="43"/>
       <c r="H18" s="43"/>
       <c r="I18" s="43"/>
       <c r="J18" s="43"/>
       <c r="K18" s="43"/>
       <c r="L18" s="43"/>
       <c r="M18" s="43"/>
       <c r="N18" s="43"/>
       <c r="O18" s="38"/>
     </row>
     <row r="19" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B19" s="37"/>
       <c r="D19" s="43"/>
       <c r="E19" s="43"/>
       <c r="F19" s="43"/>
       <c r="G19" s="43"/>
       <c r="H19" s="43"/>
       <c r="I19" s="43"/>
       <c r="J19" s="43"/>
       <c r="K19" s="43"/>
       <c r="L19" s="43"/>
       <c r="M19" s="43"/>
       <c r="N19" s="43"/>
       <c r="O19" s="38"/>
     </row>
     <row r="20" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B20" s="37"/>
       <c r="C20" s="44" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D20" s="43"/>
       <c r="E20" s="43"/>
       <c r="F20" s="43"/>
       <c r="G20" s="43"/>
       <c r="H20" s="43"/>
       <c r="I20" s="43"/>
       <c r="J20" s="43"/>
       <c r="K20" s="43"/>
       <c r="L20" s="43"/>
       <c r="M20" s="43"/>
       <c r="N20" s="43"/>
       <c r="O20" s="38"/>
     </row>
     <row r="21" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B21" s="37"/>
       <c r="D21" s="43"/>
       <c r="E21" s="43"/>
       <c r="F21" s="43"/>
       <c r="G21" s="43"/>
       <c r="H21" s="43"/>
       <c r="I21" s="43"/>
       <c r="J21" s="43"/>
       <c r="K21" s="43"/>
       <c r="L21" s="43"/>
       <c r="M21" s="43"/>
       <c r="N21" s="43"/>
       <c r="O21" s="38"/>
     </row>
     <row r="22" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B22" s="37"/>
       <c r="C22" s="42" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D22" s="43"/>
       <c r="E22" s="43"/>
       <c r="F22" s="43"/>
       <c r="G22" s="43"/>
       <c r="H22" s="43"/>
       <c r="I22" s="43"/>
       <c r="J22" s="43"/>
       <c r="K22" s="43"/>
       <c r="L22" s="43"/>
       <c r="M22" s="43"/>
       <c r="N22" s="43"/>
       <c r="O22" s="38"/>
     </row>
     <row r="23" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B23" s="37"/>
       <c r="C23" s="43"/>
       <c r="D23" s="43"/>
       <c r="E23" s="43"/>
       <c r="F23" s="43"/>
       <c r="G23" s="43"/>
       <c r="H23" s="43"/>
       <c r="I23" s="43"/>
       <c r="J23" s="43"/>
       <c r="K23" s="43"/>
       <c r="L23" s="43"/>
       <c r="M23" s="43"/>
       <c r="N23" s="43"/>
       <c r="O23" s="38"/>
     </row>
     <row r="24" spans="2:15" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="B24" s="37"/>
       <c r="C24" s="45" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D24" s="46"/>
       <c r="E24" s="46"/>
       <c r="F24" s="46"/>
       <c r="G24" s="46"/>
       <c r="H24" s="46"/>
       <c r="I24" s="46"/>
       <c r="J24" s="46"/>
       <c r="K24" s="46"/>
       <c r="L24" s="46"/>
       <c r="M24" s="46"/>
       <c r="N24" s="46"/>
       <c r="O24" s="38"/>
     </row>
     <row r="25" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B25" s="37"/>
       <c r="D25" s="46"/>
       <c r="E25" s="46"/>
       <c r="F25" s="46"/>
       <c r="G25" s="46"/>
       <c r="H25" s="46"/>
       <c r="I25" s="46"/>
       <c r="J25" s="46"/>
       <c r="K25" s="46"/>
       <c r="L25" s="46"/>
       <c r="M25" s="46"/>
       <c r="N25" s="46"/>
       <c r="O25" s="38"/>
     </row>
     <row r="26" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B26" s="37"/>
       <c r="C26" s="44" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D26" s="46"/>
       <c r="E26" s="46"/>
       <c r="F26" s="46"/>
       <c r="G26" s="46"/>
       <c r="H26" s="46"/>
       <c r="I26" s="46"/>
       <c r="J26" s="46"/>
       <c r="K26" s="46"/>
       <c r="L26" s="46"/>
       <c r="M26" s="46"/>
       <c r="N26" s="46"/>
       <c r="O26" s="38"/>
     </row>
     <row r="27" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B27" s="37"/>
       <c r="C27" s="44" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D27" s="46"/>
       <c r="E27" s="46"/>
       <c r="F27" s="46"/>
       <c r="G27" s="46"/>
       <c r="H27" s="46"/>
       <c r="I27" s="46"/>
       <c r="J27" s="46"/>
       <c r="K27" s="46"/>
       <c r="L27" s="46"/>
       <c r="M27" s="46"/>
       <c r="N27" s="46"/>
       <c r="O27" s="38"/>
     </row>
     <row r="28" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B28" s="37"/>
       <c r="C28" s="46"/>
       <c r="D28" s="46"/>
       <c r="E28" s="46"/>
       <c r="F28" s="46"/>
       <c r="G28" s="46"/>
       <c r="H28" s="46"/>
       <c r="I28" s="46"/>
       <c r="J28" s="46"/>
       <c r="K28" s="46"/>
       <c r="L28" s="46"/>
       <c r="M28" s="46"/>
       <c r="N28" s="46"/>
       <c r="O28" s="38"/>
     </row>
     <row r="29" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B29" s="37"/>
       <c r="C29" s="47" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D29" s="46"/>
       <c r="E29" s="46"/>
       <c r="F29" s="46"/>
       <c r="G29" s="46"/>
       <c r="H29" s="46"/>
       <c r="I29" s="46"/>
       <c r="J29" s="46"/>
       <c r="K29" s="46"/>
       <c r="L29" s="46"/>
       <c r="M29" s="46"/>
       <c r="N29" s="46"/>
       <c r="O29" s="38"/>
     </row>
     <row r="30" spans="2:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="37"/>
-      <c r="C30" s="123" t="s">
-[...12 lines deleted...]
-      <c r="N30" s="123"/>
+      <c r="C30" s="94" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" s="94"/>
+      <c r="E30" s="94"/>
+      <c r="F30" s="94"/>
+      <c r="G30" s="94"/>
+      <c r="H30" s="94"/>
+      <c r="I30" s="94"/>
+      <c r="J30" s="94"/>
+      <c r="K30" s="94"/>
+      <c r="L30" s="94"/>
+      <c r="M30" s="94"/>
+      <c r="N30" s="94"/>
       <c r="O30" s="38"/>
     </row>
     <row r="31" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B31" s="37"/>
       <c r="C31" s="48"/>
       <c r="D31" s="46"/>
       <c r="E31" s="46"/>
       <c r="F31" s="46"/>
       <c r="G31" s="46"/>
       <c r="H31" s="46"/>
       <c r="I31" s="46"/>
       <c r="J31" s="46"/>
       <c r="K31" s="46"/>
       <c r="L31" s="46"/>
       <c r="M31" s="46"/>
       <c r="N31" s="46"/>
       <c r="O31" s="38"/>
     </row>
     <row r="32" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B32" s="37"/>
-      <c r="C32" s="125" t="s">
+      <c r="C32" s="132" t="s">
         <v>79</v>
       </c>
-      <c r="D32" s="125"/>
-[...4 lines deleted...]
-      <c r="I32" s="125"/>
+      <c r="D32" s="132"/>
+      <c r="E32" s="132"/>
+      <c r="F32" s="132"/>
+      <c r="G32" s="132"/>
+      <c r="H32" s="132"/>
+      <c r="I32" s="132"/>
       <c r="J32" s="43"/>
       <c r="K32" s="43"/>
       <c r="L32" s="43"/>
       <c r="M32" s="43"/>
       <c r="N32" s="43"/>
       <c r="O32" s="38"/>
     </row>
     <row r="33" spans="2:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="37"/>
-      <c r="C33" s="126" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="126"/>
+      <c r="C33" s="133" t="s">
+        <v>95</v>
+      </c>
+      <c r="D33" s="133"/>
       <c r="E33" s="49" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="F33" s="127" t="s">
+        <v>94</v>
+      </c>
+      <c r="F33" s="134" t="s">
         <v>87</v>
       </c>
-      <c r="G33" s="128"/>
-[...1 lines deleted...]
-      <c r="I33" s="129"/>
+      <c r="G33" s="135"/>
+      <c r="H33" s="135"/>
+      <c r="I33" s="136"/>
       <c r="J33" s="43"/>
       <c r="K33" s="43"/>
       <c r="L33" s="43"/>
       <c r="M33" s="43"/>
       <c r="N33" s="43"/>
       <c r="O33" s="38"/>
     </row>
     <row r="34" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B34" s="37"/>
-      <c r="C34" s="130" t="s">
+      <c r="C34" s="102" t="s">
         <v>35</v>
       </c>
-      <c r="D34" s="131"/>
-      <c r="E34" s="134" t="s">
+      <c r="D34" s="103"/>
+      <c r="E34" s="137" t="s">
         <v>36</v>
       </c>
-      <c r="F34" s="136" t="s">
+      <c r="F34" s="96" t="s">
         <v>37</v>
       </c>
-      <c r="G34" s="137"/>
-[...1 lines deleted...]
-      <c r="I34" s="138"/>
+      <c r="G34" s="97"/>
+      <c r="H34" s="97"/>
+      <c r="I34" s="98"/>
       <c r="J34" s="43"/>
       <c r="K34" s="43"/>
       <c r="L34" s="43"/>
       <c r="M34" s="43"/>
       <c r="N34" s="43"/>
       <c r="O34" s="38"/>
     </row>
     <row r="35" spans="2:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="37"/>
-      <c r="C35" s="132"/>
-[...5 lines deleted...]
-      <c r="I35" s="141"/>
+      <c r="C35" s="106"/>
+      <c r="D35" s="107"/>
+      <c r="E35" s="138"/>
+      <c r="F35" s="99"/>
+      <c r="G35" s="100"/>
+      <c r="H35" s="100"/>
+      <c r="I35" s="101"/>
       <c r="J35" s="43"/>
       <c r="K35" s="43"/>
       <c r="L35" s="43"/>
       <c r="M35" s="43"/>
       <c r="N35" s="43"/>
       <c r="O35" s="38"/>
     </row>
     <row r="36" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B36" s="37"/>
-      <c r="C36" s="130" t="s">
+      <c r="C36" s="102" t="s">
         <v>38</v>
       </c>
-      <c r="D36" s="131"/>
-      <c r="E36" s="134" t="s">
+      <c r="D36" s="103"/>
+      <c r="E36" s="137" t="s">
         <v>39</v>
       </c>
-      <c r="F36" s="136" t="s">
+      <c r="F36" s="96" t="s">
         <v>40</v>
       </c>
-      <c r="G36" s="137"/>
-[...1 lines deleted...]
-      <c r="I36" s="138"/>
+      <c r="G36" s="97"/>
+      <c r="H36" s="97"/>
+      <c r="I36" s="98"/>
       <c r="J36" s="43"/>
       <c r="K36" s="43"/>
       <c r="L36" s="43"/>
       <c r="M36" s="43"/>
       <c r="N36" s="43"/>
       <c r="O36" s="38"/>
     </row>
     <row r="37" spans="2:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="37"/>
-      <c r="C37" s="132"/>
-[...5 lines deleted...]
-      <c r="I37" s="141"/>
+      <c r="C37" s="106"/>
+      <c r="D37" s="107"/>
+      <c r="E37" s="138"/>
+      <c r="F37" s="99"/>
+      <c r="G37" s="100"/>
+      <c r="H37" s="100"/>
+      <c r="I37" s="101"/>
       <c r="J37" s="43"/>
       <c r="K37" s="43"/>
       <c r="L37" s="43"/>
       <c r="M37" s="43"/>
       <c r="N37" s="43"/>
       <c r="O37" s="38"/>
     </row>
     <row r="38" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B38" s="37"/>
-      <c r="C38" s="130" t="s">
+      <c r="C38" s="102" t="s">
+        <v>167</v>
+      </c>
+      <c r="D38" s="103"/>
+      <c r="E38" s="108" t="s">
+        <v>43</v>
+      </c>
+      <c r="F38" s="96" t="s">
         <v>168</v>
       </c>
-      <c r="D38" s="131"/>
-[...8 lines deleted...]
-      <c r="I38" s="138"/>
+      <c r="G38" s="97"/>
+      <c r="H38" s="97"/>
+      <c r="I38" s="98"/>
       <c r="J38" s="43"/>
       <c r="K38" s="43"/>
       <c r="L38" s="43"/>
       <c r="M38" s="43"/>
       <c r="N38" s="43"/>
       <c r="O38" s="38"/>
     </row>
     <row r="39" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B39" s="37"/>
-      <c r="C39" s="159"/>
-[...5 lines deleted...]
-      <c r="I39" s="166"/>
+      <c r="C39" s="104"/>
+      <c r="D39" s="105"/>
+      <c r="E39" s="109"/>
+      <c r="F39" s="111"/>
+      <c r="G39" s="112"/>
+      <c r="H39" s="112"/>
+      <c r="I39" s="113"/>
       <c r="J39" s="43"/>
       <c r="K39" s="43"/>
       <c r="L39" s="43"/>
       <c r="M39" s="43"/>
       <c r="N39" s="43"/>
       <c r="O39" s="38"/>
     </row>
     <row r="40" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B40" s="37"/>
-      <c r="C40" s="159"/>
-[...5 lines deleted...]
-      <c r="I40" s="166"/>
+      <c r="C40" s="104"/>
+      <c r="D40" s="105"/>
+      <c r="E40" s="109"/>
+      <c r="F40" s="111"/>
+      <c r="G40" s="112"/>
+      <c r="H40" s="112"/>
+      <c r="I40" s="113"/>
       <c r="J40" s="43"/>
       <c r="K40" s="43"/>
       <c r="L40" s="43"/>
       <c r="M40" s="43"/>
       <c r="N40" s="43"/>
       <c r="O40" s="38"/>
     </row>
     <row r="41" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B41" s="37"/>
-      <c r="C41" s="132"/>
-[...5 lines deleted...]
-      <c r="I41" s="141"/>
+      <c r="C41" s="106"/>
+      <c r="D41" s="107"/>
+      <c r="E41" s="110"/>
+      <c r="F41" s="99"/>
+      <c r="G41" s="100"/>
+      <c r="H41" s="100"/>
+      <c r="I41" s="101"/>
       <c r="J41" s="43"/>
       <c r="K41" s="43"/>
       <c r="L41" s="43"/>
       <c r="M41" s="43"/>
       <c r="N41" s="43"/>
       <c r="O41" s="38"/>
     </row>
     <row r="42" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B42" s="37"/>
       <c r="D42" s="46"/>
       <c r="E42" s="46"/>
       <c r="F42" s="46"/>
       <c r="G42" s="46"/>
       <c r="H42" s="46"/>
       <c r="I42" s="46"/>
       <c r="J42" s="46"/>
       <c r="K42" s="46"/>
       <c r="L42" s="46"/>
       <c r="M42" s="46"/>
       <c r="N42" s="46"/>
       <c r="O42" s="38"/>
     </row>
     <row r="43" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B43" s="37"/>
-      <c r="C43" s="124" t="s">
-[...12 lines deleted...]
-      <c r="N43" s="124"/>
+      <c r="C43" s="93" t="s">
+        <v>114</v>
+      </c>
+      <c r="D43" s="93"/>
+      <c r="E43" s="93"/>
+      <c r="F43" s="93"/>
+      <c r="G43" s="93"/>
+      <c r="H43" s="93"/>
+      <c r="I43" s="93"/>
+      <c r="J43" s="93"/>
+      <c r="K43" s="93"/>
+      <c r="L43" s="93"/>
+      <c r="M43" s="93"/>
+      <c r="N43" s="93"/>
       <c r="O43" s="38"/>
     </row>
     <row r="44" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B44" s="37"/>
-      <c r="C44" s="124" t="s">
-[...12 lines deleted...]
-      <c r="N44" s="124"/>
+      <c r="C44" s="93" t="s">
+        <v>115</v>
+      </c>
+      <c r="D44" s="93"/>
+      <c r="E44" s="93"/>
+      <c r="F44" s="93"/>
+      <c r="G44" s="93"/>
+      <c r="H44" s="93"/>
+      <c r="I44" s="93"/>
+      <c r="J44" s="93"/>
+      <c r="K44" s="93"/>
+      <c r="L44" s="93"/>
+      <c r="M44" s="93"/>
+      <c r="N44" s="93"/>
       <c r="O44" s="38"/>
     </row>
     <row r="45" spans="2:15" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="37"/>
-      <c r="C45" s="123" t="s">
-[...12 lines deleted...]
-      <c r="N45" s="123"/>
+      <c r="C45" s="94" t="s">
+        <v>116</v>
+      </c>
+      <c r="D45" s="94"/>
+      <c r="E45" s="94"/>
+      <c r="F45" s="94"/>
+      <c r="G45" s="94"/>
+      <c r="H45" s="94"/>
+      <c r="I45" s="94"/>
+      <c r="J45" s="94"/>
+      <c r="K45" s="94"/>
+      <c r="L45" s="94"/>
+      <c r="M45" s="94"/>
+      <c r="N45" s="94"/>
       <c r="O45" s="38"/>
     </row>
     <row r="46" spans="2:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="37"/>
-      <c r="C46" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N46" s="121"/>
+      <c r="C46" s="95" t="s">
+        <v>112</v>
+      </c>
+      <c r="D46" s="95"/>
+      <c r="E46" s="95"/>
+      <c r="F46" s="95"/>
+      <c r="G46" s="95"/>
+      <c r="H46" s="95"/>
+      <c r="I46" s="95"/>
+      <c r="J46" s="95"/>
+      <c r="K46" s="95"/>
+      <c r="L46" s="95"/>
+      <c r="M46" s="95"/>
+      <c r="N46" s="95"/>
       <c r="O46" s="38"/>
     </row>
     <row r="47" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B47" s="37"/>
       <c r="C47" s="46"/>
       <c r="D47" s="46"/>
       <c r="E47" s="46"/>
       <c r="F47" s="46"/>
       <c r="G47" s="46"/>
       <c r="H47" s="46"/>
       <c r="I47" s="46"/>
       <c r="J47" s="46"/>
       <c r="K47" s="46"/>
       <c r="L47" s="46"/>
       <c r="M47" s="46"/>
       <c r="N47" s="46"/>
       <c r="O47" s="38"/>
     </row>
     <row r="48" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B48" s="37"/>
-      <c r="C48" s="167" t="s">
+      <c r="C48" s="114" t="s">
         <v>11</v>
       </c>
-      <c r="D48" s="167"/>
+      <c r="D48" s="114"/>
       <c r="E48" s="43"/>
-      <c r="F48" s="122"/>
-[...1 lines deleted...]
-      <c r="H48" s="122"/>
+      <c r="F48" s="131"/>
+      <c r="G48" s="131"/>
+      <c r="H48" s="131"/>
       <c r="I48" s="46"/>
       <c r="J48" s="46"/>
       <c r="K48" s="46"/>
       <c r="L48" s="46"/>
       <c r="M48" s="46"/>
       <c r="N48" s="46"/>
       <c r="O48" s="38"/>
     </row>
     <row r="49" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B49" s="37"/>
       <c r="C49" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="D49" s="49" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E49" s="46"/>
       <c r="F49" s="46"/>
       <c r="G49" s="46"/>
       <c r="H49" s="46"/>
       <c r="I49" s="46"/>
       <c r="J49" s="46"/>
       <c r="K49" s="46"/>
       <c r="L49" s="46"/>
       <c r="M49" s="46"/>
       <c r="N49" s="46"/>
       <c r="O49" s="38"/>
     </row>
     <row r="50" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B50" s="37"/>
       <c r="C50" s="51" t="s">
         <v>12</v>
       </c>
       <c r="D50" s="51" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="52"/>
       <c r="F50" s="52"/>
       <c r="G50" s="52"/>
       <c r="H50" s="52"/>
@@ -5997,1131 +6032,1131 @@
       <c r="K60" s="46"/>
       <c r="L60" s="46"/>
       <c r="M60" s="46"/>
       <c r="N60" s="46"/>
       <c r="O60" s="38"/>
     </row>
     <row r="61" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B61" s="37"/>
       <c r="C61" s="46"/>
       <c r="D61" s="46"/>
       <c r="E61" s="46"/>
       <c r="F61" s="46"/>
       <c r="G61" s="46"/>
       <c r="H61" s="46"/>
       <c r="I61" s="46"/>
       <c r="J61" s="46"/>
       <c r="K61" s="46"/>
       <c r="L61" s="46"/>
       <c r="M61" s="46"/>
       <c r="N61" s="46"/>
       <c r="O61" s="38"/>
     </row>
     <row r="62" spans="2:15" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="B62" s="37"/>
       <c r="C62" s="45" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D62" s="46"/>
       <c r="E62" s="46"/>
       <c r="F62" s="46"/>
       <c r="G62" s="46"/>
       <c r="H62" s="46"/>
       <c r="I62" s="46"/>
       <c r="J62" s="46"/>
       <c r="K62" s="46"/>
       <c r="L62" s="46"/>
       <c r="M62" s="46"/>
       <c r="N62" s="46"/>
       <c r="O62" s="38"/>
     </row>
     <row r="63" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B63" s="37"/>
       <c r="D63" s="46"/>
       <c r="E63" s="46"/>
       <c r="F63" s="46"/>
       <c r="G63" s="46"/>
       <c r="H63" s="46"/>
       <c r="I63" s="46"/>
       <c r="J63" s="46"/>
       <c r="K63" s="46"/>
       <c r="L63" s="46"/>
       <c r="M63" s="46"/>
       <c r="N63" s="46"/>
       <c r="O63" s="38"/>
     </row>
     <row r="64" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B64" s="37"/>
       <c r="C64" s="44" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D64" s="46"/>
       <c r="E64" s="46"/>
       <c r="F64" s="46"/>
       <c r="G64" s="46"/>
       <c r="H64" s="46"/>
       <c r="I64" s="46"/>
       <c r="J64" s="46"/>
       <c r="K64" s="46"/>
       <c r="L64" s="46"/>
       <c r="M64" s="46"/>
       <c r="N64" s="46"/>
       <c r="O64" s="38"/>
     </row>
     <row r="65" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B65" s="37"/>
       <c r="C65" s="44" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D65" s="46"/>
       <c r="E65" s="46"/>
       <c r="F65" s="46"/>
       <c r="G65" s="46"/>
       <c r="H65" s="46"/>
       <c r="I65" s="46"/>
       <c r="J65" s="46"/>
       <c r="K65" s="46"/>
       <c r="L65" s="46"/>
       <c r="M65" s="46"/>
       <c r="N65" s="46"/>
       <c r="O65" s="38"/>
     </row>
     <row r="66" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B66" s="37"/>
       <c r="C66" s="46"/>
       <c r="D66" s="46"/>
       <c r="E66" s="46"/>
       <c r="F66" s="46"/>
       <c r="G66" s="46"/>
       <c r="H66" s="46"/>
       <c r="I66" s="46"/>
       <c r="J66" s="46"/>
       <c r="K66" s="46"/>
       <c r="L66" s="46"/>
       <c r="M66" s="46"/>
       <c r="N66" s="46"/>
       <c r="O66" s="38"/>
     </row>
     <row r="67" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B67" s="37"/>
       <c r="C67" s="53" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D67" s="46"/>
       <c r="E67" s="46"/>
       <c r="F67" s="46"/>
       <c r="G67" s="46"/>
       <c r="H67" s="46"/>
       <c r="I67" s="46"/>
       <c r="J67" s="46"/>
       <c r="K67" s="46"/>
       <c r="L67" s="46"/>
       <c r="M67" s="46"/>
       <c r="N67" s="46"/>
       <c r="O67" s="38"/>
     </row>
     <row r="68" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B68" s="37"/>
-      <c r="C68" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N68" s="121"/>
+      <c r="C68" s="95" t="s">
+        <v>120</v>
+      </c>
+      <c r="D68" s="95"/>
+      <c r="E68" s="95"/>
+      <c r="F68" s="95"/>
+      <c r="G68" s="95"/>
+      <c r="H68" s="95"/>
+      <c r="I68" s="95"/>
+      <c r="J68" s="95"/>
+      <c r="K68" s="95"/>
+      <c r="L68" s="95"/>
+      <c r="M68" s="95"/>
+      <c r="N68" s="95"/>
       <c r="O68" s="38"/>
     </row>
     <row r="69" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B69" s="37"/>
-      <c r="C69" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N69" s="121"/>
+      <c r="C69" s="95" t="s">
+        <v>122</v>
+      </c>
+      <c r="D69" s="95"/>
+      <c r="E69" s="95"/>
+      <c r="F69" s="95"/>
+      <c r="G69" s="95"/>
+      <c r="H69" s="95"/>
+      <c r="I69" s="95"/>
+      <c r="J69" s="95"/>
+      <c r="K69" s="95"/>
+      <c r="L69" s="95"/>
+      <c r="M69" s="95"/>
+      <c r="N69" s="95"/>
       <c r="O69" s="38"/>
     </row>
     <row r="70" spans="2:15" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B70" s="37"/>
-      <c r="C70" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N70" s="121"/>
+      <c r="C70" s="95" t="s">
+        <v>121</v>
+      </c>
+      <c r="D70" s="95"/>
+      <c r="E70" s="95"/>
+      <c r="F70" s="95"/>
+      <c r="G70" s="95"/>
+      <c r="H70" s="95"/>
+      <c r="I70" s="95"/>
+      <c r="J70" s="95"/>
+      <c r="K70" s="95"/>
+      <c r="L70" s="95"/>
+      <c r="M70" s="95"/>
+      <c r="N70" s="95"/>
       <c r="O70" s="38"/>
     </row>
     <row r="71" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B71" s="37"/>
-      <c r="C71" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N71" s="121"/>
+      <c r="C71" s="95" t="s">
+        <v>173</v>
+      </c>
+      <c r="D71" s="95"/>
+      <c r="E71" s="95"/>
+      <c r="F71" s="95"/>
+      <c r="G71" s="95"/>
+      <c r="H71" s="95"/>
+      <c r="I71" s="95"/>
+      <c r="J71" s="95"/>
+      <c r="K71" s="95"/>
+      <c r="L71" s="95"/>
+      <c r="M71" s="95"/>
+      <c r="N71" s="95"/>
       <c r="O71" s="38"/>
     </row>
     <row r="72" spans="2:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B72" s="37"/>
-      <c r="C72" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N72" s="121"/>
+      <c r="C72" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="D72" s="95"/>
+      <c r="E72" s="95"/>
+      <c r="F72" s="95"/>
+      <c r="G72" s="95"/>
+      <c r="H72" s="95"/>
+      <c r="I72" s="95"/>
+      <c r="J72" s="95"/>
+      <c r="K72" s="95"/>
+      <c r="L72" s="95"/>
+      <c r="M72" s="95"/>
+      <c r="N72" s="95"/>
       <c r="O72" s="38"/>
     </row>
     <row r="73" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B73" s="37"/>
-      <c r="C73" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N73" s="121"/>
+      <c r="C73" s="95" t="s">
+        <v>124</v>
+      </c>
+      <c r="D73" s="95"/>
+      <c r="E73" s="95"/>
+      <c r="F73" s="95"/>
+      <c r="G73" s="95"/>
+      <c r="H73" s="95"/>
+      <c r="I73" s="95"/>
+      <c r="J73" s="95"/>
+      <c r="K73" s="95"/>
+      <c r="L73" s="95"/>
+      <c r="M73" s="95"/>
+      <c r="N73" s="95"/>
       <c r="O73" s="38"/>
     </row>
     <row r="74" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B74" s="37"/>
-      <c r="C74" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N74" s="121"/>
+      <c r="C74" s="95" t="s">
+        <v>125</v>
+      </c>
+      <c r="D74" s="95"/>
+      <c r="E74" s="95"/>
+      <c r="F74" s="95"/>
+      <c r="G74" s="95"/>
+      <c r="H74" s="95"/>
+      <c r="I74" s="95"/>
+      <c r="J74" s="95"/>
+      <c r="K74" s="95"/>
+      <c r="L74" s="95"/>
+      <c r="M74" s="95"/>
+      <c r="N74" s="95"/>
       <c r="O74" s="38"/>
     </row>
     <row r="75" spans="2:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="37"/>
-      <c r="C75" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N75" s="121"/>
+      <c r="C75" s="95" t="s">
+        <v>127</v>
+      </c>
+      <c r="D75" s="95"/>
+      <c r="E75" s="95"/>
+      <c r="F75" s="95"/>
+      <c r="G75" s="95"/>
+      <c r="H75" s="95"/>
+      <c r="I75" s="95"/>
+      <c r="J75" s="95"/>
+      <c r="K75" s="95"/>
+      <c r="L75" s="95"/>
+      <c r="M75" s="95"/>
+      <c r="N75" s="95"/>
       <c r="O75" s="38"/>
     </row>
     <row r="76" spans="2:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B76" s="37"/>
-      <c r="C76" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N76" s="121"/>
+      <c r="C76" s="95" t="s">
+        <v>126</v>
+      </c>
+      <c r="D76" s="95"/>
+      <c r="E76" s="95"/>
+      <c r="F76" s="95"/>
+      <c r="G76" s="95"/>
+      <c r="H76" s="95"/>
+      <c r="I76" s="95"/>
+      <c r="J76" s="95"/>
+      <c r="K76" s="95"/>
+      <c r="L76" s="95"/>
+      <c r="M76" s="95"/>
+      <c r="N76" s="95"/>
       <c r="O76" s="38"/>
     </row>
     <row r="77" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B77" s="37"/>
       <c r="C77" s="46"/>
       <c r="D77" s="46"/>
       <c r="E77" s="46"/>
       <c r="F77" s="46"/>
       <c r="G77" s="46"/>
       <c r="H77" s="46"/>
       <c r="I77" s="46"/>
       <c r="J77" s="46"/>
       <c r="K77" s="46"/>
       <c r="L77" s="46"/>
       <c r="M77" s="46"/>
       <c r="N77" s="46"/>
       <c r="O77" s="38"/>
     </row>
     <row r="78" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B78" s="37"/>
       <c r="C78" s="46"/>
       <c r="D78" s="46"/>
       <c r="E78" s="46"/>
       <c r="F78" s="46"/>
       <c r="G78" s="46"/>
       <c r="H78" s="46"/>
       <c r="I78" s="46"/>
       <c r="J78" s="46"/>
       <c r="K78" s="46"/>
       <c r="L78" s="46"/>
       <c r="M78" s="46"/>
       <c r="N78" s="46"/>
       <c r="O78" s="38"/>
     </row>
     <row r="79" spans="2:15" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="B79" s="37"/>
       <c r="C79" s="45" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D79" s="46"/>
       <c r="E79" s="46"/>
       <c r="F79" s="46"/>
       <c r="G79" s="46"/>
       <c r="H79" s="46"/>
       <c r="I79" s="46"/>
       <c r="J79" s="46"/>
       <c r="K79" s="46"/>
       <c r="L79" s="46"/>
       <c r="M79" s="46"/>
       <c r="N79" s="46"/>
       <c r="O79" s="38"/>
     </row>
     <row r="80" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B80" s="37"/>
       <c r="D80" s="46"/>
       <c r="E80" s="46"/>
       <c r="F80" s="46"/>
       <c r="G80" s="46"/>
       <c r="H80" s="46"/>
       <c r="I80" s="46"/>
       <c r="J80" s="46"/>
       <c r="K80" s="46"/>
       <c r="L80" s="46"/>
       <c r="M80" s="46"/>
       <c r="N80" s="46"/>
       <c r="O80" s="38"/>
     </row>
     <row r="81" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B81" s="37"/>
       <c r="C81" s="42" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D81" s="46"/>
       <c r="E81" s="46"/>
       <c r="F81" s="46"/>
       <c r="G81" s="46"/>
       <c r="H81" s="46"/>
       <c r="I81" s="46"/>
       <c r="J81" s="46"/>
       <c r="K81" s="46"/>
       <c r="L81" s="46"/>
       <c r="M81" s="46"/>
       <c r="N81" s="46"/>
       <c r="O81" s="38"/>
     </row>
     <row r="82" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B82" s="37"/>
       <c r="D82" s="46"/>
       <c r="E82" s="46"/>
       <c r="F82" s="46"/>
       <c r="G82" s="46"/>
       <c r="H82" s="46"/>
       <c r="I82" s="46"/>
       <c r="J82" s="46"/>
       <c r="K82" s="46"/>
       <c r="L82" s="46"/>
       <c r="M82" s="46"/>
       <c r="N82" s="46"/>
       <c r="O82" s="38"/>
     </row>
     <row r="83" spans="2:15" ht="16.2" x14ac:dyDescent="0.3">
       <c r="B83" s="37"/>
       <c r="C83" s="54" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D83" s="46"/>
       <c r="E83" s="46"/>
       <c r="F83" s="46"/>
       <c r="G83" s="46"/>
       <c r="H83" s="46"/>
       <c r="I83" s="46"/>
       <c r="J83" s="46"/>
       <c r="K83" s="46"/>
       <c r="L83" s="46"/>
       <c r="M83" s="46"/>
       <c r="N83" s="46"/>
       <c r="O83" s="38"/>
     </row>
     <row r="84" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B84" s="37"/>
       <c r="D84" s="46"/>
       <c r="E84" s="46"/>
       <c r="F84" s="46"/>
       <c r="G84" s="46"/>
       <c r="H84" s="46"/>
       <c r="I84" s="46"/>
       <c r="J84" s="46"/>
       <c r="K84" s="46"/>
       <c r="L84" s="46"/>
       <c r="M84" s="46"/>
       <c r="N84" s="46"/>
       <c r="O84" s="38"/>
     </row>
     <row r="85" spans="2:15" ht="31.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B85" s="37"/>
-      <c r="C85" s="154" t="s">
-[...12 lines deleted...]
-      <c r="N85" s="154"/>
+      <c r="C85" s="88" t="s">
+        <v>166</v>
+      </c>
+      <c r="D85" s="88"/>
+      <c r="E85" s="88"/>
+      <c r="F85" s="88"/>
+      <c r="G85" s="88"/>
+      <c r="H85" s="88"/>
+      <c r="I85" s="88"/>
+      <c r="J85" s="88"/>
+      <c r="K85" s="88"/>
+      <c r="L85" s="88"/>
+      <c r="M85" s="88"/>
+      <c r="N85" s="88"/>
       <c r="O85" s="38"/>
     </row>
     <row r="86" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B86" s="37"/>
       <c r="C86" s="46"/>
       <c r="D86" s="46"/>
       <c r="E86" s="46"/>
       <c r="F86" s="46"/>
       <c r="G86" s="46"/>
       <c r="H86" s="46"/>
       <c r="I86" s="46"/>
       <c r="J86" s="46"/>
       <c r="K86" s="46"/>
       <c r="L86" s="46"/>
       <c r="M86" s="46"/>
       <c r="N86" s="46"/>
       <c r="O86" s="38"/>
     </row>
     <row r="87" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B87" s="37"/>
-      <c r="C87" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N87" s="121"/>
+      <c r="C87" s="95" t="s">
+        <v>130</v>
+      </c>
+      <c r="D87" s="95"/>
+      <c r="E87" s="95"/>
+      <c r="F87" s="95"/>
+      <c r="G87" s="95"/>
+      <c r="H87" s="95"/>
+      <c r="I87" s="95"/>
+      <c r="J87" s="95"/>
+      <c r="K87" s="95"/>
+      <c r="L87" s="95"/>
+      <c r="M87" s="95"/>
+      <c r="N87" s="95"/>
       <c r="O87" s="38"/>
     </row>
     <row r="88" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B88" s="37"/>
-      <c r="C88" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N88" s="121"/>
+      <c r="C88" s="95" t="s">
+        <v>131</v>
+      </c>
+      <c r="D88" s="95"/>
+      <c r="E88" s="95"/>
+      <c r="F88" s="95"/>
+      <c r="G88" s="95"/>
+      <c r="H88" s="95"/>
+      <c r="I88" s="95"/>
+      <c r="J88" s="95"/>
+      <c r="K88" s="95"/>
+      <c r="L88" s="95"/>
+      <c r="M88" s="95"/>
+      <c r="N88" s="95"/>
       <c r="O88" s="38"/>
     </row>
     <row r="89" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B89" s="37"/>
-      <c r="C89" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N89" s="121"/>
+      <c r="C89" s="95" t="s">
+        <v>132</v>
+      </c>
+      <c r="D89" s="95"/>
+      <c r="E89" s="95"/>
+      <c r="F89" s="95"/>
+      <c r="G89" s="95"/>
+      <c r="H89" s="95"/>
+      <c r="I89" s="95"/>
+      <c r="J89" s="95"/>
+      <c r="K89" s="95"/>
+      <c r="L89" s="95"/>
+      <c r="M89" s="95"/>
+      <c r="N89" s="95"/>
       <c r="O89" s="38"/>
     </row>
     <row r="90" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B90" s="37"/>
-      <c r="C90" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N90" s="121"/>
+      <c r="C90" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="D90" s="95"/>
+      <c r="E90" s="95"/>
+      <c r="F90" s="95"/>
+      <c r="G90" s="95"/>
+      <c r="H90" s="95"/>
+      <c r="I90" s="95"/>
+      <c r="J90" s="95"/>
+      <c r="K90" s="95"/>
+      <c r="L90" s="95"/>
+      <c r="M90" s="95"/>
+      <c r="N90" s="95"/>
       <c r="O90" s="38"/>
     </row>
     <row r="91" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B91" s="37"/>
       <c r="C91" s="46"/>
       <c r="D91" s="46"/>
       <c r="E91" s="46"/>
       <c r="F91" s="46"/>
       <c r="G91" s="46"/>
       <c r="H91" s="46"/>
       <c r="I91" s="46"/>
       <c r="J91" s="46"/>
       <c r="K91" s="46"/>
       <c r="L91" s="46"/>
       <c r="M91" s="46"/>
       <c r="N91" s="46"/>
       <c r="O91" s="38"/>
     </row>
     <row r="92" spans="2:15" ht="16.2" x14ac:dyDescent="0.3">
       <c r="B92" s="37"/>
       <c r="C92" s="54" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D92" s="46"/>
       <c r="E92" s="46"/>
       <c r="F92" s="46"/>
       <c r="G92" s="46"/>
       <c r="H92" s="46"/>
       <c r="I92" s="46"/>
       <c r="J92" s="46"/>
       <c r="K92" s="46"/>
       <c r="L92" s="46"/>
       <c r="M92" s="46"/>
       <c r="N92" s="46"/>
       <c r="O92" s="38"/>
     </row>
     <row r="93" spans="2:15" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B93" s="37"/>
       <c r="C93"/>
       <c r="D93" s="46"/>
       <c r="E93" s="46"/>
       <c r="F93" s="46"/>
       <c r="G93" s="46"/>
       <c r="H93" s="46"/>
       <c r="I93" s="46"/>
       <c r="J93" s="46"/>
       <c r="K93" s="46"/>
       <c r="L93" s="46"/>
       <c r="M93" s="46"/>
       <c r="N93" s="46"/>
       <c r="O93" s="38"/>
     </row>
     <row r="94" spans="2:15" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B94" s="37"/>
-      <c r="C94" s="154" t="s">
-[...12 lines deleted...]
-      <c r="N94" s="154"/>
+      <c r="C94" s="88" t="s">
+        <v>141</v>
+      </c>
+      <c r="D94" s="88"/>
+      <c r="E94" s="88"/>
+      <c r="F94" s="88"/>
+      <c r="G94" s="88"/>
+      <c r="H94" s="88"/>
+      <c r="I94" s="88"/>
+      <c r="J94" s="88"/>
+      <c r="K94" s="88"/>
+      <c r="L94" s="88"/>
+      <c r="M94" s="88"/>
+      <c r="N94" s="88"/>
       <c r="O94" s="38"/>
     </row>
     <row r="95" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B95" s="37"/>
       <c r="C95" s="42"/>
       <c r="D95" s="46"/>
       <c r="E95" s="46"/>
       <c r="F95" s="46"/>
       <c r="G95" s="46"/>
       <c r="H95" s="46"/>
       <c r="I95" s="46"/>
       <c r="J95" s="46"/>
       <c r="K95" s="46"/>
       <c r="L95" s="46"/>
       <c r="M95" s="46"/>
       <c r="N95" s="46"/>
       <c r="O95" s="38"/>
     </row>
     <row r="96" spans="2:15" ht="22.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B96" s="37"/>
-      <c r="C96" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N96" s="121"/>
+      <c r="C96" s="95" t="s">
+        <v>135</v>
+      </c>
+      <c r="D96" s="95"/>
+      <c r="E96" s="95"/>
+      <c r="F96" s="95"/>
+      <c r="G96" s="95"/>
+      <c r="H96" s="95"/>
+      <c r="I96" s="95"/>
+      <c r="J96" s="95"/>
+      <c r="K96" s="95"/>
+      <c r="L96" s="95"/>
+      <c r="M96" s="95"/>
+      <c r="N96" s="95"/>
       <c r="O96" s="38"/>
     </row>
     <row r="97" spans="2:15" ht="31.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="37"/>
-      <c r="C97" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N97" s="121"/>
+      <c r="C97" s="95" t="s">
+        <v>138</v>
+      </c>
+      <c r="D97" s="95"/>
+      <c r="E97" s="95"/>
+      <c r="F97" s="95"/>
+      <c r="G97" s="95"/>
+      <c r="H97" s="95"/>
+      <c r="I97" s="95"/>
+      <c r="J97" s="95"/>
+      <c r="K97" s="95"/>
+      <c r="L97" s="95"/>
+      <c r="M97" s="95"/>
+      <c r="N97" s="95"/>
       <c r="O97" s="38"/>
     </row>
     <row r="98" spans="2:15" ht="31.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B98" s="37"/>
-      <c r="C98" s="152" t="s">
+      <c r="C98" s="117" t="s">
         <v>46</v>
       </c>
-      <c r="D98" s="152"/>
-[...1 lines deleted...]
-      <c r="F98" s="152"/>
+      <c r="D98" s="117"/>
+      <c r="E98" s="117"/>
+      <c r="F98" s="117"/>
       <c r="G98" s="55"/>
       <c r="H98" s="55"/>
       <c r="I98" s="55"/>
       <c r="J98" s="55"/>
       <c r="K98" s="55"/>
       <c r="L98" s="55"/>
       <c r="M98" s="50"/>
       <c r="N98" s="50"/>
       <c r="O98" s="38"/>
     </row>
     <row r="99" spans="2:15" ht="58.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B99" s="37"/>
       <c r="C99" s="56" t="s">
         <v>48</v>
       </c>
-      <c r="D99" s="142" t="s">
-[...3 lines deleted...]
-      <c r="F99" s="142"/>
+      <c r="D99" s="115" t="s">
+        <v>96</v>
+      </c>
+      <c r="E99" s="115"/>
+      <c r="F99" s="115"/>
       <c r="G99" s="57"/>
       <c r="H99" s="57"/>
       <c r="I99" s="57"/>
       <c r="J99" s="57"/>
       <c r="K99" s="57"/>
       <c r="L99" s="57"/>
       <c r="M99" s="50"/>
       <c r="N99" s="50"/>
       <c r="O99" s="38"/>
     </row>
     <row r="100" spans="2:15" ht="58.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B100" s="37"/>
       <c r="C100" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="D100" s="142" t="s">
-[...3 lines deleted...]
-      <c r="F100" s="142"/>
+      <c r="D100" s="115" t="s">
+        <v>98</v>
+      </c>
+      <c r="E100" s="115"/>
+      <c r="F100" s="115"/>
       <c r="G100" s="57"/>
       <c r="H100" s="57"/>
       <c r="I100" s="57"/>
       <c r="J100" s="57"/>
       <c r="K100" s="57"/>
       <c r="L100" s="57"/>
       <c r="M100" s="50"/>
       <c r="N100" s="50"/>
       <c r="O100" s="38"/>
     </row>
     <row r="101" spans="2:15" ht="98.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B101" s="37"/>
       <c r="C101" s="56" t="s">
         <v>52</v>
       </c>
-      <c r="D101" s="142" t="s">
-[...3 lines deleted...]
-      <c r="F101" s="142"/>
+      <c r="D101" s="115" t="s">
+        <v>169</v>
+      </c>
+      <c r="E101" s="115"/>
+      <c r="F101" s="115"/>
       <c r="G101" s="57"/>
       <c r="H101" s="57"/>
       <c r="I101" s="57"/>
       <c r="J101" s="57"/>
       <c r="K101" s="57"/>
       <c r="L101" s="57"/>
       <c r="M101" s="50"/>
       <c r="N101" s="50"/>
       <c r="O101" s="38"/>
     </row>
     <row r="102" spans="2:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B102" s="37"/>
       <c r="C102" s="50"/>
       <c r="D102" s="50"/>
       <c r="E102" s="50"/>
       <c r="F102" s="50"/>
       <c r="G102" s="50"/>
       <c r="H102" s="50"/>
       <c r="I102" s="50"/>
       <c r="J102" s="50"/>
       <c r="K102" s="50"/>
       <c r="L102" s="50"/>
       <c r="M102" s="50"/>
       <c r="N102" s="50"/>
       <c r="O102" s="38"/>
     </row>
     <row r="103" spans="2:15" ht="34.049999999999997" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B103" s="37"/>
-      <c r="C103" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N103" s="121"/>
+      <c r="C103" s="95" t="s">
+        <v>136</v>
+      </c>
+      <c r="D103" s="95"/>
+      <c r="E103" s="95"/>
+      <c r="F103" s="95"/>
+      <c r="G103" s="95"/>
+      <c r="H103" s="95"/>
+      <c r="I103" s="95"/>
+      <c r="J103" s="95"/>
+      <c r="K103" s="95"/>
+      <c r="L103" s="95"/>
+      <c r="M103" s="95"/>
+      <c r="N103" s="95"/>
       <c r="O103" s="38"/>
     </row>
     <row r="104" spans="2:15" ht="22.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B104" s="37"/>
-      <c r="C104" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N104" s="121"/>
+      <c r="C104" s="95" t="s">
+        <v>142</v>
+      </c>
+      <c r="D104" s="95"/>
+      <c r="E104" s="95"/>
+      <c r="F104" s="95"/>
+      <c r="G104" s="95"/>
+      <c r="H104" s="95"/>
+      <c r="I104" s="95"/>
+      <c r="J104" s="95"/>
+      <c r="K104" s="95"/>
+      <c r="L104" s="95"/>
+      <c r="M104" s="95"/>
+      <c r="N104" s="95"/>
       <c r="O104" s="38"/>
     </row>
     <row r="105" spans="2:15" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B105" s="37"/>
-      <c r="C105" s="151" t="s">
+      <c r="C105" s="116" t="s">
         <v>55</v>
       </c>
-      <c r="D105" s="151"/>
-[...1 lines deleted...]
-      <c r="F105" s="151"/>
+      <c r="D105" s="116"/>
+      <c r="E105" s="116"/>
+      <c r="F105" s="116"/>
       <c r="G105" s="55"/>
       <c r="H105" s="55"/>
       <c r="I105" s="55"/>
       <c r="J105" s="55"/>
       <c r="K105" s="55"/>
       <c r="L105" s="55"/>
       <c r="M105" s="55"/>
       <c r="N105" s="50"/>
       <c r="O105" s="38"/>
     </row>
     <row r="106" spans="2:15" s="61" customFormat="1" ht="57.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B106" s="58"/>
       <c r="C106" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="D106" s="142" t="s">
-[...3 lines deleted...]
-      <c r="F106" s="142"/>
+      <c r="D106" s="115" t="s">
+        <v>97</v>
+      </c>
+      <c r="E106" s="115"/>
+      <c r="F106" s="115"/>
       <c r="G106" s="57"/>
       <c r="H106" s="57"/>
       <c r="I106" s="57"/>
       <c r="J106" s="57"/>
       <c r="K106" s="57"/>
       <c r="L106" s="57"/>
       <c r="M106" s="57"/>
       <c r="N106" s="59"/>
       <c r="O106" s="60"/>
     </row>
     <row r="107" spans="2:15" s="61" customFormat="1" ht="57.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B107" s="58"/>
       <c r="C107" s="56" t="s">
+        <v>99</v>
+      </c>
+      <c r="D107" s="115" t="s">
         <v>100</v>
       </c>
-      <c r="D107" s="142" t="s">
-[...3 lines deleted...]
-      <c r="F107" s="142"/>
+      <c r="E107" s="115"/>
+      <c r="F107" s="115"/>
       <c r="G107" s="57"/>
       <c r="H107" s="57"/>
       <c r="I107" s="57"/>
       <c r="J107" s="57"/>
       <c r="K107" s="57"/>
       <c r="L107" s="57"/>
       <c r="M107" s="57"/>
       <c r="N107" s="59"/>
       <c r="O107" s="60"/>
     </row>
     <row r="108" spans="2:15" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B108" s="37"/>
       <c r="C108" s="50"/>
       <c r="D108" s="50"/>
       <c r="E108" s="50"/>
       <c r="F108" s="61"/>
       <c r="G108" s="61"/>
       <c r="H108" s="61"/>
       <c r="I108" s="61"/>
       <c r="J108" s="62"/>
       <c r="K108" s="62"/>
       <c r="L108" s="62"/>
       <c r="M108" s="50"/>
       <c r="N108" s="50"/>
       <c r="O108" s="38"/>
     </row>
     <row r="109" spans="2:15" ht="31.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B109" s="37"/>
-      <c r="C109" s="121" t="s">
-[...12 lines deleted...]
-      <c r="N109" s="121"/>
+      <c r="C109" s="95" t="s">
+        <v>137</v>
+      </c>
+      <c r="D109" s="95"/>
+      <c r="E109" s="95"/>
+      <c r="F109" s="95"/>
+      <c r="G109" s="95"/>
+      <c r="H109" s="95"/>
+      <c r="I109" s="95"/>
+      <c r="J109" s="95"/>
+      <c r="K109" s="95"/>
+      <c r="L109" s="95"/>
+      <c r="M109" s="95"/>
+      <c r="N109" s="95"/>
       <c r="O109" s="38"/>
     </row>
     <row r="110" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B110" s="37"/>
       <c r="C110" s="42"/>
       <c r="D110" s="46"/>
       <c r="E110" s="46"/>
       <c r="F110" s="46"/>
       <c r="G110" s="46"/>
       <c r="H110" s="46"/>
       <c r="I110" s="46"/>
       <c r="J110" s="46"/>
       <c r="K110" s="46"/>
       <c r="L110" s="46"/>
       <c r="M110" s="46"/>
       <c r="N110" s="46"/>
       <c r="O110" s="38"/>
     </row>
     <row r="111" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B111" s="37"/>
-      <c r="C111" s="150" t="s">
+      <c r="C111" s="118" t="s">
         <v>62</v>
       </c>
-      <c r="D111" s="150"/>
-[...9 lines deleted...]
-      <c r="N111" s="150"/>
+      <c r="D111" s="118"/>
+      <c r="E111" s="118"/>
+      <c r="F111" s="118"/>
+      <c r="G111" s="118"/>
+      <c r="H111" s="118"/>
+      <c r="I111" s="118"/>
+      <c r="J111" s="118"/>
+      <c r="K111" s="118"/>
+      <c r="L111" s="118"/>
+      <c r="M111" s="118"/>
+      <c r="N111" s="118"/>
       <c r="O111" s="38"/>
     </row>
     <row r="112" spans="2:15" ht="31.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B112" s="37"/>
       <c r="C112" s="63" t="s">
         <v>64</v>
       </c>
-      <c r="D112" s="142" t="s">
-[...11 lines deleted...]
-      <c r="N112" s="142"/>
+      <c r="D112" s="115" t="s">
+        <v>101</v>
+      </c>
+      <c r="E112" s="115"/>
+      <c r="F112" s="115"/>
+      <c r="G112" s="115"/>
+      <c r="H112" s="115"/>
+      <c r="I112" s="115"/>
+      <c r="J112" s="115"/>
+      <c r="K112" s="115"/>
+      <c r="L112" s="115"/>
+      <c r="M112" s="115"/>
+      <c r="N112" s="115"/>
       <c r="O112" s="38"/>
     </row>
     <row r="113" spans="2:15" ht="31.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B113" s="37"/>
       <c r="C113" s="63" t="s">
         <v>66</v>
       </c>
-      <c r="D113" s="142" t="s">
-[...11 lines deleted...]
-      <c r="N113" s="142"/>
+      <c r="D113" s="115" t="s">
+        <v>170</v>
+      </c>
+      <c r="E113" s="115"/>
+      <c r="F113" s="115"/>
+      <c r="G113" s="115"/>
+      <c r="H113" s="115"/>
+      <c r="I113" s="115"/>
+      <c r="J113" s="115"/>
+      <c r="K113" s="115"/>
+      <c r="L113" s="115"/>
+      <c r="M113" s="115"/>
+      <c r="N113" s="115"/>
       <c r="O113" s="38"/>
     </row>
     <row r="114" spans="2:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B114" s="37"/>
       <c r="C114" s="63" t="s">
         <v>68</v>
       </c>
-      <c r="D114" s="142" t="s">
-[...11 lines deleted...]
-      <c r="N114" s="142"/>
+      <c r="D114" s="115" t="s">
+        <v>102</v>
+      </c>
+      <c r="E114" s="115"/>
+      <c r="F114" s="115"/>
+      <c r="G114" s="115"/>
+      <c r="H114" s="115"/>
+      <c r="I114" s="115"/>
+      <c r="J114" s="115"/>
+      <c r="K114" s="115"/>
+      <c r="L114" s="115"/>
+      <c r="M114" s="115"/>
+      <c r="N114" s="115"/>
       <c r="O114" s="38"/>
     </row>
     <row r="115" spans="2:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B115" s="37"/>
       <c r="C115" s="63" t="s">
-        <v>172</v>
-[...13 lines deleted...]
-      <c r="N115" s="142"/>
+        <v>171</v>
+      </c>
+      <c r="D115" s="115" t="s">
+        <v>103</v>
+      </c>
+      <c r="E115" s="115"/>
+      <c r="F115" s="115"/>
+      <c r="G115" s="115"/>
+      <c r="H115" s="115"/>
+      <c r="I115" s="115"/>
+      <c r="J115" s="115"/>
+      <c r="K115" s="115"/>
+      <c r="L115" s="115"/>
+      <c r="M115" s="115"/>
+      <c r="N115" s="115"/>
       <c r="O115" s="38"/>
     </row>
     <row r="116" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B116" s="37"/>
-      <c r="C116" s="153" t="s">
-[...12 lines deleted...]
-      <c r="N116" s="153"/>
+      <c r="C116" s="87" t="s">
+        <v>172</v>
+      </c>
+      <c r="D116" s="87"/>
+      <c r="E116" s="87"/>
+      <c r="F116" s="87"/>
+      <c r="G116" s="87"/>
+      <c r="H116" s="87"/>
+      <c r="I116" s="87"/>
+      <c r="J116" s="87"/>
+      <c r="K116" s="87"/>
+      <c r="L116" s="87"/>
+      <c r="M116" s="87"/>
+      <c r="N116" s="87"/>
       <c r="O116" s="38"/>
     </row>
     <row r="117" spans="2:15" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B117" s="64"/>
       <c r="C117" s="65"/>
       <c r="D117" s="65"/>
       <c r="E117" s="65"/>
       <c r="F117" s="65"/>
       <c r="G117" s="65"/>
       <c r="H117" s="65"/>
       <c r="I117" s="65"/>
       <c r="J117" s="65"/>
       <c r="K117" s="65"/>
       <c r="L117" s="65"/>
       <c r="M117" s="65"/>
       <c r="N117" s="65"/>
       <c r="O117" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="67">
+    <mergeCell ref="C69:N69"/>
+    <mergeCell ref="C70:N70"/>
+    <mergeCell ref="C71:N71"/>
+    <mergeCell ref="F48:H48"/>
+    <mergeCell ref="C30:N30"/>
+    <mergeCell ref="C43:N43"/>
+    <mergeCell ref="C32:I32"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="F33:I33"/>
+    <mergeCell ref="C34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="F34:I35"/>
+    <mergeCell ref="C36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="D115:N115"/>
+    <mergeCell ref="C76:N76"/>
+    <mergeCell ref="B5:O5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D6:O6"/>
+    <mergeCell ref="D7:O7"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="I8:M8"/>
+    <mergeCell ref="I9:M9"/>
+    <mergeCell ref="D8:H8"/>
+    <mergeCell ref="D9:H9"/>
+    <mergeCell ref="C68:N68"/>
+    <mergeCell ref="C97:N97"/>
+    <mergeCell ref="C111:N111"/>
+    <mergeCell ref="D112:N112"/>
+    <mergeCell ref="D113:N113"/>
+    <mergeCell ref="D114:N114"/>
+    <mergeCell ref="C75:N75"/>
+    <mergeCell ref="C109:N109"/>
+    <mergeCell ref="C87:N87"/>
+    <mergeCell ref="C88:N88"/>
+    <mergeCell ref="C89:N89"/>
+    <mergeCell ref="C90:N90"/>
+    <mergeCell ref="D100:F100"/>
+    <mergeCell ref="D101:F101"/>
+    <mergeCell ref="D106:F106"/>
+    <mergeCell ref="D107:F107"/>
+    <mergeCell ref="C105:F105"/>
+    <mergeCell ref="C103:N103"/>
+    <mergeCell ref="C104:N104"/>
+    <mergeCell ref="D99:F99"/>
+    <mergeCell ref="C98:F98"/>
+    <mergeCell ref="C96:N96"/>
     <mergeCell ref="C116:N116"/>
     <mergeCell ref="C85:N85"/>
     <mergeCell ref="C94:N94"/>
     <mergeCell ref="C12:N12"/>
     <mergeCell ref="C14:N14"/>
     <mergeCell ref="C44:N44"/>
     <mergeCell ref="C45:N45"/>
     <mergeCell ref="C46:N46"/>
     <mergeCell ref="F36:I37"/>
     <mergeCell ref="C38:D41"/>
     <mergeCell ref="E38:E41"/>
     <mergeCell ref="F38:I41"/>
     <mergeCell ref="C48:D48"/>
     <mergeCell ref="C72:N72"/>
     <mergeCell ref="C73:N73"/>
     <mergeCell ref="C74:N74"/>
-    <mergeCell ref="C75:N75"/>
-[...49 lines deleted...]
-    <mergeCell ref="E36:E37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="53" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="77" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E485FC09-BC37-8F4E-8D5D-F9C18B71E484}">
   <sheetPr>
     <tabColor rgb="FFE7F4D8"/>
   </sheetPr>
   <dimension ref="A2:AG70"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="M1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="W11" sqref="W11"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="I1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="90" zoomScalePageLayoutView="48" workbookViewId="0">
+      <selection activeCell="J6" sqref="J6:X6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.33203125" style="3" customWidth="1"/>
     <col min="3" max="3" width="24.6640625" style="3" customWidth="1"/>
     <col min="4" max="4" width="22" style="3" customWidth="1"/>
     <col min="5" max="5" width="21.33203125" style="3" customWidth="1"/>
     <col min="6" max="6" width="22" style="3" customWidth="1"/>
     <col min="7" max="7" width="7" style="3" customWidth="1"/>
     <col min="8" max="8" width="16.33203125" style="3" customWidth="1"/>
     <col min="9" max="9" width="48" style="3" customWidth="1"/>
     <col min="10" max="10" width="27.88671875" style="3" customWidth="1"/>
     <col min="11" max="11" width="32.109375" style="3" customWidth="1"/>
     <col min="12" max="12" width="18.88671875" style="3" customWidth="1"/>
     <col min="13" max="13" width="25.33203125" style="3" customWidth="1"/>
     <col min="14" max="14" width="35.6640625" style="3" customWidth="1"/>
     <col min="15" max="15" width="31.33203125" style="3" customWidth="1"/>
     <col min="16" max="16" width="16.6640625" style="3" customWidth="1"/>
     <col min="17" max="17" width="27" style="1" customWidth="1"/>
     <col min="18" max="18" width="16.6640625" style="1" customWidth="1"/>
     <col min="19" max="19" width="18.88671875" style="1" customWidth="1"/>
     <col min="20" max="20" width="26.109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="24.88671875" style="1" customWidth="1"/>
@@ -7141,345 +7176,345 @@
   </cols>
   <sheetData>
     <row r="2" spans="1:33" x14ac:dyDescent="0.3">
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="29"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
     </row>
     <row r="3" spans="1:33" x14ac:dyDescent="0.3">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="29"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
     </row>
     <row r="4" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="29"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
     </row>
     <row r="5" spans="1:33" ht="30.3" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="J6" s="99" t="s">
+      <c r="J6" s="152" t="s">
         <v>0</v>
       </c>
-      <c r="K6" s="99"/>
-[...12 lines deleted...]
-      <c r="X6" s="99"/>
+      <c r="K6" s="152"/>
+      <c r="L6" s="152"/>
+      <c r="M6" s="152"/>
+      <c r="N6" s="152"/>
+      <c r="O6" s="152"/>
+      <c r="P6" s="152"/>
+      <c r="Q6" s="152"/>
+      <c r="R6" s="152"/>
+      <c r="S6" s="152"/>
+      <c r="T6" s="152"/>
+      <c r="U6" s="152"/>
+      <c r="V6" s="152"/>
+      <c r="W6" s="152"/>
+      <c r="X6" s="152"/>
     </row>
     <row r="7" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="J7" s="99" t="s">
+      <c r="J7" s="152" t="s">
         <v>1</v>
       </c>
-      <c r="K7" s="99"/>
-[...2 lines deleted...]
-      <c r="N7" s="99" t="s">
+      <c r="K7" s="152"/>
+      <c r="L7" s="152"/>
+      <c r="M7" s="152"/>
+      <c r="N7" s="166" t="s">
         <v>2</v>
       </c>
-      <c r="O7" s="99"/>
-[...8 lines deleted...]
-      <c r="X7" s="99"/>
+      <c r="O7" s="166"/>
+      <c r="P7" s="166"/>
+      <c r="Q7" s="166"/>
+      <c r="R7" s="166"/>
+      <c r="S7" s="166"/>
+      <c r="T7" s="166"/>
+      <c r="U7" s="166"/>
+      <c r="V7" s="166"/>
+      <c r="W7" s="166"/>
+      <c r="X7" s="166"/>
     </row>
     <row r="8" spans="1:33" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="J8" s="99" t="s">
+      <c r="J8" s="152" t="s">
         <v>3</v>
       </c>
-      <c r="K8" s="99"/>
-[...2 lines deleted...]
-      <c r="N8" s="99" t="s">
+      <c r="K8" s="152"/>
+      <c r="L8" s="152"/>
+      <c r="M8" s="152"/>
+      <c r="N8" s="166" t="s">
         <v>4</v>
       </c>
-      <c r="O8" s="99"/>
-[...8 lines deleted...]
-      <c r="X8" s="99"/>
+      <c r="O8" s="166"/>
+      <c r="P8" s="166"/>
+      <c r="Q8" s="166"/>
+      <c r="R8" s="166"/>
+      <c r="S8" s="166"/>
+      <c r="T8" s="166"/>
+      <c r="U8" s="166"/>
+      <c r="V8" s="166"/>
+      <c r="W8" s="166"/>
+      <c r="X8" s="166"/>
     </row>
     <row r="9" spans="1:33" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="J9" s="99" t="s">
+      <c r="J9" s="152" t="s">
         <v>5</v>
       </c>
-      <c r="K9" s="99"/>
-[...2 lines deleted...]
-      <c r="N9" s="107" t="s">
+      <c r="K9" s="152"/>
+      <c r="L9" s="152"/>
+      <c r="M9" s="152"/>
+      <c r="N9" s="174" t="s">
         <v>6</v>
       </c>
-      <c r="O9" s="107"/>
-[...4 lines deleted...]
-      <c r="T9" s="99" t="s">
+      <c r="O9" s="175"/>
+      <c r="P9" s="175"/>
+      <c r="Q9" s="176"/>
+      <c r="R9" s="180" t="s">
         <v>7</v>
       </c>
-      <c r="U9" s="99"/>
-[...1 lines deleted...]
-      <c r="W9" s="99" t="s">
+      <c r="S9" s="181"/>
+      <c r="T9" s="181"/>
+      <c r="U9" s="182"/>
+      <c r="V9" s="180" t="s">
         <v>8</v>
       </c>
-      <c r="X9" s="99"/>
+      <c r="W9" s="181"/>
+      <c r="X9" s="182"/>
     </row>
     <row r="10" spans="1:33" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="J10" s="169">
-[...5 lines deleted...]
-      <c r="N10" s="168" t="s">
+      <c r="J10" s="165">
+        <v>46267</v>
+      </c>
+      <c r="K10" s="165"/>
+      <c r="L10" s="165"/>
+      <c r="M10" s="165"/>
+      <c r="N10" s="177" t="s">
         <v>9</v>
       </c>
-      <c r="O10" s="168"/>
-[...12 lines deleted...]
-      <c r="X10" s="171"/>
+      <c r="O10" s="178"/>
+      <c r="P10" s="178"/>
+      <c r="Q10" s="179"/>
+      <c r="R10" s="183" t="s">
+        <v>176</v>
+      </c>
+      <c r="S10" s="184"/>
+      <c r="T10" s="184"/>
+      <c r="U10" s="185"/>
+      <c r="V10" s="186" t="s">
+        <v>174</v>
+      </c>
+      <c r="W10" s="187"/>
+      <c r="X10" s="188"/>
     </row>
     <row r="11" spans="1:33" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="12" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="86"/>
-      <c r="B12" s="93" t="s">
+      <c r="B12" s="159" t="s">
+        <v>160</v>
+      </c>
+      <c r="C12" s="160"/>
+      <c r="D12" s="160"/>
+      <c r="E12" s="160"/>
+      <c r="F12" s="161"/>
+      <c r="G12" s="153" t="s">
         <v>161</v>
       </c>
-      <c r="C12" s="94"/>
-[...3 lines deleted...]
-      <c r="G12" s="87" t="s">
+      <c r="H12" s="154"/>
+      <c r="I12" s="154"/>
+      <c r="J12" s="154"/>
+      <c r="K12" s="154"/>
+      <c r="L12" s="154"/>
+      <c r="M12" s="154"/>
+      <c r="N12" s="154"/>
+      <c r="O12" s="155"/>
+      <c r="P12" s="167" t="s">
         <v>162</v>
       </c>
-      <c r="H12" s="88"/>
-[...26 lines deleted...]
-      <c r="AG12" s="102"/>
+      <c r="Q12" s="168"/>
+      <c r="R12" s="168"/>
+      <c r="S12" s="168"/>
+      <c r="T12" s="168"/>
+      <c r="U12" s="168"/>
+      <c r="V12" s="168"/>
+      <c r="W12" s="168"/>
+      <c r="X12" s="168"/>
+      <c r="Y12" s="168"/>
+      <c r="Z12" s="168"/>
+      <c r="AA12" s="168"/>
+      <c r="AB12" s="168"/>
+      <c r="AC12" s="168"/>
+      <c r="AD12" s="168"/>
+      <c r="AE12" s="168"/>
+      <c r="AF12" s="168"/>
+      <c r="AG12" s="169"/>
     </row>
     <row r="13" spans="1:33" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="86"/>
-      <c r="B13" s="96"/>
-[...19 lines deleted...]
-      <c r="T13" s="105" t="s">
+      <c r="B13" s="162"/>
+      <c r="C13" s="163"/>
+      <c r="D13" s="163"/>
+      <c r="E13" s="163"/>
+      <c r="F13" s="164"/>
+      <c r="G13" s="156"/>
+      <c r="H13" s="157"/>
+      <c r="I13" s="157"/>
+      <c r="J13" s="157"/>
+      <c r="K13" s="157"/>
+      <c r="L13" s="157"/>
+      <c r="M13" s="157"/>
+      <c r="N13" s="157"/>
+      <c r="O13" s="158"/>
+      <c r="P13" s="170" t="s">
         <v>164</v>
       </c>
-      <c r="U13" s="105"/>
-[...9 lines deleted...]
-      <c r="AC13" s="105" t="s">
+      <c r="Q13" s="171"/>
+      <c r="R13" s="171"/>
+      <c r="S13" s="171"/>
+      <c r="T13" s="172" t="s">
+        <v>163</v>
+      </c>
+      <c r="U13" s="172"/>
+      <c r="V13" s="172"/>
+      <c r="W13" s="172"/>
+      <c r="X13" s="172"/>
+      <c r="Y13" s="171" t="s">
         <v>164</v>
       </c>
-      <c r="AD13" s="105"/>
-[...2 lines deleted...]
-      <c r="AG13" s="106"/>
+      <c r="Z13" s="171"/>
+      <c r="AA13" s="171"/>
+      <c r="AB13" s="171"/>
+      <c r="AC13" s="172" t="s">
+        <v>163</v>
+      </c>
+      <c r="AD13" s="172"/>
+      <c r="AE13" s="172"/>
+      <c r="AF13" s="172"/>
+      <c r="AG13" s="173"/>
     </row>
     <row r="14" spans="1:33" ht="5.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="C14" s="30"/>
       <c r="P14" s="30"/>
     </row>
     <row r="15" spans="1:33" s="73" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="B15" s="68" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="69" t="s">
         <v>80</v>
       </c>
       <c r="D15" s="69" t="s">
         <v>78</v>
       </c>
       <c r="E15" s="69" t="s">
+        <v>89</v>
+      </c>
+      <c r="F15" s="70" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="G15" s="83" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="71" t="s">
         <v>87</v>
       </c>
       <c r="I15" s="67" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="J15" s="71" t="s">
         <v>81</v>
       </c>
       <c r="K15" s="71" t="s">
         <v>82</v>
       </c>
       <c r="L15" s="71" t="s">
         <v>85</v>
       </c>
       <c r="M15" s="71" t="s">
         <v>86</v>
       </c>
       <c r="N15" s="71" t="s">
         <v>84</v>
       </c>
       <c r="O15" s="72" t="s">
         <v>83</v>
       </c>
       <c r="P15" s="79" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q15" s="80" t="s">
         <v>144</v>
       </c>
-      <c r="Q15" s="80" t="s">
+      <c r="R15" s="80" t="s">
         <v>145</v>
       </c>
-      <c r="R15" s="80" t="s">
+      <c r="S15" s="80" t="s">
         <v>146</v>
       </c>
-      <c r="S15" s="80" t="s">
+      <c r="T15" s="81" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="U15" s="81" t="s">
         <v>88</v>
       </c>
       <c r="V15" s="81" t="s">
+        <v>148</v>
+      </c>
+      <c r="W15" s="81" t="s">
         <v>149</v>
       </c>
-      <c r="W15" s="81" t="s">
+      <c r="X15" s="82" t="s">
         <v>150</v>
       </c>
-      <c r="X15" s="82" t="s">
+      <c r="Y15" s="79" t="s">
         <v>151</v>
       </c>
-      <c r="Y15" s="79" t="s">
+      <c r="Z15" s="80" t="s">
         <v>152</v>
       </c>
-      <c r="Z15" s="80" t="s">
+      <c r="AA15" s="80" t="s">
         <v>153</v>
       </c>
-      <c r="AA15" s="80" t="s">
+      <c r="AB15" s="80" t="s">
         <v>154</v>
       </c>
-      <c r="AB15" s="80" t="s">
+      <c r="AC15" s="81" t="s">
         <v>155</v>
       </c>
-      <c r="AC15" s="81" t="s">
+      <c r="AD15" s="81" t="s">
         <v>156</v>
       </c>
-      <c r="AD15" s="81" t="s">
+      <c r="AE15" s="81" t="s">
         <v>157</v>
       </c>
-      <c r="AE15" s="81" t="s">
+      <c r="AF15" s="81" t="s">
         <v>158</v>
       </c>
-      <c r="AF15" s="81" t="s">
+      <c r="AG15" s="82" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="16" spans="1:33" x14ac:dyDescent="0.3">
       <c r="B16" s="32"/>
       <c r="C16" s="22"/>
       <c r="D16" s="23"/>
       <c r="E16" s="22"/>
       <c r="F16" s="24"/>
       <c r="G16" s="17"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="18"/>
       <c r="O16" s="20"/>
       <c r="P16" s="21"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="18"/>
       <c r="T16" s="23"/>
       <c r="U16" s="25"/>
       <c r="V16" s="22"/>
       <c r="W16" s="22"/>
@@ -8496,70 +8531,70 @@
     </row>
     <row r="64" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F64" s="30"/>
     </row>
     <row r="65" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F65" s="30"/>
     </row>
     <row r="66" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F66" s="30"/>
     </row>
     <row r="67" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F67" s="30"/>
     </row>
     <row r="68" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F68" s="30"/>
     </row>
     <row r="69" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F69" s="30"/>
     </row>
     <row r="70" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F70" s="30"/>
     </row>
   </sheetData>
   <sheetProtection autoFilter="0" pivotTables="0"/>
   <mergeCells count="20">
+    <mergeCell ref="P12:AG12"/>
+    <mergeCell ref="P13:S13"/>
+    <mergeCell ref="T13:X13"/>
+    <mergeCell ref="Y13:AB13"/>
+    <mergeCell ref="AC13:AG13"/>
+    <mergeCell ref="N10:Q10"/>
+    <mergeCell ref="R10:U10"/>
+    <mergeCell ref="V10:X10"/>
+    <mergeCell ref="G12:O13"/>
+    <mergeCell ref="B12:F13"/>
+    <mergeCell ref="J10:M10"/>
     <mergeCell ref="J9:M9"/>
-    <mergeCell ref="N9:S9"/>
-[...1 lines deleted...]
-    <mergeCell ref="W9:X9"/>
     <mergeCell ref="J6:X6"/>
     <mergeCell ref="J7:M7"/>
     <mergeCell ref="N7:X7"/>
     <mergeCell ref="J8:M8"/>
     <mergeCell ref="N8:X8"/>
-    <mergeCell ref="G12:O13"/>
-[...9 lines deleted...]
-    <mergeCell ref="AC13:AG13"/>
+    <mergeCell ref="N9:Q9"/>
+    <mergeCell ref="R9:U9"/>
+    <mergeCell ref="V9:X9"/>
   </mergeCells>
   <dataValidations xWindow="1680" yWindow="558" count="17">
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Fecha de la auditoría" prompt="Ingrese la fecha en la que se emitió el informe final en formato dd/mm/aaaa." sqref="D45:E46 D16:D44" xr:uid="{F11E2793-85BE-A44F-81F5-AC8DD6CE33C7}">
       <formula1>45292</formula1>
       <formula2>73415</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Nombre del informe" prompt="Indique el nombre del informe en el que se encontró la situación." sqref="B17:B44 C16:C44" xr:uid="{4466BDD6-18EC-4642-8288-7AD71EB2B172}"/>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Número" prompt="Coloque el número de hallazgo que corresponda." sqref="G16:G44" xr:uid="{F51499DC-02FD-6640-8778-40871109ECD3}">
       <formula1>1</formula1>
       <formula2>200</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Descripción de la situación " prompt="Señale cuál fue el hallazgo encontrado." sqref="H16:H44" xr:uid="{57203B1F-A637-4449-BE98-E50CA7C0769B}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Descripción de la acción" prompt="Ingrese las actividades que su proceso desarrollará para atender la causa del hallazgo. Ejemplo: capacitación, ajuste de procedimiento, verificación periódica, etc." sqref="K16:K44" xr:uid="{A81CD23E-3ED0-1C4C-803A-8DBB0980A2BA}"/>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Fecha de inicio" prompt="Ingrese la fecha desde la cual comenzará a ejecutar la acción en formato dd/mm/aaaa." sqref="L16:L44" xr:uid="{16E22DE3-7835-D040-9377-2DE45BAED172}">
       <formula1>45292</formula1>
       <formula2>73415</formula2>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Fecha de terminación" prompt="Ingrese la fecha hasta la cual ejecutará la acción en formato dd/mm/aaaa." sqref="M16:M44" xr:uid="{2428A6CC-CB70-6445-BE9E-BD3CCA4E1814}">
       <formula1>45292</formula1>
       <formula2>73415</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Evidencia de cumplimiento" prompt="Relacione el producto que generará la acción a implementar. Ejemplo: ayudas de memoria, documentos revisados, etc." sqref="O16:O44" xr:uid="{9715B50C-B1B9-3441-BB73-10AE549129B1}"/>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Fecha de diligenciamiento" prompt="Ingrese la fecha en la cual está realizando monitoreo de la acción, en formato dd/mm/aaaa." sqref="Y16:Y44 P16:P44" xr:uid="{1A0BCF68-540D-6F47-954B-F4E2318C735B}">
       <formula1>45292</formula1>
       <formula2>73415</formula2>
@@ -8633,53 +8668,53 @@
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Información</vt:lpstr>
-      <vt:lpstr>Instructivo V8</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'Formato PM V8'!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>Instructivo V9</vt:lpstr>
+      <vt:lpstr>Formato PM V9</vt:lpstr>
+      <vt:lpstr>'Formato PM V9'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ASUS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>