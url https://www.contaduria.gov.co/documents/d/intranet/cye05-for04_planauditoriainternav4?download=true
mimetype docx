--- v0 (2025-12-05)
+++ v1 (2026-09-22)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6B166FA3" w14:textId="77777777" w:rsidR="00067155" w:rsidRPr="00C5600D" w:rsidRDefault="00251035" w:rsidP="00C07199">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5600D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DESCRIPCIÓN </w:t>
       </w:r>
       <w:r w:rsidR="00BC1D6C" w:rsidRPr="00C5600D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -913,352 +914,320 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
       <w:tr w:rsidR="0014011F" w:rsidRPr="00C5600D" w14:paraId="408EC9C4" w14:textId="77777777" w:rsidTr="00EE46D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77D7FBA6" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="0014011F" w:rsidP="0084393A">
+          <w:p w14:paraId="77D7FBA6" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="0014011F" w:rsidP="004C3492">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5600D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aprobado por:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33DE0039" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="0014011F" w:rsidP="0084393A">
+          <w:p w14:paraId="33DE0039" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="0014011F" w:rsidP="004C3492">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="66BB5A5B" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="0014011F" w:rsidP="0084393A">
+          <w:p w14:paraId="3C86321F" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="0014011F" w:rsidP="004C3492">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
-              <w:jc w:val="center"/>
-[...12 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5600D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>ORIGINAL FIRMADO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="033D99AB" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="002C5735" w:rsidP="0084393A">
+          <w:p w14:paraId="033D99AB" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="002C5735" w:rsidP="004C3492">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C5600D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxxxxxxxxxxxxxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="6D3CF6C1" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="0014011F" w:rsidP="0084393A">
+          <w:p w14:paraId="6D3CF6C1" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="0014011F" w:rsidP="004C3492">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5600D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Coordinador GIT de Control Interno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56D34ED0" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00801BF6" w:rsidRDefault="0014011F" w:rsidP="0084393A">
+          <w:p w14:paraId="56D34ED0" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00801BF6" w:rsidRDefault="0014011F" w:rsidP="004C3492">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00801BF6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Elaborado por:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03836658" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00801BF6" w:rsidRDefault="0014011F" w:rsidP="0084393A">
+          <w:p w14:paraId="03836658" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00801BF6" w:rsidRDefault="0014011F" w:rsidP="004C3492">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62F9FD35" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00801BF6" w:rsidRDefault="0014011F" w:rsidP="0084393A">
+          <w:p w14:paraId="2B73BFC9" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00801BF6" w:rsidRDefault="0014011F" w:rsidP="004C3492">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
-              <w:jc w:val="center"/>
-[...12 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00801BF6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>ORIGINAL FIRMADO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12913A38" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00801BF6" w:rsidRDefault="0014011F" w:rsidP="0084393A">
+          <w:p w14:paraId="12913A38" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00801BF6" w:rsidRDefault="0014011F" w:rsidP="004C3492">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00801BF6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>xxxxxxxxxxxxxxx.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="687332A9" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00801BF6" w:rsidRDefault="0014011F" w:rsidP="0084393A">
+          <w:p w14:paraId="687332A9" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00801BF6" w:rsidRDefault="0014011F" w:rsidP="004C3492">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00801BF6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t xml:space="preserve">Auditor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="266B5FB4" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="0014011F" w:rsidP="0084393A">
+          <w:p w14:paraId="266B5FB4" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="0014011F" w:rsidP="004C3492">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5600D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fecha aprobación</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00433BDC" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="0014011F" w:rsidP="0084393A">
+          <w:p w14:paraId="00433BDC" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="0014011F" w:rsidP="004C3492">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E5C14A1" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="0014011F" w:rsidP="0084393A">
+          <w:p w14:paraId="2E5C14A1" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="0014011F" w:rsidP="004C3492">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D9036B0" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="0014011F" w:rsidP="0014011F">
+          <w:p w14:paraId="1D9036B0" w14:textId="77777777" w:rsidR="0014011F" w:rsidRPr="00C5600D" w:rsidRDefault="0014011F" w:rsidP="004C3492">
             <w:pPr>
               <w:pStyle w:val="Piedepgina"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5600D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C5600D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>dd</w:t>
@@ -1283,86 +1252,87 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C5600D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40DF3726" w14:textId="77777777" w:rsidR="00C6647E" w:rsidRPr="00C5600D" w:rsidRDefault="00C6647E" w:rsidP="008367D0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C6647E" w:rsidRPr="00C5600D" w:rsidSect="004029ED">
+    <w:sectPr w:rsidR="00C6647E" w:rsidRPr="00C5600D" w:rsidSect="004C3492">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
-      <w:pgMar w:top="227" w:right="1418" w:bottom="737" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="227" w:right="1418" w:bottom="737" w:left="1418" w:header="567" w:footer="206" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37122F71" w14:textId="77777777" w:rsidR="00B012B5" w:rsidRDefault="00B012B5">
+    <w:p w14:paraId="2CA83A8D" w14:textId="77777777" w:rsidR="007D017D" w:rsidRDefault="007D017D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CC15EF5" w14:textId="77777777" w:rsidR="00B012B5" w:rsidRDefault="00B012B5">
+    <w:p w14:paraId="08970740" w14:textId="77777777" w:rsidR="007D017D" w:rsidRDefault="007D017D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -1373,732 +1343,800 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C70310A" w14:textId="77777777" w:rsidR="00CB0455" w:rsidRDefault="000D15AC" w:rsidP="00A43DB4">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00CB0455">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="67160C8B" w14:textId="77777777" w:rsidR="00CB0455" w:rsidRDefault="00CB0455" w:rsidP="0059481B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="26BBF8B6" w14:textId="77777777" w:rsidR="00CB0455" w:rsidRDefault="00CB0455" w:rsidP="004029ED">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22DA92C6" w14:textId="77777777" w:rsidR="004C3492" w:rsidRPr="004C3492" w:rsidRDefault="004C3492" w:rsidP="004029ED">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:firstLine="360"/>
       <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="6"/>
+        <w:szCs w:val="6"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="26BBF8B6" w14:textId="6385E622" w:rsidR="00CB0455" w:rsidRDefault="00BD24D9" w:rsidP="004029ED">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:ind w:firstLine="360"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AD8118D" wp14:editId="146BEFC4">
+          <wp:extent cx="5972810" cy="841375"/>
+          <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+          <wp:docPr id="792613932" name="Imagen 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5972810" cy="841375"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BED7643" w14:textId="77777777" w:rsidR="00EF3A98" w:rsidRDefault="00EF3A98">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FAB8695" w14:textId="77777777" w:rsidR="00B012B5" w:rsidRDefault="00B012B5">
+    <w:p w14:paraId="53B1AED3" w14:textId="77777777" w:rsidR="007D017D" w:rsidRDefault="007D017D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="586CD456" w14:textId="77777777" w:rsidR="00B012B5" w:rsidRDefault="00B012B5">
+    <w:p w14:paraId="4C8FF812" w14:textId="77777777" w:rsidR="007D017D" w:rsidRDefault="007D017D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77CEBE49" w14:textId="77777777" w:rsidR="00CB0455" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="26A79945">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject1355056" o:spid="_x0000_s1031" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:51pt;rotation:315;z-index:-251657728;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman Bold&quot;;font-size:1pt" string="DOCUMENTO EN ESTUDIO"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="245F8907" w14:textId="27D97094" w:rsidR="00B94470" w:rsidRDefault="00A60E5A" w:rsidP="00A60E5A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="565D2534" w14:textId="61E5C46F" w:rsidR="004C3492" w:rsidRDefault="004C3492" w:rsidP="00A60E5A">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="es-CO"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA6962">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BC0AB64" wp14:editId="097BFC10">
-          <wp:extent cx="1419423" cy="438211"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BC0AB64" wp14:editId="71267CFE">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>2269490</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-169545</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1419225" cy="438150"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-          <wp:docPr id="1275920426" name="Imagen 1"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1991037031" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1275920426" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1419423" cy="438211"/>
+                    <a:ext cx="1419225" cy="438150"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="245F8907" w14:textId="28E12F71" w:rsidR="00B94470" w:rsidRDefault="00B94470" w:rsidP="00A60E5A">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:lang w:val="es-CO"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4959" w:type="pct"/>
       <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3554"/>
       <w:gridCol w:w="7"/>
       <w:gridCol w:w="1868"/>
       <w:gridCol w:w="2058"/>
       <w:gridCol w:w="1832"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B94470" w:rsidRPr="00400B87" w14:paraId="19DD2630" w14:textId="77777777" w:rsidTr="00B94470">
       <w:trPr>
         <w:trHeight w:val="311"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="5"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5CE35FC0" w14:textId="77777777" w:rsidR="00B94470" w:rsidRPr="00400B87" w:rsidRDefault="00B94470" w:rsidP="00B94470">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00400B87">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PLAN DE AUDITORÍA INTERNA</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00B94470" w:rsidRPr="00400B87" w14:paraId="375E338E" w14:textId="77777777" w:rsidTr="00B94470">
       <w:trPr>
         <w:trHeight w:val="311"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1907" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="540ED1C8" w14:textId="77777777" w:rsidR="00B94470" w:rsidRPr="00400B87" w:rsidRDefault="00B94470" w:rsidP="00B94470">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00400B87">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PROCESO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3093" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5792D765" w14:textId="77777777" w:rsidR="00B94470" w:rsidRPr="00400B87" w:rsidRDefault="00B94470" w:rsidP="00B94470">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00400B87">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CONTROL Y EVALUACIÓN</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00B94470" w:rsidRPr="00400B87" w14:paraId="03FB1D18" w14:textId="77777777" w:rsidTr="00B94470">
       <w:trPr>
         <w:trHeight w:val="311"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1907" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="33EC9DB6" w14:textId="77777777" w:rsidR="00B94470" w:rsidRPr="00400B87" w:rsidRDefault="00B94470" w:rsidP="00B94470">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00400B87">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PROCEDIMIENTO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3093" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="176B21C4" w14:textId="77777777" w:rsidR="00B94470" w:rsidRPr="00400B87" w:rsidRDefault="00B94470" w:rsidP="00B94470">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00400B87">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>AUDITORIAS INTERNAS DE GESTIÓN</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00B94470" w:rsidRPr="00400B87" w14:paraId="6212097E" w14:textId="77777777" w:rsidTr="00A60E5A">
       <w:trPr>
         <w:trHeight w:val="531"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1911" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5397E0BC" w14:textId="77777777" w:rsidR="00B94470" w:rsidRPr="00400B87" w:rsidRDefault="00B94470" w:rsidP="00B94470">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00400B87">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>FECHA DE APROBACIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1002" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="04955CEC" w14:textId="77777777" w:rsidR="00B94470" w:rsidRPr="00400B87" w:rsidRDefault="00B94470" w:rsidP="00B94470">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00400B87">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CÓDIGO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1104" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="711A8E4B" w14:textId="77777777" w:rsidR="00B94470" w:rsidRPr="00400B87" w:rsidRDefault="00B94470" w:rsidP="00B94470">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00400B87">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>VERSIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="983" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="22D1B4CE" w14:textId="77777777" w:rsidR="00B94470" w:rsidRPr="00400B87" w:rsidRDefault="00B94470" w:rsidP="00B94470">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00400B87">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00B94470" w:rsidRPr="00400B87" w14:paraId="7982A51D" w14:textId="77777777" w:rsidTr="00A60E5A">
       <w:trPr>
         <w:trHeight w:val="327"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1911" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="69030BA0" w14:textId="42A3794F" w:rsidR="00B94470" w:rsidRPr="00400B87" w:rsidRDefault="00801BF6" w:rsidP="00B94470">
+        <w:p w14:paraId="69030BA0" w14:textId="72AA8101" w:rsidR="00B94470" w:rsidRPr="00400B87" w:rsidRDefault="00594B0B" w:rsidP="00B94470">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>12</w:t>
-[...15 lines deleted...]
-            <w:t>08</w:t>
+            <w:t>02/09</w:t>
           </w:r>
           <w:r w:rsidR="00B94470" w:rsidRPr="00400B87">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>/202</w:t>
           </w:r>
-          <w:r w:rsidR="00B94470">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1002" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="34E1E5B2" w14:textId="77777777" w:rsidR="00B94470" w:rsidRPr="00400B87" w:rsidRDefault="00B94470" w:rsidP="00B94470">
+        <w:p w14:paraId="34E1E5B2" w14:textId="08FE3EC2" w:rsidR="00B94470" w:rsidRPr="00400B87" w:rsidRDefault="00B94470" w:rsidP="00B94470">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00400B87">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CYE05-FOR04</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1104" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5935BF12" w14:textId="19D4E223" w:rsidR="00B94470" w:rsidRPr="00400B87" w:rsidRDefault="00A9281E" w:rsidP="00B94470">
+        <w:p w14:paraId="5935BF12" w14:textId="08B9C9C6" w:rsidR="00B94470" w:rsidRPr="00400B87" w:rsidRDefault="00A9281E" w:rsidP="00B94470">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00B94470">
+          <w:r w:rsidR="00594B0B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="983" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="7DEFF478" w14:textId="77777777" w:rsidR="00B94470" w:rsidRPr="00400B87" w:rsidRDefault="00B94470" w:rsidP="00B94470">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00400B87">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00400B87">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
@@ -2183,97 +2221,97 @@
           <w:r w:rsidRPr="00400B87">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3C99A040" w14:textId="77777777" w:rsidR="00B94470" w:rsidRPr="00B94470" w:rsidRDefault="00B94470" w:rsidP="00B94470">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:lang w:val="es-CO"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="212150D0" w14:textId="77777777" w:rsidR="00CB0455" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="54D15D63">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject1355055" o:spid="_x0000_s1030" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:51pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman Bold&quot;;font-size:1pt" string="DOCUMENTO EN ESTUDIO"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06C43927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="477E1BA0"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2425,51 +2463,51 @@
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="461733786">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="353074751">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -2804,130 +2842,133 @@
     <w:rsid w:val="00396936"/>
     <w:rsid w:val="00397B75"/>
     <w:rsid w:val="003A3DA6"/>
     <w:rsid w:val="003A6A8C"/>
     <w:rsid w:val="003B106F"/>
     <w:rsid w:val="003B1F81"/>
     <w:rsid w:val="003B607F"/>
     <w:rsid w:val="003B6EF8"/>
     <w:rsid w:val="003B75EC"/>
     <w:rsid w:val="003C057C"/>
     <w:rsid w:val="003C1228"/>
     <w:rsid w:val="003C170F"/>
     <w:rsid w:val="003C63AD"/>
     <w:rsid w:val="003D0E6B"/>
     <w:rsid w:val="003D3A30"/>
     <w:rsid w:val="003D6E17"/>
     <w:rsid w:val="003E01A4"/>
     <w:rsid w:val="003E0747"/>
     <w:rsid w:val="003E0BB2"/>
     <w:rsid w:val="003E0FD1"/>
     <w:rsid w:val="003E2283"/>
     <w:rsid w:val="003E419D"/>
     <w:rsid w:val="003E4D5C"/>
     <w:rsid w:val="003E4DD2"/>
     <w:rsid w:val="003E766A"/>
+    <w:rsid w:val="003F0812"/>
     <w:rsid w:val="003F2946"/>
     <w:rsid w:val="003F2EB5"/>
     <w:rsid w:val="003F5606"/>
     <w:rsid w:val="003F7F85"/>
     <w:rsid w:val="0040039B"/>
     <w:rsid w:val="004029ED"/>
     <w:rsid w:val="00402EE5"/>
     <w:rsid w:val="00404ED3"/>
     <w:rsid w:val="0040540D"/>
     <w:rsid w:val="0040665C"/>
     <w:rsid w:val="004076B3"/>
     <w:rsid w:val="00407D1C"/>
     <w:rsid w:val="00410547"/>
     <w:rsid w:val="0041181A"/>
     <w:rsid w:val="00412BCE"/>
     <w:rsid w:val="00413CBF"/>
     <w:rsid w:val="00413D05"/>
     <w:rsid w:val="00420A3E"/>
     <w:rsid w:val="00422E48"/>
     <w:rsid w:val="00424A2B"/>
     <w:rsid w:val="004250D1"/>
     <w:rsid w:val="0042525B"/>
     <w:rsid w:val="0042634C"/>
     <w:rsid w:val="00426E1B"/>
     <w:rsid w:val="00427FF2"/>
     <w:rsid w:val="00430D1A"/>
     <w:rsid w:val="00431E70"/>
     <w:rsid w:val="00434BD0"/>
     <w:rsid w:val="00434C15"/>
     <w:rsid w:val="00435295"/>
     <w:rsid w:val="0043652F"/>
     <w:rsid w:val="00436570"/>
     <w:rsid w:val="00437521"/>
     <w:rsid w:val="004407A9"/>
     <w:rsid w:val="0044098E"/>
     <w:rsid w:val="00441F82"/>
     <w:rsid w:val="00443807"/>
     <w:rsid w:val="00444496"/>
     <w:rsid w:val="00447E09"/>
     <w:rsid w:val="004525B9"/>
     <w:rsid w:val="00452C82"/>
     <w:rsid w:val="004532D2"/>
     <w:rsid w:val="00455955"/>
     <w:rsid w:val="004630AF"/>
     <w:rsid w:val="004644D9"/>
     <w:rsid w:val="00464BAC"/>
     <w:rsid w:val="00465F9B"/>
     <w:rsid w:val="0047039D"/>
+    <w:rsid w:val="00471BD5"/>
     <w:rsid w:val="00471C80"/>
     <w:rsid w:val="00472D66"/>
     <w:rsid w:val="00473D14"/>
     <w:rsid w:val="00473E77"/>
     <w:rsid w:val="004754B9"/>
     <w:rsid w:val="004755B5"/>
     <w:rsid w:val="00475796"/>
     <w:rsid w:val="00477C5E"/>
     <w:rsid w:val="0048069D"/>
     <w:rsid w:val="00481451"/>
     <w:rsid w:val="00486244"/>
     <w:rsid w:val="004866EE"/>
     <w:rsid w:val="00486881"/>
     <w:rsid w:val="00486E87"/>
     <w:rsid w:val="00487B57"/>
     <w:rsid w:val="00492405"/>
     <w:rsid w:val="00492882"/>
     <w:rsid w:val="00494C88"/>
     <w:rsid w:val="0049575F"/>
     <w:rsid w:val="00495C06"/>
     <w:rsid w:val="004A03DA"/>
     <w:rsid w:val="004A0BBB"/>
     <w:rsid w:val="004A2E58"/>
     <w:rsid w:val="004A4343"/>
     <w:rsid w:val="004A49B5"/>
     <w:rsid w:val="004A56B9"/>
     <w:rsid w:val="004B056C"/>
     <w:rsid w:val="004B05D8"/>
     <w:rsid w:val="004B3884"/>
     <w:rsid w:val="004B5018"/>
     <w:rsid w:val="004B6873"/>
     <w:rsid w:val="004C1BC8"/>
+    <w:rsid w:val="004C3492"/>
     <w:rsid w:val="004C35E2"/>
     <w:rsid w:val="004C5B66"/>
     <w:rsid w:val="004C7DF1"/>
     <w:rsid w:val="004C7FAC"/>
     <w:rsid w:val="004C7FE5"/>
     <w:rsid w:val="004D1B9D"/>
     <w:rsid w:val="004D40C1"/>
     <w:rsid w:val="004D5339"/>
     <w:rsid w:val="004D5E10"/>
     <w:rsid w:val="004E1757"/>
     <w:rsid w:val="004E2D9F"/>
     <w:rsid w:val="004E3ADB"/>
     <w:rsid w:val="004E3CD1"/>
     <w:rsid w:val="004E71E9"/>
     <w:rsid w:val="004E7716"/>
     <w:rsid w:val="004F34AD"/>
     <w:rsid w:val="004F4F40"/>
     <w:rsid w:val="004F625F"/>
     <w:rsid w:val="005030E3"/>
     <w:rsid w:val="00506367"/>
     <w:rsid w:val="00510E85"/>
     <w:rsid w:val="005131AB"/>
     <w:rsid w:val="00515EF2"/>
     <w:rsid w:val="00520045"/>
     <w:rsid w:val="00521BBE"/>
@@ -2960,50 +3001,51 @@
     <w:rsid w:val="00564221"/>
     <w:rsid w:val="00565BB7"/>
     <w:rsid w:val="00567672"/>
     <w:rsid w:val="0056783D"/>
     <w:rsid w:val="00567A84"/>
     <w:rsid w:val="005704AC"/>
     <w:rsid w:val="00572372"/>
     <w:rsid w:val="005743B5"/>
     <w:rsid w:val="005755BE"/>
     <w:rsid w:val="005755D1"/>
     <w:rsid w:val="00576AC5"/>
     <w:rsid w:val="00577C0F"/>
     <w:rsid w:val="005829BC"/>
     <w:rsid w:val="00583E23"/>
     <w:rsid w:val="00585369"/>
     <w:rsid w:val="00585AD4"/>
     <w:rsid w:val="00585DEA"/>
     <w:rsid w:val="0058625B"/>
     <w:rsid w:val="00587224"/>
     <w:rsid w:val="005875FC"/>
     <w:rsid w:val="00587729"/>
     <w:rsid w:val="0059061E"/>
     <w:rsid w:val="005915AF"/>
     <w:rsid w:val="00592B6E"/>
     <w:rsid w:val="0059481B"/>
+    <w:rsid w:val="00594B0B"/>
     <w:rsid w:val="00597EA6"/>
     <w:rsid w:val="005A02EE"/>
     <w:rsid w:val="005A18E9"/>
     <w:rsid w:val="005A2E39"/>
     <w:rsid w:val="005A3812"/>
     <w:rsid w:val="005A6536"/>
     <w:rsid w:val="005B0A89"/>
     <w:rsid w:val="005B10AD"/>
     <w:rsid w:val="005B1C89"/>
     <w:rsid w:val="005B25B2"/>
     <w:rsid w:val="005B2BBB"/>
     <w:rsid w:val="005B43D2"/>
     <w:rsid w:val="005B6092"/>
     <w:rsid w:val="005B70DB"/>
     <w:rsid w:val="005C087D"/>
     <w:rsid w:val="005C0D34"/>
     <w:rsid w:val="005C25EC"/>
     <w:rsid w:val="005C283A"/>
     <w:rsid w:val="005C3C0A"/>
     <w:rsid w:val="005C407C"/>
     <w:rsid w:val="005C4FA1"/>
     <w:rsid w:val="005C6581"/>
     <w:rsid w:val="005C6E50"/>
     <w:rsid w:val="005D41D7"/>
     <w:rsid w:val="005D6C98"/>
@@ -3120,71 +3162,73 @@
     <w:rsid w:val="007363F6"/>
     <w:rsid w:val="0074311D"/>
     <w:rsid w:val="0074440E"/>
     <w:rsid w:val="007474DA"/>
     <w:rsid w:val="007509B2"/>
     <w:rsid w:val="00751142"/>
     <w:rsid w:val="00752A98"/>
     <w:rsid w:val="007538CB"/>
     <w:rsid w:val="00753A1D"/>
     <w:rsid w:val="0075477E"/>
     <w:rsid w:val="007551A7"/>
     <w:rsid w:val="00755B08"/>
     <w:rsid w:val="00755E08"/>
     <w:rsid w:val="00756CD0"/>
     <w:rsid w:val="007600C8"/>
     <w:rsid w:val="00761207"/>
     <w:rsid w:val="00764488"/>
     <w:rsid w:val="00764E15"/>
     <w:rsid w:val="0077107F"/>
     <w:rsid w:val="00771C87"/>
     <w:rsid w:val="00771FFF"/>
     <w:rsid w:val="007720F9"/>
     <w:rsid w:val="007725B2"/>
     <w:rsid w:val="00772D46"/>
     <w:rsid w:val="007776FD"/>
+    <w:rsid w:val="0078032A"/>
     <w:rsid w:val="00791FC0"/>
     <w:rsid w:val="007924F6"/>
     <w:rsid w:val="00795473"/>
     <w:rsid w:val="007A0A77"/>
     <w:rsid w:val="007A16E7"/>
     <w:rsid w:val="007A4222"/>
     <w:rsid w:val="007A474C"/>
     <w:rsid w:val="007A4CFF"/>
     <w:rsid w:val="007A6380"/>
     <w:rsid w:val="007A6D1D"/>
     <w:rsid w:val="007A7F09"/>
     <w:rsid w:val="007B1BC0"/>
     <w:rsid w:val="007B23D5"/>
     <w:rsid w:val="007B4390"/>
     <w:rsid w:val="007B5FC9"/>
     <w:rsid w:val="007B674A"/>
     <w:rsid w:val="007B6B6E"/>
     <w:rsid w:val="007C1106"/>
     <w:rsid w:val="007C19CD"/>
     <w:rsid w:val="007C38EE"/>
     <w:rsid w:val="007C5151"/>
+    <w:rsid w:val="007D017D"/>
     <w:rsid w:val="007D1B77"/>
     <w:rsid w:val="007D1EA2"/>
     <w:rsid w:val="007D24E7"/>
     <w:rsid w:val="007D2BAD"/>
     <w:rsid w:val="007D30CC"/>
     <w:rsid w:val="007D6329"/>
     <w:rsid w:val="007D7DE6"/>
     <w:rsid w:val="007E252E"/>
     <w:rsid w:val="007E385D"/>
     <w:rsid w:val="007E5F8F"/>
     <w:rsid w:val="007E6BFE"/>
     <w:rsid w:val="007E7478"/>
     <w:rsid w:val="007E7A4B"/>
     <w:rsid w:val="007F1F1B"/>
     <w:rsid w:val="007F246C"/>
     <w:rsid w:val="007F3E2B"/>
     <w:rsid w:val="007F4A90"/>
     <w:rsid w:val="007F6CB7"/>
     <w:rsid w:val="00801BF6"/>
     <w:rsid w:val="00803918"/>
     <w:rsid w:val="00805518"/>
     <w:rsid w:val="008103CB"/>
     <w:rsid w:val="00810B36"/>
     <w:rsid w:val="00812A1A"/>
     <w:rsid w:val="00812D7A"/>
@@ -3198,50 +3242,51 @@
     <w:rsid w:val="00823775"/>
     <w:rsid w:val="00823919"/>
     <w:rsid w:val="008258B7"/>
     <w:rsid w:val="00825AD5"/>
     <w:rsid w:val="00825E29"/>
     <w:rsid w:val="00827D5A"/>
     <w:rsid w:val="00830B79"/>
     <w:rsid w:val="00831C4E"/>
     <w:rsid w:val="008360A4"/>
     <w:rsid w:val="008365D7"/>
     <w:rsid w:val="008367D0"/>
     <w:rsid w:val="008406B1"/>
     <w:rsid w:val="008432D3"/>
     <w:rsid w:val="00843D5E"/>
     <w:rsid w:val="00844658"/>
     <w:rsid w:val="0084610F"/>
     <w:rsid w:val="00847D87"/>
     <w:rsid w:val="0085041F"/>
     <w:rsid w:val="00852698"/>
     <w:rsid w:val="00852D42"/>
     <w:rsid w:val="00852FD6"/>
     <w:rsid w:val="008604B3"/>
     <w:rsid w:val="008613A5"/>
     <w:rsid w:val="00863D95"/>
     <w:rsid w:val="00864039"/>
+    <w:rsid w:val="0086484D"/>
     <w:rsid w:val="00864F79"/>
     <w:rsid w:val="0086719C"/>
     <w:rsid w:val="00867294"/>
     <w:rsid w:val="00867FC1"/>
     <w:rsid w:val="008705C7"/>
     <w:rsid w:val="00870E28"/>
     <w:rsid w:val="00871B86"/>
     <w:rsid w:val="00874468"/>
     <w:rsid w:val="0087595C"/>
     <w:rsid w:val="00876848"/>
     <w:rsid w:val="00876A1D"/>
     <w:rsid w:val="0088024F"/>
     <w:rsid w:val="00880440"/>
     <w:rsid w:val="00882C9B"/>
     <w:rsid w:val="0088390E"/>
     <w:rsid w:val="00883B57"/>
     <w:rsid w:val="00884604"/>
     <w:rsid w:val="00884A24"/>
     <w:rsid w:val="008851D9"/>
     <w:rsid w:val="00885292"/>
     <w:rsid w:val="00885BC1"/>
     <w:rsid w:val="00885D9F"/>
     <w:rsid w:val="008907EA"/>
     <w:rsid w:val="00892151"/>
     <w:rsid w:val="008928B4"/>
@@ -3540,50 +3585,51 @@
     <w:rsid w:val="00B919E6"/>
     <w:rsid w:val="00B91DCB"/>
     <w:rsid w:val="00B91DDE"/>
     <w:rsid w:val="00B93FC5"/>
     <w:rsid w:val="00B94470"/>
     <w:rsid w:val="00B96D32"/>
     <w:rsid w:val="00B973A8"/>
     <w:rsid w:val="00BA0A75"/>
     <w:rsid w:val="00BA1A76"/>
     <w:rsid w:val="00BA29BD"/>
     <w:rsid w:val="00BA3408"/>
     <w:rsid w:val="00BA4381"/>
     <w:rsid w:val="00BB1895"/>
     <w:rsid w:val="00BB3281"/>
     <w:rsid w:val="00BB5861"/>
     <w:rsid w:val="00BB78BB"/>
     <w:rsid w:val="00BC0FE6"/>
     <w:rsid w:val="00BC1C55"/>
     <w:rsid w:val="00BC1D6C"/>
     <w:rsid w:val="00BC2FE3"/>
     <w:rsid w:val="00BC5B72"/>
     <w:rsid w:val="00BC66FC"/>
     <w:rsid w:val="00BC6FD2"/>
     <w:rsid w:val="00BD10B7"/>
     <w:rsid w:val="00BD1950"/>
+    <w:rsid w:val="00BD24D9"/>
     <w:rsid w:val="00BD6D07"/>
     <w:rsid w:val="00BE0AD1"/>
     <w:rsid w:val="00BE1147"/>
     <w:rsid w:val="00BE399A"/>
     <w:rsid w:val="00BE4E3D"/>
     <w:rsid w:val="00BF1B44"/>
     <w:rsid w:val="00BF22CE"/>
     <w:rsid w:val="00BF3EFE"/>
     <w:rsid w:val="00C00081"/>
     <w:rsid w:val="00C02A02"/>
     <w:rsid w:val="00C05698"/>
     <w:rsid w:val="00C06BA6"/>
     <w:rsid w:val="00C06BBF"/>
     <w:rsid w:val="00C07199"/>
     <w:rsid w:val="00C104A9"/>
     <w:rsid w:val="00C11911"/>
     <w:rsid w:val="00C12277"/>
     <w:rsid w:val="00C134A6"/>
     <w:rsid w:val="00C146A8"/>
     <w:rsid w:val="00C15D3A"/>
     <w:rsid w:val="00C20EF1"/>
     <w:rsid w:val="00C24FAE"/>
     <w:rsid w:val="00C304B7"/>
     <w:rsid w:val="00C31AD1"/>
     <w:rsid w:val="00C3221B"/>
@@ -3790,50 +3836,51 @@
     <w:rsid w:val="00E96C29"/>
     <w:rsid w:val="00EA0766"/>
     <w:rsid w:val="00EA326C"/>
     <w:rsid w:val="00EA41E9"/>
     <w:rsid w:val="00EA460E"/>
     <w:rsid w:val="00EA58D7"/>
     <w:rsid w:val="00EA5AD5"/>
     <w:rsid w:val="00EB0985"/>
     <w:rsid w:val="00EB6AE3"/>
     <w:rsid w:val="00EB6B09"/>
     <w:rsid w:val="00EC2DA6"/>
     <w:rsid w:val="00EC3DB0"/>
     <w:rsid w:val="00EC530E"/>
     <w:rsid w:val="00ED2D11"/>
     <w:rsid w:val="00ED314E"/>
     <w:rsid w:val="00EE01FB"/>
     <w:rsid w:val="00EE40DF"/>
     <w:rsid w:val="00EE4473"/>
     <w:rsid w:val="00EE46D8"/>
     <w:rsid w:val="00EE4E35"/>
     <w:rsid w:val="00EE53E9"/>
     <w:rsid w:val="00EE6EEF"/>
     <w:rsid w:val="00EE7CCF"/>
     <w:rsid w:val="00EF239C"/>
     <w:rsid w:val="00EF2A8F"/>
+    <w:rsid w:val="00EF3A98"/>
     <w:rsid w:val="00EF4A5D"/>
     <w:rsid w:val="00F01140"/>
     <w:rsid w:val="00F03217"/>
     <w:rsid w:val="00F03AAD"/>
     <w:rsid w:val="00F05A84"/>
     <w:rsid w:val="00F107EC"/>
     <w:rsid w:val="00F10E88"/>
     <w:rsid w:val="00F12100"/>
     <w:rsid w:val="00F1406F"/>
     <w:rsid w:val="00F158EE"/>
     <w:rsid w:val="00F15ED1"/>
     <w:rsid w:val="00F16059"/>
     <w:rsid w:val="00F16B63"/>
     <w:rsid w:val="00F2078C"/>
     <w:rsid w:val="00F21195"/>
     <w:rsid w:val="00F21C81"/>
     <w:rsid w:val="00F22770"/>
     <w:rsid w:val="00F22C39"/>
     <w:rsid w:val="00F231DE"/>
     <w:rsid w:val="00F240BE"/>
     <w:rsid w:val="00F250BE"/>
     <w:rsid w:val="00F30EC3"/>
     <w:rsid w:val="00F31D0A"/>
     <w:rsid w:val="00F324F9"/>
     <w:rsid w:val="00F33C50"/>
@@ -3909,51 +3956,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1CDAAD09"/>
   <w15:docId w15:val="{9E715A50-BAC6-441B-A72D-A65FFAD21551}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4673,136 +4720,140 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00030215"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="001C446F"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00086B03"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00883B57"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A33756"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="687097836">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1831016225">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2121878871">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\limartinez\Mis%20documentos\Personal\Iso-auditoria%20interna%20de%20calidad\Plantilla%20Procedimiento.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -5070,78 +5121,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1902A29E-7D94-4F5E-AC26-CA98859F0692}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Plantilla Procedimiento</Template>
+  <Template>Plantilla Procedimiento.dot</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>97</Words>
-  <Characters>536</Characters>
+  <Characters>534</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Organización Registrada</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>632</CharactersWithSpaces>
+  <CharactersWithSpaces>630</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1</dc:title>
   <dc:creator>limartinez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EDOID">
     <vt:i4>1771156</vt:i4>
   </property>
 </Properties>
 </file>