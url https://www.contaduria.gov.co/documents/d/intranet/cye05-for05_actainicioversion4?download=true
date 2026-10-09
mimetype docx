--- v0 (2025-12-05)
+++ v1 (2026-10-09)
@@ -5,2008 +5,1893 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="22E60376" w14:textId="417BD012" w:rsidR="007B410B" w:rsidRPr="00CA6962" w:rsidRDefault="00CC1CAE" w:rsidP="00674A17">
+    <w:p w14:paraId="22E60376" w14:textId="417BD012" w:rsidR="007B410B" w:rsidRPr="00190DA2" w:rsidRDefault="00CC1CAE" w:rsidP="00674A17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6962">
+      <w:r w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DESCRIPCIÓN DEL PROCESO, PROCEDIMIENTO, ÁREA O TEMA A</w:t>
       </w:r>
-      <w:r w:rsidR="00674A17">
+      <w:r w:rsidR="00674A17" w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6962">
+      <w:r w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>AUDITAR</w:t>
       </w:r>
-      <w:r w:rsidR="0002107F" w:rsidRPr="00CA6962">
+      <w:r w:rsidR="0002107F" w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007B410B" w:rsidRPr="00CA6962">
+      <w:r w:rsidR="007B410B" w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1F8075" w14:textId="77777777" w:rsidR="00D72A51" w:rsidRPr="00CA6962" w:rsidRDefault="00D72A51" w:rsidP="00BD041F">
+    <w:p w14:paraId="6D1F8075" w14:textId="77777777" w:rsidR="00D72A51" w:rsidRPr="00190DA2" w:rsidRDefault="00D72A51" w:rsidP="00BD041F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C900A5A" w14:textId="201270FD" w:rsidR="00E46BEB" w:rsidRPr="00CA6962" w:rsidRDefault="00D72A51" w:rsidP="00590673">
+    <w:p w14:paraId="6C900A5A" w14:textId="201270FD" w:rsidR="00E46BEB" w:rsidRPr="00190DA2" w:rsidRDefault="00D72A51" w:rsidP="00590673">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6962">
+      <w:r w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>FECHA</w:t>
       </w:r>
-      <w:r w:rsidR="00C20DE7" w:rsidRPr="00CA6962">
+      <w:r w:rsidR="00C20DE7" w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00CA6962" w:rsidRPr="00CA6962">
+      <w:r w:rsidR="00CA6962" w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>__/__/202_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B020E11" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00CA6962" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
+    <w:p w14:paraId="3B020E11" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00190DA2" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CEA16A7" w14:textId="77777777" w:rsidR="00D72A51" w:rsidRPr="00CA6962" w:rsidRDefault="00D72A51" w:rsidP="00D72A51">
+    <w:p w14:paraId="6CEA16A7" w14:textId="77777777" w:rsidR="00D72A51" w:rsidRPr="00190DA2" w:rsidRDefault="00D72A51" w:rsidP="00D72A51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B73FD86" w14:textId="77777777" w:rsidR="0002107F" w:rsidRPr="00CA6962" w:rsidRDefault="0002107F" w:rsidP="00BD041F">
+    <w:p w14:paraId="6B73FD86" w14:textId="77777777" w:rsidR="0002107F" w:rsidRPr="00190DA2" w:rsidRDefault="0002107F" w:rsidP="00BD041F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6962">
+      <w:r w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>PARTICIPANTES:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD1FD6E" w14:textId="77777777" w:rsidR="0002107F" w:rsidRPr="00CA6962" w:rsidRDefault="0002107F" w:rsidP="00BD041F">
+    <w:p w14:paraId="5BD1FD6E" w14:textId="77777777" w:rsidR="0002107F" w:rsidRPr="00190DA2" w:rsidRDefault="0002107F" w:rsidP="00BD041F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3193"/>
         <w:gridCol w:w="2650"/>
         <w:gridCol w:w="3217"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA6962" w:rsidRPr="00CA6962" w14:paraId="636249B0" w14:textId="77777777" w:rsidTr="00CA6962">
+      <w:tr w:rsidR="00CA6962" w:rsidRPr="00190DA2" w14:paraId="636249B0" w14:textId="77777777" w:rsidTr="00CA6962">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="21F459A0" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00CA6962" w:rsidRDefault="00CA6962" w:rsidP="00BD041F">
+          <w:p w14:paraId="21F459A0" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00190DA2" w:rsidRDefault="00CA6962" w:rsidP="00037CFF">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="425"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA6962">
+            <w:r w:rsidRPr="00190DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>NOMBRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3197C8F8" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00CA6962" w:rsidRDefault="00CA6962" w:rsidP="00BD041F">
+          <w:p w14:paraId="3197C8F8" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00190DA2" w:rsidRDefault="00CA6962" w:rsidP="00037CFF">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="425"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="361F21D9" w14:textId="778E852B" w:rsidR="00CA6962" w:rsidRPr="00CA6962" w:rsidRDefault="00CA6962" w:rsidP="00BD041F">
+          <w:p w14:paraId="361F21D9" w14:textId="778E852B" w:rsidR="00CA6962" w:rsidRPr="00190DA2" w:rsidRDefault="00CA6962" w:rsidP="00037CFF">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="425"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA6962">
+            <w:r w:rsidRPr="00190DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>CARGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA6962" w:rsidRPr="00CA6962" w14:paraId="25F0354C" w14:textId="77777777" w:rsidTr="00CA6962">
+      <w:tr w:rsidR="00CA6962" w:rsidRPr="00190DA2" w14:paraId="25F0354C" w14:textId="77777777" w:rsidTr="00CA6962">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB1C632" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00CA6962" w:rsidRDefault="00CA6962" w:rsidP="00D72A51">
+          <w:p w14:paraId="4CB1C632" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00190DA2" w:rsidRDefault="00CA6962" w:rsidP="00037CFF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:right="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD01673" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00CA6962" w:rsidRDefault="00CA6962" w:rsidP="00BD041F">
+          <w:p w14:paraId="1DD01673" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00190DA2" w:rsidRDefault="00CA6962" w:rsidP="00037CFF">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5B0D3D29" w14:textId="27059FCC" w:rsidR="00CA6962" w:rsidRPr="00CA6962" w:rsidRDefault="00CA6962" w:rsidP="00BD041F">
+          <w:p w14:paraId="5B0D3D29" w14:textId="27059FCC" w:rsidR="00CA6962" w:rsidRPr="00190DA2" w:rsidRDefault="00CA6962" w:rsidP="00037CFF">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA6962" w:rsidRPr="00CA6962" w14:paraId="17D196FA" w14:textId="77777777" w:rsidTr="00CA6962">
+      <w:tr w:rsidR="00CA6962" w:rsidRPr="00190DA2" w14:paraId="17D196FA" w14:textId="77777777" w:rsidTr="00CA6962">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0B397190" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00CA6962" w:rsidRDefault="00CA6962" w:rsidP="00D72A51">
+          <w:p w14:paraId="0B397190" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00190DA2" w:rsidRDefault="00CA6962" w:rsidP="00037CFF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:right="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4E8E6B" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00CA6962" w:rsidRDefault="00CA6962" w:rsidP="00BD041F">
+          <w:p w14:paraId="5B4E8E6B" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00190DA2" w:rsidRDefault="00CA6962" w:rsidP="00037CFF">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3217" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="35C669B2" w14:textId="52F9FC3D" w:rsidR="00CA6962" w:rsidRPr="00CA6962" w:rsidRDefault="00CA6962" w:rsidP="00BD041F">
+          <w:p w14:paraId="35C669B2" w14:textId="52F9FC3D" w:rsidR="00CA6962" w:rsidRPr="00190DA2" w:rsidRDefault="00CA6962" w:rsidP="00037CFF">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...48 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2962802E" w14:textId="77777777" w:rsidR="00E46BEB" w:rsidRPr="00CA6962" w:rsidRDefault="00E46BEB" w:rsidP="00BD041F">
+    <w:p w14:paraId="2962802E" w14:textId="77777777" w:rsidR="00E46BEB" w:rsidRPr="00190DA2" w:rsidRDefault="00E46BEB" w:rsidP="00BD041F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0070A815" w14:textId="77777777" w:rsidR="00674A17" w:rsidRDefault="0002107F" w:rsidP="00674A17">
+    <w:p w14:paraId="0070A815" w14:textId="77777777" w:rsidR="00674A17" w:rsidRPr="00190DA2" w:rsidRDefault="0002107F" w:rsidP="00674A17">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6962">
+      <w:r w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00366524" w:rsidRPr="00CA6962">
+      <w:r w:rsidR="00366524" w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>EMAS TRATADOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551337DD" w14:textId="77777777" w:rsidR="00674A17" w:rsidRDefault="00674A17" w:rsidP="00674A17">
+    <w:p w14:paraId="551337DD" w14:textId="77777777" w:rsidR="00674A17" w:rsidRPr="00190DA2" w:rsidRDefault="00674A17" w:rsidP="00674A17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28C718A8" w14:textId="21102520" w:rsidR="00CA6962" w:rsidRPr="00674A17" w:rsidRDefault="009938AE" w:rsidP="00674A17">
+    <w:p w14:paraId="28C718A8" w14:textId="21102520" w:rsidR="00CA6962" w:rsidRPr="00190DA2" w:rsidRDefault="009938AE" w:rsidP="00674A17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00223ED5" w:rsidRPr="00674A17">
+      <w:r w:rsidR="00223ED5" w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OBJETIVO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06461154" w14:textId="77777777" w:rsidR="00223ED5" w:rsidRPr="00CA6962" w:rsidRDefault="00223ED5" w:rsidP="00E80DDD">
+    <w:p w14:paraId="06461154" w14:textId="77777777" w:rsidR="00223ED5" w:rsidRPr="00190DA2" w:rsidRDefault="00223ED5" w:rsidP="00E80DDD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49136A67" w14:textId="6292CD4D" w:rsidR="00223ED5" w:rsidRPr="00CA6962" w:rsidRDefault="00223ED5" w:rsidP="00674A17">
+    <w:p w14:paraId="49136A67" w14:textId="6292CD4D" w:rsidR="00223ED5" w:rsidRPr="00190DA2" w:rsidRDefault="00223ED5" w:rsidP="00674A17">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6015"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08E5D5AD" w14:textId="28BFD1E1" w:rsidR="00223ED5" w:rsidRPr="00674A17" w:rsidRDefault="009938AE" w:rsidP="00674A17">
+    <w:p w14:paraId="08E5D5AD" w14:textId="28BFD1E1" w:rsidR="00223ED5" w:rsidRPr="00190DA2" w:rsidRDefault="009938AE" w:rsidP="00674A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00223ED5" w:rsidRPr="00674A17">
+      <w:r w:rsidR="00223ED5" w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>OBJETIVOS ESPECÍFICOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8E6021" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
+    <w:p w14:paraId="1A8E6021" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00190DA2" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E9783BB" w14:textId="77777777" w:rsidR="00674A17" w:rsidRPr="00CA6962" w:rsidRDefault="00674A17" w:rsidP="00CA6962">
+    <w:p w14:paraId="4E9783BB" w14:textId="77777777" w:rsidR="00674A17" w:rsidRPr="00190DA2" w:rsidRDefault="00674A17" w:rsidP="00CA6962">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B4BBDDF" w14:textId="6A8A2985" w:rsidR="00223ED5" w:rsidRPr="00CA6962" w:rsidRDefault="00223ED5" w:rsidP="00CA6962">
+    <w:p w14:paraId="2B4BBDDF" w14:textId="6A8A2985" w:rsidR="00223ED5" w:rsidRPr="00190DA2" w:rsidRDefault="00223ED5" w:rsidP="00CA6962">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6962">
+      <w:r w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ALCANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BFED41" w14:textId="77777777" w:rsidR="00223ED5" w:rsidRPr="00CA6962" w:rsidRDefault="00223ED5" w:rsidP="00E80DDD">
+    <w:p w14:paraId="13BFED41" w14:textId="77777777" w:rsidR="00223ED5" w:rsidRPr="00190DA2" w:rsidRDefault="00223ED5" w:rsidP="00E80DDD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44FD96E7" w14:textId="77777777" w:rsidR="00223ED5" w:rsidRPr="00CA6962" w:rsidRDefault="00223ED5" w:rsidP="00E80DDD">
+    <w:p w14:paraId="44FD96E7" w14:textId="77777777" w:rsidR="00223ED5" w:rsidRPr="00190DA2" w:rsidRDefault="00223ED5" w:rsidP="00E80DDD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F92EFE9" w14:textId="77777777" w:rsidR="00223ED5" w:rsidRPr="00CA6962" w:rsidRDefault="00223ED5" w:rsidP="00E80DDD">
+    <w:p w14:paraId="4F92EFE9" w14:textId="77777777" w:rsidR="00223ED5" w:rsidRPr="00190DA2" w:rsidRDefault="00223ED5" w:rsidP="00E80DDD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6962">
+      <w:r w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>SE PREGUNTA AL AUDITADO SI HAY UN TEMA EN ESPECIAL QUE SE QUERA AUDITAR QUE NO SE ENUNCIE EN LA MESA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D4C160" w14:textId="77777777" w:rsidR="00B646AA" w:rsidRPr="00CA6962" w:rsidRDefault="00B646AA" w:rsidP="00BD041F">
+    <w:p w14:paraId="12D4C160" w14:textId="77777777" w:rsidR="00B646AA" w:rsidRPr="00190DA2" w:rsidRDefault="00B646AA" w:rsidP="00BD041F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6493892D" w14:textId="77777777" w:rsidR="0078375B" w:rsidRPr="00CA6962" w:rsidRDefault="0078375B" w:rsidP="00BD041F">
+    <w:p w14:paraId="6493892D" w14:textId="77777777" w:rsidR="0078375B" w:rsidRPr="00190DA2" w:rsidRDefault="0078375B" w:rsidP="00BD041F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B027AA3" w14:textId="49F71E1C" w:rsidR="0002107F" w:rsidRPr="00CA6962" w:rsidRDefault="00E46BEB" w:rsidP="00CA6962">
+    <w:p w14:paraId="0B027AA3" w14:textId="49F71E1C" w:rsidR="0002107F" w:rsidRPr="00190DA2" w:rsidRDefault="00E46BEB" w:rsidP="00CA6962">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6962">
+      <w:r w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>COMPROMISOS ADQUIRIDOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79277948" w14:textId="77777777" w:rsidR="00E46BEB" w:rsidRPr="00CA6962" w:rsidRDefault="00E46BEB" w:rsidP="00BD041F">
+    <w:p w14:paraId="79277948" w14:textId="77777777" w:rsidR="00E46BEB" w:rsidRPr="00190DA2" w:rsidRDefault="00E46BEB" w:rsidP="00BD041F">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8642" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3681"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0002107F" w:rsidRPr="00CA6962" w14:paraId="5327E453" w14:textId="77777777" w:rsidTr="00674A17">
+      <w:tr w:rsidR="0002107F" w:rsidRPr="00190DA2" w14:paraId="5327E453" w14:textId="77777777" w:rsidTr="00674A17">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A64B697" w14:textId="77777777" w:rsidR="0002107F" w:rsidRPr="00CA6962" w:rsidRDefault="0002107F" w:rsidP="00BD041F">
+          <w:p w14:paraId="7A64B697" w14:textId="77777777" w:rsidR="0002107F" w:rsidRPr="00190DA2" w:rsidRDefault="0002107F" w:rsidP="00161DE3">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="425"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA6962">
+            <w:r w:rsidRPr="00190DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Descripción</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04BDAD61" w14:textId="77777777" w:rsidR="0002107F" w:rsidRPr="00CA6962" w:rsidRDefault="0002107F" w:rsidP="00BD041F">
+          <w:p w14:paraId="04BDAD61" w14:textId="77777777" w:rsidR="0002107F" w:rsidRPr="00190DA2" w:rsidRDefault="0002107F" w:rsidP="00161DE3">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="425"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA6962">
+            <w:r w:rsidRPr="00190DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB112B7" w14:textId="77777777" w:rsidR="0002107F" w:rsidRPr="00CA6962" w:rsidRDefault="0002107F" w:rsidP="00BD041F">
+          <w:p w14:paraId="7BB112B7" w14:textId="77777777" w:rsidR="0002107F" w:rsidRPr="00190DA2" w:rsidRDefault="0002107F" w:rsidP="00161DE3">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="425"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA6962">
+            <w:r w:rsidRPr="00190DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Fecha (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CA6962">
+            <w:r w:rsidRPr="00190DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>dd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CA6962">
+            <w:r w:rsidRPr="00190DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/mm/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CA6962">
+            <w:r w:rsidRPr="00190DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>aaaa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CA6962">
+            <w:r w:rsidRPr="00190DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B533B1" w:rsidRPr="00CA6962" w14:paraId="5C3F9F92" w14:textId="77777777" w:rsidTr="00674A17">
+      <w:tr w:rsidR="00B533B1" w:rsidRPr="00190DA2" w14:paraId="5C3F9F92" w14:textId="77777777" w:rsidTr="00161DE3">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6F2915" w14:textId="77777777" w:rsidR="00B533B1" w:rsidRPr="00CA6962" w:rsidRDefault="00B533B1" w:rsidP="00BD041F">
+          <w:p w14:paraId="3C6F2915" w14:textId="77777777" w:rsidR="00B533B1" w:rsidRPr="00190DA2" w:rsidRDefault="00B533B1" w:rsidP="00161DE3">
             <w:pPr>
               <w:pStyle w:val="Ttulo3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="495"/>
               </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:strike/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F87D7CF" w14:textId="77777777" w:rsidR="00B533B1" w:rsidRPr="00CA6962" w:rsidRDefault="00B533B1" w:rsidP="00BD041F">
+          <w:p w14:paraId="0F87D7CF" w14:textId="77777777" w:rsidR="00B533B1" w:rsidRPr="00190DA2" w:rsidRDefault="00B533B1" w:rsidP="00161DE3">
             <w:pPr>
               <w:pStyle w:val="Ttulo3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="495"/>
               </w:tabs>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="131" w:right="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:strike/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="696ED71F" w14:textId="77777777" w:rsidR="00B533B1" w:rsidRPr="00CA6962" w:rsidRDefault="00B533B1" w:rsidP="00BD041F">
+          <w:p w14:paraId="696ED71F" w14:textId="77777777" w:rsidR="00B533B1" w:rsidRPr="00190DA2" w:rsidRDefault="00B533B1" w:rsidP="00161DE3">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:ind w:right="425"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FD97FAE" w14:textId="77777777" w:rsidR="006F21C9" w:rsidRPr="00CA6962" w:rsidRDefault="006F21C9" w:rsidP="00BD041F">
+    <w:p w14:paraId="0FD97FAE" w14:textId="77777777" w:rsidR="006F21C9" w:rsidRPr="00190DA2" w:rsidRDefault="006F21C9" w:rsidP="00BD041F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2603EF4F" w14:textId="77777777" w:rsidR="0002107F" w:rsidRPr="00CA6962" w:rsidRDefault="0055676F" w:rsidP="00CA6962">
+    <w:p w14:paraId="2603EF4F" w14:textId="77777777" w:rsidR="0002107F" w:rsidRPr="00190DA2" w:rsidRDefault="0055676F" w:rsidP="00CA6962">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6962">
+      <w:r w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>FIRMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00006CEA" w14:textId="77777777" w:rsidR="00757034" w:rsidRPr="00CA6962" w:rsidRDefault="00757034" w:rsidP="00BD041F">
+    <w:p w14:paraId="00006CEA" w14:textId="77777777" w:rsidR="00757034" w:rsidRPr="00190DA2" w:rsidRDefault="00757034" w:rsidP="00BD041F">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B5EFDDD" w14:textId="77777777" w:rsidR="00757034" w:rsidRPr="00CA6962" w:rsidRDefault="00757034" w:rsidP="00BD041F">
+    <w:p w14:paraId="2B5EFDDD" w14:textId="77777777" w:rsidR="00757034" w:rsidRPr="00190DA2" w:rsidRDefault="00757034" w:rsidP="00BD041F">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="763DCB3E" w14:textId="77777777" w:rsidR="001464F6" w:rsidRPr="00CA6962" w:rsidRDefault="00D72A51" w:rsidP="00D72A51">
+    <w:p w14:paraId="763DCB3E" w14:textId="77777777" w:rsidR="001464F6" w:rsidRPr="00190DA2" w:rsidRDefault="00D72A51" w:rsidP="00D72A51">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6962">
+      <w:r w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="001464F6" w:rsidRPr="00CA6962">
+      <w:r w:rsidR="001464F6" w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>__________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00AB4503" w:rsidRPr="00CA6962">
+      <w:r w:rsidR="00AB4503" w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001464F6" w:rsidRPr="00CA6962">
+      <w:r w:rsidR="001464F6" w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
-      <w:r w:rsidR="00B0022F" w:rsidRPr="00CA6962">
+      <w:r w:rsidR="00B0022F" w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAB0DD9" w14:textId="77777777" w:rsidR="005310BE" w:rsidRPr="00CA6962" w:rsidRDefault="005310BE" w:rsidP="00BD041F">
+    <w:p w14:paraId="3BAB0DD9" w14:textId="77777777" w:rsidR="005310BE" w:rsidRPr="00190DA2" w:rsidRDefault="005310BE" w:rsidP="00BD041F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C3F0F48" w14:textId="77777777" w:rsidR="005310BE" w:rsidRPr="00CA6962" w:rsidRDefault="005310BE" w:rsidP="00BD041F">
+    <w:p w14:paraId="2C3F0F48" w14:textId="77777777" w:rsidR="005310BE" w:rsidRPr="00190DA2" w:rsidRDefault="005310BE" w:rsidP="00BD041F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A3A01A5" w14:textId="77777777" w:rsidR="00AB4503" w:rsidRPr="00CA6962" w:rsidRDefault="00D72A51" w:rsidP="00D72A51">
+    <w:p w14:paraId="0A3A01A5" w14:textId="77777777" w:rsidR="00AB4503" w:rsidRPr="00190DA2" w:rsidRDefault="00D72A51" w:rsidP="00D72A51">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6962">
+      <w:r w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00B0022F" w:rsidRPr="00CA6962">
+      <w:r w:rsidR="00B0022F" w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6962">
+      <w:r w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B0022F" w:rsidRPr="00CA6962">
+      <w:r w:rsidR="00B0022F" w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5DCB2A" w14:textId="77777777" w:rsidR="00BD041F" w:rsidRPr="00CA6962" w:rsidRDefault="00BD041F" w:rsidP="00BD041F">
+    <w:p w14:paraId="6E5DCB2A" w14:textId="77777777" w:rsidR="00BD041F" w:rsidRPr="00190DA2" w:rsidRDefault="00BD041F" w:rsidP="00BD041F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F47FB41" w14:textId="77777777" w:rsidR="00BD041F" w:rsidRPr="00CA6962" w:rsidRDefault="00BD041F" w:rsidP="00BD041F">
+    <w:p w14:paraId="1F47FB41" w14:textId="77777777" w:rsidR="00BD041F" w:rsidRPr="00190DA2" w:rsidRDefault="00BD041F" w:rsidP="00BD041F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="277E9CCB" w14:textId="77777777" w:rsidR="00BD041F" w:rsidRPr="00CA6962" w:rsidRDefault="00D72A51" w:rsidP="00D72A51">
+    <w:p w14:paraId="277E9CCB" w14:textId="77777777" w:rsidR="00BD041F" w:rsidRPr="00190DA2" w:rsidRDefault="00D72A51" w:rsidP="00D72A51">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6962">
+      <w:r w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00BD041F" w:rsidRPr="00CA6962">
+      <w:r w:rsidR="00BD041F" w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00BD041F" w:rsidRPr="00CA6962">
+      <w:r w:rsidR="00BD041F" w:rsidRPr="00190DA2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F51E9B8" w14:textId="77777777" w:rsidR="00BD041F" w:rsidRPr="00CA6962" w:rsidRDefault="00BD041F" w:rsidP="00BD041F">
+    <w:p w14:paraId="3F51E9B8" w14:textId="77777777" w:rsidR="00BD041F" w:rsidRPr="00190DA2" w:rsidRDefault="00BD041F" w:rsidP="00BD041F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BD041F" w:rsidRPr="00CA6962" w:rsidSect="00B27592">
+    <w:sectPr w:rsidR="00BD041F" w:rsidRPr="00190DA2" w:rsidSect="00165FCD">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2835" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="2835" w:right="1418" w:bottom="1418" w:left="1418" w:header="284" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29AC956C" w14:textId="77777777" w:rsidR="001E4B8B" w:rsidRDefault="001E4B8B" w:rsidP="0002107F">
+    <w:p w14:paraId="0009ECF1" w14:textId="77777777" w:rsidR="001B05C7" w:rsidRDefault="001B05C7" w:rsidP="0002107F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F82A2F3" w14:textId="77777777" w:rsidR="001E4B8B" w:rsidRDefault="001E4B8B" w:rsidP="0002107F">
+    <w:p w14:paraId="286EC762" w14:textId="77777777" w:rsidR="001B05C7" w:rsidRDefault="001B05C7" w:rsidP="0002107F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4F92847D" w14:textId="7AC36B08" w:rsidR="00DC1E14" w:rsidRDefault="00CA6962">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F92847D" w14:textId="79924754" w:rsidR="00DC1E14" w:rsidRDefault="00615E33">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-        <w:iCs/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35EE15C8" wp14:editId="1927AC95">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FB87783" wp14:editId="402618AD">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:align>right</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-2540</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-284480</wp:posOffset>
+            <wp:posOffset>-210608</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7538085" cy="802634"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="5759450" cy="811530"/>
+          <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:wrapNone/>
-          <wp:docPr id="876000546" name="Imagen 2" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+          <wp:docPr id="791089282" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="876000546" name="Imagen 2" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7538085" cy="802634"/>
+                    <a:ext cx="5759450" cy="811530"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B772650" w14:textId="77777777" w:rsidR="001E4B8B" w:rsidRDefault="001E4B8B" w:rsidP="0002107F">
+    <w:p w14:paraId="4EA9FA30" w14:textId="77777777" w:rsidR="001B05C7" w:rsidRDefault="001B05C7" w:rsidP="0002107F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="443527DC" w14:textId="77777777" w:rsidR="001E4B8B" w:rsidRDefault="001E4B8B" w:rsidP="0002107F">
+    <w:p w14:paraId="3513BB6B" w14:textId="77777777" w:rsidR="001B05C7" w:rsidRDefault="001B05C7" w:rsidP="0002107F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2867"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="2084"/>
       <w:gridCol w:w="1879"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CA6962" w:rsidRPr="00D90F17" w14:paraId="681B5C2A" w14:textId="77777777" w:rsidTr="00A92CD7">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="2AB11FBD" w14:textId="4755845E" w:rsidR="00CA6962" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CA6962">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:i/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36C3EA48" wp14:editId="14FFA7B9">
                 <wp:extent cx="1419423" cy="438211"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-                <wp:docPr id="1275920426" name="Imagen 1"/>
+                <wp:docPr id="1525953236" name="Imagen 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1275920426" name=""/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1419423" cy="438211"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00CA6962" w:rsidRPr="00D90F17" w14:paraId="6239E095" w14:textId="77777777" w:rsidTr="00A92CD7">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7CABB489" w14:textId="04E56D20" w:rsidR="00CA6962" w:rsidRPr="00E14FE4" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
+        <w:p w14:paraId="7CABB489" w14:textId="040D874C" w:rsidR="00CA6962" w:rsidRPr="00E14FE4" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
             </w:rPr>
             <w:t>ACTA DE INICIO DE AUDITORÍA</w:t>
           </w:r>
-          <w:r w:rsidRPr="009F6DB1">
-[...13 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00CA6962" w:rsidRPr="00D90F17" w14:paraId="24DB2A89" w14:textId="77777777" w:rsidTr="00A92CD7">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="616994DC" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="004637B6" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004637B6">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PROCESO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3420" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="2A80A8DF" w14:textId="3334AC20" w:rsidR="00CA6962" w:rsidRPr="00617470" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CONTROL Y EVALUACIÓN</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00CA6962" w:rsidRPr="00D90F17" w14:paraId="0BA68EFF" w14:textId="77777777" w:rsidTr="00A92CD7">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="06FB941A" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="004637B6" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PROCEDIMIENTO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3420" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="7C6D641C" w14:textId="75985E8E" w:rsidR="00CA6962" w:rsidRPr="00617470" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>AUDITORÍAS INTERNAS DE GESTIÓN</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00CA6962" w:rsidRPr="00D90F17" w14:paraId="39A698DC" w14:textId="77777777" w:rsidTr="00A92CD7">
       <w:trPr>
         <w:trHeight w:val="526"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="0FC873D4" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="004637B6" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004637B6">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>FECHA DE APROBACIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1235" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="18103F6B" w14:textId="2AF2F503" w:rsidR="00CA6962" w:rsidRPr="004637B6" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004637B6">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CÓDIGO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="425DB693" w14:textId="6D2F9E9E" w:rsidR="00CA6962" w:rsidRPr="004637B6" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004637B6">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>VERSIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1036" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="203202EA" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00617470" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00CA6962" w:rsidRPr="00D90F17" w14:paraId="02461CDF" w14:textId="77777777" w:rsidTr="00A92CD7">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4742FF32" w14:textId="0BF998B8" w:rsidR="00CA6962" w:rsidRPr="004637B6" w:rsidRDefault="00DE7ADE" w:rsidP="00CA6962">
+        <w:p w14:paraId="4742FF32" w14:textId="705F32AE" w:rsidR="00CA6962" w:rsidRPr="004637B6" w:rsidRDefault="001D4117" w:rsidP="00CA6962">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>12</w:t>
-[...31 lines deleted...]
-            <w:t>4</w:t>
+            <w:t>02/09/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1235" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="704501BE" w14:textId="7AFD1C7B" w:rsidR="00CA6962" w:rsidRPr="004637B6" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CYE</w:t>
           </w:r>
           <w:r w:rsidR="00DE7ADE">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>05</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>-FOR05</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2260DB66" w14:textId="06D84EE7" w:rsidR="00CA6962" w:rsidRPr="00674A17" w:rsidRDefault="00DE7ADE" w:rsidP="00CA6962">
+        <w:p w14:paraId="2260DB66" w14:textId="52F805D0" w:rsidR="00CA6962" w:rsidRPr="00674A17" w:rsidRDefault="00DE7ADE" w:rsidP="00CA6962">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00E563A9">
+          <w:r w:rsidR="001D4117">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1036" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="78CD97D1" w14:textId="77777777" w:rsidR="00CA6962" w:rsidRPr="00617470" w:rsidRDefault="00CA6962" w:rsidP="00CA6962">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2094,51 +1979,51 @@
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="688A2D7E" w14:textId="3DD9EF29" w:rsidR="00B27592" w:rsidRDefault="00B27592">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00B957A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0B4DCC2"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4062,198 +3947,208 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1211695363">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="794832430">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1661739147">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2063013700">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1781532062">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1779106533">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0002107F"/>
     <w:rsid w:val="0002107F"/>
     <w:rsid w:val="00026858"/>
     <w:rsid w:val="00031A62"/>
     <w:rsid w:val="00035B0D"/>
     <w:rsid w:val="00035D40"/>
     <w:rsid w:val="00036A7E"/>
+    <w:rsid w:val="00037CFF"/>
     <w:rsid w:val="000572EB"/>
     <w:rsid w:val="0006050F"/>
     <w:rsid w:val="00060A49"/>
     <w:rsid w:val="0006181E"/>
     <w:rsid w:val="000649B7"/>
     <w:rsid w:val="00072805"/>
     <w:rsid w:val="00085059"/>
     <w:rsid w:val="000932BE"/>
     <w:rsid w:val="000A08BC"/>
     <w:rsid w:val="000A4442"/>
     <w:rsid w:val="000A7002"/>
     <w:rsid w:val="000C23D5"/>
     <w:rsid w:val="000C7E11"/>
     <w:rsid w:val="000E579E"/>
     <w:rsid w:val="000F6373"/>
     <w:rsid w:val="00111783"/>
     <w:rsid w:val="001138DC"/>
     <w:rsid w:val="00122E6E"/>
     <w:rsid w:val="001424E3"/>
     <w:rsid w:val="001464F6"/>
     <w:rsid w:val="00153A12"/>
     <w:rsid w:val="001543E4"/>
+    <w:rsid w:val="00161DE3"/>
+    <w:rsid w:val="00165FCD"/>
     <w:rsid w:val="001663CE"/>
+    <w:rsid w:val="00190DA2"/>
     <w:rsid w:val="001A2516"/>
+    <w:rsid w:val="001B05C7"/>
     <w:rsid w:val="001B4FB8"/>
     <w:rsid w:val="001C4254"/>
+    <w:rsid w:val="001D4117"/>
     <w:rsid w:val="001E4B8B"/>
     <w:rsid w:val="001E5A4C"/>
     <w:rsid w:val="001E7721"/>
     <w:rsid w:val="001F1B98"/>
     <w:rsid w:val="001F39E0"/>
     <w:rsid w:val="001F6037"/>
     <w:rsid w:val="002042EB"/>
     <w:rsid w:val="00206F00"/>
     <w:rsid w:val="00212C2D"/>
     <w:rsid w:val="00223ED5"/>
     <w:rsid w:val="00263808"/>
     <w:rsid w:val="002E109A"/>
     <w:rsid w:val="002E7323"/>
     <w:rsid w:val="003206C1"/>
     <w:rsid w:val="00336734"/>
     <w:rsid w:val="00366524"/>
     <w:rsid w:val="00373615"/>
+    <w:rsid w:val="00381FA7"/>
     <w:rsid w:val="0039409D"/>
     <w:rsid w:val="00396E30"/>
     <w:rsid w:val="003C440A"/>
     <w:rsid w:val="003C472F"/>
     <w:rsid w:val="003E3B41"/>
     <w:rsid w:val="003F6C86"/>
     <w:rsid w:val="00406591"/>
     <w:rsid w:val="004074B8"/>
     <w:rsid w:val="00412FD5"/>
     <w:rsid w:val="004154D6"/>
     <w:rsid w:val="00436E78"/>
     <w:rsid w:val="00442146"/>
     <w:rsid w:val="00456001"/>
     <w:rsid w:val="00463E5B"/>
     <w:rsid w:val="00465C4B"/>
     <w:rsid w:val="00476AB0"/>
     <w:rsid w:val="00477E00"/>
     <w:rsid w:val="004910E5"/>
     <w:rsid w:val="004B160E"/>
     <w:rsid w:val="004B2FB0"/>
     <w:rsid w:val="004B420D"/>
     <w:rsid w:val="004C4B8B"/>
     <w:rsid w:val="004C7C29"/>
     <w:rsid w:val="004F67C8"/>
     <w:rsid w:val="0052683A"/>
     <w:rsid w:val="00530921"/>
     <w:rsid w:val="005310BE"/>
     <w:rsid w:val="0055676F"/>
     <w:rsid w:val="00572B01"/>
     <w:rsid w:val="00585E4B"/>
     <w:rsid w:val="005C5298"/>
     <w:rsid w:val="005C7A12"/>
     <w:rsid w:val="005D029E"/>
     <w:rsid w:val="005D3B8F"/>
     <w:rsid w:val="005D4B1E"/>
     <w:rsid w:val="005E4E3A"/>
     <w:rsid w:val="0060768B"/>
+    <w:rsid w:val="00615E33"/>
     <w:rsid w:val="00641C0A"/>
     <w:rsid w:val="006431BE"/>
     <w:rsid w:val="00646FB4"/>
     <w:rsid w:val="00651B54"/>
     <w:rsid w:val="00674A17"/>
     <w:rsid w:val="006A4F8F"/>
     <w:rsid w:val="006A7EEB"/>
     <w:rsid w:val="006D2683"/>
     <w:rsid w:val="006D67CE"/>
     <w:rsid w:val="006E34EF"/>
     <w:rsid w:val="006E64C6"/>
     <w:rsid w:val="006F21C9"/>
     <w:rsid w:val="006F54B6"/>
     <w:rsid w:val="006F68C2"/>
     <w:rsid w:val="007235D4"/>
     <w:rsid w:val="00730D73"/>
     <w:rsid w:val="007531CA"/>
     <w:rsid w:val="00754746"/>
     <w:rsid w:val="00757034"/>
     <w:rsid w:val="0076267A"/>
     <w:rsid w:val="00772DF2"/>
     <w:rsid w:val="0078375B"/>
     <w:rsid w:val="007840F6"/>
     <w:rsid w:val="007B410B"/>
     <w:rsid w:val="007C3DA5"/>
     <w:rsid w:val="007D43A8"/>
     <w:rsid w:val="007E1501"/>
+    <w:rsid w:val="007E5A21"/>
     <w:rsid w:val="00811746"/>
     <w:rsid w:val="00814F38"/>
     <w:rsid w:val="0082199D"/>
     <w:rsid w:val="008311D3"/>
     <w:rsid w:val="0084197E"/>
     <w:rsid w:val="0085415E"/>
     <w:rsid w:val="00855DCB"/>
     <w:rsid w:val="008606F7"/>
+    <w:rsid w:val="0086484D"/>
     <w:rsid w:val="0087473D"/>
     <w:rsid w:val="008931B0"/>
     <w:rsid w:val="008A62AA"/>
     <w:rsid w:val="008C4E5E"/>
     <w:rsid w:val="008D7AEC"/>
     <w:rsid w:val="008E36B6"/>
     <w:rsid w:val="008E6957"/>
     <w:rsid w:val="008F7531"/>
     <w:rsid w:val="009006D0"/>
     <w:rsid w:val="00917324"/>
     <w:rsid w:val="00927678"/>
     <w:rsid w:val="009421A4"/>
     <w:rsid w:val="00952435"/>
     <w:rsid w:val="009574C7"/>
     <w:rsid w:val="00964404"/>
     <w:rsid w:val="00970536"/>
     <w:rsid w:val="0097138C"/>
     <w:rsid w:val="00974679"/>
     <w:rsid w:val="00991149"/>
     <w:rsid w:val="009938AE"/>
     <w:rsid w:val="009972CC"/>
     <w:rsid w:val="009A0B94"/>
     <w:rsid w:val="009B159F"/>
     <w:rsid w:val="009B552C"/>
     <w:rsid w:val="009C0925"/>
@@ -4274,64 +4169,66 @@
     <w:rsid w:val="00B0022F"/>
     <w:rsid w:val="00B076F4"/>
     <w:rsid w:val="00B27592"/>
     <w:rsid w:val="00B367F7"/>
     <w:rsid w:val="00B36FB2"/>
     <w:rsid w:val="00B407AF"/>
     <w:rsid w:val="00B52B48"/>
     <w:rsid w:val="00B533B1"/>
     <w:rsid w:val="00B646AA"/>
     <w:rsid w:val="00B7399B"/>
     <w:rsid w:val="00BA52EF"/>
     <w:rsid w:val="00BA6FC1"/>
     <w:rsid w:val="00BC256C"/>
     <w:rsid w:val="00BC5DD2"/>
     <w:rsid w:val="00BC5FB3"/>
     <w:rsid w:val="00BD041F"/>
     <w:rsid w:val="00BD1E5F"/>
     <w:rsid w:val="00BE4925"/>
     <w:rsid w:val="00BF430C"/>
     <w:rsid w:val="00BF6910"/>
     <w:rsid w:val="00C20DE7"/>
     <w:rsid w:val="00C24774"/>
     <w:rsid w:val="00C352BA"/>
     <w:rsid w:val="00C47DF8"/>
     <w:rsid w:val="00C60F02"/>
+    <w:rsid w:val="00C61D4F"/>
     <w:rsid w:val="00C765C7"/>
     <w:rsid w:val="00C82416"/>
     <w:rsid w:val="00CA06A6"/>
     <w:rsid w:val="00CA6962"/>
     <w:rsid w:val="00CC1CAE"/>
     <w:rsid w:val="00CE3C2C"/>
     <w:rsid w:val="00D03785"/>
     <w:rsid w:val="00D160A3"/>
     <w:rsid w:val="00D1698E"/>
     <w:rsid w:val="00D21477"/>
     <w:rsid w:val="00D220FB"/>
     <w:rsid w:val="00D3467D"/>
     <w:rsid w:val="00D37013"/>
     <w:rsid w:val="00D72A51"/>
+    <w:rsid w:val="00D76861"/>
     <w:rsid w:val="00D80310"/>
     <w:rsid w:val="00D91356"/>
     <w:rsid w:val="00DA7387"/>
     <w:rsid w:val="00DB1CD0"/>
     <w:rsid w:val="00DC1E14"/>
     <w:rsid w:val="00DE3169"/>
     <w:rsid w:val="00DE3662"/>
     <w:rsid w:val="00DE7ADE"/>
     <w:rsid w:val="00E01978"/>
     <w:rsid w:val="00E10108"/>
     <w:rsid w:val="00E21830"/>
     <w:rsid w:val="00E2731A"/>
     <w:rsid w:val="00E3084C"/>
     <w:rsid w:val="00E412A6"/>
     <w:rsid w:val="00E41586"/>
     <w:rsid w:val="00E4358C"/>
     <w:rsid w:val="00E46BEB"/>
     <w:rsid w:val="00E558A1"/>
     <w:rsid w:val="00E563A9"/>
     <w:rsid w:val="00E60257"/>
     <w:rsid w:val="00E62BFB"/>
     <w:rsid w:val="00E751EF"/>
     <w:rsid w:val="00E80C63"/>
     <w:rsid w:val="00E80DDD"/>
     <w:rsid w:val="00E83FFF"/>
@@ -4363,51 +4260,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7394D30A"/>
   <w15:docId w15:val="{36559703-44E9-4714-8512-2022BDACA5F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5057,51 +4954,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="004C7C29"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="579215939">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="603464794">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5545,75 +5442,75 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57DA814A-507E-493C-8B9C-7EDD219F94D9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>84</Words>
-  <Characters>467</Characters>
+  <Characters>463</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>550</CharactersWithSpaces>
+  <CharactersWithSpaces>546</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mauren Andrea Gonzalez Salcedo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EDOID">
     <vt:i4>6292158</vt:i4>
   </property>
 </Properties>
 </file>