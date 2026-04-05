--- v0 (2025-10-09)
+++ v1 (2026-04-05)
@@ -19,103 +19,101 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/onino_contaduria_gov_co/Documents/ONINO/2025/Plan de Acción/Reportes T2/Seguimiento a la planeación Institucional T2/Documentos recibidos/Plan de Acción/Indicadores para Intranet/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\OZKR\OneDrive - CGN\ONINO\2025\Plan de Acción\Reportes T2\Seguimiento a la planeación Institucional T2\Documentos recibidos\Plan de Acción\Indicadores para Intranet\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="40" documentId="13_ncr:1_{2C19846F-3CC8-4254-8D8C-A684348FACA4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3B9E96CB-2129-4DC7-A7B0-1D43082E4203}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9568643-073C-483E-8FD9-93B0B86D1A2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" firstSheet="2" activeTab="7" xr2:uid="{CF896797-6932-44E7-9B65-6F58C026DEFC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" firstSheet="2" activeTab="3" xr2:uid="{CF896797-6932-44E7-9B65-6F58C026DEFC}"/>
   </bookViews>
   <sheets>
     <sheet name="GTH-1-2025" sheetId="9" r:id="rId1"/>
     <sheet name="GTH-2-2025" sheetId="8" r:id="rId2"/>
     <sheet name="GTH-3-2025" sheetId="1" r:id="rId3"/>
     <sheet name="GTH-4-2025" sheetId="3" r:id="rId4"/>
     <sheet name="GTH-5-2025" sheetId="7" r:id="rId5"/>
     <sheet name="GTH-6-2025" sheetId="6" r:id="rId6"/>
     <sheet name="GTH-7-2025" sheetId="5" r:id="rId7"/>
     <sheet name="GTH-8-2025" sheetId="4" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I35" i="6" l="1"/>
   <c r="I35" i="7"/>
-  <c r="I35" i="3"/>
   <c r="I35" i="1"/>
   <c r="I35" i="8"/>
   <c r="I34" i="6" l="1"/>
   <c r="I34" i="7"/>
   <c r="I34" i="1"/>
   <c r="I34" i="9"/>
   <c r="I34" i="8"/>
   <c r="I34" i="4"/>
-  <c r="I34" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="81">
   <si>
     <t>HOJA DE VIDA DE INDICADOR</t>
   </si>
   <si>
     <t>PROCESO:</t>
   </si>
   <si>
     <t>PLANEACIÓN INTEGRAL</t>
   </si>
   <si>
     <t>PROCEDIMIENTO:</t>
   </si>
   <si>
     <t>SISTEMA INTEGRADO DE MEDICIÓN DEL PLAN ESTRATÉGICO INSTITUCIONAL (SIMPEI)</t>
   </si>
   <si>
     <t>FECHA DE APROBACIÓN:</t>
   </si>
   <si>
     <t>CÓDIGO:</t>
@@ -727,275 +725,61 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...101 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...109 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
@@ -1007,87 +791,289 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Porcentaje" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1890,1160 +1876,3611 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57F49F97-6C5D-4BBE-B196-249A6EC4C21A}">
   <sheetPr>
     <tabColor theme="0" tint="-0.14999847407452621"/>
   </sheetPr>
   <dimension ref="B1:J86"/>
   <sheetViews>
     <sheetView topLeftCell="A42" zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
       <selection activeCell="B53" sqref="B53:J62"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="17.75" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="17.69921875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.25" customWidth="1"/>
-    <col min="3" max="3" width="19.375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="3.19921875" customWidth="1"/>
+    <col min="3" max="3" width="19.3984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" x14ac:dyDescent="0.2">
-[...66 lines deleted...]
-      <c r="B7" s="10" t="s">
+    <row r="1" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B1" s="87"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="89"/>
+    </row>
+    <row r="2" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B2" s="90"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="92"/>
+    </row>
+    <row r="3" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B3" s="90"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+      <c r="I3" s="91"/>
+      <c r="J3" s="92"/>
+    </row>
+    <row r="4" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B4" s="90"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="92"/>
+    </row>
+    <row r="5" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B5" s="90"/>
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
+      <c r="F5" s="91"/>
+      <c r="G5" s="91"/>
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="92"/>
+    </row>
+    <row r="6" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B6" s="90"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="92"/>
+    </row>
+    <row r="7" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B7" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="11"/>
-[...9 lines deleted...]
-      <c r="B8" s="10" t="s">
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="75"/>
+    </row>
+    <row r="8" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B8" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="11"/>
-[...1 lines deleted...]
-      <c r="E8" s="13" t="s">
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="13"/>
-[...6 lines deleted...]
-      <c r="B9" s="10" t="s">
+      <c r="F8" s="93"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="93"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="94"/>
+    </row>
+    <row r="9" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B9" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="11"/>
-[...1 lines deleted...]
-      <c r="E9" s="13" t="s">
+      <c r="C9" s="74"/>
+      <c r="D9" s="74"/>
+      <c r="E9" s="93" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="13"/>
-[...6 lines deleted...]
-      <c r="B10" s="10" t="s">
+      <c r="F9" s="93"/>
+      <c r="G9" s="93"/>
+      <c r="H9" s="93"/>
+      <c r="I9" s="93"/>
+      <c r="J9" s="94"/>
+    </row>
+    <row r="10" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B10" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="11"/>
-      <c r="D10" s="11" t="s">
+      <c r="C10" s="74"/>
+      <c r="D10" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="E10" s="11"/>
-      <c r="F10" s="11" t="s">
+      <c r="E10" s="74"/>
+      <c r="F10" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="11"/>
-      <c r="H10" s="11" t="s">
+      <c r="G10" s="74"/>
+      <c r="H10" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="I10" s="11"/>
-[...3 lines deleted...]
-      <c r="B11" s="20">
+      <c r="I10" s="74"/>
+      <c r="J10" s="75"/>
+    </row>
+    <row r="11" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="76">
         <v>45378</v>
       </c>
-      <c r="C11" s="21"/>
-      <c r="D11" s="21" t="s">
+      <c r="C11" s="77"/>
+      <c r="D11" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="E11" s="21"/>
-      <c r="F11" s="21">
+      <c r="E11" s="77"/>
+      <c r="F11" s="77">
         <v>4</v>
       </c>
-      <c r="G11" s="21"/>
-      <c r="H11" s="21" t="s">
+      <c r="G11" s="77"/>
+      <c r="H11" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="I11" s="21"/>
-[...3 lines deleted...]
-      <c r="B12" s="23" t="s">
+      <c r="I11" s="77"/>
+      <c r="J11" s="78"/>
+    </row>
+    <row r="12" spans="2:10" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="C12" s="24"/>
-[...9 lines deleted...]
-      <c r="B13" s="26" t="s">
+      <c r="C12" s="80"/>
+      <c r="D12" s="80"/>
+      <c r="E12" s="80"/>
+      <c r="F12" s="80"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="80"/>
+      <c r="I12" s="80"/>
+      <c r="J12" s="81"/>
+    </row>
+    <row r="13" spans="2:10" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="82" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="27"/>
-      <c r="D13" s="28" t="s">
+      <c r="C13" s="83"/>
+      <c r="D13" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="E13" s="29"/>
-[...7 lines deleted...]
-      <c r="B14" s="15" t="s">
+      <c r="E13" s="85"/>
+      <c r="F13" s="85"/>
+      <c r="G13" s="85"/>
+      <c r="H13" s="85"/>
+      <c r="I13" s="85"/>
+      <c r="J13" s="86"/>
+    </row>
+    <row r="14" spans="2:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="16"/>
-      <c r="D14" s="31" t="s">
+      <c r="C14" s="69"/>
+      <c r="D14" s="63" t="s">
         <v>44</v>
       </c>
-      <c r="E14" s="32"/>
-[...7 lines deleted...]
-      <c r="B15" s="15" t="s">
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="64"/>
+      <c r="J14" s="65"/>
+    </row>
+    <row r="15" spans="2:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="16"/>
-      <c r="D15" s="17" t="s">
+      <c r="C15" s="69"/>
+      <c r="D15" s="70" t="s">
         <v>52</v>
       </c>
-      <c r="E15" s="18"/>
-[...7 lines deleted...]
-      <c r="B16" s="37" t="s">
+      <c r="E15" s="71"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="72"/>
+    </row>
+    <row r="16" spans="2:10" ht="52.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="37"/>
-      <c r="D16" s="38" t="s">
+      <c r="C16" s="60"/>
+      <c r="D16" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="E16" s="38"/>
-[...7 lines deleted...]
-      <c r="B17" s="39" t="s">
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="61"/>
+    </row>
+    <row r="17" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="39"/>
-[...8 lines deleted...]
-    <row r="18" spans="2:10" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="2:10" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B18" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="41"/>
-      <c r="D18" s="31" t="s">
+      <c r="C18" s="62"/>
+      <c r="D18" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E18" s="32"/>
-[...6 lines deleted...]
-    <row r="19" spans="2:10" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E18" s="64"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="64"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="65"/>
+    </row>
+    <row r="19" spans="2:10" ht="38.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B19" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="41"/>
-      <c r="D19" s="31" t="s">
+      <c r="C19" s="62"/>
+      <c r="D19" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E19" s="32"/>
-[...7 lines deleted...]
-      <c r="B20" s="39" t="s">
+      <c r="E19" s="64"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="64"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="65"/>
+    </row>
+    <row r="20" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="39"/>
-[...9 lines deleted...]
-      <c r="B21" s="34" t="s">
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="2:10" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="34"/>
-      <c r="D21" s="31" t="s">
+      <c r="C21" s="53"/>
+      <c r="D21" s="63" t="s">
         <v>62</v>
       </c>
-      <c r="E21" s="42"/>
-[...7 lines deleted...]
-      <c r="B22" s="34" t="s">
+      <c r="E21" s="66"/>
+      <c r="F21" s="66"/>
+      <c r="G21" s="66"/>
+      <c r="H21" s="66"/>
+      <c r="I21" s="66"/>
+      <c r="J21" s="67"/>
+    </row>
+    <row r="22" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="C22" s="34"/>
-      <c r="D22" s="44" t="s">
+      <c r="C22" s="53"/>
+      <c r="D22" s="54" t="s">
         <v>55</v>
       </c>
-      <c r="E22" s="44"/>
-[...7 lines deleted...]
-      <c r="B23" s="34" t="s">
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+    </row>
+    <row r="23" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="35"/>
-      <c r="D23" s="36" t="s">
+      <c r="C23" s="41"/>
+      <c r="D23" s="59" t="s">
         <v>56</v>
       </c>
-      <c r="E23" s="35"/>
-[...7 lines deleted...]
-      <c r="B24" s="34" t="s">
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+    </row>
+    <row r="24" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B24" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="C24" s="35"/>
-      <c r="D24" s="44" t="s">
+      <c r="C24" s="41"/>
+      <c r="D24" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="E24" s="35"/>
-[...6 lines deleted...]
-    <row r="25" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+    </row>
+    <row r="25" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B25" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="C25" s="35"/>
-      <c r="D25" s="48" t="s">
+      <c r="C25" s="41"/>
+      <c r="D25" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="E25" s="35"/>
-      <c r="F25" s="49" t="s">
+      <c r="E25" s="41"/>
+      <c r="F25" s="56" t="s">
         <v>58</v>
       </c>
-      <c r="G25" s="50"/>
-[...7 lines deleted...]
-      <c r="D26" s="48" t="s">
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
+    </row>
+    <row r="26" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="E26" s="35"/>
-      <c r="F26" s="49" t="s">
+      <c r="E26" s="41"/>
+      <c r="F26" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="G26" s="50"/>
-[...4 lines deleted...]
-    <row r="27" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="G26" s="57"/>
+      <c r="H26" s="57"/>
+      <c r="I26" s="57"/>
+      <c r="J26" s="57"/>
+    </row>
+    <row r="27" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B27" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="35"/>
-      <c r="D27" s="51" t="s">
+      <c r="C27" s="41"/>
+      <c r="D27" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="E27" s="51"/>
-[...6 lines deleted...]
-    <row r="28" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="58"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="58"/>
+    </row>
+    <row r="28" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B28" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="C28" s="35"/>
-      <c r="D28" s="44" t="s">
+      <c r="C28" s="41"/>
+      <c r="D28" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="E28" s="44"/>
-[...7 lines deleted...]
-      <c r="B29" s="39" t="s">
+      <c r="E28" s="54"/>
+      <c r="F28" s="54"/>
+      <c r="G28" s="54"/>
+      <c r="H28" s="54"/>
+      <c r="I28" s="54"/>
+      <c r="J28" s="54"/>
+    </row>
+    <row r="29" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C29" s="39"/>
-[...8 lines deleted...]
-    <row r="30" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+    </row>
+    <row r="30" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B30" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="C30" s="35"/>
-      <c r="D30" s="45">
+      <c r="C30" s="41"/>
+      <c r="D30" s="50">
         <v>2025</v>
       </c>
-      <c r="E30" s="46"/>
-[...6 lines deleted...]
-    <row r="31" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="51"/>
+      <c r="H30" s="51"/>
+      <c r="I30" s="51"/>
+      <c r="J30" s="52"/>
+    </row>
+    <row r="31" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B31" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="C31" s="35"/>
-      <c r="D31" s="52">
+      <c r="C31" s="41"/>
+      <c r="D31" s="42">
         <v>1</v>
       </c>
-      <c r="E31" s="53"/>
-[...6 lines deleted...]
-    <row r="32" spans="2:10" ht="44.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="44"/>
+    </row>
+    <row r="32" spans="2:10" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B32" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="C32" s="35"/>
-      <c r="D32" s="55">
+      <c r="C32" s="41"/>
+      <c r="D32" s="45">
         <v>1</v>
       </c>
-      <c r="E32" s="56"/>
-[...6 lines deleted...]
-    <row r="33" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E32" s="46"/>
+      <c r="F32" s="46"/>
+      <c r="G32" s="46"/>
+      <c r="H32" s="46"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="47"/>
+    </row>
+    <row r="33" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B33" s="40" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="40"/>
       <c r="D33" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E33" s="58" t="s">
+      <c r="E33" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="F33" s="59"/>
-      <c r="G33" s="58" t="s">
+      <c r="F33" s="49"/>
+      <c r="G33" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="H33" s="59"/>
-      <c r="I33" s="58" t="s">
+      <c r="H33" s="49"/>
+      <c r="I33" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="J33" s="59"/>
-[...1 lines deleted...]
-    <row r="34" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J33" s="49"/>
+    </row>
+    <row r="34" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="1">
         <v>1</v>
       </c>
-      <c r="E34" s="60">
+      <c r="E34" s="38">
         <v>1</v>
       </c>
-      <c r="F34" s="60"/>
-[...2 lines deleted...]
-      <c r="I34" s="61">
+      <c r="F34" s="38"/>
+      <c r="G34" s="38"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="33">
         <f>+G34/E34</f>
         <v>0</v>
       </c>
-      <c r="J34" s="61"/>
-[...1 lines deleted...]
-    <row r="35" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J34" s="33"/>
+    </row>
+    <row r="35" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="40"/>
       <c r="C35" s="40"/>
       <c r="D35" s="1">
         <v>2</v>
       </c>
-      <c r="E35" s="60">
+      <c r="E35" s="38">
         <v>1</v>
       </c>
-      <c r="F35" s="60"/>
-[...2 lines deleted...]
-      <c r="I35" s="61">
+      <c r="F35" s="38"/>
+      <c r="G35" s="38"/>
+      <c r="H35" s="38"/>
+      <c r="I35" s="33">
         <v>1</v>
       </c>
-      <c r="J35" s="61"/>
-[...1 lines deleted...]
-    <row r="36" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J35" s="33"/>
+    </row>
+    <row r="36" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B36" s="40"/>
       <c r="C36" s="40"/>
       <c r="D36" s="1">
         <v>3</v>
       </c>
-      <c r="E36" s="60">
+      <c r="E36" s="38">
         <v>1</v>
       </c>
-      <c r="F36" s="60"/>
-[...5 lines deleted...]
-    <row r="37" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="F36" s="38"/>
+      <c r="G36" s="38"/>
+      <c r="H36" s="38"/>
+      <c r="I36" s="33"/>
+      <c r="J36" s="33"/>
+    </row>
+    <row r="37" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="40"/>
       <c r="C37" s="40"/>
       <c r="D37" s="1">
         <v>4</v>
       </c>
-      <c r="E37" s="74">
+      <c r="E37" s="37">
         <v>1</v>
       </c>
-      <c r="F37" s="74"/>
-[...6 lines deleted...]
-      <c r="B38" s="39" t="s">
+      <c r="F37" s="37"/>
+      <c r="G37" s="38"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="33"/>
+      <c r="J37" s="33"/>
+    </row>
+    <row r="38" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="C38" s="39"/>
-[...9 lines deleted...]
-      <c r="B39" s="75" t="s">
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="C39" s="75"/>
-[...9 lines deleted...]
-      <c r="B40" s="39" t="s">
+      <c r="C39" s="39"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39"/>
+    </row>
+    <row r="40" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C40" s="39"/>
-[...3 lines deleted...]
-      <c r="G40" s="39" t="s">
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4"/>
+      <c r="F40" s="4"/>
+      <c r="G40" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H40" s="39"/>
-[...114 lines deleted...]
-      <c r="B51" s="76" t="s">
+      <c r="H40" s="4"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="34"/>
+      <c r="C41" s="35"/>
+      <c r="D41" s="35"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="36"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="26"/>
+    </row>
+    <row r="42" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B42" s="27"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="29"/>
+      <c r="G42" s="27"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="29"/>
+    </row>
+    <row r="43" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B43" s="27"/>
+      <c r="C43" s="28"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="28"/>
+      <c r="I43" s="28"/>
+      <c r="J43" s="29"/>
+    </row>
+    <row r="44" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B44" s="27"/>
+      <c r="C44" s="28"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="29"/>
+      <c r="G44" s="27"/>
+      <c r="H44" s="28"/>
+      <c r="I44" s="28"/>
+      <c r="J44" s="29"/>
+    </row>
+    <row r="45" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B45" s="27"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="29"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="28"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="29"/>
+    </row>
+    <row r="46" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B46" s="27"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="29"/>
+      <c r="G46" s="27"/>
+      <c r="H46" s="28"/>
+      <c r="I46" s="28"/>
+      <c r="J46" s="29"/>
+    </row>
+    <row r="47" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="28"/>
+      <c r="F47" s="29"/>
+      <c r="G47" s="27"/>
+      <c r="H47" s="28"/>
+      <c r="I47" s="28"/>
+      <c r="J47" s="29"/>
+    </row>
+    <row r="48" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B48" s="27"/>
+      <c r="C48" s="28"/>
+      <c r="D48" s="28"/>
+      <c r="E48" s="28"/>
+      <c r="F48" s="29"/>
+      <c r="G48" s="27"/>
+      <c r="H48" s="28"/>
+      <c r="I48" s="28"/>
+      <c r="J48" s="29"/>
+    </row>
+    <row r="49" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B49" s="27"/>
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="27"/>
+      <c r="H49" s="28"/>
+      <c r="I49" s="28"/>
+      <c r="J49" s="29"/>
+    </row>
+    <row r="50" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B50" s="30"/>
+      <c r="C50" s="31"/>
+      <c r="D50" s="31"/>
+      <c r="E50" s="31"/>
+      <c r="F50" s="32"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="31"/>
+      <c r="J50" s="32"/>
+    </row>
+    <row r="51" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="C51" s="76"/>
-[...9 lines deleted...]
-      <c r="B52" s="39" t="s">
+      <c r="C51" s="23"/>
+      <c r="D51" s="23"/>
+      <c r="E51" s="23"/>
+      <c r="F51" s="23"/>
+      <c r="G51" s="23"/>
+      <c r="H51" s="23"/>
+      <c r="I51" s="23"/>
+      <c r="J51" s="23"/>
+    </row>
+    <row r="52" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C52" s="39"/>
-[...3 lines deleted...]
-      <c r="G52" s="39" t="s">
+      <c r="C52" s="4"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="4"/>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H52" s="39"/>
-[...125 lines deleted...]
-      <c r="B64" s="39" t="s">
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+    </row>
+    <row r="53" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B53" s="34"/>
+      <c r="C53" s="35"/>
+      <c r="D53" s="35"/>
+      <c r="E53" s="35"/>
+      <c r="F53" s="36"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="25"/>
+      <c r="I53" s="25"/>
+      <c r="J53" s="26"/>
+    </row>
+    <row r="54" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B54" s="27"/>
+      <c r="C54" s="28"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="29"/>
+      <c r="G54" s="27"/>
+      <c r="H54" s="28"/>
+      <c r="I54" s="28"/>
+      <c r="J54" s="29"/>
+    </row>
+    <row r="55" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B55" s="27"/>
+      <c r="C55" s="28"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="29"/>
+      <c r="G55" s="27"/>
+      <c r="H55" s="28"/>
+      <c r="I55" s="28"/>
+      <c r="J55" s="29"/>
+    </row>
+    <row r="56" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B56" s="27"/>
+      <c r="C56" s="28"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="29"/>
+      <c r="G56" s="27"/>
+      <c r="H56" s="28"/>
+      <c r="I56" s="28"/>
+      <c r="J56" s="29"/>
+    </row>
+    <row r="57" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B57" s="27"/>
+      <c r="C57" s="28"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="29"/>
+      <c r="G57" s="27"/>
+      <c r="H57" s="28"/>
+      <c r="I57" s="28"/>
+      <c r="J57" s="29"/>
+    </row>
+    <row r="58" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B58" s="27"/>
+      <c r="C58" s="28"/>
+      <c r="D58" s="28"/>
+      <c r="E58" s="28"/>
+      <c r="F58" s="29"/>
+      <c r="G58" s="27"/>
+      <c r="H58" s="28"/>
+      <c r="I58" s="28"/>
+      <c r="J58" s="29"/>
+    </row>
+    <row r="59" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B59" s="27"/>
+      <c r="C59" s="28"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="28"/>
+      <c r="I59" s="28"/>
+      <c r="J59" s="29"/>
+    </row>
+    <row r="60" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B60" s="27"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="29"/>
+      <c r="G60" s="27"/>
+      <c r="H60" s="28"/>
+      <c r="I60" s="28"/>
+      <c r="J60" s="29"/>
+    </row>
+    <row r="61" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B61" s="27"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="29"/>
+      <c r="G61" s="27"/>
+      <c r="H61" s="28"/>
+      <c r="I61" s="28"/>
+      <c r="J61" s="29"/>
+    </row>
+    <row r="62" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B62" s="30"/>
+      <c r="C62" s="31"/>
+      <c r="D62" s="31"/>
+      <c r="E62" s="31"/>
+      <c r="F62" s="32"/>
+      <c r="G62" s="30"/>
+      <c r="H62" s="31"/>
+      <c r="I62" s="31"/>
+      <c r="J62" s="32"/>
+    </row>
+    <row r="63" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="23"/>
+      <c r="C63" s="23"/>
+      <c r="D63" s="23"/>
+      <c r="E63" s="23"/>
+      <c r="F63" s="23"/>
+      <c r="G63" s="23"/>
+      <c r="H63" s="23"/>
+      <c r="I63" s="23"/>
+      <c r="J63" s="23"/>
+    </row>
+    <row r="64" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C64" s="39"/>
-[...3 lines deleted...]
-      <c r="G64" s="39" t="s">
+      <c r="C64" s="4"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="4"/>
+      <c r="F64" s="4"/>
+      <c r="G64" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H64" s="39"/>
-[...114 lines deleted...]
-      <c r="B75" s="76" t="s">
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="2:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="24"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="26"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="15"/>
+      <c r="I65" s="15"/>
+      <c r="J65" s="16"/>
+    </row>
+    <row r="66" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B66" s="27"/>
+      <c r="C66" s="28"/>
+      <c r="D66" s="28"/>
+      <c r="E66" s="28"/>
+      <c r="F66" s="29"/>
+      <c r="G66" s="17"/>
+      <c r="H66" s="18"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="19"/>
+    </row>
+    <row r="67" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B67" s="27"/>
+      <c r="C67" s="28"/>
+      <c r="D67" s="28"/>
+      <c r="E67" s="28"/>
+      <c r="F67" s="29"/>
+      <c r="G67" s="17"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="19"/>
+    </row>
+    <row r="68" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B68" s="27"/>
+      <c r="C68" s="28"/>
+      <c r="D68" s="28"/>
+      <c r="E68" s="28"/>
+      <c r="F68" s="29"/>
+      <c r="G68" s="17"/>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="19"/>
+    </row>
+    <row r="69" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B69" s="27"/>
+      <c r="C69" s="28"/>
+      <c r="D69" s="28"/>
+      <c r="E69" s="28"/>
+      <c r="F69" s="29"/>
+      <c r="G69" s="17"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="19"/>
+    </row>
+    <row r="70" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B70" s="27"/>
+      <c r="C70" s="28"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="29"/>
+      <c r="G70" s="17"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="19"/>
+    </row>
+    <row r="71" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B71" s="27"/>
+      <c r="C71" s="28"/>
+      <c r="D71" s="28"/>
+      <c r="E71" s="28"/>
+      <c r="F71" s="29"/>
+      <c r="G71" s="17"/>
+      <c r="H71" s="18"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="19"/>
+    </row>
+    <row r="72" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B72" s="27"/>
+      <c r="C72" s="28"/>
+      <c r="D72" s="28"/>
+      <c r="E72" s="28"/>
+      <c r="F72" s="29"/>
+      <c r="G72" s="17"/>
+      <c r="H72" s="18"/>
+      <c r="I72" s="18"/>
+      <c r="J72" s="19"/>
+    </row>
+    <row r="73" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B73" s="27"/>
+      <c r="C73" s="28"/>
+      <c r="D73" s="28"/>
+      <c r="E73" s="28"/>
+      <c r="F73" s="29"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="18"/>
+      <c r="I73" s="18"/>
+      <c r="J73" s="19"/>
+    </row>
+    <row r="74" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B74" s="30"/>
+      <c r="C74" s="31"/>
+      <c r="D74" s="31"/>
+      <c r="E74" s="31"/>
+      <c r="F74" s="32"/>
+      <c r="G74" s="20"/>
+      <c r="H74" s="21"/>
+      <c r="I74" s="21"/>
+      <c r="J74" s="22"/>
+    </row>
+    <row r="75" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B75" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="C75" s="76"/>
-[...9 lines deleted...]
-      <c r="B76" s="39" t="s">
+      <c r="C75" s="23"/>
+      <c r="D75" s="23"/>
+      <c r="E75" s="23"/>
+      <c r="F75" s="23"/>
+      <c r="G75" s="23"/>
+      <c r="H75" s="23"/>
+      <c r="I75" s="23"/>
+      <c r="J75" s="23"/>
+    </row>
+    <row r="76" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C76" s="39"/>
-[...3 lines deleted...]
-      <c r="G76" s="39" t="s">
+      <c r="C76" s="4"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="4"/>
+      <c r="F76" s="4"/>
+      <c r="G76" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H76" s="39"/>
-[...111 lines deleted...]
-      <c r="J86" s="94"/>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B77" s="5"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="14"/>
+      <c r="H77" s="15"/>
+      <c r="I77" s="15"/>
+      <c r="J77" s="16"/>
+    </row>
+    <row r="78" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B78" s="8"/>
+      <c r="C78" s="9"/>
+      <c r="D78" s="9"/>
+      <c r="E78" s="9"/>
+      <c r="F78" s="10"/>
+      <c r="G78" s="17"/>
+      <c r="H78" s="18"/>
+      <c r="I78" s="18"/>
+      <c r="J78" s="19"/>
+    </row>
+    <row r="79" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B79" s="8"/>
+      <c r="C79" s="9"/>
+      <c r="D79" s="9"/>
+      <c r="E79" s="9"/>
+      <c r="F79" s="10"/>
+      <c r="G79" s="17"/>
+      <c r="H79" s="18"/>
+      <c r="I79" s="18"/>
+      <c r="J79" s="19"/>
+    </row>
+    <row r="80" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B80" s="8"/>
+      <c r="C80" s="9"/>
+      <c r="D80" s="9"/>
+      <c r="E80" s="9"/>
+      <c r="F80" s="10"/>
+      <c r="G80" s="17"/>
+      <c r="H80" s="18"/>
+      <c r="I80" s="18"/>
+      <c r="J80" s="19"/>
+    </row>
+    <row r="81" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B81" s="8"/>
+      <c r="C81" s="9"/>
+      <c r="D81" s="9"/>
+      <c r="E81" s="9"/>
+      <c r="F81" s="10"/>
+      <c r="G81" s="17"/>
+      <c r="H81" s="18"/>
+      <c r="I81" s="18"/>
+      <c r="J81" s="19"/>
+    </row>
+    <row r="82" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B82" s="8"/>
+      <c r="C82" s="9"/>
+      <c r="D82" s="9"/>
+      <c r="E82" s="9"/>
+      <c r="F82" s="10"/>
+      <c r="G82" s="17"/>
+      <c r="H82" s="18"/>
+      <c r="I82" s="18"/>
+      <c r="J82" s="19"/>
+    </row>
+    <row r="83" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B83" s="8"/>
+      <c r="C83" s="9"/>
+      <c r="D83" s="9"/>
+      <c r="E83" s="9"/>
+      <c r="F83" s="10"/>
+      <c r="G83" s="17"/>
+      <c r="H83" s="18"/>
+      <c r="I83" s="18"/>
+      <c r="J83" s="19"/>
+    </row>
+    <row r="84" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B84" s="8"/>
+      <c r="C84" s="9"/>
+      <c r="D84" s="9"/>
+      <c r="E84" s="9"/>
+      <c r="F84" s="10"/>
+      <c r="G84" s="17"/>
+      <c r="H84" s="18"/>
+      <c r="I84" s="18"/>
+      <c r="J84" s="19"/>
+    </row>
+    <row r="85" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B85" s="8"/>
+      <c r="C85" s="9"/>
+      <c r="D85" s="9"/>
+      <c r="E85" s="9"/>
+      <c r="F85" s="10"/>
+      <c r="G85" s="17"/>
+      <c r="H85" s="18"/>
+      <c r="I85" s="18"/>
+      <c r="J85" s="19"/>
+    </row>
+    <row r="86" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B86" s="11"/>
+      <c r="C86" s="12"/>
+      <c r="D86" s="12"/>
+      <c r="E86" s="12"/>
+      <c r="F86" s="13"/>
+      <c r="G86" s="20"/>
+      <c r="H86" s="21"/>
+      <c r="I86" s="21"/>
+      <c r="J86" s="22"/>
+    </row>
+  </sheetData>
+  <mergeCells count="90">
+    <mergeCell ref="B1:J6"/>
+    <mergeCell ref="B7:J7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="E8:J8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:J9"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:J15"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:J10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:J11"/>
+    <mergeCell ref="B12:J12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="D13:J13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:J14"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:J23"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:J16"/>
+    <mergeCell ref="B17:J17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:J18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:J19"/>
+    <mergeCell ref="B20:J20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:J21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="D22:J22"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:J30"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:J24"/>
+    <mergeCell ref="B25:C26"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="F25:J25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="F26:J26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:J27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:J28"/>
+    <mergeCell ref="B29:J29"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:J31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="D32:J32"/>
+    <mergeCell ref="B33:C37"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="B53:F62"/>
+    <mergeCell ref="G53:J62"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="B38:J38"/>
+    <mergeCell ref="B39:J39"/>
+    <mergeCell ref="B40:F40"/>
+    <mergeCell ref="G40:J40"/>
+    <mergeCell ref="B41:F50"/>
+    <mergeCell ref="G41:J50"/>
+    <mergeCell ref="B51:J51"/>
+    <mergeCell ref="B52:F52"/>
+    <mergeCell ref="G52:J52"/>
+    <mergeCell ref="B76:F76"/>
+    <mergeCell ref="G76:J76"/>
+    <mergeCell ref="B77:F86"/>
+    <mergeCell ref="G77:J86"/>
+    <mergeCell ref="B63:J63"/>
+    <mergeCell ref="B64:F64"/>
+    <mergeCell ref="G64:J64"/>
+    <mergeCell ref="B65:F74"/>
+    <mergeCell ref="G65:J74"/>
+    <mergeCell ref="B75:J75"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D25:D26" xr:uid="{37FAD77C-B5A9-4FD6-A1A8-5A279E9B3568}">
+      <formula1>#REF!</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA45E23A-FE97-4A1A-BAD6-E97514B93F56}">
+  <sheetPr>
+    <tabColor theme="0" tint="-0.14999847407452621"/>
+  </sheetPr>
+  <dimension ref="B1:K86"/>
+  <sheetViews>
+    <sheetView topLeftCell="B6" zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
+      <selection activeCell="D14" sqref="D14:J14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="17.69921875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.19921875" customWidth="1"/>
+    <col min="3" max="3" width="19.3984375" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B1" s="87"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="89"/>
+    </row>
+    <row r="2" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B2" s="90"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="92"/>
+    </row>
+    <row r="3" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B3" s="90"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+      <c r="I3" s="91"/>
+      <c r="J3" s="92"/>
+    </row>
+    <row r="4" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B4" s="90"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="92"/>
+    </row>
+    <row r="5" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B5" s="90"/>
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
+      <c r="F5" s="91"/>
+      <c r="G5" s="91"/>
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="92"/>
+    </row>
+    <row r="6" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B6" s="90"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="92"/>
+    </row>
+    <row r="7" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B7" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="75"/>
+    </row>
+    <row r="8" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B8" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="F8" s="93"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="93"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="94"/>
+    </row>
+    <row r="9" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B9" s="73" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="74"/>
+      <c r="D9" s="74"/>
+      <c r="E9" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="93"/>
+      <c r="G9" s="93"/>
+      <c r="H9" s="93"/>
+      <c r="I9" s="93"/>
+      <c r="J9" s="94"/>
+    </row>
+    <row r="10" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B10" s="73" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="74"/>
+      <c r="D10" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="E10" s="74"/>
+      <c r="F10" s="74" t="s">
+        <v>7</v>
+      </c>
+      <c r="G10" s="74"/>
+      <c r="H10" s="74" t="s">
+        <v>8</v>
+      </c>
+      <c r="I10" s="74"/>
+      <c r="J10" s="75"/>
+    </row>
+    <row r="11" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="76">
+        <v>45378</v>
+      </c>
+      <c r="C11" s="77"/>
+      <c r="D11" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="77"/>
+      <c r="F11" s="77">
+        <v>4</v>
+      </c>
+      <c r="G11" s="77"/>
+      <c r="H11" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="I11" s="77"/>
+      <c r="J11" s="78"/>
+    </row>
+    <row r="12" spans="2:10" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="80"/>
+      <c r="D12" s="80"/>
+      <c r="E12" s="80"/>
+      <c r="F12" s="80"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="80"/>
+      <c r="I12" s="80"/>
+      <c r="J12" s="81"/>
+    </row>
+    <row r="13" spans="2:10" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="82" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="83"/>
+      <c r="D13" s="84" t="s">
+        <v>43</v>
+      </c>
+      <c r="E13" s="85"/>
+      <c r="F13" s="85"/>
+      <c r="G13" s="85"/>
+      <c r="H13" s="85"/>
+      <c r="I13" s="85"/>
+      <c r="J13" s="86"/>
+    </row>
+    <row r="14" spans="2:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="69"/>
+      <c r="D14" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="64"/>
+      <c r="J14" s="65"/>
+    </row>
+    <row r="15" spans="2:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="68" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="69"/>
+      <c r="D15" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="E15" s="71"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="72"/>
+    </row>
+    <row r="16" spans="2:10" ht="52.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="60"/>
+      <c r="D16" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="61"/>
+    </row>
+    <row r="17" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="2:10" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B18" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="62"/>
+      <c r="D18" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="64"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="64"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="65"/>
+    </row>
+    <row r="19" spans="2:10" ht="38.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B19" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="62"/>
+      <c r="D19" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" s="64"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="64"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="65"/>
+    </row>
+    <row r="20" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="2:10" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="53"/>
+      <c r="D21" s="63" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="66"/>
+      <c r="F21" s="66"/>
+      <c r="G21" s="66"/>
+      <c r="H21" s="66"/>
+      <c r="I21" s="66"/>
+      <c r="J21" s="67"/>
+    </row>
+    <row r="22" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="53" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="53"/>
+      <c r="D22" s="54" t="s">
+        <v>55</v>
+      </c>
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+    </row>
+    <row r="23" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="53" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="41"/>
+      <c r="D23" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+    </row>
+    <row r="24" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B24" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="C24" s="41"/>
+      <c r="D24" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+    </row>
+    <row r="25" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B25" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="41"/>
+      <c r="D25" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" s="41"/>
+      <c r="F25" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
+    </row>
+    <row r="26" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" s="41"/>
+      <c r="F26" s="56" t="s">
+        <v>59</v>
+      </c>
+      <c r="G26" s="57"/>
+      <c r="H26" s="57"/>
+      <c r="I26" s="57"/>
+      <c r="J26" s="57"/>
+    </row>
+    <row r="27" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B27" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="41"/>
+      <c r="D27" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="58"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="58"/>
+    </row>
+    <row r="28" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B28" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="41"/>
+      <c r="D28" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="E28" s="54"/>
+      <c r="F28" s="54"/>
+      <c r="G28" s="54"/>
+      <c r="H28" s="54"/>
+      <c r="I28" s="54"/>
+      <c r="J28" s="54"/>
+    </row>
+    <row r="29" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+    </row>
+    <row r="30" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B30" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="50">
+        <v>2025</v>
+      </c>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="51"/>
+      <c r="H30" s="51"/>
+      <c r="I30" s="51"/>
+      <c r="J30" s="52"/>
+    </row>
+    <row r="31" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B31" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" s="41"/>
+      <c r="D31" s="42">
+        <v>1</v>
+      </c>
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="44"/>
+    </row>
+    <row r="32" spans="2:10" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B32" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="C32" s="41"/>
+      <c r="D32" s="45">
+        <v>1</v>
+      </c>
+      <c r="E32" s="46"/>
+      <c r="F32" s="46"/>
+      <c r="G32" s="46"/>
+      <c r="H32" s="46"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="47"/>
+    </row>
+    <row r="33" spans="2:11" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B33" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="C33" s="40"/>
+      <c r="D33" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E33" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="F33" s="49"/>
+      <c r="G33" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="H33" s="49"/>
+      <c r="I33" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="J33" s="49"/>
+    </row>
+    <row r="34" spans="2:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="40"/>
+      <c r="C34" s="40"/>
+      <c r="D34" s="1">
+        <v>1</v>
+      </c>
+      <c r="E34" s="38">
+        <v>1</v>
+      </c>
+      <c r="F34" s="38"/>
+      <c r="G34" s="38"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="33">
+        <f>+G34/E34</f>
+        <v>0</v>
+      </c>
+      <c r="J34" s="33"/>
+    </row>
+    <row r="35" spans="2:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="40"/>
+      <c r="C35" s="40"/>
+      <c r="D35" s="1">
+        <v>2</v>
+      </c>
+      <c r="E35" s="38">
+        <v>1</v>
+      </c>
+      <c r="F35" s="38"/>
+      <c r="G35" s="38"/>
+      <c r="H35" s="38"/>
+      <c r="I35" s="33">
+        <f>+G35/E35</f>
+        <v>0</v>
+      </c>
+      <c r="J35" s="33"/>
+    </row>
+    <row r="36" spans="2:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="40"/>
+      <c r="C36" s="40"/>
+      <c r="D36" s="1">
+        <v>3</v>
+      </c>
+      <c r="E36" s="38">
+        <v>1</v>
+      </c>
+      <c r="F36" s="38"/>
+      <c r="G36" s="38"/>
+      <c r="H36" s="38"/>
+      <c r="I36" s="33"/>
+      <c r="J36" s="33"/>
+    </row>
+    <row r="37" spans="2:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="40"/>
+      <c r="C37" s="40"/>
+      <c r="D37" s="1">
+        <v>4</v>
+      </c>
+      <c r="E37" s="37">
+        <v>1</v>
+      </c>
+      <c r="F37" s="37"/>
+      <c r="G37" s="38"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="33"/>
+      <c r="J37" s="33"/>
+    </row>
+    <row r="38" spans="2:11" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="2:11" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="39"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39"/>
+    </row>
+    <row r="40" spans="2:11" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4"/>
+      <c r="F40" s="4"/>
+      <c r="G40" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="H40" s="4"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="2:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="34"/>
+      <c r="C41" s="35"/>
+      <c r="D41" s="35"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="36"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="26"/>
+    </row>
+    <row r="42" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B42" s="27"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="29"/>
+      <c r="G42" s="27"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="29"/>
+      <c r="K42" s="3"/>
+    </row>
+    <row r="43" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B43" s="27"/>
+      <c r="C43" s="28"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="28"/>
+      <c r="I43" s="28"/>
+      <c r="J43" s="29"/>
+    </row>
+    <row r="44" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B44" s="27"/>
+      <c r="C44" s="28"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="29"/>
+      <c r="G44" s="27"/>
+      <c r="H44" s="28"/>
+      <c r="I44" s="28"/>
+      <c r="J44" s="29"/>
+    </row>
+    <row r="45" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B45" s="27"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="29"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="28"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="29"/>
+    </row>
+    <row r="46" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B46" s="27"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="29"/>
+      <c r="G46" s="27"/>
+      <c r="H46" s="28"/>
+      <c r="I46" s="28"/>
+      <c r="J46" s="29"/>
+    </row>
+    <row r="47" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="28"/>
+      <c r="F47" s="29"/>
+      <c r="G47" s="27"/>
+      <c r="H47" s="28"/>
+      <c r="I47" s="28"/>
+      <c r="J47" s="29"/>
+    </row>
+    <row r="48" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B48" s="27"/>
+      <c r="C48" s="28"/>
+      <c r="D48" s="28"/>
+      <c r="E48" s="28"/>
+      <c r="F48" s="29"/>
+      <c r="G48" s="27"/>
+      <c r="H48" s="28"/>
+      <c r="I48" s="28"/>
+      <c r="J48" s="29"/>
+    </row>
+    <row r="49" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B49" s="27"/>
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="27"/>
+      <c r="H49" s="28"/>
+      <c r="I49" s="28"/>
+      <c r="J49" s="29"/>
+    </row>
+    <row r="50" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B50" s="30"/>
+      <c r="C50" s="31"/>
+      <c r="D50" s="31"/>
+      <c r="E50" s="31"/>
+      <c r="F50" s="32"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="31"/>
+      <c r="J50" s="32"/>
+    </row>
+    <row r="51" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C51" s="23"/>
+      <c r="D51" s="23"/>
+      <c r="E51" s="23"/>
+      <c r="F51" s="23"/>
+      <c r="G51" s="23"/>
+      <c r="H51" s="23"/>
+      <c r="I51" s="23"/>
+      <c r="J51" s="23"/>
+    </row>
+    <row r="52" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C52" s="4"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="4"/>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+    </row>
+    <row r="53" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B53" s="34"/>
+      <c r="C53" s="35"/>
+      <c r="D53" s="35"/>
+      <c r="E53" s="35"/>
+      <c r="F53" s="36"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="25"/>
+      <c r="I53" s="25"/>
+      <c r="J53" s="26"/>
+    </row>
+    <row r="54" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B54" s="27"/>
+      <c r="C54" s="28"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="29"/>
+      <c r="G54" s="27"/>
+      <c r="H54" s="28"/>
+      <c r="I54" s="28"/>
+      <c r="J54" s="29"/>
+    </row>
+    <row r="55" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B55" s="27"/>
+      <c r="C55" s="28"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="29"/>
+      <c r="G55" s="27"/>
+      <c r="H55" s="28"/>
+      <c r="I55" s="28"/>
+      <c r="J55" s="29"/>
+    </row>
+    <row r="56" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B56" s="27"/>
+      <c r="C56" s="28"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="29"/>
+      <c r="G56" s="27"/>
+      <c r="H56" s="28"/>
+      <c r="I56" s="28"/>
+      <c r="J56" s="29"/>
+    </row>
+    <row r="57" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B57" s="27"/>
+      <c r="C57" s="28"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="29"/>
+      <c r="G57" s="27"/>
+      <c r="H57" s="28"/>
+      <c r="I57" s="28"/>
+      <c r="J57" s="29"/>
+    </row>
+    <row r="58" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B58" s="27"/>
+      <c r="C58" s="28"/>
+      <c r="D58" s="28"/>
+      <c r="E58" s="28"/>
+      <c r="F58" s="29"/>
+      <c r="G58" s="27"/>
+      <c r="H58" s="28"/>
+      <c r="I58" s="28"/>
+      <c r="J58" s="29"/>
+    </row>
+    <row r="59" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B59" s="27"/>
+      <c r="C59" s="28"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="28"/>
+      <c r="I59" s="28"/>
+      <c r="J59" s="29"/>
+    </row>
+    <row r="60" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B60" s="27"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="29"/>
+      <c r="G60" s="27"/>
+      <c r="H60" s="28"/>
+      <c r="I60" s="28"/>
+      <c r="J60" s="29"/>
+    </row>
+    <row r="61" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B61" s="27"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="29"/>
+      <c r="G61" s="27"/>
+      <c r="H61" s="28"/>
+      <c r="I61" s="28"/>
+      <c r="J61" s="29"/>
+    </row>
+    <row r="62" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B62" s="30"/>
+      <c r="C62" s="31"/>
+      <c r="D62" s="31"/>
+      <c r="E62" s="31"/>
+      <c r="F62" s="32"/>
+      <c r="G62" s="30"/>
+      <c r="H62" s="31"/>
+      <c r="I62" s="31"/>
+      <c r="J62" s="32"/>
+    </row>
+    <row r="63" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="23"/>
+      <c r="C63" s="23"/>
+      <c r="D63" s="23"/>
+      <c r="E63" s="23"/>
+      <c r="F63" s="23"/>
+      <c r="G63" s="23"/>
+      <c r="H63" s="23"/>
+      <c r="I63" s="23"/>
+      <c r="J63" s="23"/>
+    </row>
+    <row r="64" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C64" s="4"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="4"/>
+      <c r="F64" s="4"/>
+      <c r="G64" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="2:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="24"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="26"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="15"/>
+      <c r="I65" s="15"/>
+      <c r="J65" s="16"/>
+    </row>
+    <row r="66" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B66" s="27"/>
+      <c r="C66" s="28"/>
+      <c r="D66" s="28"/>
+      <c r="E66" s="28"/>
+      <c r="F66" s="29"/>
+      <c r="G66" s="17"/>
+      <c r="H66" s="18"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="19"/>
+    </row>
+    <row r="67" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B67" s="27"/>
+      <c r="C67" s="28"/>
+      <c r="D67" s="28"/>
+      <c r="E67" s="28"/>
+      <c r="F67" s="29"/>
+      <c r="G67" s="17"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="19"/>
+    </row>
+    <row r="68" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B68" s="27"/>
+      <c r="C68" s="28"/>
+      <c r="D68" s="28"/>
+      <c r="E68" s="28"/>
+      <c r="F68" s="29"/>
+      <c r="G68" s="17"/>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="19"/>
+    </row>
+    <row r="69" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B69" s="27"/>
+      <c r="C69" s="28"/>
+      <c r="D69" s="28"/>
+      <c r="E69" s="28"/>
+      <c r="F69" s="29"/>
+      <c r="G69" s="17"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="19"/>
+    </row>
+    <row r="70" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B70" s="27"/>
+      <c r="C70" s="28"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="29"/>
+      <c r="G70" s="17"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="19"/>
+    </row>
+    <row r="71" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B71" s="27"/>
+      <c r="C71" s="28"/>
+      <c r="D71" s="28"/>
+      <c r="E71" s="28"/>
+      <c r="F71" s="29"/>
+      <c r="G71" s="17"/>
+      <c r="H71" s="18"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="19"/>
+    </row>
+    <row r="72" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B72" s="27"/>
+      <c r="C72" s="28"/>
+      <c r="D72" s="28"/>
+      <c r="E72" s="28"/>
+      <c r="F72" s="29"/>
+      <c r="G72" s="17"/>
+      <c r="H72" s="18"/>
+      <c r="I72" s="18"/>
+      <c r="J72" s="19"/>
+    </row>
+    <row r="73" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B73" s="27"/>
+      <c r="C73" s="28"/>
+      <c r="D73" s="28"/>
+      <c r="E73" s="28"/>
+      <c r="F73" s="29"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="18"/>
+      <c r="I73" s="18"/>
+      <c r="J73" s="19"/>
+    </row>
+    <row r="74" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B74" s="30"/>
+      <c r="C74" s="31"/>
+      <c r="D74" s="31"/>
+      <c r="E74" s="31"/>
+      <c r="F74" s="32"/>
+      <c r="G74" s="20"/>
+      <c r="H74" s="21"/>
+      <c r="I74" s="21"/>
+      <c r="J74" s="22"/>
+    </row>
+    <row r="75" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B75" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="C75" s="23"/>
+      <c r="D75" s="23"/>
+      <c r="E75" s="23"/>
+      <c r="F75" s="23"/>
+      <c r="G75" s="23"/>
+      <c r="H75" s="23"/>
+      <c r="I75" s="23"/>
+      <c r="J75" s="23"/>
+    </row>
+    <row r="76" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C76" s="4"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="4"/>
+      <c r="F76" s="4"/>
+      <c r="G76" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B77" s="5"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="14"/>
+      <c r="H77" s="15"/>
+      <c r="I77" s="15"/>
+      <c r="J77" s="16"/>
+    </row>
+    <row r="78" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B78" s="8"/>
+      <c r="C78" s="9"/>
+      <c r="D78" s="9"/>
+      <c r="E78" s="9"/>
+      <c r="F78" s="10"/>
+      <c r="G78" s="17"/>
+      <c r="H78" s="18"/>
+      <c r="I78" s="18"/>
+      <c r="J78" s="19"/>
+    </row>
+    <row r="79" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B79" s="8"/>
+      <c r="C79" s="9"/>
+      <c r="D79" s="9"/>
+      <c r="E79" s="9"/>
+      <c r="F79" s="10"/>
+      <c r="G79" s="17"/>
+      <c r="H79" s="18"/>
+      <c r="I79" s="18"/>
+      <c r="J79" s="19"/>
+    </row>
+    <row r="80" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B80" s="8"/>
+      <c r="C80" s="9"/>
+      <c r="D80" s="9"/>
+      <c r="E80" s="9"/>
+      <c r="F80" s="10"/>
+      <c r="G80" s="17"/>
+      <c r="H80" s="18"/>
+      <c r="I80" s="18"/>
+      <c r="J80" s="19"/>
+    </row>
+    <row r="81" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B81" s="8"/>
+      <c r="C81" s="9"/>
+      <c r="D81" s="9"/>
+      <c r="E81" s="9"/>
+      <c r="F81" s="10"/>
+      <c r="G81" s="17"/>
+      <c r="H81" s="18"/>
+      <c r="I81" s="18"/>
+      <c r="J81" s="19"/>
+    </row>
+    <row r="82" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B82" s="8"/>
+      <c r="C82" s="9"/>
+      <c r="D82" s="9"/>
+      <c r="E82" s="9"/>
+      <c r="F82" s="10"/>
+      <c r="G82" s="17"/>
+      <c r="H82" s="18"/>
+      <c r="I82" s="18"/>
+      <c r="J82" s="19"/>
+    </row>
+    <row r="83" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B83" s="8"/>
+      <c r="C83" s="9"/>
+      <c r="D83" s="9"/>
+      <c r="E83" s="9"/>
+      <c r="F83" s="10"/>
+      <c r="G83" s="17"/>
+      <c r="H83" s="18"/>
+      <c r="I83" s="18"/>
+      <c r="J83" s="19"/>
+    </row>
+    <row r="84" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B84" s="8"/>
+      <c r="C84" s="9"/>
+      <c r="D84" s="9"/>
+      <c r="E84" s="9"/>
+      <c r="F84" s="10"/>
+      <c r="G84" s="17"/>
+      <c r="H84" s="18"/>
+      <c r="I84" s="18"/>
+      <c r="J84" s="19"/>
+    </row>
+    <row r="85" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B85" s="8"/>
+      <c r="C85" s="9"/>
+      <c r="D85" s="9"/>
+      <c r="E85" s="9"/>
+      <c r="F85" s="10"/>
+      <c r="G85" s="17"/>
+      <c r="H85" s="18"/>
+      <c r="I85" s="18"/>
+      <c r="J85" s="19"/>
+    </row>
+    <row r="86" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B86" s="11"/>
+      <c r="C86" s="12"/>
+      <c r="D86" s="12"/>
+      <c r="E86" s="12"/>
+      <c r="F86" s="13"/>
+      <c r="G86" s="20"/>
+      <c r="H86" s="21"/>
+      <c r="I86" s="21"/>
+      <c r="J86" s="22"/>
+    </row>
+  </sheetData>
+  <mergeCells count="90">
+    <mergeCell ref="B1:J6"/>
+    <mergeCell ref="B7:J7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="E8:J8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:J9"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:J15"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:J10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:J11"/>
+    <mergeCell ref="B12:J12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="D13:J13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:J14"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:J23"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:J16"/>
+    <mergeCell ref="B17:J17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:J18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:J19"/>
+    <mergeCell ref="B20:J20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:J21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="D22:J22"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:J30"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:J24"/>
+    <mergeCell ref="B25:C26"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="F25:J25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="F26:J26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:J27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:J28"/>
+    <mergeCell ref="B29:J29"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:J31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="D32:J32"/>
+    <mergeCell ref="B33:C37"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="B53:F62"/>
+    <mergeCell ref="G53:J62"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="B38:J38"/>
+    <mergeCell ref="B39:J39"/>
+    <mergeCell ref="B40:F40"/>
+    <mergeCell ref="G40:J40"/>
+    <mergeCell ref="B41:F50"/>
+    <mergeCell ref="G41:J50"/>
+    <mergeCell ref="B51:J51"/>
+    <mergeCell ref="B52:F52"/>
+    <mergeCell ref="G52:J52"/>
+    <mergeCell ref="B76:F76"/>
+    <mergeCell ref="G76:J76"/>
+    <mergeCell ref="B77:F86"/>
+    <mergeCell ref="G77:J86"/>
+    <mergeCell ref="B63:J63"/>
+    <mergeCell ref="B64:F64"/>
+    <mergeCell ref="G64:J64"/>
+    <mergeCell ref="B65:F74"/>
+    <mergeCell ref="G65:J74"/>
+    <mergeCell ref="B75:J75"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D25:D26" xr:uid="{105A6E0C-33AB-4602-B104-1ADE135AA576}">
+      <formula1>#REF!</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{854AAA65-535C-4462-9D91-4E05DC9DBF32}">
+  <sheetPr>
+    <tabColor theme="0" tint="-0.14999847407452621"/>
+  </sheetPr>
+  <dimension ref="B1:J86"/>
+  <sheetViews>
+    <sheetView topLeftCell="B43" zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
+      <selection activeCell="B53" sqref="B53:J62"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="17.69921875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.19921875" customWidth="1"/>
+    <col min="3" max="3" width="19.3984375" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B1" s="87"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="89"/>
+    </row>
+    <row r="2" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B2" s="90"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="92"/>
+    </row>
+    <row r="3" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B3" s="90"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+      <c r="I3" s="91"/>
+      <c r="J3" s="92"/>
+    </row>
+    <row r="4" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B4" s="90"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="92"/>
+    </row>
+    <row r="5" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B5" s="90"/>
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
+      <c r="F5" s="91"/>
+      <c r="G5" s="91"/>
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="92"/>
+    </row>
+    <row r="6" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B6" s="90"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="92"/>
+    </row>
+    <row r="7" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B7" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="75"/>
+    </row>
+    <row r="8" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B8" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="F8" s="93"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="93"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="94"/>
+    </row>
+    <row r="9" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B9" s="73" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="74"/>
+      <c r="D9" s="74"/>
+      <c r="E9" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="93"/>
+      <c r="G9" s="93"/>
+      <c r="H9" s="93"/>
+      <c r="I9" s="93"/>
+      <c r="J9" s="94"/>
+    </row>
+    <row r="10" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B10" s="73" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="74"/>
+      <c r="D10" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="E10" s="74"/>
+      <c r="F10" s="74" t="s">
+        <v>7</v>
+      </c>
+      <c r="G10" s="74"/>
+      <c r="H10" s="74" t="s">
+        <v>8</v>
+      </c>
+      <c r="I10" s="74"/>
+      <c r="J10" s="75"/>
+    </row>
+    <row r="11" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="76">
+        <v>45378</v>
+      </c>
+      <c r="C11" s="77"/>
+      <c r="D11" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="77"/>
+      <c r="F11" s="77">
+        <v>4</v>
+      </c>
+      <c r="G11" s="77"/>
+      <c r="H11" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="I11" s="77"/>
+      <c r="J11" s="78"/>
+    </row>
+    <row r="12" spans="2:10" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="80"/>
+      <c r="D12" s="80"/>
+      <c r="E12" s="80"/>
+      <c r="F12" s="80"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="80"/>
+      <c r="I12" s="80"/>
+      <c r="J12" s="81"/>
+    </row>
+    <row r="13" spans="2:10" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="82" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="83"/>
+      <c r="D13" s="84" t="s">
+        <v>43</v>
+      </c>
+      <c r="E13" s="85"/>
+      <c r="F13" s="85"/>
+      <c r="G13" s="85"/>
+      <c r="H13" s="85"/>
+      <c r="I13" s="85"/>
+      <c r="J13" s="86"/>
+    </row>
+    <row r="14" spans="2:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="69"/>
+      <c r="D14" s="63" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="64"/>
+      <c r="J14" s="65"/>
+    </row>
+    <row r="15" spans="2:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="68" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="69"/>
+      <c r="D15" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="E15" s="71"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="72"/>
+    </row>
+    <row r="16" spans="2:10" ht="52.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="60"/>
+      <c r="D16" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="61"/>
+    </row>
+    <row r="17" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="2:10" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B18" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="62"/>
+      <c r="D18" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="64"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="64"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="65"/>
+    </row>
+    <row r="19" spans="2:10" ht="38.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B19" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="62"/>
+      <c r="D19" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" s="64"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="64"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="65"/>
+    </row>
+    <row r="20" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="2:10" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="53"/>
+      <c r="D21" s="63" t="s">
+        <v>80</v>
+      </c>
+      <c r="E21" s="66"/>
+      <c r="F21" s="66"/>
+      <c r="G21" s="66"/>
+      <c r="H21" s="66"/>
+      <c r="I21" s="66"/>
+      <c r="J21" s="67"/>
+    </row>
+    <row r="22" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="53" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="53"/>
+      <c r="D22" s="54" t="s">
+        <v>55</v>
+      </c>
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+    </row>
+    <row r="23" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="53" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="41"/>
+      <c r="D23" s="59"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+    </row>
+    <row r="24" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B24" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="C24" s="41"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+    </row>
+    <row r="25" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B25" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="41"/>
+      <c r="D25" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" s="41"/>
+      <c r="F25" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
+    </row>
+    <row r="26" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" s="41"/>
+      <c r="F26" s="56" t="s">
+        <v>59</v>
+      </c>
+      <c r="G26" s="57"/>
+      <c r="H26" s="57"/>
+      <c r="I26" s="57"/>
+      <c r="J26" s="57"/>
+    </row>
+    <row r="27" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B27" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="41"/>
+      <c r="D27" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="58"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="58"/>
+    </row>
+    <row r="28" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B28" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="41"/>
+      <c r="D28" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="E28" s="54"/>
+      <c r="F28" s="54"/>
+      <c r="G28" s="54"/>
+      <c r="H28" s="54"/>
+      <c r="I28" s="54"/>
+      <c r="J28" s="54"/>
+    </row>
+    <row r="29" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+    </row>
+    <row r="30" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B30" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="50">
+        <v>2025</v>
+      </c>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="51"/>
+      <c r="H30" s="51"/>
+      <c r="I30" s="51"/>
+      <c r="J30" s="52"/>
+    </row>
+    <row r="31" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B31" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" s="41"/>
+      <c r="D31" s="42">
+        <v>1</v>
+      </c>
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="44"/>
+    </row>
+    <row r="32" spans="2:10" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B32" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="C32" s="41"/>
+      <c r="D32" s="45">
+        <v>1</v>
+      </c>
+      <c r="E32" s="46"/>
+      <c r="F32" s="46"/>
+      <c r="G32" s="46"/>
+      <c r="H32" s="46"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="47"/>
+    </row>
+    <row r="33" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B33" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="C33" s="40"/>
+      <c r="D33" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E33" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="F33" s="49"/>
+      <c r="G33" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="H33" s="49"/>
+      <c r="I33" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="J33" s="49"/>
+    </row>
+    <row r="34" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="40"/>
+      <c r="C34" s="40"/>
+      <c r="D34" s="1">
+        <v>1</v>
+      </c>
+      <c r="E34" s="38">
+        <v>1</v>
+      </c>
+      <c r="F34" s="38"/>
+      <c r="G34" s="38"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="33">
+        <f>+G34/E34</f>
+        <v>0</v>
+      </c>
+      <c r="J34" s="33"/>
+    </row>
+    <row r="35" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="40"/>
+      <c r="C35" s="40"/>
+      <c r="D35" s="1">
+        <v>2</v>
+      </c>
+      <c r="E35" s="38">
+        <v>1</v>
+      </c>
+      <c r="F35" s="38"/>
+      <c r="G35" s="38"/>
+      <c r="H35" s="38"/>
+      <c r="I35" s="33">
+        <f>+G35/E35</f>
+        <v>0</v>
+      </c>
+      <c r="J35" s="33"/>
+    </row>
+    <row r="36" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="40"/>
+      <c r="C36" s="40"/>
+      <c r="D36" s="1">
+        <v>3</v>
+      </c>
+      <c r="E36" s="38">
+        <v>1</v>
+      </c>
+      <c r="F36" s="38"/>
+      <c r="G36" s="38"/>
+      <c r="H36" s="38"/>
+      <c r="I36" s="33"/>
+      <c r="J36" s="33"/>
+    </row>
+    <row r="37" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="40"/>
+      <c r="C37" s="40"/>
+      <c r="D37" s="1">
+        <v>4</v>
+      </c>
+      <c r="E37" s="37">
+        <v>1</v>
+      </c>
+      <c r="F37" s="37"/>
+      <c r="G37" s="38"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="33"/>
+      <c r="J37" s="33"/>
+    </row>
+    <row r="38" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="39"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39"/>
+    </row>
+    <row r="40" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4"/>
+      <c r="F40" s="4"/>
+      <c r="G40" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="H40" s="4"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="34"/>
+      <c r="C41" s="35"/>
+      <c r="D41" s="35"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="36"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="26"/>
+    </row>
+    <row r="42" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B42" s="27"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="29"/>
+      <c r="G42" s="27"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="29"/>
+    </row>
+    <row r="43" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B43" s="27"/>
+      <c r="C43" s="28"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="28"/>
+      <c r="I43" s="28"/>
+      <c r="J43" s="29"/>
+    </row>
+    <row r="44" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B44" s="27"/>
+      <c r="C44" s="28"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="29"/>
+      <c r="G44" s="27"/>
+      <c r="H44" s="28"/>
+      <c r="I44" s="28"/>
+      <c r="J44" s="29"/>
+    </row>
+    <row r="45" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B45" s="27"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="29"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="28"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="29"/>
+    </row>
+    <row r="46" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B46" s="27"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="29"/>
+      <c r="G46" s="27"/>
+      <c r="H46" s="28"/>
+      <c r="I46" s="28"/>
+      <c r="J46" s="29"/>
+    </row>
+    <row r="47" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="28"/>
+      <c r="F47" s="29"/>
+      <c r="G47" s="27"/>
+      <c r="H47" s="28"/>
+      <c r="I47" s="28"/>
+      <c r="J47" s="29"/>
+    </row>
+    <row r="48" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B48" s="27"/>
+      <c r="C48" s="28"/>
+      <c r="D48" s="28"/>
+      <c r="E48" s="28"/>
+      <c r="F48" s="29"/>
+      <c r="G48" s="27"/>
+      <c r="H48" s="28"/>
+      <c r="I48" s="28"/>
+      <c r="J48" s="29"/>
+    </row>
+    <row r="49" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B49" s="27"/>
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="27"/>
+      <c r="H49" s="28"/>
+      <c r="I49" s="28"/>
+      <c r="J49" s="29"/>
+    </row>
+    <row r="50" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B50" s="30"/>
+      <c r="C50" s="31"/>
+      <c r="D50" s="31"/>
+      <c r="E50" s="31"/>
+      <c r="F50" s="32"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="31"/>
+      <c r="J50" s="32"/>
+    </row>
+    <row r="51" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C51" s="23"/>
+      <c r="D51" s="23"/>
+      <c r="E51" s="23"/>
+      <c r="F51" s="23"/>
+      <c r="G51" s="23"/>
+      <c r="H51" s="23"/>
+      <c r="I51" s="23"/>
+      <c r="J51" s="23"/>
+    </row>
+    <row r="52" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C52" s="4"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="4"/>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+    </row>
+    <row r="53" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B53" s="34"/>
+      <c r="C53" s="35"/>
+      <c r="D53" s="35"/>
+      <c r="E53" s="35"/>
+      <c r="F53" s="36"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="25"/>
+      <c r="I53" s="25"/>
+      <c r="J53" s="26"/>
+    </row>
+    <row r="54" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B54" s="27"/>
+      <c r="C54" s="28"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="29"/>
+      <c r="G54" s="27"/>
+      <c r="H54" s="28"/>
+      <c r="I54" s="28"/>
+      <c r="J54" s="29"/>
+    </row>
+    <row r="55" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B55" s="27"/>
+      <c r="C55" s="28"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="29"/>
+      <c r="G55" s="27"/>
+      <c r="H55" s="28"/>
+      <c r="I55" s="28"/>
+      <c r="J55" s="29"/>
+    </row>
+    <row r="56" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B56" s="27"/>
+      <c r="C56" s="28"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="29"/>
+      <c r="G56" s="27"/>
+      <c r="H56" s="28"/>
+      <c r="I56" s="28"/>
+      <c r="J56" s="29"/>
+    </row>
+    <row r="57" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B57" s="27"/>
+      <c r="C57" s="28"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="29"/>
+      <c r="G57" s="27"/>
+      <c r="H57" s="28"/>
+      <c r="I57" s="28"/>
+      <c r="J57" s="29"/>
+    </row>
+    <row r="58" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B58" s="27"/>
+      <c r="C58" s="28"/>
+      <c r="D58" s="28"/>
+      <c r="E58" s="28"/>
+      <c r="F58" s="29"/>
+      <c r="G58" s="27"/>
+      <c r="H58" s="28"/>
+      <c r="I58" s="28"/>
+      <c r="J58" s="29"/>
+    </row>
+    <row r="59" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B59" s="27"/>
+      <c r="C59" s="28"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="28"/>
+      <c r="I59" s="28"/>
+      <c r="J59" s="29"/>
+    </row>
+    <row r="60" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B60" s="27"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="29"/>
+      <c r="G60" s="27"/>
+      <c r="H60" s="28"/>
+      <c r="I60" s="28"/>
+      <c r="J60" s="29"/>
+    </row>
+    <row r="61" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B61" s="27"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="29"/>
+      <c r="G61" s="27"/>
+      <c r="H61" s="28"/>
+      <c r="I61" s="28"/>
+      <c r="J61" s="29"/>
+    </row>
+    <row r="62" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B62" s="30"/>
+      <c r="C62" s="31"/>
+      <c r="D62" s="31"/>
+      <c r="E62" s="31"/>
+      <c r="F62" s="32"/>
+      <c r="G62" s="30"/>
+      <c r="H62" s="31"/>
+      <c r="I62" s="31"/>
+      <c r="J62" s="32"/>
+    </row>
+    <row r="63" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="23"/>
+      <c r="C63" s="23"/>
+      <c r="D63" s="23"/>
+      <c r="E63" s="23"/>
+      <c r="F63" s="23"/>
+      <c r="G63" s="23"/>
+      <c r="H63" s="23"/>
+      <c r="I63" s="23"/>
+      <c r="J63" s="23"/>
+    </row>
+    <row r="64" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C64" s="4"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="4"/>
+      <c r="F64" s="4"/>
+      <c r="G64" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="2:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="24"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="26"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="15"/>
+      <c r="I65" s="15"/>
+      <c r="J65" s="16"/>
+    </row>
+    <row r="66" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B66" s="27"/>
+      <c r="C66" s="28"/>
+      <c r="D66" s="28"/>
+      <c r="E66" s="28"/>
+      <c r="F66" s="29"/>
+      <c r="G66" s="17"/>
+      <c r="H66" s="18"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="19"/>
+    </row>
+    <row r="67" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B67" s="27"/>
+      <c r="C67" s="28"/>
+      <c r="D67" s="28"/>
+      <c r="E67" s="28"/>
+      <c r="F67" s="29"/>
+      <c r="G67" s="17"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="19"/>
+    </row>
+    <row r="68" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B68" s="27"/>
+      <c r="C68" s="28"/>
+      <c r="D68" s="28"/>
+      <c r="E68" s="28"/>
+      <c r="F68" s="29"/>
+      <c r="G68" s="17"/>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="19"/>
+    </row>
+    <row r="69" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B69" s="27"/>
+      <c r="C69" s="28"/>
+      <c r="D69" s="28"/>
+      <c r="E69" s="28"/>
+      <c r="F69" s="29"/>
+      <c r="G69" s="17"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="19"/>
+    </row>
+    <row r="70" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B70" s="27"/>
+      <c r="C70" s="28"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="29"/>
+      <c r="G70" s="17"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="19"/>
+    </row>
+    <row r="71" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B71" s="27"/>
+      <c r="C71" s="28"/>
+      <c r="D71" s="28"/>
+      <c r="E71" s="28"/>
+      <c r="F71" s="29"/>
+      <c r="G71" s="17"/>
+      <c r="H71" s="18"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="19"/>
+    </row>
+    <row r="72" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B72" s="27"/>
+      <c r="C72" s="28"/>
+      <c r="D72" s="28"/>
+      <c r="E72" s="28"/>
+      <c r="F72" s="29"/>
+      <c r="G72" s="17"/>
+      <c r="H72" s="18"/>
+      <c r="I72" s="18"/>
+      <c r="J72" s="19"/>
+    </row>
+    <row r="73" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B73" s="27"/>
+      <c r="C73" s="28"/>
+      <c r="D73" s="28"/>
+      <c r="E73" s="28"/>
+      <c r="F73" s="29"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="18"/>
+      <c r="I73" s="18"/>
+      <c r="J73" s="19"/>
+    </row>
+    <row r="74" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B74" s="30"/>
+      <c r="C74" s="31"/>
+      <c r="D74" s="31"/>
+      <c r="E74" s="31"/>
+      <c r="F74" s="32"/>
+      <c r="G74" s="20"/>
+      <c r="H74" s="21"/>
+      <c r="I74" s="21"/>
+      <c r="J74" s="22"/>
+    </row>
+    <row r="75" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B75" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="C75" s="23"/>
+      <c r="D75" s="23"/>
+      <c r="E75" s="23"/>
+      <c r="F75" s="23"/>
+      <c r="G75" s="23"/>
+      <c r="H75" s="23"/>
+      <c r="I75" s="23"/>
+      <c r="J75" s="23"/>
+    </row>
+    <row r="76" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C76" s="4"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="4"/>
+      <c r="F76" s="4"/>
+      <c r="G76" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B77" s="5"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="14"/>
+      <c r="H77" s="15"/>
+      <c r="I77" s="15"/>
+      <c r="J77" s="16"/>
+    </row>
+    <row r="78" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B78" s="8"/>
+      <c r="C78" s="9"/>
+      <c r="D78" s="9"/>
+      <c r="E78" s="9"/>
+      <c r="F78" s="10"/>
+      <c r="G78" s="17"/>
+      <c r="H78" s="18"/>
+      <c r="I78" s="18"/>
+      <c r="J78" s="19"/>
+    </row>
+    <row r="79" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B79" s="8"/>
+      <c r="C79" s="9"/>
+      <c r="D79" s="9"/>
+      <c r="E79" s="9"/>
+      <c r="F79" s="10"/>
+      <c r="G79" s="17"/>
+      <c r="H79" s="18"/>
+      <c r="I79" s="18"/>
+      <c r="J79" s="19"/>
+    </row>
+    <row r="80" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B80" s="8"/>
+      <c r="C80" s="9"/>
+      <c r="D80" s="9"/>
+      <c r="E80" s="9"/>
+      <c r="F80" s="10"/>
+      <c r="G80" s="17"/>
+      <c r="H80" s="18"/>
+      <c r="I80" s="18"/>
+      <c r="J80" s="19"/>
+    </row>
+    <row r="81" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B81" s="8"/>
+      <c r="C81" s="9"/>
+      <c r="D81" s="9"/>
+      <c r="E81" s="9"/>
+      <c r="F81" s="10"/>
+      <c r="G81" s="17"/>
+      <c r="H81" s="18"/>
+      <c r="I81" s="18"/>
+      <c r="J81" s="19"/>
+    </row>
+    <row r="82" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B82" s="8"/>
+      <c r="C82" s="9"/>
+      <c r="D82" s="9"/>
+      <c r="E82" s="9"/>
+      <c r="F82" s="10"/>
+      <c r="G82" s="17"/>
+      <c r="H82" s="18"/>
+      <c r="I82" s="18"/>
+      <c r="J82" s="19"/>
+    </row>
+    <row r="83" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B83" s="8"/>
+      <c r="C83" s="9"/>
+      <c r="D83" s="9"/>
+      <c r="E83" s="9"/>
+      <c r="F83" s="10"/>
+      <c r="G83" s="17"/>
+      <c r="H83" s="18"/>
+      <c r="I83" s="18"/>
+      <c r="J83" s="19"/>
+    </row>
+    <row r="84" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B84" s="8"/>
+      <c r="C84" s="9"/>
+      <c r="D84" s="9"/>
+      <c r="E84" s="9"/>
+      <c r="F84" s="10"/>
+      <c r="G84" s="17"/>
+      <c r="H84" s="18"/>
+      <c r="I84" s="18"/>
+      <c r="J84" s="19"/>
+    </row>
+    <row r="85" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B85" s="8"/>
+      <c r="C85" s="9"/>
+      <c r="D85" s="9"/>
+      <c r="E85" s="9"/>
+      <c r="F85" s="10"/>
+      <c r="G85" s="17"/>
+      <c r="H85" s="18"/>
+      <c r="I85" s="18"/>
+      <c r="J85" s="19"/>
+    </row>
+    <row r="86" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B86" s="11"/>
+      <c r="C86" s="12"/>
+      <c r="D86" s="12"/>
+      <c r="E86" s="12"/>
+      <c r="F86" s="13"/>
+      <c r="G86" s="20"/>
+      <c r="H86" s="21"/>
+      <c r="I86" s="21"/>
+      <c r="J86" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="90">
     <mergeCell ref="B76:F76"/>
     <mergeCell ref="G76:J76"/>
     <mergeCell ref="B77:F86"/>
     <mergeCell ref="G77:J86"/>
     <mergeCell ref="B63:J63"/>
     <mergeCell ref="B64:F64"/>
     <mergeCell ref="G64:J64"/>
     <mergeCell ref="B65:F74"/>
     <mergeCell ref="G65:J74"/>
     <mergeCell ref="B75:J75"/>
     <mergeCell ref="I36:J36"/>
     <mergeCell ref="B53:F62"/>
     <mergeCell ref="G53:J62"/>
     <mergeCell ref="E37:F37"/>
     <mergeCell ref="G37:H37"/>
     <mergeCell ref="I37:J37"/>
     <mergeCell ref="B38:J38"/>
     <mergeCell ref="B39:J39"/>
     <mergeCell ref="B40:F40"/>
     <mergeCell ref="G40:J40"/>
     <mergeCell ref="B41:F50"/>
     <mergeCell ref="G41:J50"/>
@@ -3095,2406 +5532,1172 @@
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="D22:J22"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="D15:J15"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="H10:J10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:J11"/>
     <mergeCell ref="B12:J12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D13:J13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="D14:J14"/>
     <mergeCell ref="B1:J6"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="E8:J8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="E9:J9"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D25:D26" xr:uid="{37FAD77C-B5A9-4FD6-A1A8-5A279E9B3568}">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D25:D26" xr:uid="{D857A7D2-F053-432A-AD90-A2DDACE8B991}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1228 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{854AAA65-535C-4462-9D91-4E05DC9DBF32}">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AB75D96-33FD-4E5B-BD54-81FA484ED470}">
   <sheetPr>
     <tabColor theme="0" tint="-0.14999847407452621"/>
   </sheetPr>
   <dimension ref="B1:J86"/>
   <sheetViews>
-    <sheetView topLeftCell="B43" zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
-      <selection activeCell="B53" sqref="B53:J62"/>
+    <sheetView tabSelected="1" topLeftCell="A23" zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
+      <selection activeCell="I35" sqref="I35:J35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="17.75" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="17.69921875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.25" customWidth="1"/>
-    <col min="3" max="3" width="19.375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="3.19921875" customWidth="1"/>
+    <col min="3" max="3" width="19.3984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" x14ac:dyDescent="0.2">
-[...66 lines deleted...]
-      <c r="B7" s="10" t="s">
+    <row r="1" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B1" s="87"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="89"/>
+    </row>
+    <row r="2" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B2" s="90"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="92"/>
+    </row>
+    <row r="3" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B3" s="90"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+      <c r="I3" s="91"/>
+      <c r="J3" s="92"/>
+    </row>
+    <row r="4" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B4" s="90"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="92"/>
+    </row>
+    <row r="5" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B5" s="90"/>
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
+      <c r="F5" s="91"/>
+      <c r="G5" s="91"/>
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="92"/>
+    </row>
+    <row r="6" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B6" s="90"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="92"/>
+    </row>
+    <row r="7" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B7" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="11"/>
-[...9 lines deleted...]
-      <c r="B8" s="10" t="s">
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="75"/>
+    </row>
+    <row r="8" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B8" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="11"/>
-[...1 lines deleted...]
-      <c r="E8" s="13" t="s">
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="13"/>
-[...6 lines deleted...]
-      <c r="B9" s="10" t="s">
+      <c r="F8" s="93"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="93"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="94"/>
+    </row>
+    <row r="9" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B9" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="11"/>
-[...1 lines deleted...]
-      <c r="E9" s="13" t="s">
+      <c r="C9" s="74"/>
+      <c r="D9" s="74"/>
+      <c r="E9" s="93" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="13"/>
-[...6 lines deleted...]
-      <c r="B10" s="10" t="s">
+      <c r="F9" s="93"/>
+      <c r="G9" s="93"/>
+      <c r="H9" s="93"/>
+      <c r="I9" s="93"/>
+      <c r="J9" s="94"/>
+    </row>
+    <row r="10" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B10" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="11"/>
-      <c r="D10" s="11" t="s">
+      <c r="C10" s="74"/>
+      <c r="D10" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="E10" s="11"/>
-      <c r="F10" s="11" t="s">
+      <c r="E10" s="74"/>
+      <c r="F10" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="11"/>
-      <c r="H10" s="11" t="s">
+      <c r="G10" s="74"/>
+      <c r="H10" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="I10" s="11"/>
-[...3 lines deleted...]
-      <c r="B11" s="20">
+      <c r="I10" s="74"/>
+      <c r="J10" s="75"/>
+    </row>
+    <row r="11" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="76">
         <v>45378</v>
       </c>
-      <c r="C11" s="21"/>
-      <c r="D11" s="21" t="s">
+      <c r="C11" s="77"/>
+      <c r="D11" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="E11" s="21"/>
-      <c r="F11" s="21">
+      <c r="E11" s="77"/>
+      <c r="F11" s="77">
         <v>4</v>
       </c>
-      <c r="G11" s="21"/>
-      <c r="H11" s="21" t="s">
+      <c r="G11" s="77"/>
+      <c r="H11" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="I11" s="21"/>
-[...3 lines deleted...]
-      <c r="B12" s="23" t="s">
+      <c r="I11" s="77"/>
+      <c r="J11" s="78"/>
+    </row>
+    <row r="12" spans="2:10" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="C12" s="24"/>
-[...9 lines deleted...]
-      <c r="B13" s="26" t="s">
+      <c r="C12" s="80"/>
+      <c r="D12" s="80"/>
+      <c r="E12" s="80"/>
+      <c r="F12" s="80"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="80"/>
+      <c r="I12" s="80"/>
+      <c r="J12" s="81"/>
+    </row>
+    <row r="13" spans="2:10" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="82" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="27"/>
-      <c r="D13" s="28" t="s">
+      <c r="C13" s="83"/>
+      <c r="D13" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="E13" s="29"/>
-[...7 lines deleted...]
-      <c r="B14" s="15" t="s">
+      <c r="E13" s="85"/>
+      <c r="F13" s="85"/>
+      <c r="G13" s="85"/>
+      <c r="H13" s="85"/>
+      <c r="I13" s="85"/>
+      <c r="J13" s="86"/>
+    </row>
+    <row r="14" spans="2:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="16"/>
-[...11 lines deleted...]
-      <c r="B15" s="15" t="s">
+      <c r="C14" s="69"/>
+      <c r="D14" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="64"/>
+      <c r="J14" s="65"/>
+    </row>
+    <row r="15" spans="2:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="16"/>
-      <c r="D15" s="17" t="s">
+      <c r="C15" s="69"/>
+      <c r="D15" s="70" t="s">
         <v>52</v>
       </c>
-      <c r="E15" s="18"/>
-[...7 lines deleted...]
-      <c r="B16" s="37" t="s">
+      <c r="E15" s="71"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="72"/>
+    </row>
+    <row r="16" spans="2:10" ht="52.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="37"/>
-      <c r="D16" s="38" t="s">
+      <c r="C16" s="60"/>
+      <c r="D16" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="E16" s="38"/>
-[...7 lines deleted...]
-      <c r="B17" s="39" t="s">
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="61"/>
+    </row>
+    <row r="17" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="39"/>
-[...8 lines deleted...]
-    <row r="18" spans="2:10" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="2:10" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B18" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="41"/>
-      <c r="D18" s="31" t="s">
+      <c r="C18" s="62"/>
+      <c r="D18" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E18" s="32"/>
-[...6 lines deleted...]
-    <row r="19" spans="2:10" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E18" s="64"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="64"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="65"/>
+    </row>
+    <row r="19" spans="2:10" ht="38.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B19" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="41"/>
-      <c r="D19" s="31" t="s">
+      <c r="C19" s="62"/>
+      <c r="D19" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E19" s="32"/>
-[...7 lines deleted...]
-      <c r="B20" s="39" t="s">
+      <c r="E19" s="64"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="64"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="65"/>
+    </row>
+    <row r="20" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="39"/>
-[...9 lines deleted...]
-      <c r="B21" s="34" t="s">
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="2:10" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="34"/>
-[...11 lines deleted...]
-      <c r="B22" s="34" t="s">
+      <c r="C21" s="53"/>
+      <c r="D21" s="63" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" s="66"/>
+      <c r="F21" s="66"/>
+      <c r="G21" s="66"/>
+      <c r="H21" s="66"/>
+      <c r="I21" s="66"/>
+      <c r="J21" s="67"/>
+    </row>
+    <row r="22" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="C22" s="34"/>
-      <c r="D22" s="44" t="s">
+      <c r="C22" s="53"/>
+      <c r="D22" s="54" t="s">
         <v>55</v>
       </c>
-      <c r="E22" s="44"/>
-[...7 lines deleted...]
-      <c r="B23" s="34" t="s">
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+    </row>
+    <row r="23" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="35"/>
-[...9 lines deleted...]
-      <c r="B24" s="34" t="s">
+      <c r="C23" s="41"/>
+      <c r="D23" s="59"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+    </row>
+    <row r="24" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B24" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="C24" s="35"/>
-[...8 lines deleted...]
-    <row r="25" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C24" s="41"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+    </row>
+    <row r="25" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B25" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="C25" s="35"/>
-      <c r="D25" s="48" t="s">
+      <c r="C25" s="41"/>
+      <c r="D25" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="E25" s="35"/>
-      <c r="F25" s="49" t="s">
+      <c r="E25" s="41"/>
+      <c r="F25" s="56" t="s">
         <v>58</v>
       </c>
-      <c r="G25" s="50"/>
-[...7 lines deleted...]
-      <c r="D26" s="48" t="s">
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
+    </row>
+    <row r="26" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="E26" s="35"/>
-      <c r="F26" s="49" t="s">
+      <c r="E26" s="41"/>
+      <c r="F26" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="G26" s="50"/>
-[...4 lines deleted...]
-    <row r="27" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="G26" s="57"/>
+      <c r="H26" s="57"/>
+      <c r="I26" s="57"/>
+      <c r="J26" s="57"/>
+    </row>
+    <row r="27" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B27" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="35"/>
-      <c r="D27" s="51" t="s">
+      <c r="C27" s="41"/>
+      <c r="D27" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="E27" s="51"/>
-[...6 lines deleted...]
-    <row r="28" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="58"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="58"/>
+    </row>
+    <row r="28" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B28" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="C28" s="35"/>
-      <c r="D28" s="44" t="s">
+      <c r="C28" s="41"/>
+      <c r="D28" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="E28" s="44"/>
-[...7 lines deleted...]
-      <c r="B29" s="39" t="s">
+      <c r="E28" s="54"/>
+      <c r="F28" s="54"/>
+      <c r="G28" s="54"/>
+      <c r="H28" s="54"/>
+      <c r="I28" s="54"/>
+      <c r="J28" s="54"/>
+    </row>
+    <row r="29" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C29" s="39"/>
-[...8 lines deleted...]
-    <row r="30" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+    </row>
+    <row r="30" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B30" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="C30" s="35"/>
-      <c r="D30" s="45">
+      <c r="C30" s="41"/>
+      <c r="D30" s="50">
         <v>2025</v>
       </c>
-      <c r="E30" s="46"/>
-[...6 lines deleted...]
-    <row r="31" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="51"/>
+      <c r="H30" s="51"/>
+      <c r="I30" s="51"/>
+      <c r="J30" s="52"/>
+    </row>
+    <row r="31" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B31" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="C31" s="35"/>
-      <c r="D31" s="52">
+      <c r="C31" s="41"/>
+      <c r="D31" s="42">
         <v>1</v>
       </c>
-      <c r="E31" s="53"/>
-[...6 lines deleted...]
-    <row r="32" spans="2:10" ht="44.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="44"/>
+    </row>
+    <row r="32" spans="2:10" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B32" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="C32" s="35"/>
-      <c r="D32" s="55">
+      <c r="C32" s="41"/>
+      <c r="D32" s="45">
         <v>1</v>
       </c>
-      <c r="E32" s="56"/>
-[...6 lines deleted...]
-    <row r="33" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E32" s="46"/>
+      <c r="F32" s="46"/>
+      <c r="G32" s="46"/>
+      <c r="H32" s="46"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="47"/>
+    </row>
+    <row r="33" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B33" s="40" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="40"/>
       <c r="D33" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E33" s="58" t="s">
+      <c r="E33" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="F33" s="59"/>
-      <c r="G33" s="58" t="s">
+      <c r="F33" s="49"/>
+      <c r="G33" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="H33" s="59"/>
-      <c r="I33" s="58" t="s">
+      <c r="H33" s="49"/>
+      <c r="I33" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="J33" s="59"/>
-[...1 lines deleted...]
-    <row r="34" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J33" s="49"/>
+    </row>
+    <row r="34" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="1">
         <v>1</v>
       </c>
-      <c r="E34" s="60">
-[...11 lines deleted...]
-    <row r="35" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="E34" s="38">
+        <v>6</v>
+      </c>
+      <c r="F34" s="38"/>
+      <c r="G34" s="38"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="33"/>
+      <c r="J34" s="33"/>
+    </row>
+    <row r="35" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="40"/>
       <c r="C35" s="40"/>
       <c r="D35" s="1">
         <v>2</v>
       </c>
-      <c r="E35" s="60">
+      <c r="E35" s="38">
         <v>1</v>
       </c>
-      <c r="F35" s="60"/>
-[...8 lines deleted...]
-    <row r="36" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="F35" s="38"/>
+      <c r="G35" s="38"/>
+      <c r="H35" s="38"/>
+      <c r="I35" s="33"/>
+      <c r="J35" s="33"/>
+    </row>
+    <row r="36" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B36" s="40"/>
       <c r="C36" s="40"/>
       <c r="D36" s="1">
         <v>3</v>
       </c>
-      <c r="E36" s="60">
+      <c r="E36" s="38">
         <v>1</v>
       </c>
-      <c r="F36" s="60"/>
-[...5 lines deleted...]
-    <row r="37" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="F36" s="38"/>
+      <c r="G36" s="38"/>
+      <c r="H36" s="38"/>
+      <c r="I36" s="33"/>
+      <c r="J36" s="33"/>
+    </row>
+    <row r="37" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="40"/>
       <c r="C37" s="40"/>
       <c r="D37" s="1">
         <v>4</v>
       </c>
-      <c r="E37" s="74">
+      <c r="E37" s="37">
         <v>1</v>
       </c>
-      <c r="F37" s="74"/>
-[...6 lines deleted...]
-      <c r="B38" s="39" t="s">
+      <c r="F37" s="37"/>
+      <c r="G37" s="38"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="33"/>
+      <c r="J37" s="33"/>
+    </row>
+    <row r="38" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="C38" s="39"/>
-[...9 lines deleted...]
-      <c r="B39" s="75" t="s">
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="C39" s="75"/>
-[...9 lines deleted...]
-      <c r="B40" s="39" t="s">
+      <c r="C39" s="39"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39"/>
+    </row>
+    <row r="40" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C40" s="39"/>
-[...3 lines deleted...]
-      <c r="G40" s="39" t="s">
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4"/>
+      <c r="F40" s="4"/>
+      <c r="G40" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H40" s="39"/>
-[...114 lines deleted...]
-      <c r="B51" s="76" t="s">
+      <c r="H40" s="4"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="34"/>
+      <c r="C41" s="35"/>
+      <c r="D41" s="35"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="36"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="26"/>
+    </row>
+    <row r="42" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B42" s="27"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="29"/>
+      <c r="G42" s="27"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="29"/>
+    </row>
+    <row r="43" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B43" s="27"/>
+      <c r="C43" s="28"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="28"/>
+      <c r="I43" s="28"/>
+      <c r="J43" s="29"/>
+    </row>
+    <row r="44" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B44" s="27"/>
+      <c r="C44" s="28"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="29"/>
+      <c r="G44" s="27"/>
+      <c r="H44" s="28"/>
+      <c r="I44" s="28"/>
+      <c r="J44" s="29"/>
+    </row>
+    <row r="45" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B45" s="27"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="29"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="28"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="29"/>
+    </row>
+    <row r="46" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B46" s="27"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="29"/>
+      <c r="G46" s="27"/>
+      <c r="H46" s="28"/>
+      <c r="I46" s="28"/>
+      <c r="J46" s="29"/>
+    </row>
+    <row r="47" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="28"/>
+      <c r="F47" s="29"/>
+      <c r="G47" s="27"/>
+      <c r="H47" s="28"/>
+      <c r="I47" s="28"/>
+      <c r="J47" s="29"/>
+    </row>
+    <row r="48" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B48" s="27"/>
+      <c r="C48" s="28"/>
+      <c r="D48" s="28"/>
+      <c r="E48" s="28"/>
+      <c r="F48" s="29"/>
+      <c r="G48" s="27"/>
+      <c r="H48" s="28"/>
+      <c r="I48" s="28"/>
+      <c r="J48" s="29"/>
+    </row>
+    <row r="49" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B49" s="27"/>
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="27"/>
+      <c r="H49" s="28"/>
+      <c r="I49" s="28"/>
+      <c r="J49" s="29"/>
+    </row>
+    <row r="50" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B50" s="30"/>
+      <c r="C50" s="31"/>
+      <c r="D50" s="31"/>
+      <c r="E50" s="31"/>
+      <c r="F50" s="32"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="31"/>
+      <c r="J50" s="32"/>
+    </row>
+    <row r="51" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="C51" s="76"/>
-[...9 lines deleted...]
-      <c r="B52" s="39" t="s">
+      <c r="C51" s="23"/>
+      <c r="D51" s="23"/>
+      <c r="E51" s="23"/>
+      <c r="F51" s="23"/>
+      <c r="G51" s="23"/>
+      <c r="H51" s="23"/>
+      <c r="I51" s="23"/>
+      <c r="J51" s="23"/>
+    </row>
+    <row r="52" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C52" s="39"/>
-[...3 lines deleted...]
-      <c r="G52" s="39" t="s">
+      <c r="C52" s="4"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="4"/>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H52" s="39"/>
-[...125 lines deleted...]
-      <c r="B64" s="39" t="s">
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+    </row>
+    <row r="53" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="34"/>
+      <c r="C53" s="35"/>
+      <c r="D53" s="35"/>
+      <c r="E53" s="35"/>
+      <c r="F53" s="36"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="25"/>
+      <c r="I53" s="25"/>
+      <c r="J53" s="26"/>
+    </row>
+    <row r="54" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B54" s="27"/>
+      <c r="C54" s="28"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="29"/>
+      <c r="G54" s="27"/>
+      <c r="H54" s="28"/>
+      <c r="I54" s="28"/>
+      <c r="J54" s="29"/>
+    </row>
+    <row r="55" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B55" s="27"/>
+      <c r="C55" s="28"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="29"/>
+      <c r="G55" s="27"/>
+      <c r="H55" s="28"/>
+      <c r="I55" s="28"/>
+      <c r="J55" s="29"/>
+    </row>
+    <row r="56" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B56" s="27"/>
+      <c r="C56" s="28"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="29"/>
+      <c r="G56" s="27"/>
+      <c r="H56" s="28"/>
+      <c r="I56" s="28"/>
+      <c r="J56" s="29"/>
+    </row>
+    <row r="57" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B57" s="27"/>
+      <c r="C57" s="28"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="29"/>
+      <c r="G57" s="27"/>
+      <c r="H57" s="28"/>
+      <c r="I57" s="28"/>
+      <c r="J57" s="29"/>
+    </row>
+    <row r="58" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B58" s="27"/>
+      <c r="C58" s="28"/>
+      <c r="D58" s="28"/>
+      <c r="E58" s="28"/>
+      <c r="F58" s="29"/>
+      <c r="G58" s="27"/>
+      <c r="H58" s="28"/>
+      <c r="I58" s="28"/>
+      <c r="J58" s="29"/>
+    </row>
+    <row r="59" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B59" s="27"/>
+      <c r="C59" s="28"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="28"/>
+      <c r="I59" s="28"/>
+      <c r="J59" s="29"/>
+    </row>
+    <row r="60" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B60" s="27"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="29"/>
+      <c r="G60" s="27"/>
+      <c r="H60" s="28"/>
+      <c r="I60" s="28"/>
+      <c r="J60" s="29"/>
+    </row>
+    <row r="61" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B61" s="27"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="29"/>
+      <c r="G61" s="27"/>
+      <c r="H61" s="28"/>
+      <c r="I61" s="28"/>
+      <c r="J61" s="29"/>
+    </row>
+    <row r="62" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B62" s="30"/>
+      <c r="C62" s="31"/>
+      <c r="D62" s="31"/>
+      <c r="E62" s="31"/>
+      <c r="F62" s="32"/>
+      <c r="G62" s="30"/>
+      <c r="H62" s="31"/>
+      <c r="I62" s="31"/>
+      <c r="J62" s="32"/>
+    </row>
+    <row r="63" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="23"/>
+      <c r="C63" s="23"/>
+      <c r="D63" s="23"/>
+      <c r="E63" s="23"/>
+      <c r="F63" s="23"/>
+      <c r="G63" s="23"/>
+      <c r="H63" s="23"/>
+      <c r="I63" s="23"/>
+      <c r="J63" s="23"/>
+    </row>
+    <row r="64" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C64" s="39"/>
-[...3 lines deleted...]
-      <c r="G64" s="39" t="s">
+      <c r="C64" s="4"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="4"/>
+      <c r="F64" s="4"/>
+      <c r="G64" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H64" s="39"/>
-[...114 lines deleted...]
-      <c r="B75" s="76" t="s">
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="2:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="24"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="26"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="15"/>
+      <c r="I65" s="15"/>
+      <c r="J65" s="16"/>
+    </row>
+    <row r="66" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B66" s="27"/>
+      <c r="C66" s="28"/>
+      <c r="D66" s="28"/>
+      <c r="E66" s="28"/>
+      <c r="F66" s="29"/>
+      <c r="G66" s="17"/>
+      <c r="H66" s="18"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="19"/>
+    </row>
+    <row r="67" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B67" s="27"/>
+      <c r="C67" s="28"/>
+      <c r="D67" s="28"/>
+      <c r="E67" s="28"/>
+      <c r="F67" s="29"/>
+      <c r="G67" s="17"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="19"/>
+    </row>
+    <row r="68" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B68" s="27"/>
+      <c r="C68" s="28"/>
+      <c r="D68" s="28"/>
+      <c r="E68" s="28"/>
+      <c r="F68" s="29"/>
+      <c r="G68" s="17"/>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="19"/>
+    </row>
+    <row r="69" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B69" s="27"/>
+      <c r="C69" s="28"/>
+      <c r="D69" s="28"/>
+      <c r="E69" s="28"/>
+      <c r="F69" s="29"/>
+      <c r="G69" s="17"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="19"/>
+    </row>
+    <row r="70" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B70" s="27"/>
+      <c r="C70" s="28"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="29"/>
+      <c r="G70" s="17"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="19"/>
+    </row>
+    <row r="71" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B71" s="27"/>
+      <c r="C71" s="28"/>
+      <c r="D71" s="28"/>
+      <c r="E71" s="28"/>
+      <c r="F71" s="29"/>
+      <c r="G71" s="17"/>
+      <c r="H71" s="18"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="19"/>
+    </row>
+    <row r="72" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B72" s="27"/>
+      <c r="C72" s="28"/>
+      <c r="D72" s="28"/>
+      <c r="E72" s="28"/>
+      <c r="F72" s="29"/>
+      <c r="G72" s="17"/>
+      <c r="H72" s="18"/>
+      <c r="I72" s="18"/>
+      <c r="J72" s="19"/>
+    </row>
+    <row r="73" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B73" s="27"/>
+      <c r="C73" s="28"/>
+      <c r="D73" s="28"/>
+      <c r="E73" s="28"/>
+      <c r="F73" s="29"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="18"/>
+      <c r="I73" s="18"/>
+      <c r="J73" s="19"/>
+    </row>
+    <row r="74" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B74" s="30"/>
+      <c r="C74" s="31"/>
+      <c r="D74" s="31"/>
+      <c r="E74" s="31"/>
+      <c r="F74" s="32"/>
+      <c r="G74" s="20"/>
+      <c r="H74" s="21"/>
+      <c r="I74" s="21"/>
+      <c r="J74" s="22"/>
+    </row>
+    <row r="75" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B75" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="C75" s="76"/>
-[...9 lines deleted...]
-      <c r="B76" s="39" t="s">
+      <c r="C75" s="23"/>
+      <c r="D75" s="23"/>
+      <c r="E75" s="23"/>
+      <c r="F75" s="23"/>
+      <c r="G75" s="23"/>
+      <c r="H75" s="23"/>
+      <c r="I75" s="23"/>
+      <c r="J75" s="23"/>
+    </row>
+    <row r="76" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C76" s="39"/>
-[...3 lines deleted...]
-      <c r="G76" s="39" t="s">
+      <c r="C76" s="4"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="4"/>
+      <c r="F76" s="4"/>
+      <c r="G76" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H76" s="39"/>
-[...111 lines deleted...]
-      <c r="J86" s="94"/>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B77" s="5"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="14"/>
+      <c r="H77" s="15"/>
+      <c r="I77" s="15"/>
+      <c r="J77" s="16"/>
+    </row>
+    <row r="78" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B78" s="8"/>
+      <c r="C78" s="9"/>
+      <c r="D78" s="9"/>
+      <c r="E78" s="9"/>
+      <c r="F78" s="10"/>
+      <c r="G78" s="17"/>
+      <c r="H78" s="18"/>
+      <c r="I78" s="18"/>
+      <c r="J78" s="19"/>
+    </row>
+    <row r="79" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B79" s="8"/>
+      <c r="C79" s="9"/>
+      <c r="D79" s="9"/>
+      <c r="E79" s="9"/>
+      <c r="F79" s="10"/>
+      <c r="G79" s="17"/>
+      <c r="H79" s="18"/>
+      <c r="I79" s="18"/>
+      <c r="J79" s="19"/>
+    </row>
+    <row r="80" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B80" s="8"/>
+      <c r="C80" s="9"/>
+      <c r="D80" s="9"/>
+      <c r="E80" s="9"/>
+      <c r="F80" s="10"/>
+      <c r="G80" s="17"/>
+      <c r="H80" s="18"/>
+      <c r="I80" s="18"/>
+      <c r="J80" s="19"/>
+    </row>
+    <row r="81" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B81" s="8"/>
+      <c r="C81" s="9"/>
+      <c r="D81" s="9"/>
+      <c r="E81" s="9"/>
+      <c r="F81" s="10"/>
+      <c r="G81" s="17"/>
+      <c r="H81" s="18"/>
+      <c r="I81" s="18"/>
+      <c r="J81" s="19"/>
+    </row>
+    <row r="82" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B82" s="8"/>
+      <c r="C82" s="9"/>
+      <c r="D82" s="9"/>
+      <c r="E82" s="9"/>
+      <c r="F82" s="10"/>
+      <c r="G82" s="17"/>
+      <c r="H82" s="18"/>
+      <c r="I82" s="18"/>
+      <c r="J82" s="19"/>
+    </row>
+    <row r="83" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B83" s="8"/>
+      <c r="C83" s="9"/>
+      <c r="D83" s="9"/>
+      <c r="E83" s="9"/>
+      <c r="F83" s="10"/>
+      <c r="G83" s="17"/>
+      <c r="H83" s="18"/>
+      <c r="I83" s="18"/>
+      <c r="J83" s="19"/>
+    </row>
+    <row r="84" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B84" s="8"/>
+      <c r="C84" s="9"/>
+      <c r="D84" s="9"/>
+      <c r="E84" s="9"/>
+      <c r="F84" s="10"/>
+      <c r="G84" s="17"/>
+      <c r="H84" s="18"/>
+      <c r="I84" s="18"/>
+      <c r="J84" s="19"/>
+    </row>
+    <row r="85" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B85" s="8"/>
+      <c r="C85" s="9"/>
+      <c r="D85" s="9"/>
+      <c r="E85" s="9"/>
+      <c r="F85" s="10"/>
+      <c r="G85" s="17"/>
+      <c r="H85" s="18"/>
+      <c r="I85" s="18"/>
+      <c r="J85" s="19"/>
+    </row>
+    <row r="86" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B86" s="11"/>
+      <c r="C86" s="12"/>
+      <c r="D86" s="12"/>
+      <c r="E86" s="12"/>
+      <c r="F86" s="13"/>
+      <c r="G86" s="20"/>
+      <c r="H86" s="21"/>
+      <c r="I86" s="21"/>
+      <c r="J86" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="90">
     <mergeCell ref="B1:J6"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="E8:J8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="E9:J9"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="D15:J15"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="H10:J10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:J11"/>
     <mergeCell ref="B12:J12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D13:J13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="D14:J14"/>
     <mergeCell ref="B23:C23"/>
@@ -5546,6212 +6749,4976 @@
     <mergeCell ref="G53:J62"/>
     <mergeCell ref="E37:F37"/>
     <mergeCell ref="G37:H37"/>
     <mergeCell ref="I37:J37"/>
     <mergeCell ref="B38:J38"/>
     <mergeCell ref="B39:J39"/>
     <mergeCell ref="B40:F40"/>
     <mergeCell ref="G40:J40"/>
     <mergeCell ref="B41:F50"/>
     <mergeCell ref="G41:J50"/>
     <mergeCell ref="B51:J51"/>
     <mergeCell ref="B52:F52"/>
     <mergeCell ref="G52:J52"/>
     <mergeCell ref="B76:F76"/>
     <mergeCell ref="G76:J76"/>
     <mergeCell ref="B77:F86"/>
     <mergeCell ref="G77:J86"/>
     <mergeCell ref="B63:J63"/>
     <mergeCell ref="B64:F64"/>
     <mergeCell ref="G64:J64"/>
     <mergeCell ref="B65:F74"/>
     <mergeCell ref="G65:J74"/>
     <mergeCell ref="B75:J75"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D25:D26" xr:uid="{D857A7D2-F053-432A-AD90-A2DDACE8B991}">
-[...1225 lines deleted...]
-  <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D25:D26" xr:uid="{0BB55DA5-0D45-4E68-9302-190E0A9E4367}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{639C5C99-3958-4917-AB32-46F1AA0D5DDC}">
   <sheetPr>
     <tabColor theme="0" tint="-0.14999847407452621"/>
   </sheetPr>
   <dimension ref="B1:J86"/>
   <sheetViews>
     <sheetView topLeftCell="A57" zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
       <selection activeCell="B53" sqref="B53:J62"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="17.75" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="17.69921875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.25" customWidth="1"/>
-    <col min="3" max="3" width="19.375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="3.19921875" customWidth="1"/>
+    <col min="3" max="3" width="19.3984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" x14ac:dyDescent="0.2">
-[...66 lines deleted...]
-      <c r="B7" s="10" t="s">
+    <row r="1" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B1" s="87"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="89"/>
+    </row>
+    <row r="2" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B2" s="90"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="92"/>
+    </row>
+    <row r="3" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B3" s="90"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+      <c r="I3" s="91"/>
+      <c r="J3" s="92"/>
+    </row>
+    <row r="4" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B4" s="90"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="92"/>
+    </row>
+    <row r="5" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B5" s="90"/>
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
+      <c r="F5" s="91"/>
+      <c r="G5" s="91"/>
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="92"/>
+    </row>
+    <row r="6" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B6" s="90"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="92"/>
+    </row>
+    <row r="7" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B7" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="11"/>
-[...9 lines deleted...]
-      <c r="B8" s="10" t="s">
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="75"/>
+    </row>
+    <row r="8" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B8" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="11"/>
-[...1 lines deleted...]
-      <c r="E8" s="13" t="s">
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="13"/>
-[...6 lines deleted...]
-      <c r="B9" s="10" t="s">
+      <c r="F8" s="93"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="93"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="94"/>
+    </row>
+    <row r="9" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B9" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="11"/>
-[...1 lines deleted...]
-      <c r="E9" s="13" t="s">
+      <c r="C9" s="74"/>
+      <c r="D9" s="74"/>
+      <c r="E9" s="93" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="13"/>
-[...6 lines deleted...]
-      <c r="B10" s="10" t="s">
+      <c r="F9" s="93"/>
+      <c r="G9" s="93"/>
+      <c r="H9" s="93"/>
+      <c r="I9" s="93"/>
+      <c r="J9" s="94"/>
+    </row>
+    <row r="10" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B10" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="11"/>
-      <c r="D10" s="11" t="s">
+      <c r="C10" s="74"/>
+      <c r="D10" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="E10" s="11"/>
-      <c r="F10" s="11" t="s">
+      <c r="E10" s="74"/>
+      <c r="F10" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="11"/>
-      <c r="H10" s="11" t="s">
+      <c r="G10" s="74"/>
+      <c r="H10" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="I10" s="11"/>
-[...3 lines deleted...]
-      <c r="B11" s="20">
+      <c r="I10" s="74"/>
+      <c r="J10" s="75"/>
+    </row>
+    <row r="11" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="76">
         <v>45378</v>
       </c>
-      <c r="C11" s="21"/>
-      <c r="D11" s="21" t="s">
+      <c r="C11" s="77"/>
+      <c r="D11" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="E11" s="21"/>
-      <c r="F11" s="21">
+      <c r="E11" s="77"/>
+      <c r="F11" s="77">
         <v>4</v>
       </c>
-      <c r="G11" s="21"/>
-      <c r="H11" s="21" t="s">
+      <c r="G11" s="77"/>
+      <c r="H11" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="I11" s="21"/>
-[...3 lines deleted...]
-      <c r="B12" s="23" t="s">
+      <c r="I11" s="77"/>
+      <c r="J11" s="78"/>
+    </row>
+    <row r="12" spans="2:10" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="C12" s="24"/>
-[...9 lines deleted...]
-      <c r="B13" s="26" t="s">
+      <c r="C12" s="80"/>
+      <c r="D12" s="80"/>
+      <c r="E12" s="80"/>
+      <c r="F12" s="80"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="80"/>
+      <c r="I12" s="80"/>
+      <c r="J12" s="81"/>
+    </row>
+    <row r="13" spans="2:10" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="82" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="27"/>
-      <c r="D13" s="28" t="s">
+      <c r="C13" s="83"/>
+      <c r="D13" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="E13" s="29"/>
-[...7 lines deleted...]
-      <c r="B14" s="15" t="s">
+      <c r="E13" s="85"/>
+      <c r="F13" s="85"/>
+      <c r="G13" s="85"/>
+      <c r="H13" s="85"/>
+      <c r="I13" s="85"/>
+      <c r="J13" s="86"/>
+    </row>
+    <row r="14" spans="2:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="16"/>
-      <c r="D14" s="31" t="s">
+      <c r="C14" s="69"/>
+      <c r="D14" s="63" t="s">
         <v>48</v>
       </c>
-      <c r="E14" s="32"/>
-[...7 lines deleted...]
-      <c r="B15" s="15" t="s">
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="64"/>
+      <c r="J14" s="65"/>
+    </row>
+    <row r="15" spans="2:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="16"/>
-      <c r="D15" s="17" t="s">
+      <c r="C15" s="69"/>
+      <c r="D15" s="70" t="s">
         <v>52</v>
       </c>
-      <c r="E15" s="18"/>
-[...7 lines deleted...]
-      <c r="B16" s="37" t="s">
+      <c r="E15" s="71"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="72"/>
+    </row>
+    <row r="16" spans="2:10" ht="52.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="37"/>
-      <c r="D16" s="38" t="s">
+      <c r="C16" s="60"/>
+      <c r="D16" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="E16" s="38"/>
-[...7 lines deleted...]
-      <c r="B17" s="39" t="s">
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="61"/>
+    </row>
+    <row r="17" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="39"/>
-[...8 lines deleted...]
-    <row r="18" spans="2:10" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="2:10" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B18" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="41"/>
-      <c r="D18" s="31" t="s">
+      <c r="C18" s="62"/>
+      <c r="D18" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E18" s="32"/>
-[...6 lines deleted...]
-    <row r="19" spans="2:10" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E18" s="64"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="64"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="65"/>
+    </row>
+    <row r="19" spans="2:10" ht="38.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B19" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="41"/>
-      <c r="D19" s="31" t="s">
+      <c r="C19" s="62"/>
+      <c r="D19" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E19" s="32"/>
-[...7 lines deleted...]
-      <c r="B20" s="39" t="s">
+      <c r="E19" s="64"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="64"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="65"/>
+    </row>
+    <row r="20" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="39"/>
-[...9 lines deleted...]
-      <c r="B21" s="34" t="s">
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="2:10" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="34"/>
-      <c r="D21" s="103" t="s">
+      <c r="C21" s="53"/>
+      <c r="D21" s="95" t="s">
         <v>74</v>
       </c>
-      <c r="E21" s="104"/>
-[...7 lines deleted...]
-      <c r="B22" s="34" t="s">
+      <c r="E21" s="96"/>
+      <c r="F21" s="96"/>
+      <c r="G21" s="96"/>
+      <c r="H21" s="96"/>
+      <c r="I21" s="96"/>
+      <c r="J21" s="97"/>
+    </row>
+    <row r="22" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="C22" s="34"/>
-      <c r="D22" s="44" t="s">
+      <c r="C22" s="53"/>
+      <c r="D22" s="54" t="s">
         <v>55</v>
       </c>
-      <c r="E22" s="44"/>
-[...7 lines deleted...]
-      <c r="B23" s="34" t="s">
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+    </row>
+    <row r="23" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="35"/>
-[...9 lines deleted...]
-      <c r="B24" s="34" t="s">
+      <c r="C23" s="41"/>
+      <c r="D23" s="59"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+    </row>
+    <row r="24" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B24" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="C24" s="35"/>
-[...8 lines deleted...]
-    <row r="25" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C24" s="41"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+    </row>
+    <row r="25" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B25" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="C25" s="35"/>
-      <c r="D25" s="48" t="s">
+      <c r="C25" s="41"/>
+      <c r="D25" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="E25" s="35"/>
-      <c r="F25" s="49" t="s">
+      <c r="E25" s="41"/>
+      <c r="F25" s="56" t="s">
         <v>58</v>
       </c>
-      <c r="G25" s="50"/>
-[...7 lines deleted...]
-      <c r="D26" s="48" t="s">
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
+    </row>
+    <row r="26" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="E26" s="35"/>
-      <c r="F26" s="49" t="s">
+      <c r="E26" s="41"/>
+      <c r="F26" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="G26" s="50"/>
-[...4 lines deleted...]
-    <row r="27" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="G26" s="57"/>
+      <c r="H26" s="57"/>
+      <c r="I26" s="57"/>
+      <c r="J26" s="57"/>
+    </row>
+    <row r="27" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B27" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="35"/>
-      <c r="D27" s="51" t="s">
+      <c r="C27" s="41"/>
+      <c r="D27" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="E27" s="51"/>
-[...6 lines deleted...]
-    <row r="28" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="58"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="58"/>
+    </row>
+    <row r="28" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B28" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="C28" s="35"/>
-      <c r="D28" s="44" t="s">
+      <c r="C28" s="41"/>
+      <c r="D28" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="E28" s="44"/>
-[...7 lines deleted...]
-      <c r="B29" s="39" t="s">
+      <c r="E28" s="54"/>
+      <c r="F28" s="54"/>
+      <c r="G28" s="54"/>
+      <c r="H28" s="54"/>
+      <c r="I28" s="54"/>
+      <c r="J28" s="54"/>
+    </row>
+    <row r="29" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C29" s="39"/>
-[...8 lines deleted...]
-    <row r="30" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+    </row>
+    <row r="30" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B30" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="C30" s="35"/>
-      <c r="D30" s="45">
+      <c r="C30" s="41"/>
+      <c r="D30" s="50">
         <v>2025</v>
       </c>
-      <c r="E30" s="46"/>
-[...6 lines deleted...]
-    <row r="31" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="51"/>
+      <c r="H30" s="51"/>
+      <c r="I30" s="51"/>
+      <c r="J30" s="52"/>
+    </row>
+    <row r="31" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B31" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="C31" s="35"/>
-      <c r="D31" s="52">
+      <c r="C31" s="41"/>
+      <c r="D31" s="42">
         <v>1</v>
       </c>
-      <c r="E31" s="53"/>
-[...6 lines deleted...]
-    <row r="32" spans="2:10" ht="44.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="44"/>
+    </row>
+    <row r="32" spans="2:10" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B32" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="C32" s="35"/>
-      <c r="D32" s="55">
+      <c r="C32" s="41"/>
+      <c r="D32" s="45">
         <v>1</v>
       </c>
-      <c r="E32" s="56"/>
-[...6 lines deleted...]
-    <row r="33" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E32" s="46"/>
+      <c r="F32" s="46"/>
+      <c r="G32" s="46"/>
+      <c r="H32" s="46"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="47"/>
+    </row>
+    <row r="33" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B33" s="40" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="40"/>
       <c r="D33" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E33" s="58" t="s">
+      <c r="E33" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="F33" s="59"/>
-      <c r="G33" s="58" t="s">
+      <c r="F33" s="49"/>
+      <c r="G33" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="H33" s="59"/>
-      <c r="I33" s="58" t="s">
+      <c r="H33" s="49"/>
+      <c r="I33" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="J33" s="59"/>
-[...1 lines deleted...]
-    <row r="34" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J33" s="49"/>
+    </row>
+    <row r="34" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="1">
         <v>1</v>
       </c>
-      <c r="E34" s="60">
+      <c r="E34" s="38">
         <v>1</v>
       </c>
-      <c r="F34" s="60"/>
-[...2 lines deleted...]
-      <c r="I34" s="61">
+      <c r="F34" s="38"/>
+      <c r="G34" s="38"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="33">
         <f>+G34/E34</f>
         <v>0</v>
       </c>
-      <c r="J34" s="61"/>
-[...1 lines deleted...]
-    <row r="35" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J34" s="33"/>
+    </row>
+    <row r="35" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="40"/>
       <c r="C35" s="40"/>
       <c r="D35" s="1">
         <v>2</v>
       </c>
-      <c r="E35" s="60">
+      <c r="E35" s="38">
         <v>1</v>
       </c>
-      <c r="F35" s="60"/>
-[...2 lines deleted...]
-      <c r="I35" s="61">
+      <c r="F35" s="38"/>
+      <c r="G35" s="38"/>
+      <c r="H35" s="38"/>
+      <c r="I35" s="33">
         <f>+G35/E35</f>
         <v>0</v>
       </c>
-      <c r="J35" s="61"/>
-[...1 lines deleted...]
-    <row r="36" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J35" s="33"/>
+    </row>
+    <row r="36" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B36" s="40"/>
       <c r="C36" s="40"/>
       <c r="D36" s="1">
         <v>3</v>
       </c>
-      <c r="E36" s="60">
+      <c r="E36" s="38">
         <v>1</v>
       </c>
-      <c r="F36" s="60"/>
-[...5 lines deleted...]
-    <row r="37" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="F36" s="38"/>
+      <c r="G36" s="38"/>
+      <c r="H36" s="38"/>
+      <c r="I36" s="33"/>
+      <c r="J36" s="33"/>
+    </row>
+    <row r="37" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="40"/>
       <c r="C37" s="40"/>
       <c r="D37" s="1">
         <v>4</v>
       </c>
-      <c r="E37" s="74">
+      <c r="E37" s="37">
         <v>1</v>
       </c>
-      <c r="F37" s="74"/>
-[...6 lines deleted...]
-      <c r="B38" s="39" t="s">
+      <c r="F37" s="37"/>
+      <c r="G37" s="38"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="33"/>
+      <c r="J37" s="33"/>
+    </row>
+    <row r="38" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="C38" s="39"/>
-[...9 lines deleted...]
-      <c r="B39" s="75" t="s">
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="C39" s="75"/>
-[...9 lines deleted...]
-      <c r="B40" s="39" t="s">
+      <c r="C39" s="39"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39"/>
+    </row>
+    <row r="40" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C40" s="39"/>
-[...3 lines deleted...]
-      <c r="G40" s="39" t="s">
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4"/>
+      <c r="F40" s="4"/>
+      <c r="G40" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H40" s="39"/>
-[...114 lines deleted...]
-      <c r="B51" s="76" t="s">
+      <c r="H40" s="4"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="34"/>
+      <c r="C41" s="35"/>
+      <c r="D41" s="35"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="36"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="26"/>
+    </row>
+    <row r="42" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B42" s="27"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="29"/>
+      <c r="G42" s="27"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="29"/>
+    </row>
+    <row r="43" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B43" s="27"/>
+      <c r="C43" s="28"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="28"/>
+      <c r="I43" s="28"/>
+      <c r="J43" s="29"/>
+    </row>
+    <row r="44" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B44" s="27"/>
+      <c r="C44" s="28"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="29"/>
+      <c r="G44" s="27"/>
+      <c r="H44" s="28"/>
+      <c r="I44" s="28"/>
+      <c r="J44" s="29"/>
+    </row>
+    <row r="45" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B45" s="27"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="29"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="28"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="29"/>
+    </row>
+    <row r="46" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B46" s="27"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="29"/>
+      <c r="G46" s="27"/>
+      <c r="H46" s="28"/>
+      <c r="I46" s="28"/>
+      <c r="J46" s="29"/>
+    </row>
+    <row r="47" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="28"/>
+      <c r="F47" s="29"/>
+      <c r="G47" s="27"/>
+      <c r="H47" s="28"/>
+      <c r="I47" s="28"/>
+      <c r="J47" s="29"/>
+    </row>
+    <row r="48" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B48" s="27"/>
+      <c r="C48" s="28"/>
+      <c r="D48" s="28"/>
+      <c r="E48" s="28"/>
+      <c r="F48" s="29"/>
+      <c r="G48" s="27"/>
+      <c r="H48" s="28"/>
+      <c r="I48" s="28"/>
+      <c r="J48" s="29"/>
+    </row>
+    <row r="49" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B49" s="27"/>
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="27"/>
+      <c r="H49" s="28"/>
+      <c r="I49" s="28"/>
+      <c r="J49" s="29"/>
+    </row>
+    <row r="50" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B50" s="30"/>
+      <c r="C50" s="31"/>
+      <c r="D50" s="31"/>
+      <c r="E50" s="31"/>
+      <c r="F50" s="32"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="31"/>
+      <c r="J50" s="32"/>
+    </row>
+    <row r="51" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="C51" s="76"/>
-[...9 lines deleted...]
-      <c r="B52" s="39" t="s">
+      <c r="C51" s="23"/>
+      <c r="D51" s="23"/>
+      <c r="E51" s="23"/>
+      <c r="F51" s="23"/>
+      <c r="G51" s="23"/>
+      <c r="H51" s="23"/>
+      <c r="I51" s="23"/>
+      <c r="J51" s="23"/>
+    </row>
+    <row r="52" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C52" s="39"/>
-[...3 lines deleted...]
-      <c r="G52" s="39" t="s">
+      <c r="C52" s="4"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="4"/>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H52" s="39"/>
-[...125 lines deleted...]
-      <c r="B64" s="39" t="s">
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+    </row>
+    <row r="53" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B53" s="34"/>
+      <c r="C53" s="35"/>
+      <c r="D53" s="35"/>
+      <c r="E53" s="35"/>
+      <c r="F53" s="36"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="25"/>
+      <c r="I53" s="25"/>
+      <c r="J53" s="26"/>
+    </row>
+    <row r="54" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B54" s="27"/>
+      <c r="C54" s="28"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="29"/>
+      <c r="G54" s="27"/>
+      <c r="H54" s="28"/>
+      <c r="I54" s="28"/>
+      <c r="J54" s="29"/>
+    </row>
+    <row r="55" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B55" s="27"/>
+      <c r="C55" s="28"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="29"/>
+      <c r="G55" s="27"/>
+      <c r="H55" s="28"/>
+      <c r="I55" s="28"/>
+      <c r="J55" s="29"/>
+    </row>
+    <row r="56" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B56" s="27"/>
+      <c r="C56" s="28"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="29"/>
+      <c r="G56" s="27"/>
+      <c r="H56" s="28"/>
+      <c r="I56" s="28"/>
+      <c r="J56" s="29"/>
+    </row>
+    <row r="57" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B57" s="27"/>
+      <c r="C57" s="28"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="29"/>
+      <c r="G57" s="27"/>
+      <c r="H57" s="28"/>
+      <c r="I57" s="28"/>
+      <c r="J57" s="29"/>
+    </row>
+    <row r="58" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B58" s="27"/>
+      <c r="C58" s="28"/>
+      <c r="D58" s="28"/>
+      <c r="E58" s="28"/>
+      <c r="F58" s="29"/>
+      <c r="G58" s="27"/>
+      <c r="H58" s="28"/>
+      <c r="I58" s="28"/>
+      <c r="J58" s="29"/>
+    </row>
+    <row r="59" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B59" s="27"/>
+      <c r="C59" s="28"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="28"/>
+      <c r="I59" s="28"/>
+      <c r="J59" s="29"/>
+    </row>
+    <row r="60" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B60" s="27"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="29"/>
+      <c r="G60" s="27"/>
+      <c r="H60" s="28"/>
+      <c r="I60" s="28"/>
+      <c r="J60" s="29"/>
+    </row>
+    <row r="61" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B61" s="27"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="29"/>
+      <c r="G61" s="27"/>
+      <c r="H61" s="28"/>
+      <c r="I61" s="28"/>
+      <c r="J61" s="29"/>
+    </row>
+    <row r="62" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B62" s="30"/>
+      <c r="C62" s="31"/>
+      <c r="D62" s="31"/>
+      <c r="E62" s="31"/>
+      <c r="F62" s="32"/>
+      <c r="G62" s="30"/>
+      <c r="H62" s="31"/>
+      <c r="I62" s="31"/>
+      <c r="J62" s="32"/>
+    </row>
+    <row r="63" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="23"/>
+      <c r="C63" s="23"/>
+      <c r="D63" s="23"/>
+      <c r="E63" s="23"/>
+      <c r="F63" s="23"/>
+      <c r="G63" s="23"/>
+      <c r="H63" s="23"/>
+      <c r="I63" s="23"/>
+      <c r="J63" s="23"/>
+    </row>
+    <row r="64" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C64" s="39"/>
-[...3 lines deleted...]
-      <c r="G64" s="39" t="s">
+      <c r="C64" s="4"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="4"/>
+      <c r="F64" s="4"/>
+      <c r="G64" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H64" s="39"/>
-[...114 lines deleted...]
-      <c r="B75" s="76" t="s">
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="2:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="24"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="26"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="15"/>
+      <c r="I65" s="15"/>
+      <c r="J65" s="16"/>
+    </row>
+    <row r="66" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B66" s="27"/>
+      <c r="C66" s="28"/>
+      <c r="D66" s="28"/>
+      <c r="E66" s="28"/>
+      <c r="F66" s="29"/>
+      <c r="G66" s="17"/>
+      <c r="H66" s="18"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="19"/>
+    </row>
+    <row r="67" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B67" s="27"/>
+      <c r="C67" s="28"/>
+      <c r="D67" s="28"/>
+      <c r="E67" s="28"/>
+      <c r="F67" s="29"/>
+      <c r="G67" s="17"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="19"/>
+    </row>
+    <row r="68" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B68" s="27"/>
+      <c r="C68" s="28"/>
+      <c r="D68" s="28"/>
+      <c r="E68" s="28"/>
+      <c r="F68" s="29"/>
+      <c r="G68" s="17"/>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="19"/>
+    </row>
+    <row r="69" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B69" s="27"/>
+      <c r="C69" s="28"/>
+      <c r="D69" s="28"/>
+      <c r="E69" s="28"/>
+      <c r="F69" s="29"/>
+      <c r="G69" s="17"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="19"/>
+    </row>
+    <row r="70" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B70" s="27"/>
+      <c r="C70" s="28"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="29"/>
+      <c r="G70" s="17"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="19"/>
+    </row>
+    <row r="71" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B71" s="27"/>
+      <c r="C71" s="28"/>
+      <c r="D71" s="28"/>
+      <c r="E71" s="28"/>
+      <c r="F71" s="29"/>
+      <c r="G71" s="17"/>
+      <c r="H71" s="18"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="19"/>
+    </row>
+    <row r="72" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B72" s="27"/>
+      <c r="C72" s="28"/>
+      <c r="D72" s="28"/>
+      <c r="E72" s="28"/>
+      <c r="F72" s="29"/>
+      <c r="G72" s="17"/>
+      <c r="H72" s="18"/>
+      <c r="I72" s="18"/>
+      <c r="J72" s="19"/>
+    </row>
+    <row r="73" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B73" s="27"/>
+      <c r="C73" s="28"/>
+      <c r="D73" s="28"/>
+      <c r="E73" s="28"/>
+      <c r="F73" s="29"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="18"/>
+      <c r="I73" s="18"/>
+      <c r="J73" s="19"/>
+    </row>
+    <row r="74" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B74" s="30"/>
+      <c r="C74" s="31"/>
+      <c r="D74" s="31"/>
+      <c r="E74" s="31"/>
+      <c r="F74" s="32"/>
+      <c r="G74" s="20"/>
+      <c r="H74" s="21"/>
+      <c r="I74" s="21"/>
+      <c r="J74" s="22"/>
+    </row>
+    <row r="75" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B75" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="C75" s="76"/>
-[...9 lines deleted...]
-      <c r="B76" s="39" t="s">
+      <c r="C75" s="23"/>
+      <c r="D75" s="23"/>
+      <c r="E75" s="23"/>
+      <c r="F75" s="23"/>
+      <c r="G75" s="23"/>
+      <c r="H75" s="23"/>
+      <c r="I75" s="23"/>
+      <c r="J75" s="23"/>
+    </row>
+    <row r="76" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C76" s="39"/>
-[...3 lines deleted...]
-      <c r="G76" s="39" t="s">
+      <c r="C76" s="4"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="4"/>
+      <c r="F76" s="4"/>
+      <c r="G76" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H76" s="39"/>
-[...111 lines deleted...]
-      <c r="J86" s="94"/>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B77" s="5"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="14"/>
+      <c r="H77" s="15"/>
+      <c r="I77" s="15"/>
+      <c r="J77" s="16"/>
+    </row>
+    <row r="78" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B78" s="8"/>
+      <c r="C78" s="9"/>
+      <c r="D78" s="9"/>
+      <c r="E78" s="9"/>
+      <c r="F78" s="10"/>
+      <c r="G78" s="17"/>
+      <c r="H78" s="18"/>
+      <c r="I78" s="18"/>
+      <c r="J78" s="19"/>
+    </row>
+    <row r="79" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B79" s="8"/>
+      <c r="C79" s="9"/>
+      <c r="D79" s="9"/>
+      <c r="E79" s="9"/>
+      <c r="F79" s="10"/>
+      <c r="G79" s="17"/>
+      <c r="H79" s="18"/>
+      <c r="I79" s="18"/>
+      <c r="J79" s="19"/>
+    </row>
+    <row r="80" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B80" s="8"/>
+      <c r="C80" s="9"/>
+      <c r="D80" s="9"/>
+      <c r="E80" s="9"/>
+      <c r="F80" s="10"/>
+      <c r="G80" s="17"/>
+      <c r="H80" s="18"/>
+      <c r="I80" s="18"/>
+      <c r="J80" s="19"/>
+    </row>
+    <row r="81" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B81" s="8"/>
+      <c r="C81" s="9"/>
+      <c r="D81" s="9"/>
+      <c r="E81" s="9"/>
+      <c r="F81" s="10"/>
+      <c r="G81" s="17"/>
+      <c r="H81" s="18"/>
+      <c r="I81" s="18"/>
+      <c r="J81" s="19"/>
+    </row>
+    <row r="82" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B82" s="8"/>
+      <c r="C82" s="9"/>
+      <c r="D82" s="9"/>
+      <c r="E82" s="9"/>
+      <c r="F82" s="10"/>
+      <c r="G82" s="17"/>
+      <c r="H82" s="18"/>
+      <c r="I82" s="18"/>
+      <c r="J82" s="19"/>
+    </row>
+    <row r="83" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B83" s="8"/>
+      <c r="C83" s="9"/>
+      <c r="D83" s="9"/>
+      <c r="E83" s="9"/>
+      <c r="F83" s="10"/>
+      <c r="G83" s="17"/>
+      <c r="H83" s="18"/>
+      <c r="I83" s="18"/>
+      <c r="J83" s="19"/>
+    </row>
+    <row r="84" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B84" s="8"/>
+      <c r="C84" s="9"/>
+      <c r="D84" s="9"/>
+      <c r="E84" s="9"/>
+      <c r="F84" s="10"/>
+      <c r="G84" s="17"/>
+      <c r="H84" s="18"/>
+      <c r="I84" s="18"/>
+      <c r="J84" s="19"/>
+    </row>
+    <row r="85" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B85" s="8"/>
+      <c r="C85" s="9"/>
+      <c r="D85" s="9"/>
+      <c r="E85" s="9"/>
+      <c r="F85" s="10"/>
+      <c r="G85" s="17"/>
+      <c r="H85" s="18"/>
+      <c r="I85" s="18"/>
+      <c r="J85" s="19"/>
+    </row>
+    <row r="86" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B86" s="11"/>
+      <c r="C86" s="12"/>
+      <c r="D86" s="12"/>
+      <c r="E86" s="12"/>
+      <c r="F86" s="13"/>
+      <c r="G86" s="20"/>
+      <c r="H86" s="21"/>
+      <c r="I86" s="21"/>
+      <c r="J86" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="90">
-    <mergeCell ref="B76:F76"/>
-[...23 lines deleted...]
-    <mergeCell ref="G52:J52"/>
+    <mergeCell ref="B1:J6"/>
+    <mergeCell ref="B7:J7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="E8:J8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:J9"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:J15"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:J10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:J11"/>
+    <mergeCell ref="B12:J12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="D13:J13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:J14"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:J23"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:J16"/>
+    <mergeCell ref="B17:J17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:J18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:J19"/>
+    <mergeCell ref="B20:J20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:J21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="D22:J22"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:J30"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:J24"/>
+    <mergeCell ref="B25:C26"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="F25:J25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="F26:J26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:J27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:J28"/>
+    <mergeCell ref="B29:J29"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="D31:J31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="D32:J32"/>
     <mergeCell ref="B33:C37"/>
     <mergeCell ref="E33:F33"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="I33:J33"/>
     <mergeCell ref="E34:F34"/>
     <mergeCell ref="G34:H34"/>
     <mergeCell ref="I34:J34"/>
     <mergeCell ref="E35:F35"/>
     <mergeCell ref="G35:H35"/>
     <mergeCell ref="I35:J35"/>
     <mergeCell ref="E36:F36"/>
     <mergeCell ref="G36:H36"/>
-    <mergeCell ref="B30:C30"/>
-[...47 lines deleted...]
-    <mergeCell ref="E9:J9"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="B53:F62"/>
+    <mergeCell ref="G53:J62"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="B38:J38"/>
+    <mergeCell ref="B39:J39"/>
+    <mergeCell ref="B40:F40"/>
+    <mergeCell ref="G40:J40"/>
+    <mergeCell ref="B41:F50"/>
+    <mergeCell ref="G41:J50"/>
+    <mergeCell ref="B51:J51"/>
+    <mergeCell ref="B52:F52"/>
+    <mergeCell ref="G52:J52"/>
+    <mergeCell ref="B76:F76"/>
+    <mergeCell ref="G76:J76"/>
+    <mergeCell ref="B77:F86"/>
+    <mergeCell ref="G77:J86"/>
+    <mergeCell ref="B63:J63"/>
+    <mergeCell ref="B64:F64"/>
+    <mergeCell ref="G64:J64"/>
+    <mergeCell ref="B65:F74"/>
+    <mergeCell ref="G65:J74"/>
+    <mergeCell ref="B75:J75"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D25:D26" xr:uid="{FC7BF6EF-C6A9-49FC-AF07-322CBEB0D645}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67137CC7-A03C-4C52-B12B-6A3FCA6E635E}">
   <sheetPr>
     <tabColor theme="0" tint="-0.14999847407452621"/>
   </sheetPr>
   <dimension ref="B1:J86"/>
   <sheetViews>
     <sheetView topLeftCell="B48" zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
       <selection activeCell="B53" sqref="B53:J62"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="17.75" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="17.69921875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.25" customWidth="1"/>
-    <col min="3" max="3" width="19.375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="3.19921875" customWidth="1"/>
+    <col min="3" max="3" width="19.3984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" x14ac:dyDescent="0.2">
-[...66 lines deleted...]
-      <c r="B7" s="10" t="s">
+    <row r="1" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B1" s="87"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="89"/>
+    </row>
+    <row r="2" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B2" s="90"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="92"/>
+    </row>
+    <row r="3" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B3" s="90"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+      <c r="I3" s="91"/>
+      <c r="J3" s="92"/>
+    </row>
+    <row r="4" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B4" s="90"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="92"/>
+    </row>
+    <row r="5" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B5" s="90"/>
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
+      <c r="F5" s="91"/>
+      <c r="G5" s="91"/>
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="92"/>
+    </row>
+    <row r="6" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B6" s="90"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="92"/>
+    </row>
+    <row r="7" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B7" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="11"/>
-[...9 lines deleted...]
-      <c r="B8" s="10" t="s">
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="75"/>
+    </row>
+    <row r="8" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B8" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="11"/>
-[...1 lines deleted...]
-      <c r="E8" s="13" t="s">
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="13"/>
-[...6 lines deleted...]
-      <c r="B9" s="10" t="s">
+      <c r="F8" s="93"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="93"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="94"/>
+    </row>
+    <row r="9" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B9" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="11"/>
-[...1 lines deleted...]
-      <c r="E9" s="13" t="s">
+      <c r="C9" s="74"/>
+      <c r="D9" s="74"/>
+      <c r="E9" s="93" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="13"/>
-[...6 lines deleted...]
-      <c r="B10" s="10" t="s">
+      <c r="F9" s="93"/>
+      <c r="G9" s="93"/>
+      <c r="H9" s="93"/>
+      <c r="I9" s="93"/>
+      <c r="J9" s="94"/>
+    </row>
+    <row r="10" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B10" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="11"/>
-      <c r="D10" s="11" t="s">
+      <c r="C10" s="74"/>
+      <c r="D10" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="E10" s="11"/>
-      <c r="F10" s="11" t="s">
+      <c r="E10" s="74"/>
+      <c r="F10" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="11"/>
-      <c r="H10" s="11" t="s">
+      <c r="G10" s="74"/>
+      <c r="H10" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="I10" s="11"/>
-[...3 lines deleted...]
-      <c r="B11" s="20">
+      <c r="I10" s="74"/>
+      <c r="J10" s="75"/>
+    </row>
+    <row r="11" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="76">
         <v>45378</v>
       </c>
-      <c r="C11" s="21"/>
-      <c r="D11" s="21" t="s">
+      <c r="C11" s="77"/>
+      <c r="D11" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="E11" s="21"/>
-      <c r="F11" s="21">
+      <c r="E11" s="77"/>
+      <c r="F11" s="77">
         <v>4</v>
       </c>
-      <c r="G11" s="21"/>
-      <c r="H11" s="21" t="s">
+      <c r="G11" s="77"/>
+      <c r="H11" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="I11" s="21"/>
-[...3 lines deleted...]
-      <c r="B12" s="23" t="s">
+      <c r="I11" s="77"/>
+      <c r="J11" s="78"/>
+    </row>
+    <row r="12" spans="2:10" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="C12" s="24"/>
-[...9 lines deleted...]
-      <c r="B13" s="26" t="s">
+      <c r="C12" s="80"/>
+      <c r="D12" s="80"/>
+      <c r="E12" s="80"/>
+      <c r="F12" s="80"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="80"/>
+      <c r="I12" s="80"/>
+      <c r="J12" s="81"/>
+    </row>
+    <row r="13" spans="2:10" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="82" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="27"/>
-      <c r="D13" s="28" t="s">
+      <c r="C13" s="83"/>
+      <c r="D13" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="E13" s="29"/>
-[...7 lines deleted...]
-      <c r="B14" s="15" t="s">
+      <c r="E13" s="85"/>
+      <c r="F13" s="85"/>
+      <c r="G13" s="85"/>
+      <c r="H13" s="85"/>
+      <c r="I13" s="85"/>
+      <c r="J13" s="86"/>
+    </row>
+    <row r="14" spans="2:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="16"/>
-      <c r="D14" s="31" t="s">
+      <c r="C14" s="69"/>
+      <c r="D14" s="63" t="s">
         <v>49</v>
       </c>
-      <c r="E14" s="32"/>
-[...7 lines deleted...]
-      <c r="B15" s="15" t="s">
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="64"/>
+      <c r="J14" s="65"/>
+    </row>
+    <row r="15" spans="2:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="16"/>
-      <c r="D15" s="17" t="s">
+      <c r="C15" s="69"/>
+      <c r="D15" s="70" t="s">
         <v>52</v>
       </c>
-      <c r="E15" s="18"/>
-[...7 lines deleted...]
-      <c r="B16" s="37" t="s">
+      <c r="E15" s="71"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="72"/>
+    </row>
+    <row r="16" spans="2:10" ht="52.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="37"/>
-      <c r="D16" s="106" t="s">
+      <c r="C16" s="60"/>
+      <c r="D16" s="98" t="s">
         <v>79</v>
       </c>
-      <c r="E16" s="106"/>
-[...7 lines deleted...]
-      <c r="B17" s="39" t="s">
+      <c r="E16" s="98"/>
+      <c r="F16" s="98"/>
+      <c r="G16" s="98"/>
+      <c r="H16" s="98"/>
+      <c r="I16" s="98"/>
+      <c r="J16" s="98"/>
+    </row>
+    <row r="17" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="39"/>
-[...8 lines deleted...]
-    <row r="18" spans="2:10" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="2:10" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B18" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="41"/>
-      <c r="D18" s="31" t="s">
+      <c r="C18" s="62"/>
+      <c r="D18" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E18" s="32"/>
-[...6 lines deleted...]
-    <row r="19" spans="2:10" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E18" s="64"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="64"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="65"/>
+    </row>
+    <row r="19" spans="2:10" ht="38.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B19" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="41"/>
-      <c r="D19" s="31" t="s">
+      <c r="C19" s="62"/>
+      <c r="D19" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E19" s="32"/>
-[...7 lines deleted...]
-      <c r="B20" s="39" t="s">
+      <c r="E19" s="64"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="64"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="65"/>
+    </row>
+    <row r="20" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="39"/>
-[...9 lines deleted...]
-      <c r="B21" s="34" t="s">
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="2:10" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="34"/>
-      <c r="D21" s="103" t="s">
+      <c r="C21" s="53"/>
+      <c r="D21" s="95" t="s">
         <v>75</v>
       </c>
-      <c r="E21" s="104"/>
-[...7 lines deleted...]
-      <c r="B22" s="34" t="s">
+      <c r="E21" s="96"/>
+      <c r="F21" s="96"/>
+      <c r="G21" s="96"/>
+      <c r="H21" s="96"/>
+      <c r="I21" s="96"/>
+      <c r="J21" s="97"/>
+    </row>
+    <row r="22" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="C22" s="34"/>
-      <c r="D22" s="44" t="s">
+      <c r="C22" s="53"/>
+      <c r="D22" s="54" t="s">
         <v>55</v>
       </c>
-      <c r="E22" s="44"/>
-[...7 lines deleted...]
-      <c r="B23" s="34" t="s">
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+    </row>
+    <row r="23" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="35"/>
-[...9 lines deleted...]
-      <c r="B24" s="34" t="s">
+      <c r="C23" s="41"/>
+      <c r="D23" s="59"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+    </row>
+    <row r="24" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B24" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="C24" s="35"/>
-[...8 lines deleted...]
-    <row r="25" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C24" s="41"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+    </row>
+    <row r="25" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B25" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="C25" s="35"/>
-      <c r="D25" s="48" t="s">
+      <c r="C25" s="41"/>
+      <c r="D25" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="E25" s="35"/>
-      <c r="F25" s="49" t="s">
+      <c r="E25" s="41"/>
+      <c r="F25" s="56" t="s">
         <v>58</v>
       </c>
-      <c r="G25" s="50"/>
-[...7 lines deleted...]
-      <c r="D26" s="48" t="s">
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
+    </row>
+    <row r="26" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="E26" s="35"/>
-      <c r="F26" s="49" t="s">
+      <c r="E26" s="41"/>
+      <c r="F26" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="G26" s="50"/>
-[...4 lines deleted...]
-    <row r="27" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="G26" s="57"/>
+      <c r="H26" s="57"/>
+      <c r="I26" s="57"/>
+      <c r="J26" s="57"/>
+    </row>
+    <row r="27" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B27" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="35"/>
-      <c r="D27" s="51" t="s">
+      <c r="C27" s="41"/>
+      <c r="D27" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="E27" s="51"/>
-[...6 lines deleted...]
-    <row r="28" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="58"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="58"/>
+    </row>
+    <row r="28" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B28" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="C28" s="35"/>
-      <c r="D28" s="44" t="s">
+      <c r="C28" s="41"/>
+      <c r="D28" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="E28" s="44"/>
-[...7 lines deleted...]
-      <c r="B29" s="39" t="s">
+      <c r="E28" s="54"/>
+      <c r="F28" s="54"/>
+      <c r="G28" s="54"/>
+      <c r="H28" s="54"/>
+      <c r="I28" s="54"/>
+      <c r="J28" s="54"/>
+    </row>
+    <row r="29" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C29" s="39"/>
-[...8 lines deleted...]
-    <row r="30" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+    </row>
+    <row r="30" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B30" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="C30" s="35"/>
-      <c r="D30" s="45">
+      <c r="C30" s="41"/>
+      <c r="D30" s="50">
         <v>2025</v>
       </c>
-      <c r="E30" s="46"/>
-[...6 lines deleted...]
-    <row r="31" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="51"/>
+      <c r="H30" s="51"/>
+      <c r="I30" s="51"/>
+      <c r="J30" s="52"/>
+    </row>
+    <row r="31" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B31" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="C31" s="35"/>
-      <c r="D31" s="52">
+      <c r="C31" s="41"/>
+      <c r="D31" s="42">
         <v>1</v>
       </c>
-      <c r="E31" s="53"/>
-[...6 lines deleted...]
-    <row r="32" spans="2:10" ht="44.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="44"/>
+    </row>
+    <row r="32" spans="2:10" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B32" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="C32" s="35"/>
-      <c r="D32" s="55">
+      <c r="C32" s="41"/>
+      <c r="D32" s="45">
         <v>1</v>
       </c>
-      <c r="E32" s="56"/>
-[...6 lines deleted...]
-    <row r="33" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E32" s="46"/>
+      <c r="F32" s="46"/>
+      <c r="G32" s="46"/>
+      <c r="H32" s="46"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="47"/>
+    </row>
+    <row r="33" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B33" s="40" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="40"/>
       <c r="D33" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E33" s="58" t="s">
+      <c r="E33" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="F33" s="59"/>
-      <c r="G33" s="58" t="s">
+      <c r="F33" s="49"/>
+      <c r="G33" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="H33" s="59"/>
-      <c r="I33" s="58" t="s">
+      <c r="H33" s="49"/>
+      <c r="I33" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="J33" s="59"/>
-[...1 lines deleted...]
-    <row r="34" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J33" s="49"/>
+    </row>
+    <row r="34" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="1">
         <v>1</v>
       </c>
-      <c r="E34" s="60">
+      <c r="E34" s="38">
         <v>17</v>
       </c>
-      <c r="F34" s="60"/>
-[...2 lines deleted...]
-      <c r="I34" s="61">
+      <c r="F34" s="38"/>
+      <c r="G34" s="38"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="33">
         <f>+G34/E34</f>
         <v>0</v>
       </c>
-      <c r="J34" s="61"/>
-[...1 lines deleted...]
-    <row r="35" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J34" s="33"/>
+    </row>
+    <row r="35" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="40"/>
       <c r="C35" s="40"/>
       <c r="D35" s="1">
         <v>2</v>
       </c>
-      <c r="E35" s="60">
+      <c r="E35" s="38">
         <v>1</v>
       </c>
-      <c r="F35" s="60"/>
-[...2 lines deleted...]
-      <c r="I35" s="61">
+      <c r="F35" s="38"/>
+      <c r="G35" s="38"/>
+      <c r="H35" s="38"/>
+      <c r="I35" s="33">
         <f>+G35/E35</f>
         <v>0</v>
       </c>
-      <c r="J35" s="61"/>
-[...1 lines deleted...]
-    <row r="36" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J35" s="33"/>
+    </row>
+    <row r="36" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B36" s="40"/>
       <c r="C36" s="40"/>
       <c r="D36" s="1">
         <v>3</v>
       </c>
-      <c r="E36" s="60">
+      <c r="E36" s="38">
         <v>1</v>
       </c>
-      <c r="F36" s="60"/>
-[...5 lines deleted...]
-    <row r="37" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="F36" s="38"/>
+      <c r="G36" s="38"/>
+      <c r="H36" s="38"/>
+      <c r="I36" s="33"/>
+      <c r="J36" s="33"/>
+    </row>
+    <row r="37" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="40"/>
       <c r="C37" s="40"/>
       <c r="D37" s="1">
         <v>4</v>
       </c>
-      <c r="E37" s="74">
+      <c r="E37" s="37">
         <v>1</v>
       </c>
-      <c r="F37" s="74"/>
-[...6 lines deleted...]
-      <c r="B38" s="39" t="s">
+      <c r="F37" s="37"/>
+      <c r="G37" s="38"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="33"/>
+      <c r="J37" s="33"/>
+    </row>
+    <row r="38" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="C38" s="39"/>
-[...9 lines deleted...]
-      <c r="B39" s="75" t="s">
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="C39" s="75"/>
-[...9 lines deleted...]
-      <c r="B40" s="39" t="s">
+      <c r="C39" s="39"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39"/>
+    </row>
+    <row r="40" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C40" s="39"/>
-[...3 lines deleted...]
-      <c r="G40" s="39" t="s">
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4"/>
+      <c r="F40" s="4"/>
+      <c r="G40" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H40" s="39"/>
-[...114 lines deleted...]
-      <c r="B51" s="76" t="s">
+      <c r="H40" s="4"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="34"/>
+      <c r="C41" s="35"/>
+      <c r="D41" s="35"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="36"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="26"/>
+    </row>
+    <row r="42" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B42" s="27"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="29"/>
+      <c r="G42" s="27"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="29"/>
+    </row>
+    <row r="43" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B43" s="27"/>
+      <c r="C43" s="28"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="28"/>
+      <c r="I43" s="28"/>
+      <c r="J43" s="29"/>
+    </row>
+    <row r="44" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B44" s="27"/>
+      <c r="C44" s="28"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="29"/>
+      <c r="G44" s="27"/>
+      <c r="H44" s="28"/>
+      <c r="I44" s="28"/>
+      <c r="J44" s="29"/>
+    </row>
+    <row r="45" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B45" s="27"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="29"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="28"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="29"/>
+    </row>
+    <row r="46" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B46" s="27"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="29"/>
+      <c r="G46" s="27"/>
+      <c r="H46" s="28"/>
+      <c r="I46" s="28"/>
+      <c r="J46" s="29"/>
+    </row>
+    <row r="47" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="28"/>
+      <c r="F47" s="29"/>
+      <c r="G47" s="27"/>
+      <c r="H47" s="28"/>
+      <c r="I47" s="28"/>
+      <c r="J47" s="29"/>
+    </row>
+    <row r="48" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B48" s="27"/>
+      <c r="C48" s="28"/>
+      <c r="D48" s="28"/>
+      <c r="E48" s="28"/>
+      <c r="F48" s="29"/>
+      <c r="G48" s="27"/>
+      <c r="H48" s="28"/>
+      <c r="I48" s="28"/>
+      <c r="J48" s="29"/>
+    </row>
+    <row r="49" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B49" s="27"/>
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="27"/>
+      <c r="H49" s="28"/>
+      <c r="I49" s="28"/>
+      <c r="J49" s="29"/>
+    </row>
+    <row r="50" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B50" s="30"/>
+      <c r="C50" s="31"/>
+      <c r="D50" s="31"/>
+      <c r="E50" s="31"/>
+      <c r="F50" s="32"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="31"/>
+      <c r="J50" s="32"/>
+    </row>
+    <row r="51" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="C51" s="76"/>
-[...9 lines deleted...]
-      <c r="B52" s="39" t="s">
+      <c r="C51" s="23"/>
+      <c r="D51" s="23"/>
+      <c r="E51" s="23"/>
+      <c r="F51" s="23"/>
+      <c r="G51" s="23"/>
+      <c r="H51" s="23"/>
+      <c r="I51" s="23"/>
+      <c r="J51" s="23"/>
+    </row>
+    <row r="52" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C52" s="39"/>
-[...3 lines deleted...]
-      <c r="G52" s="39" t="s">
+      <c r="C52" s="4"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="4"/>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H52" s="39"/>
-[...125 lines deleted...]
-      <c r="B64" s="39" t="s">
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+    </row>
+    <row r="53" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B53" s="34"/>
+      <c r="C53" s="35"/>
+      <c r="D53" s="35"/>
+      <c r="E53" s="35"/>
+      <c r="F53" s="36"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="25"/>
+      <c r="I53" s="25"/>
+      <c r="J53" s="26"/>
+    </row>
+    <row r="54" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B54" s="27"/>
+      <c r="C54" s="28"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="29"/>
+      <c r="G54" s="27"/>
+      <c r="H54" s="28"/>
+      <c r="I54" s="28"/>
+      <c r="J54" s="29"/>
+    </row>
+    <row r="55" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B55" s="27"/>
+      <c r="C55" s="28"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="29"/>
+      <c r="G55" s="27"/>
+      <c r="H55" s="28"/>
+      <c r="I55" s="28"/>
+      <c r="J55" s="29"/>
+    </row>
+    <row r="56" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B56" s="27"/>
+      <c r="C56" s="28"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="29"/>
+      <c r="G56" s="27"/>
+      <c r="H56" s="28"/>
+      <c r="I56" s="28"/>
+      <c r="J56" s="29"/>
+    </row>
+    <row r="57" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B57" s="27"/>
+      <c r="C57" s="28"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="29"/>
+      <c r="G57" s="27"/>
+      <c r="H57" s="28"/>
+      <c r="I57" s="28"/>
+      <c r="J57" s="29"/>
+    </row>
+    <row r="58" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B58" s="27"/>
+      <c r="C58" s="28"/>
+      <c r="D58" s="28"/>
+      <c r="E58" s="28"/>
+      <c r="F58" s="29"/>
+      <c r="G58" s="27"/>
+      <c r="H58" s="28"/>
+      <c r="I58" s="28"/>
+      <c r="J58" s="29"/>
+    </row>
+    <row r="59" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B59" s="27"/>
+      <c r="C59" s="28"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="28"/>
+      <c r="I59" s="28"/>
+      <c r="J59" s="29"/>
+    </row>
+    <row r="60" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B60" s="27"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="29"/>
+      <c r="G60" s="27"/>
+      <c r="H60" s="28"/>
+      <c r="I60" s="28"/>
+      <c r="J60" s="29"/>
+    </row>
+    <row r="61" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B61" s="27"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="29"/>
+      <c r="G61" s="27"/>
+      <c r="H61" s="28"/>
+      <c r="I61" s="28"/>
+      <c r="J61" s="29"/>
+    </row>
+    <row r="62" spans="2:10" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="30"/>
+      <c r="C62" s="31"/>
+      <c r="D62" s="31"/>
+      <c r="E62" s="31"/>
+      <c r="F62" s="32"/>
+      <c r="G62" s="30"/>
+      <c r="H62" s="31"/>
+      <c r="I62" s="31"/>
+      <c r="J62" s="32"/>
+    </row>
+    <row r="63" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="23"/>
+      <c r="C63" s="23"/>
+      <c r="D63" s="23"/>
+      <c r="E63" s="23"/>
+      <c r="F63" s="23"/>
+      <c r="G63" s="23"/>
+      <c r="H63" s="23"/>
+      <c r="I63" s="23"/>
+      <c r="J63" s="23"/>
+    </row>
+    <row r="64" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C64" s="39"/>
-[...3 lines deleted...]
-      <c r="G64" s="39" t="s">
+      <c r="C64" s="4"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="4"/>
+      <c r="F64" s="4"/>
+      <c r="G64" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H64" s="39"/>
-[...114 lines deleted...]
-      <c r="B75" s="76" t="s">
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="2:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="24"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="26"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="15"/>
+      <c r="I65" s="15"/>
+      <c r="J65" s="16"/>
+    </row>
+    <row r="66" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B66" s="27"/>
+      <c r="C66" s="28"/>
+      <c r="D66" s="28"/>
+      <c r="E66" s="28"/>
+      <c r="F66" s="29"/>
+      <c r="G66" s="17"/>
+      <c r="H66" s="18"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="19"/>
+    </row>
+    <row r="67" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B67" s="27"/>
+      <c r="C67" s="28"/>
+      <c r="D67" s="28"/>
+      <c r="E67" s="28"/>
+      <c r="F67" s="29"/>
+      <c r="G67" s="17"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="19"/>
+    </row>
+    <row r="68" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B68" s="27"/>
+      <c r="C68" s="28"/>
+      <c r="D68" s="28"/>
+      <c r="E68" s="28"/>
+      <c r="F68" s="29"/>
+      <c r="G68" s="17"/>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="19"/>
+    </row>
+    <row r="69" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B69" s="27"/>
+      <c r="C69" s="28"/>
+      <c r="D69" s="28"/>
+      <c r="E69" s="28"/>
+      <c r="F69" s="29"/>
+      <c r="G69" s="17"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="19"/>
+    </row>
+    <row r="70" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B70" s="27"/>
+      <c r="C70" s="28"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="29"/>
+      <c r="G70" s="17"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="19"/>
+    </row>
+    <row r="71" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B71" s="27"/>
+      <c r="C71" s="28"/>
+      <c r="D71" s="28"/>
+      <c r="E71" s="28"/>
+      <c r="F71" s="29"/>
+      <c r="G71" s="17"/>
+      <c r="H71" s="18"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="19"/>
+    </row>
+    <row r="72" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B72" s="27"/>
+      <c r="C72" s="28"/>
+      <c r="D72" s="28"/>
+      <c r="E72" s="28"/>
+      <c r="F72" s="29"/>
+      <c r="G72" s="17"/>
+      <c r="H72" s="18"/>
+      <c r="I72" s="18"/>
+      <c r="J72" s="19"/>
+    </row>
+    <row r="73" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B73" s="27"/>
+      <c r="C73" s="28"/>
+      <c r="D73" s="28"/>
+      <c r="E73" s="28"/>
+      <c r="F73" s="29"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="18"/>
+      <c r="I73" s="18"/>
+      <c r="J73" s="19"/>
+    </row>
+    <row r="74" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B74" s="30"/>
+      <c r="C74" s="31"/>
+      <c r="D74" s="31"/>
+      <c r="E74" s="31"/>
+      <c r="F74" s="32"/>
+      <c r="G74" s="20"/>
+      <c r="H74" s="21"/>
+      <c r="I74" s="21"/>
+      <c r="J74" s="22"/>
+    </row>
+    <row r="75" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B75" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="C75" s="76"/>
-[...9 lines deleted...]
-      <c r="B76" s="39" t="s">
+      <c r="C75" s="23"/>
+      <c r="D75" s="23"/>
+      <c r="E75" s="23"/>
+      <c r="F75" s="23"/>
+      <c r="G75" s="23"/>
+      <c r="H75" s="23"/>
+      <c r="I75" s="23"/>
+      <c r="J75" s="23"/>
+    </row>
+    <row r="76" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C76" s="39"/>
-[...3 lines deleted...]
-      <c r="G76" s="39" t="s">
+      <c r="C76" s="4"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="4"/>
+      <c r="F76" s="4"/>
+      <c r="G76" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H76" s="39"/>
-[...111 lines deleted...]
-      <c r="J86" s="94"/>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B77" s="5"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="14"/>
+      <c r="H77" s="15"/>
+      <c r="I77" s="15"/>
+      <c r="J77" s="16"/>
+    </row>
+    <row r="78" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B78" s="8"/>
+      <c r="C78" s="9"/>
+      <c r="D78" s="9"/>
+      <c r="E78" s="9"/>
+      <c r="F78" s="10"/>
+      <c r="G78" s="17"/>
+      <c r="H78" s="18"/>
+      <c r="I78" s="18"/>
+      <c r="J78" s="19"/>
+    </row>
+    <row r="79" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B79" s="8"/>
+      <c r="C79" s="9"/>
+      <c r="D79" s="9"/>
+      <c r="E79" s="9"/>
+      <c r="F79" s="10"/>
+      <c r="G79" s="17"/>
+      <c r="H79" s="18"/>
+      <c r="I79" s="18"/>
+      <c r="J79" s="19"/>
+    </row>
+    <row r="80" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B80" s="8"/>
+      <c r="C80" s="9"/>
+      <c r="D80" s="9"/>
+      <c r="E80" s="9"/>
+      <c r="F80" s="10"/>
+      <c r="G80" s="17"/>
+      <c r="H80" s="18"/>
+      <c r="I80" s="18"/>
+      <c r="J80" s="19"/>
+    </row>
+    <row r="81" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B81" s="8"/>
+      <c r="C81" s="9"/>
+      <c r="D81" s="9"/>
+      <c r="E81" s="9"/>
+      <c r="F81" s="10"/>
+      <c r="G81" s="17"/>
+      <c r="H81" s="18"/>
+      <c r="I81" s="18"/>
+      <c r="J81" s="19"/>
+    </row>
+    <row r="82" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B82" s="8"/>
+      <c r="C82" s="9"/>
+      <c r="D82" s="9"/>
+      <c r="E82" s="9"/>
+      <c r="F82" s="10"/>
+      <c r="G82" s="17"/>
+      <c r="H82" s="18"/>
+      <c r="I82" s="18"/>
+      <c r="J82" s="19"/>
+    </row>
+    <row r="83" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B83" s="8"/>
+      <c r="C83" s="9"/>
+      <c r="D83" s="9"/>
+      <c r="E83" s="9"/>
+      <c r="F83" s="10"/>
+      <c r="G83" s="17"/>
+      <c r="H83" s="18"/>
+      <c r="I83" s="18"/>
+      <c r="J83" s="19"/>
+    </row>
+    <row r="84" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B84" s="8"/>
+      <c r="C84" s="9"/>
+      <c r="D84" s="9"/>
+      <c r="E84" s="9"/>
+      <c r="F84" s="10"/>
+      <c r="G84" s="17"/>
+      <c r="H84" s="18"/>
+      <c r="I84" s="18"/>
+      <c r="J84" s="19"/>
+    </row>
+    <row r="85" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B85" s="8"/>
+      <c r="C85" s="9"/>
+      <c r="D85" s="9"/>
+      <c r="E85" s="9"/>
+      <c r="F85" s="10"/>
+      <c r="G85" s="17"/>
+      <c r="H85" s="18"/>
+      <c r="I85" s="18"/>
+      <c r="J85" s="19"/>
+    </row>
+    <row r="86" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B86" s="11"/>
+      <c r="C86" s="12"/>
+      <c r="D86" s="12"/>
+      <c r="E86" s="12"/>
+      <c r="F86" s="13"/>
+      <c r="G86" s="20"/>
+      <c r="H86" s="21"/>
+      <c r="I86" s="21"/>
+      <c r="J86" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="90">
-    <mergeCell ref="B76:F76"/>
-[...23 lines deleted...]
-    <mergeCell ref="G52:J52"/>
+    <mergeCell ref="B1:J6"/>
+    <mergeCell ref="B7:J7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="E8:J8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:J9"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:J15"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:J10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:J11"/>
+    <mergeCell ref="B12:J12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="D13:J13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:J14"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:J23"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:J16"/>
+    <mergeCell ref="B17:J17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:J18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:J19"/>
+    <mergeCell ref="B20:J20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:J21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="D22:J22"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:J30"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:J24"/>
+    <mergeCell ref="B25:C26"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="F25:J25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="F26:J26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:J27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:J28"/>
+    <mergeCell ref="B29:J29"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="D31:J31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="D32:J32"/>
     <mergeCell ref="B33:C37"/>
     <mergeCell ref="E33:F33"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="I33:J33"/>
     <mergeCell ref="E34:F34"/>
     <mergeCell ref="G34:H34"/>
     <mergeCell ref="I34:J34"/>
     <mergeCell ref="E35:F35"/>
     <mergeCell ref="G35:H35"/>
     <mergeCell ref="I35:J35"/>
     <mergeCell ref="E36:F36"/>
     <mergeCell ref="G36:H36"/>
-    <mergeCell ref="B30:C30"/>
-[...47 lines deleted...]
-    <mergeCell ref="E9:J9"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="B53:F62"/>
+    <mergeCell ref="G53:J62"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="B38:J38"/>
+    <mergeCell ref="B39:J39"/>
+    <mergeCell ref="B40:F40"/>
+    <mergeCell ref="G40:J40"/>
+    <mergeCell ref="B41:F50"/>
+    <mergeCell ref="G41:J50"/>
+    <mergeCell ref="B51:J51"/>
+    <mergeCell ref="B52:F52"/>
+    <mergeCell ref="G52:J52"/>
+    <mergeCell ref="B76:F76"/>
+    <mergeCell ref="G76:J76"/>
+    <mergeCell ref="B77:F86"/>
+    <mergeCell ref="G77:J86"/>
+    <mergeCell ref="B63:J63"/>
+    <mergeCell ref="B64:F64"/>
+    <mergeCell ref="G64:J64"/>
+    <mergeCell ref="B65:F74"/>
+    <mergeCell ref="G65:J74"/>
+    <mergeCell ref="B75:J75"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D25:D26" xr:uid="{9805030F-7D04-497E-A49F-A423544704C6}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9EF6456-BB48-4540-822A-103C2B88EEE1}">
   <sheetPr>
     <tabColor theme="0" tint="-0.14999847407452621"/>
   </sheetPr>
   <dimension ref="B1:J86"/>
   <sheetViews>
     <sheetView topLeftCell="B49" zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
       <selection activeCell="B53" sqref="B53:J62"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="17.75" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="17.69921875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.25" customWidth="1"/>
-    <col min="3" max="3" width="19.375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="3.19921875" customWidth="1"/>
+    <col min="3" max="3" width="19.3984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" x14ac:dyDescent="0.2">
-[...66 lines deleted...]
-      <c r="B7" s="10" t="s">
+    <row r="1" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B1" s="87"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="89"/>
+    </row>
+    <row r="2" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B2" s="90"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="92"/>
+    </row>
+    <row r="3" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B3" s="90"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+      <c r="I3" s="91"/>
+      <c r="J3" s="92"/>
+    </row>
+    <row r="4" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B4" s="90"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="92"/>
+    </row>
+    <row r="5" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B5" s="90"/>
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
+      <c r="F5" s="91"/>
+      <c r="G5" s="91"/>
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="92"/>
+    </row>
+    <row r="6" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B6" s="90"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="92"/>
+    </row>
+    <row r="7" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B7" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="11"/>
-[...9 lines deleted...]
-      <c r="B8" s="10" t="s">
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="75"/>
+    </row>
+    <row r="8" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B8" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="11"/>
-[...1 lines deleted...]
-      <c r="E8" s="13" t="s">
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="13"/>
-[...6 lines deleted...]
-      <c r="B9" s="10" t="s">
+      <c r="F8" s="93"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="93"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="94"/>
+    </row>
+    <row r="9" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B9" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="11"/>
-[...1 lines deleted...]
-      <c r="E9" s="13" t="s">
+      <c r="C9" s="74"/>
+      <c r="D9" s="74"/>
+      <c r="E9" s="93" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="13"/>
-[...6 lines deleted...]
-      <c r="B10" s="10" t="s">
+      <c r="F9" s="93"/>
+      <c r="G9" s="93"/>
+      <c r="H9" s="93"/>
+      <c r="I9" s="93"/>
+      <c r="J9" s="94"/>
+    </row>
+    <row r="10" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B10" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="11"/>
-      <c r="D10" s="11" t="s">
+      <c r="C10" s="74"/>
+      <c r="D10" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="E10" s="11"/>
-      <c r="F10" s="11" t="s">
+      <c r="E10" s="74"/>
+      <c r="F10" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="11"/>
-      <c r="H10" s="11" t="s">
+      <c r="G10" s="74"/>
+      <c r="H10" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="I10" s="11"/>
-[...3 lines deleted...]
-      <c r="B11" s="20">
+      <c r="I10" s="74"/>
+      <c r="J10" s="75"/>
+    </row>
+    <row r="11" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="76">
         <v>45378</v>
       </c>
-      <c r="C11" s="21"/>
-      <c r="D11" s="21" t="s">
+      <c r="C11" s="77"/>
+      <c r="D11" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="E11" s="21"/>
-      <c r="F11" s="21">
+      <c r="E11" s="77"/>
+      <c r="F11" s="77">
         <v>4</v>
       </c>
-      <c r="G11" s="21"/>
-      <c r="H11" s="21" t="s">
+      <c r="G11" s="77"/>
+      <c r="H11" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="I11" s="21"/>
-[...3 lines deleted...]
-      <c r="B12" s="23" t="s">
+      <c r="I11" s="77"/>
+      <c r="J11" s="78"/>
+    </row>
+    <row r="12" spans="2:10" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="C12" s="24"/>
-[...9 lines deleted...]
-      <c r="B13" s="26" t="s">
+      <c r="C12" s="80"/>
+      <c r="D12" s="80"/>
+      <c r="E12" s="80"/>
+      <c r="F12" s="80"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="80"/>
+      <c r="I12" s="80"/>
+      <c r="J12" s="81"/>
+    </row>
+    <row r="13" spans="2:10" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="82" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="27"/>
-      <c r="D13" s="28" t="s">
+      <c r="C13" s="83"/>
+      <c r="D13" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="E13" s="29"/>
-[...7 lines deleted...]
-      <c r="B14" s="15" t="s">
+      <c r="E13" s="85"/>
+      <c r="F13" s="85"/>
+      <c r="G13" s="85"/>
+      <c r="H13" s="85"/>
+      <c r="I13" s="85"/>
+      <c r="J13" s="86"/>
+    </row>
+    <row r="14" spans="2:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="16"/>
-      <c r="D14" s="31" t="s">
+      <c r="C14" s="69"/>
+      <c r="D14" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="E14" s="32"/>
-[...7 lines deleted...]
-      <c r="B15" s="15" t="s">
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="64"/>
+      <c r="J14" s="65"/>
+    </row>
+    <row r="15" spans="2:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="16"/>
-      <c r="D15" s="17" t="s">
+      <c r="C15" s="69"/>
+      <c r="D15" s="70" t="s">
         <v>52</v>
       </c>
-      <c r="E15" s="18"/>
-[...7 lines deleted...]
-      <c r="B16" s="37" t="s">
+      <c r="E15" s="71"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="72"/>
+    </row>
+    <row r="16" spans="2:10" ht="52.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="37"/>
-      <c r="D16" s="38" t="s">
+      <c r="C16" s="60"/>
+      <c r="D16" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="E16" s="38"/>
-[...7 lines deleted...]
-      <c r="B17" s="39" t="s">
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="61"/>
+    </row>
+    <row r="17" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="39"/>
-[...8 lines deleted...]
-    <row r="18" spans="2:10" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="2:10" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B18" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="41"/>
-      <c r="D18" s="31" t="s">
+      <c r="C18" s="62"/>
+      <c r="D18" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E18" s="32"/>
-[...6 lines deleted...]
-    <row r="19" spans="2:10" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E18" s="64"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="64"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="65"/>
+    </row>
+    <row r="19" spans="2:10" ht="38.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B19" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="41"/>
-      <c r="D19" s="31" t="s">
+      <c r="C19" s="62"/>
+      <c r="D19" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E19" s="32"/>
-[...7 lines deleted...]
-      <c r="B20" s="39" t="s">
+      <c r="E19" s="64"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="64"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="65"/>
+    </row>
+    <row r="20" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="39"/>
-[...9 lines deleted...]
-      <c r="B21" s="34" t="s">
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="2:10" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="34"/>
-      <c r="D21" s="103" t="s">
+      <c r="C21" s="53"/>
+      <c r="D21" s="95" t="s">
         <v>76</v>
       </c>
-      <c r="E21" s="104"/>
-[...7 lines deleted...]
-      <c r="B22" s="34" t="s">
+      <c r="E21" s="96"/>
+      <c r="F21" s="96"/>
+      <c r="G21" s="96"/>
+      <c r="H21" s="96"/>
+      <c r="I21" s="96"/>
+      <c r="J21" s="97"/>
+    </row>
+    <row r="22" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="C22" s="34"/>
-      <c r="D22" s="44" t="s">
+      <c r="C22" s="53"/>
+      <c r="D22" s="54" t="s">
         <v>63</v>
       </c>
-      <c r="E22" s="44"/>
-[...7 lines deleted...]
-      <c r="B23" s="34" t="s">
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+    </row>
+    <row r="23" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="35"/>
-      <c r="D23" s="36" t="s">
+      <c r="C23" s="41"/>
+      <c r="D23" s="59" t="s">
         <v>66</v>
       </c>
-      <c r="E23" s="35"/>
-[...7 lines deleted...]
-      <c r="B24" s="34" t="s">
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+    </row>
+    <row r="24" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B24" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="C24" s="35"/>
-      <c r="D24" s="44" t="s">
+      <c r="C24" s="41"/>
+      <c r="D24" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="E24" s="35"/>
-[...6 lines deleted...]
-    <row r="25" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+    </row>
+    <row r="25" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B25" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="C25" s="35"/>
-      <c r="D25" s="48" t="s">
+      <c r="C25" s="41"/>
+      <c r="D25" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="E25" s="35"/>
-      <c r="F25" s="49" t="s">
+      <c r="E25" s="41"/>
+      <c r="F25" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="G25" s="50"/>
-[...7 lines deleted...]
-      <c r="D26" s="48" t="s">
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
+    </row>
+    <row r="26" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="E26" s="35"/>
-[...6 lines deleted...]
-    <row r="27" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E26" s="41"/>
+      <c r="F26" s="56"/>
+      <c r="G26" s="57"/>
+      <c r="H26" s="57"/>
+      <c r="I26" s="57"/>
+      <c r="J26" s="57"/>
+    </row>
+    <row r="27" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B27" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="35"/>
-      <c r="D27" s="51" t="s">
+      <c r="C27" s="41"/>
+      <c r="D27" s="58" t="s">
         <v>64</v>
       </c>
-      <c r="E27" s="51"/>
-[...6 lines deleted...]
-    <row r="28" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="58"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="58"/>
+    </row>
+    <row r="28" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B28" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="C28" s="35"/>
-      <c r="D28" s="44" t="s">
+      <c r="C28" s="41"/>
+      <c r="D28" s="54" t="s">
         <v>65</v>
       </c>
-      <c r="E28" s="44"/>
-[...7 lines deleted...]
-      <c r="B29" s="39" t="s">
+      <c r="E28" s="54"/>
+      <c r="F28" s="54"/>
+      <c r="G28" s="54"/>
+      <c r="H28" s="54"/>
+      <c r="I28" s="54"/>
+      <c r="J28" s="54"/>
+    </row>
+    <row r="29" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C29" s="39"/>
-[...8 lines deleted...]
-    <row r="30" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+    </row>
+    <row r="30" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B30" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="C30" s="35"/>
-      <c r="D30" s="60">
+      <c r="C30" s="41"/>
+      <c r="D30" s="38">
         <v>2025</v>
       </c>
-      <c r="E30" s="60"/>
-[...6 lines deleted...]
-    <row r="31" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E30" s="38"/>
+      <c r="F30" s="38"/>
+      <c r="G30" s="38"/>
+      <c r="H30" s="38"/>
+      <c r="I30" s="38"/>
+      <c r="J30" s="38"/>
+    </row>
+    <row r="31" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B31" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="C31" s="35"/>
-      <c r="D31" s="95">
+      <c r="C31" s="41"/>
+      <c r="D31" s="99">
         <v>1</v>
       </c>
-      <c r="E31" s="95"/>
-[...6 lines deleted...]
-    <row r="32" spans="2:10" ht="44.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E31" s="99"/>
+      <c r="F31" s="99"/>
+      <c r="G31" s="99"/>
+      <c r="H31" s="99"/>
+      <c r="I31" s="99"/>
+      <c r="J31" s="99"/>
+    </row>
+    <row r="32" spans="2:10" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B32" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="C32" s="35"/>
-      <c r="D32" s="96" t="s">
+      <c r="C32" s="41"/>
+      <c r="D32" s="100" t="s">
         <v>67</v>
       </c>
-      <c r="E32" s="97"/>
-[...6 lines deleted...]
-    <row r="33" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E32" s="101"/>
+      <c r="F32" s="101"/>
+      <c r="G32" s="101"/>
+      <c r="H32" s="101"/>
+      <c r="I32" s="101"/>
+      <c r="J32" s="101"/>
+    </row>
+    <row r="33" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B33" s="40" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="40"/>
       <c r="D33" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E33" s="58" t="s">
+      <c r="E33" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="F33" s="59"/>
-      <c r="G33" s="58" t="s">
+      <c r="F33" s="49"/>
+      <c r="G33" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="H33" s="59"/>
-      <c r="I33" s="58" t="s">
+      <c r="H33" s="49"/>
+      <c r="I33" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="J33" s="59"/>
-[...1 lines deleted...]
-    <row r="34" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J33" s="49"/>
+    </row>
+    <row r="34" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="1">
         <v>1</v>
       </c>
-      <c r="E34" s="107">
+      <c r="E34" s="38">
         <v>0</v>
       </c>
-      <c r="F34" s="107"/>
-[...2 lines deleted...]
-      <c r="I34" s="61">
+      <c r="F34" s="38"/>
+      <c r="G34" s="38"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="33">
         <v>1</v>
       </c>
-      <c r="J34" s="61"/>
-[...1 lines deleted...]
-    <row r="35" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J34" s="33"/>
+    </row>
+    <row r="35" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="40"/>
       <c r="C35" s="40"/>
       <c r="D35" s="1">
         <v>2</v>
       </c>
-      <c r="E35" s="107">
+      <c r="E35" s="38">
         <v>0</v>
       </c>
-      <c r="F35" s="107"/>
-[...2 lines deleted...]
-      <c r="I35" s="61">
+      <c r="F35" s="38"/>
+      <c r="G35" s="38"/>
+      <c r="H35" s="38"/>
+      <c r="I35" s="33">
         <v>1</v>
       </c>
-      <c r="J35" s="61"/>
-[...1 lines deleted...]
-    <row r="36" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J35" s="33"/>
+    </row>
+    <row r="36" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B36" s="40"/>
       <c r="C36" s="40"/>
       <c r="D36" s="1">
         <v>3</v>
       </c>
-      <c r="E36" s="107">
+      <c r="E36" s="38">
         <v>1</v>
       </c>
-      <c r="F36" s="107"/>
-[...5 lines deleted...]
-    <row r="37" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="F36" s="38"/>
+      <c r="G36" s="38"/>
+      <c r="H36" s="38"/>
+      <c r="I36" s="33"/>
+      <c r="J36" s="33"/>
+    </row>
+    <row r="37" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="40"/>
       <c r="C37" s="40"/>
       <c r="D37" s="1">
         <v>4</v>
       </c>
-      <c r="E37" s="107">
+      <c r="E37" s="38">
         <v>0</v>
       </c>
-      <c r="F37" s="107"/>
-[...6 lines deleted...]
-      <c r="B38" s="39" t="s">
+      <c r="F37" s="38"/>
+      <c r="G37" s="38"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="33"/>
+      <c r="J37" s="33"/>
+    </row>
+    <row r="38" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="C38" s="39"/>
-[...9 lines deleted...]
-      <c r="B39" s="75" t="s">
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="C39" s="75"/>
-[...9 lines deleted...]
-      <c r="B40" s="39" t="s">
+      <c r="C39" s="39"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39"/>
+    </row>
+    <row r="40" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C40" s="39"/>
-[...3 lines deleted...]
-      <c r="G40" s="39" t="s">
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4"/>
+      <c r="F40" s="4"/>
+      <c r="G40" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H40" s="39"/>
-[...114 lines deleted...]
-      <c r="B51" s="76" t="s">
+      <c r="H40" s="4"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="34"/>
+      <c r="C41" s="35"/>
+      <c r="D41" s="35"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="36"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="26"/>
+    </row>
+    <row r="42" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B42" s="27"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="29"/>
+      <c r="G42" s="27"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="29"/>
+    </row>
+    <row r="43" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B43" s="27"/>
+      <c r="C43" s="28"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="28"/>
+      <c r="I43" s="28"/>
+      <c r="J43" s="29"/>
+    </row>
+    <row r="44" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B44" s="27"/>
+      <c r="C44" s="28"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="29"/>
+      <c r="G44" s="27"/>
+      <c r="H44" s="28"/>
+      <c r="I44" s="28"/>
+      <c r="J44" s="29"/>
+    </row>
+    <row r="45" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B45" s="27"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="29"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="28"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="29"/>
+    </row>
+    <row r="46" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B46" s="27"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="29"/>
+      <c r="G46" s="27"/>
+      <c r="H46" s="28"/>
+      <c r="I46" s="28"/>
+      <c r="J46" s="29"/>
+    </row>
+    <row r="47" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="28"/>
+      <c r="F47" s="29"/>
+      <c r="G47" s="27"/>
+      <c r="H47" s="28"/>
+      <c r="I47" s="28"/>
+      <c r="J47" s="29"/>
+    </row>
+    <row r="48" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B48" s="27"/>
+      <c r="C48" s="28"/>
+      <c r="D48" s="28"/>
+      <c r="E48" s="28"/>
+      <c r="F48" s="29"/>
+      <c r="G48" s="27"/>
+      <c r="H48" s="28"/>
+      <c r="I48" s="28"/>
+      <c r="J48" s="29"/>
+    </row>
+    <row r="49" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B49" s="27"/>
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="27"/>
+      <c r="H49" s="28"/>
+      <c r="I49" s="28"/>
+      <c r="J49" s="29"/>
+    </row>
+    <row r="50" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B50" s="30"/>
+      <c r="C50" s="31"/>
+      <c r="D50" s="31"/>
+      <c r="E50" s="31"/>
+      <c r="F50" s="32"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="31"/>
+      <c r="J50" s="32"/>
+    </row>
+    <row r="51" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="C51" s="76"/>
-[...9 lines deleted...]
-      <c r="B52" s="39" t="s">
+      <c r="C51" s="23"/>
+      <c r="D51" s="23"/>
+      <c r="E51" s="23"/>
+      <c r="F51" s="23"/>
+      <c r="G51" s="23"/>
+      <c r="H51" s="23"/>
+      <c r="I51" s="23"/>
+      <c r="J51" s="23"/>
+    </row>
+    <row r="52" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C52" s="39"/>
-[...3 lines deleted...]
-      <c r="G52" s="39" t="s">
+      <c r="C52" s="4"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="4"/>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H52" s="39"/>
-[...125 lines deleted...]
-      <c r="B64" s="39" t="s">
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+    </row>
+    <row r="53" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B53" s="34"/>
+      <c r="C53" s="35"/>
+      <c r="D53" s="35"/>
+      <c r="E53" s="35"/>
+      <c r="F53" s="36"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="25"/>
+      <c r="I53" s="25"/>
+      <c r="J53" s="26"/>
+    </row>
+    <row r="54" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B54" s="27"/>
+      <c r="C54" s="28"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="29"/>
+      <c r="G54" s="27"/>
+      <c r="H54" s="28"/>
+      <c r="I54" s="28"/>
+      <c r="J54" s="29"/>
+    </row>
+    <row r="55" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B55" s="27"/>
+      <c r="C55" s="28"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="29"/>
+      <c r="G55" s="27"/>
+      <c r="H55" s="28"/>
+      <c r="I55" s="28"/>
+      <c r="J55" s="29"/>
+    </row>
+    <row r="56" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B56" s="27"/>
+      <c r="C56" s="28"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="29"/>
+      <c r="G56" s="27"/>
+      <c r="H56" s="28"/>
+      <c r="I56" s="28"/>
+      <c r="J56" s="29"/>
+    </row>
+    <row r="57" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B57" s="27"/>
+      <c r="C57" s="28"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="29"/>
+      <c r="G57" s="27"/>
+      <c r="H57" s="28"/>
+      <c r="I57" s="28"/>
+      <c r="J57" s="29"/>
+    </row>
+    <row r="58" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B58" s="27"/>
+      <c r="C58" s="28"/>
+      <c r="D58" s="28"/>
+      <c r="E58" s="28"/>
+      <c r="F58" s="29"/>
+      <c r="G58" s="27"/>
+      <c r="H58" s="28"/>
+      <c r="I58" s="28"/>
+      <c r="J58" s="29"/>
+    </row>
+    <row r="59" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B59" s="27"/>
+      <c r="C59" s="28"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="28"/>
+      <c r="I59" s="28"/>
+      <c r="J59" s="29"/>
+    </row>
+    <row r="60" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B60" s="27"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="29"/>
+      <c r="G60" s="27"/>
+      <c r="H60" s="28"/>
+      <c r="I60" s="28"/>
+      <c r="J60" s="29"/>
+    </row>
+    <row r="61" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B61" s="27"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="29"/>
+      <c r="G61" s="27"/>
+      <c r="H61" s="28"/>
+      <c r="I61" s="28"/>
+      <c r="J61" s="29"/>
+    </row>
+    <row r="62" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B62" s="30"/>
+      <c r="C62" s="31"/>
+      <c r="D62" s="31"/>
+      <c r="E62" s="31"/>
+      <c r="F62" s="32"/>
+      <c r="G62" s="30"/>
+      <c r="H62" s="31"/>
+      <c r="I62" s="31"/>
+      <c r="J62" s="32"/>
+    </row>
+    <row r="63" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="23"/>
+      <c r="C63" s="23"/>
+      <c r="D63" s="23"/>
+      <c r="E63" s="23"/>
+      <c r="F63" s="23"/>
+      <c r="G63" s="23"/>
+      <c r="H63" s="23"/>
+      <c r="I63" s="23"/>
+      <c r="J63" s="23"/>
+    </row>
+    <row r="64" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C64" s="39"/>
-[...3 lines deleted...]
-      <c r="G64" s="39" t="s">
+      <c r="C64" s="4"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="4"/>
+      <c r="F64" s="4"/>
+      <c r="G64" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H64" s="39"/>
-[...114 lines deleted...]
-      <c r="B75" s="76" t="s">
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="2:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="24"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="26"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="15"/>
+      <c r="I65" s="15"/>
+      <c r="J65" s="16"/>
+    </row>
+    <row r="66" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B66" s="27"/>
+      <c r="C66" s="28"/>
+      <c r="D66" s="28"/>
+      <c r="E66" s="28"/>
+      <c r="F66" s="29"/>
+      <c r="G66" s="17"/>
+      <c r="H66" s="18"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="19"/>
+    </row>
+    <row r="67" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B67" s="27"/>
+      <c r="C67" s="28"/>
+      <c r="D67" s="28"/>
+      <c r="E67" s="28"/>
+      <c r="F67" s="29"/>
+      <c r="G67" s="17"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="19"/>
+    </row>
+    <row r="68" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B68" s="27"/>
+      <c r="C68" s="28"/>
+      <c r="D68" s="28"/>
+      <c r="E68" s="28"/>
+      <c r="F68" s="29"/>
+      <c r="G68" s="17"/>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="19"/>
+    </row>
+    <row r="69" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B69" s="27"/>
+      <c r="C69" s="28"/>
+      <c r="D69" s="28"/>
+      <c r="E69" s="28"/>
+      <c r="F69" s="29"/>
+      <c r="G69" s="17"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="19"/>
+    </row>
+    <row r="70" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B70" s="27"/>
+      <c r="C70" s="28"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="29"/>
+      <c r="G70" s="17"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="19"/>
+    </row>
+    <row r="71" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B71" s="27"/>
+      <c r="C71" s="28"/>
+      <c r="D71" s="28"/>
+      <c r="E71" s="28"/>
+      <c r="F71" s="29"/>
+      <c r="G71" s="17"/>
+      <c r="H71" s="18"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="19"/>
+    </row>
+    <row r="72" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B72" s="27"/>
+      <c r="C72" s="28"/>
+      <c r="D72" s="28"/>
+      <c r="E72" s="28"/>
+      <c r="F72" s="29"/>
+      <c r="G72" s="17"/>
+      <c r="H72" s="18"/>
+      <c r="I72" s="18"/>
+      <c r="J72" s="19"/>
+    </row>
+    <row r="73" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B73" s="27"/>
+      <c r="C73" s="28"/>
+      <c r="D73" s="28"/>
+      <c r="E73" s="28"/>
+      <c r="F73" s="29"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="18"/>
+      <c r="I73" s="18"/>
+      <c r="J73" s="19"/>
+    </row>
+    <row r="74" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B74" s="30"/>
+      <c r="C74" s="31"/>
+      <c r="D74" s="31"/>
+      <c r="E74" s="31"/>
+      <c r="F74" s="32"/>
+      <c r="G74" s="20"/>
+      <c r="H74" s="21"/>
+      <c r="I74" s="21"/>
+      <c r="J74" s="22"/>
+    </row>
+    <row r="75" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B75" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="C75" s="76"/>
-[...9 lines deleted...]
-      <c r="B76" s="39" t="s">
+      <c r="C75" s="23"/>
+      <c r="D75" s="23"/>
+      <c r="E75" s="23"/>
+      <c r="F75" s="23"/>
+      <c r="G75" s="23"/>
+      <c r="H75" s="23"/>
+      <c r="I75" s="23"/>
+      <c r="J75" s="23"/>
+    </row>
+    <row r="76" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C76" s="39"/>
-[...3 lines deleted...]
-      <c r="G76" s="39" t="s">
+      <c r="C76" s="4"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="4"/>
+      <c r="F76" s="4"/>
+      <c r="G76" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H76" s="39"/>
-[...111 lines deleted...]
-      <c r="J86" s="94"/>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B77" s="5"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="14"/>
+      <c r="H77" s="15"/>
+      <c r="I77" s="15"/>
+      <c r="J77" s="16"/>
+    </row>
+    <row r="78" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B78" s="8"/>
+      <c r="C78" s="9"/>
+      <c r="D78" s="9"/>
+      <c r="E78" s="9"/>
+      <c r="F78" s="10"/>
+      <c r="G78" s="17"/>
+      <c r="H78" s="18"/>
+      <c r="I78" s="18"/>
+      <c r="J78" s="19"/>
+    </row>
+    <row r="79" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B79" s="8"/>
+      <c r="C79" s="9"/>
+      <c r="D79" s="9"/>
+      <c r="E79" s="9"/>
+      <c r="F79" s="10"/>
+      <c r="G79" s="17"/>
+      <c r="H79" s="18"/>
+      <c r="I79" s="18"/>
+      <c r="J79" s="19"/>
+    </row>
+    <row r="80" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B80" s="8"/>
+      <c r="C80" s="9"/>
+      <c r="D80" s="9"/>
+      <c r="E80" s="9"/>
+      <c r="F80" s="10"/>
+      <c r="G80" s="17"/>
+      <c r="H80" s="18"/>
+      <c r="I80" s="18"/>
+      <c r="J80" s="19"/>
+    </row>
+    <row r="81" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B81" s="8"/>
+      <c r="C81" s="9"/>
+      <c r="D81" s="9"/>
+      <c r="E81" s="9"/>
+      <c r="F81" s="10"/>
+      <c r="G81" s="17"/>
+      <c r="H81" s="18"/>
+      <c r="I81" s="18"/>
+      <c r="J81" s="19"/>
+    </row>
+    <row r="82" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B82" s="8"/>
+      <c r="C82" s="9"/>
+      <c r="D82" s="9"/>
+      <c r="E82" s="9"/>
+      <c r="F82" s="10"/>
+      <c r="G82" s="17"/>
+      <c r="H82" s="18"/>
+      <c r="I82" s="18"/>
+      <c r="J82" s="19"/>
+    </row>
+    <row r="83" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B83" s="8"/>
+      <c r="C83" s="9"/>
+      <c r="D83" s="9"/>
+      <c r="E83" s="9"/>
+      <c r="F83" s="10"/>
+      <c r="G83" s="17"/>
+      <c r="H83" s="18"/>
+      <c r="I83" s="18"/>
+      <c r="J83" s="19"/>
+    </row>
+    <row r="84" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B84" s="8"/>
+      <c r="C84" s="9"/>
+      <c r="D84" s="9"/>
+      <c r="E84" s="9"/>
+      <c r="F84" s="10"/>
+      <c r="G84" s="17"/>
+      <c r="H84" s="18"/>
+      <c r="I84" s="18"/>
+      <c r="J84" s="19"/>
+    </row>
+    <row r="85" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B85" s="8"/>
+      <c r="C85" s="9"/>
+      <c r="D85" s="9"/>
+      <c r="E85" s="9"/>
+      <c r="F85" s="10"/>
+      <c r="G85" s="17"/>
+      <c r="H85" s="18"/>
+      <c r="I85" s="18"/>
+      <c r="J85" s="19"/>
+    </row>
+    <row r="86" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B86" s="11"/>
+      <c r="C86" s="12"/>
+      <c r="D86" s="12"/>
+      <c r="E86" s="12"/>
+      <c r="F86" s="13"/>
+      <c r="G86" s="20"/>
+      <c r="H86" s="21"/>
+      <c r="I86" s="21"/>
+      <c r="J86" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="90">
-    <mergeCell ref="B76:F76"/>
-[...23 lines deleted...]
-    <mergeCell ref="G52:J52"/>
+    <mergeCell ref="B1:J6"/>
+    <mergeCell ref="B7:J7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="E8:J8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:J9"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:J15"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:J10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:J11"/>
+    <mergeCell ref="B12:J12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="D13:J13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:J14"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:J23"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:J16"/>
+    <mergeCell ref="B17:J17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:J18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:J19"/>
+    <mergeCell ref="B20:J20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:J21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="D22:J22"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:J30"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:J24"/>
+    <mergeCell ref="B25:C26"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="F25:J25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="F26:J26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:J27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:J28"/>
+    <mergeCell ref="B29:J29"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="D31:J31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="D32:J32"/>
     <mergeCell ref="B33:C37"/>
     <mergeCell ref="E33:F33"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="I33:J33"/>
     <mergeCell ref="E34:F34"/>
     <mergeCell ref="G34:H34"/>
     <mergeCell ref="I34:J34"/>
     <mergeCell ref="E35:F35"/>
     <mergeCell ref="G35:H35"/>
     <mergeCell ref="I35:J35"/>
     <mergeCell ref="E36:F36"/>
     <mergeCell ref="G36:H36"/>
-    <mergeCell ref="B30:C30"/>
-[...47 lines deleted...]
-    <mergeCell ref="E9:J9"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="B53:F62"/>
+    <mergeCell ref="G53:J62"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="B38:J38"/>
+    <mergeCell ref="B39:J39"/>
+    <mergeCell ref="B40:F40"/>
+    <mergeCell ref="G40:J40"/>
+    <mergeCell ref="B41:F50"/>
+    <mergeCell ref="G41:J50"/>
+    <mergeCell ref="B51:J51"/>
+    <mergeCell ref="B52:F52"/>
+    <mergeCell ref="G52:J52"/>
+    <mergeCell ref="B76:F76"/>
+    <mergeCell ref="G76:J76"/>
+    <mergeCell ref="B77:F86"/>
+    <mergeCell ref="G77:J86"/>
+    <mergeCell ref="B63:J63"/>
+    <mergeCell ref="B64:F64"/>
+    <mergeCell ref="G64:J64"/>
+    <mergeCell ref="B65:F74"/>
+    <mergeCell ref="G65:J74"/>
+    <mergeCell ref="B75:J75"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D25:D26" xr:uid="{C707F10A-45A1-4E4A-9117-9FA2AB7E7F61}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{899AD2F1-516E-4A0F-8C96-19DF1E1CED3B}">
   <sheetPr>
     <tabColor theme="0" tint="-0.14999847407452621"/>
   </sheetPr>
   <dimension ref="B1:J86"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
+    <sheetView topLeftCell="A19" zoomScale="81" zoomScaleNormal="81" workbookViewId="0">
       <selection activeCell="E9" sqref="E9:J9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="17.75" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="17.69921875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.25" customWidth="1"/>
-    <col min="3" max="3" width="19.375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="3.19921875" customWidth="1"/>
+    <col min="3" max="3" width="19.3984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" x14ac:dyDescent="0.2">
-[...66 lines deleted...]
-      <c r="B7" s="10" t="s">
+    <row r="1" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B1" s="87"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="89"/>
+    </row>
+    <row r="2" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B2" s="90"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="92"/>
+    </row>
+    <row r="3" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B3" s="90"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+      <c r="I3" s="91"/>
+      <c r="J3" s="92"/>
+    </row>
+    <row r="4" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B4" s="90"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="92"/>
+    </row>
+    <row r="5" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B5" s="90"/>
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
+      <c r="F5" s="91"/>
+      <c r="G5" s="91"/>
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="92"/>
+    </row>
+    <row r="6" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B6" s="90"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="92"/>
+    </row>
+    <row r="7" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B7" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="11"/>
-[...9 lines deleted...]
-      <c r="B8" s="10" t="s">
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="75"/>
+    </row>
+    <row r="8" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B8" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="11"/>
-[...1 lines deleted...]
-      <c r="E8" s="13" t="s">
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="13"/>
-[...6 lines deleted...]
-      <c r="B9" s="10" t="s">
+      <c r="F8" s="93"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="93"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="94"/>
+    </row>
+    <row r="9" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B9" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="11"/>
-[...1 lines deleted...]
-      <c r="E9" s="13" t="s">
+      <c r="C9" s="74"/>
+      <c r="D9" s="74"/>
+      <c r="E9" s="93" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="13"/>
-[...6 lines deleted...]
-      <c r="B10" s="10" t="s">
+      <c r="F9" s="93"/>
+      <c r="G9" s="93"/>
+      <c r="H9" s="93"/>
+      <c r="I9" s="93"/>
+      <c r="J9" s="94"/>
+    </row>
+    <row r="10" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B10" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="11"/>
-      <c r="D10" s="11" t="s">
+      <c r="C10" s="74"/>
+      <c r="D10" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="E10" s="11"/>
-      <c r="F10" s="11" t="s">
+      <c r="E10" s="74"/>
+      <c r="F10" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="G10" s="11"/>
-      <c r="H10" s="11" t="s">
+      <c r="G10" s="74"/>
+      <c r="H10" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="I10" s="11"/>
-[...3 lines deleted...]
-      <c r="B11" s="20">
+      <c r="I10" s="74"/>
+      <c r="J10" s="75"/>
+    </row>
+    <row r="11" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="76">
         <v>45378</v>
       </c>
-      <c r="C11" s="21"/>
-      <c r="D11" s="21" t="s">
+      <c r="C11" s="77"/>
+      <c r="D11" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="E11" s="21"/>
-      <c r="F11" s="21">
+      <c r="E11" s="77"/>
+      <c r="F11" s="77">
         <v>4</v>
       </c>
-      <c r="G11" s="21"/>
-      <c r="H11" s="21" t="s">
+      <c r="G11" s="77"/>
+      <c r="H11" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="I11" s="21"/>
-[...3 lines deleted...]
-      <c r="B12" s="23" t="s">
+      <c r="I11" s="77"/>
+      <c r="J11" s="78"/>
+    </row>
+    <row r="12" spans="2:10" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="C12" s="24"/>
-[...9 lines deleted...]
-      <c r="B13" s="26" t="s">
+      <c r="C12" s="80"/>
+      <c r="D12" s="80"/>
+      <c r="E12" s="80"/>
+      <c r="F12" s="80"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="80"/>
+      <c r="I12" s="80"/>
+      <c r="J12" s="81"/>
+    </row>
+    <row r="13" spans="2:10" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="82" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="27"/>
-      <c r="D13" s="28" t="s">
+      <c r="C13" s="83"/>
+      <c r="D13" s="84" t="s">
         <v>43</v>
       </c>
-      <c r="E13" s="29"/>
-[...7 lines deleted...]
-      <c r="B14" s="15" t="s">
+      <c r="E13" s="85"/>
+      <c r="F13" s="85"/>
+      <c r="G13" s="85"/>
+      <c r="H13" s="85"/>
+      <c r="I13" s="85"/>
+      <c r="J13" s="86"/>
+    </row>
+    <row r="14" spans="2:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="16"/>
-      <c r="D14" s="31" t="s">
+      <c r="C14" s="69"/>
+      <c r="D14" s="63" t="s">
         <v>51</v>
       </c>
-      <c r="E14" s="32"/>
-[...7 lines deleted...]
-      <c r="B15" s="15" t="s">
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="64"/>
+      <c r="J14" s="65"/>
+    </row>
+    <row r="15" spans="2:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="16"/>
-      <c r="D15" s="17" t="s">
+      <c r="C15" s="69"/>
+      <c r="D15" s="70" t="s">
         <v>52</v>
       </c>
-      <c r="E15" s="18"/>
-[...7 lines deleted...]
-      <c r="B16" s="37" t="s">
+      <c r="E15" s="71"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="72"/>
+    </row>
+    <row r="16" spans="2:10" ht="52.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="37"/>
-      <c r="D16" s="38" t="s">
+      <c r="C16" s="60"/>
+      <c r="D16" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="E16" s="38"/>
-[...7 lines deleted...]
-      <c r="B17" s="39" t="s">
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="61"/>
+    </row>
+    <row r="17" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="39"/>
-[...8 lines deleted...]
-    <row r="18" spans="2:10" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+    </row>
+    <row r="18" spans="2:10" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B18" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="41"/>
-      <c r="D18" s="31" t="s">
+      <c r="C18" s="62"/>
+      <c r="D18" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E18" s="32"/>
-[...6 lines deleted...]
-    <row r="19" spans="2:10" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E18" s="64"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="64"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="65"/>
+    </row>
+    <row r="19" spans="2:10" ht="38.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B19" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="41"/>
-      <c r="D19" s="31" t="s">
+      <c r="C19" s="62"/>
+      <c r="D19" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="E19" s="32"/>
-[...7 lines deleted...]
-      <c r="B20" s="39" t="s">
+      <c r="E19" s="64"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="64"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="65"/>
+    </row>
+    <row r="20" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="39"/>
-[...9 lines deleted...]
-      <c r="B21" s="34" t="s">
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+    </row>
+    <row r="21" spans="2:10" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="34"/>
-      <c r="D21" s="103" t="s">
+      <c r="C21" s="53"/>
+      <c r="D21" s="95" t="s">
         <v>77</v>
       </c>
-      <c r="E21" s="104"/>
-[...7 lines deleted...]
-      <c r="B22" s="34" t="s">
+      <c r="E21" s="96"/>
+      <c r="F21" s="96"/>
+      <c r="G21" s="96"/>
+      <c r="H21" s="96"/>
+      <c r="I21" s="96"/>
+      <c r="J21" s="97"/>
+    </row>
+    <row r="22" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="C22" s="34"/>
-      <c r="D22" s="44" t="s">
+      <c r="C22" s="53"/>
+      <c r="D22" s="54" t="s">
         <v>55</v>
       </c>
-      <c r="E22" s="44"/>
-[...7 lines deleted...]
-      <c r="B23" s="34" t="s">
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+    </row>
+    <row r="23" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="35"/>
-      <c r="D23" s="36" t="s">
+      <c r="C23" s="41"/>
+      <c r="D23" s="59" t="s">
         <v>78</v>
       </c>
-      <c r="E23" s="35"/>
-[...7 lines deleted...]
-      <c r="B24" s="34" t="s">
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+    </row>
+    <row r="24" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B24" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="C24" s="35"/>
-      <c r="D24" s="44" t="s">
+      <c r="C24" s="41"/>
+      <c r="D24" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="E24" s="35"/>
-[...6 lines deleted...]
-    <row r="25" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+    </row>
+    <row r="25" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B25" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="C25" s="35"/>
-      <c r="D25" s="48" t="s">
+      <c r="C25" s="41"/>
+      <c r="D25" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="E25" s="35"/>
-      <c r="F25" s="49" t="s">
+      <c r="E25" s="41"/>
+      <c r="F25" s="56" t="s">
         <v>68</v>
       </c>
-      <c r="G25" s="50"/>
-[...7 lines deleted...]
-      <c r="D26" s="48" t="s">
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
+    </row>
+    <row r="26" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="E26" s="35"/>
-      <c r="F26" s="49" t="s">
+      <c r="E26" s="41"/>
+      <c r="F26" s="56" t="s">
         <v>69</v>
       </c>
-      <c r="G26" s="50"/>
-[...4 lines deleted...]
-    <row r="27" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="G26" s="57"/>
+      <c r="H26" s="57"/>
+      <c r="I26" s="57"/>
+      <c r="J26" s="57"/>
+    </row>
+    <row r="27" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B27" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="35"/>
-      <c r="D27" s="51" t="s">
+      <c r="C27" s="41"/>
+      <c r="D27" s="58" t="s">
         <v>70</v>
       </c>
-      <c r="E27" s="51"/>
-[...6 lines deleted...]
-    <row r="28" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="58"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="58"/>
+    </row>
+    <row r="28" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B28" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="C28" s="35"/>
-      <c r="D28" s="44" t="s">
+      <c r="C28" s="41"/>
+      <c r="D28" s="54" t="s">
         <v>71</v>
       </c>
-      <c r="E28" s="44"/>
-[...7 lines deleted...]
-      <c r="B29" s="39" t="s">
+      <c r="E28" s="54"/>
+      <c r="F28" s="54"/>
+      <c r="G28" s="54"/>
+      <c r="H28" s="54"/>
+      <c r="I28" s="54"/>
+      <c r="J28" s="54"/>
+    </row>
+    <row r="29" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C29" s="39"/>
-[...8 lines deleted...]
-    <row r="30" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+    </row>
+    <row r="30" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B30" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="C30" s="35"/>
-      <c r="D30" s="45">
+      <c r="C30" s="41"/>
+      <c r="D30" s="50">
         <v>2025</v>
       </c>
-      <c r="E30" s="46"/>
-[...6 lines deleted...]
-    <row r="31" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="51"/>
+      <c r="H30" s="51"/>
+      <c r="I30" s="51"/>
+      <c r="J30" s="52"/>
+    </row>
+    <row r="31" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B31" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="C31" s="35"/>
-      <c r="D31" s="52">
+      <c r="C31" s="41"/>
+      <c r="D31" s="42">
         <v>1</v>
       </c>
-      <c r="E31" s="53"/>
-[...6 lines deleted...]
-    <row r="32" spans="2:10" ht="44.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
+      <c r="I31" s="43"/>
+      <c r="J31" s="44"/>
+    </row>
+    <row r="32" spans="2:10" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B32" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="C32" s="35"/>
-      <c r="D32" s="55">
+      <c r="C32" s="41"/>
+      <c r="D32" s="45">
         <v>0</v>
       </c>
-      <c r="E32" s="56"/>
-[...6 lines deleted...]
-    <row r="33" spans="2:10" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="E32" s="46"/>
+      <c r="F32" s="46"/>
+      <c r="G32" s="46"/>
+      <c r="H32" s="46"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="47"/>
+    </row>
+    <row r="33" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B33" s="40" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="40"/>
       <c r="D33" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E33" s="58" t="s">
+      <c r="E33" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="F33" s="59"/>
-      <c r="G33" s="58" t="s">
+      <c r="F33" s="49"/>
+      <c r="G33" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="H33" s="59"/>
-      <c r="I33" s="58" t="s">
+      <c r="H33" s="49"/>
+      <c r="I33" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="J33" s="59"/>
-[...1 lines deleted...]
-    <row r="34" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J33" s="49"/>
+    </row>
+    <row r="34" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="1">
         <v>1</v>
       </c>
-      <c r="E34" s="60">
+      <c r="E34" s="38">
         <v>1</v>
       </c>
-      <c r="F34" s="60"/>
-[...2 lines deleted...]
-      <c r="I34" s="61">
+      <c r="F34" s="38"/>
+      <c r="G34" s="38"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="33">
         <f>+G34/E34</f>
         <v>0</v>
       </c>
-      <c r="J34" s="61"/>
-[...1 lines deleted...]
-    <row r="35" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J34" s="33"/>
+    </row>
+    <row r="35" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="40"/>
       <c r="C35" s="40"/>
       <c r="D35" s="1">
         <v>2</v>
       </c>
-      <c r="E35" s="60">
+      <c r="E35" s="38">
         <v>0</v>
       </c>
-      <c r="F35" s="60"/>
-[...2 lines deleted...]
-      <c r="I35" s="98">
+      <c r="F35" s="38"/>
+      <c r="G35" s="38"/>
+      <c r="H35" s="38"/>
+      <c r="I35" s="102">
         <v>1</v>
       </c>
-      <c r="J35" s="99"/>
-[...1 lines deleted...]
-    <row r="36" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J35" s="103"/>
+    </row>
+    <row r="36" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B36" s="40"/>
       <c r="C36" s="40"/>
       <c r="D36" s="1">
         <v>3</v>
       </c>
-      <c r="E36" s="60">
+      <c r="E36" s="38">
         <v>0</v>
       </c>
-      <c r="F36" s="60"/>
-[...5 lines deleted...]
-    <row r="37" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="F36" s="38"/>
+      <c r="G36" s="38"/>
+      <c r="H36" s="38"/>
+      <c r="I36" s="33"/>
+      <c r="J36" s="33"/>
+    </row>
+    <row r="37" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="40"/>
       <c r="C37" s="40"/>
       <c r="D37" s="1">
         <v>4</v>
       </c>
-      <c r="E37" s="74">
+      <c r="E37" s="37">
         <v>0</v>
       </c>
-      <c r="F37" s="74"/>
-[...6 lines deleted...]
-      <c r="B38" s="39" t="s">
+      <c r="F37" s="37"/>
+      <c r="G37" s="38"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="33"/>
+      <c r="J37" s="33"/>
+    </row>
+    <row r="38" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="C38" s="39"/>
-[...9 lines deleted...]
-      <c r="B39" s="75" t="s">
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+    </row>
+    <row r="39" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="C39" s="75"/>
-[...9 lines deleted...]
-      <c r="B40" s="39" t="s">
+      <c r="C39" s="39"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39"/>
+    </row>
+    <row r="40" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C40" s="39"/>
-[...3 lines deleted...]
-      <c r="G40" s="39" t="s">
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4"/>
+      <c r="F40" s="4"/>
+      <c r="G40" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H40" s="39"/>
-[...114 lines deleted...]
-      <c r="B51" s="76" t="s">
+      <c r="H40" s="4"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+    </row>
+    <row r="41" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="34"/>
+      <c r="C41" s="35"/>
+      <c r="D41" s="35"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="36"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="26"/>
+    </row>
+    <row r="42" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B42" s="27"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="29"/>
+      <c r="G42" s="27"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="29"/>
+    </row>
+    <row r="43" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B43" s="27"/>
+      <c r="C43" s="28"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="28"/>
+      <c r="I43" s="28"/>
+      <c r="J43" s="29"/>
+    </row>
+    <row r="44" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B44" s="27"/>
+      <c r="C44" s="28"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="29"/>
+      <c r="G44" s="27"/>
+      <c r="H44" s="28"/>
+      <c r="I44" s="28"/>
+      <c r="J44" s="29"/>
+    </row>
+    <row r="45" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B45" s="27"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="29"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="28"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="29"/>
+    </row>
+    <row r="46" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B46" s="27"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="29"/>
+      <c r="G46" s="27"/>
+      <c r="H46" s="28"/>
+      <c r="I46" s="28"/>
+      <c r="J46" s="29"/>
+    </row>
+    <row r="47" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="28"/>
+      <c r="F47" s="29"/>
+      <c r="G47" s="27"/>
+      <c r="H47" s="28"/>
+      <c r="I47" s="28"/>
+      <c r="J47" s="29"/>
+    </row>
+    <row r="48" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B48" s="27"/>
+      <c r="C48" s="28"/>
+      <c r="D48" s="28"/>
+      <c r="E48" s="28"/>
+      <c r="F48" s="29"/>
+      <c r="G48" s="27"/>
+      <c r="H48" s="28"/>
+      <c r="I48" s="28"/>
+      <c r="J48" s="29"/>
+    </row>
+    <row r="49" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B49" s="27"/>
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="27"/>
+      <c r="H49" s="28"/>
+      <c r="I49" s="28"/>
+      <c r="J49" s="29"/>
+    </row>
+    <row r="50" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B50" s="30"/>
+      <c r="C50" s="31"/>
+      <c r="D50" s="31"/>
+      <c r="E50" s="31"/>
+      <c r="F50" s="32"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="31"/>
+      <c r="J50" s="32"/>
+    </row>
+    <row r="51" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="C51" s="76"/>
-[...9 lines deleted...]
-      <c r="B52" s="39" t="s">
+      <c r="C51" s="23"/>
+      <c r="D51" s="23"/>
+      <c r="E51" s="23"/>
+      <c r="F51" s="23"/>
+      <c r="G51" s="23"/>
+      <c r="H51" s="23"/>
+      <c r="I51" s="23"/>
+      <c r="J51" s="23"/>
+    </row>
+    <row r="52" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C52" s="39"/>
-[...3 lines deleted...]
-      <c r="G52" s="39" t="s">
+      <c r="C52" s="4"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="4"/>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H52" s="39"/>
-[...125 lines deleted...]
-      <c r="B64" s="39" t="s">
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+    </row>
+    <row r="53" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B53" s="24"/>
+      <c r="C53" s="25"/>
+      <c r="D53" s="25"/>
+      <c r="E53" s="25"/>
+      <c r="F53" s="26"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="25"/>
+      <c r="I53" s="25"/>
+      <c r="J53" s="26"/>
+    </row>
+    <row r="54" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B54" s="27"/>
+      <c r="C54" s="28"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="29"/>
+      <c r="G54" s="27"/>
+      <c r="H54" s="28"/>
+      <c r="I54" s="28"/>
+      <c r="J54" s="29"/>
+    </row>
+    <row r="55" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B55" s="27"/>
+      <c r="C55" s="28"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="29"/>
+      <c r="G55" s="27"/>
+      <c r="H55" s="28"/>
+      <c r="I55" s="28"/>
+      <c r="J55" s="29"/>
+    </row>
+    <row r="56" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B56" s="27"/>
+      <c r="C56" s="28"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="29"/>
+      <c r="G56" s="27"/>
+      <c r="H56" s="28"/>
+      <c r="I56" s="28"/>
+      <c r="J56" s="29"/>
+    </row>
+    <row r="57" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B57" s="27"/>
+      <c r="C57" s="28"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="29"/>
+      <c r="G57" s="27"/>
+      <c r="H57" s="28"/>
+      <c r="I57" s="28"/>
+      <c r="J57" s="29"/>
+    </row>
+    <row r="58" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B58" s="27"/>
+      <c r="C58" s="28"/>
+      <c r="D58" s="28"/>
+      <c r="E58" s="28"/>
+      <c r="F58" s="29"/>
+      <c r="G58" s="27"/>
+      <c r="H58" s="28"/>
+      <c r="I58" s="28"/>
+      <c r="J58" s="29"/>
+    </row>
+    <row r="59" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B59" s="27"/>
+      <c r="C59" s="28"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="28"/>
+      <c r="I59" s="28"/>
+      <c r="J59" s="29"/>
+    </row>
+    <row r="60" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B60" s="27"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="29"/>
+      <c r="G60" s="27"/>
+      <c r="H60" s="28"/>
+      <c r="I60" s="28"/>
+      <c r="J60" s="29"/>
+    </row>
+    <row r="61" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B61" s="27"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="29"/>
+      <c r="G61" s="27"/>
+      <c r="H61" s="28"/>
+      <c r="I61" s="28"/>
+      <c r="J61" s="29"/>
+    </row>
+    <row r="62" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B62" s="30"/>
+      <c r="C62" s="31"/>
+      <c r="D62" s="31"/>
+      <c r="E62" s="31"/>
+      <c r="F62" s="32"/>
+      <c r="G62" s="30"/>
+      <c r="H62" s="31"/>
+      <c r="I62" s="31"/>
+      <c r="J62" s="32"/>
+    </row>
+    <row r="63" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="23"/>
+      <c r="C63" s="23"/>
+      <c r="D63" s="23"/>
+      <c r="E63" s="23"/>
+      <c r="F63" s="23"/>
+      <c r="G63" s="23"/>
+      <c r="H63" s="23"/>
+      <c r="I63" s="23"/>
+      <c r="J63" s="23"/>
+    </row>
+    <row r="64" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C64" s="39"/>
-[...3 lines deleted...]
-      <c r="G64" s="39" t="s">
+      <c r="C64" s="4"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="4"/>
+      <c r="F64" s="4"/>
+      <c r="G64" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H64" s="39"/>
-[...114 lines deleted...]
-      <c r="B75" s="76" t="s">
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="2:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="24"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="26"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="15"/>
+      <c r="I65" s="15"/>
+      <c r="J65" s="16"/>
+    </row>
+    <row r="66" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B66" s="27"/>
+      <c r="C66" s="28"/>
+      <c r="D66" s="28"/>
+      <c r="E66" s="28"/>
+      <c r="F66" s="29"/>
+      <c r="G66" s="17"/>
+      <c r="H66" s="18"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="19"/>
+    </row>
+    <row r="67" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B67" s="27"/>
+      <c r="C67" s="28"/>
+      <c r="D67" s="28"/>
+      <c r="E67" s="28"/>
+      <c r="F67" s="29"/>
+      <c r="G67" s="17"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="19"/>
+    </row>
+    <row r="68" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B68" s="27"/>
+      <c r="C68" s="28"/>
+      <c r="D68" s="28"/>
+      <c r="E68" s="28"/>
+      <c r="F68" s="29"/>
+      <c r="G68" s="17"/>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="19"/>
+    </row>
+    <row r="69" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B69" s="27"/>
+      <c r="C69" s="28"/>
+      <c r="D69" s="28"/>
+      <c r="E69" s="28"/>
+      <c r="F69" s="29"/>
+      <c r="G69" s="17"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="19"/>
+    </row>
+    <row r="70" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B70" s="27"/>
+      <c r="C70" s="28"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="29"/>
+      <c r="G70" s="17"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="19"/>
+    </row>
+    <row r="71" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B71" s="27"/>
+      <c r="C71" s="28"/>
+      <c r="D71" s="28"/>
+      <c r="E71" s="28"/>
+      <c r="F71" s="29"/>
+      <c r="G71" s="17"/>
+      <c r="H71" s="18"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="19"/>
+    </row>
+    <row r="72" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B72" s="27"/>
+      <c r="C72" s="28"/>
+      <c r="D72" s="28"/>
+      <c r="E72" s="28"/>
+      <c r="F72" s="29"/>
+      <c r="G72" s="17"/>
+      <c r="H72" s="18"/>
+      <c r="I72" s="18"/>
+      <c r="J72" s="19"/>
+    </row>
+    <row r="73" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B73" s="27"/>
+      <c r="C73" s="28"/>
+      <c r="D73" s="28"/>
+      <c r="E73" s="28"/>
+      <c r="F73" s="29"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="18"/>
+      <c r="I73" s="18"/>
+      <c r="J73" s="19"/>
+    </row>
+    <row r="74" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B74" s="30"/>
+      <c r="C74" s="31"/>
+      <c r="D74" s="31"/>
+      <c r="E74" s="31"/>
+      <c r="F74" s="32"/>
+      <c r="G74" s="20"/>
+      <c r="H74" s="21"/>
+      <c r="I74" s="21"/>
+      <c r="J74" s="22"/>
+    </row>
+    <row r="75" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B75" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="C75" s="76"/>
-[...9 lines deleted...]
-      <c r="B76" s="39" t="s">
+      <c r="C75" s="23"/>
+      <c r="D75" s="23"/>
+      <c r="E75" s="23"/>
+      <c r="F75" s="23"/>
+      <c r="G75" s="23"/>
+      <c r="H75" s="23"/>
+      <c r="I75" s="23"/>
+      <c r="J75" s="23"/>
+    </row>
+    <row r="76" spans="2:10" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C76" s="39"/>
-[...3 lines deleted...]
-      <c r="G76" s="39" t="s">
+      <c r="C76" s="4"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="4"/>
+      <c r="F76" s="4"/>
+      <c r="G76" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="H76" s="39"/>
-[...111 lines deleted...]
-      <c r="J86" s="94"/>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B77" s="5"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="14"/>
+      <c r="H77" s="15"/>
+      <c r="I77" s="15"/>
+      <c r="J77" s="16"/>
+    </row>
+    <row r="78" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B78" s="8"/>
+      <c r="C78" s="9"/>
+      <c r="D78" s="9"/>
+      <c r="E78" s="9"/>
+      <c r="F78" s="10"/>
+      <c r="G78" s="17"/>
+      <c r="H78" s="18"/>
+      <c r="I78" s="18"/>
+      <c r="J78" s="19"/>
+    </row>
+    <row r="79" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B79" s="8"/>
+      <c r="C79" s="9"/>
+      <c r="D79" s="9"/>
+      <c r="E79" s="9"/>
+      <c r="F79" s="10"/>
+      <c r="G79" s="17"/>
+      <c r="H79" s="18"/>
+      <c r="I79" s="18"/>
+      <c r="J79" s="19"/>
+    </row>
+    <row r="80" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B80" s="8"/>
+      <c r="C80" s="9"/>
+      <c r="D80" s="9"/>
+      <c r="E80" s="9"/>
+      <c r="F80" s="10"/>
+      <c r="G80" s="17"/>
+      <c r="H80" s="18"/>
+      <c r="I80" s="18"/>
+      <c r="J80" s="19"/>
+    </row>
+    <row r="81" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B81" s="8"/>
+      <c r="C81" s="9"/>
+      <c r="D81" s="9"/>
+      <c r="E81" s="9"/>
+      <c r="F81" s="10"/>
+      <c r="G81" s="17"/>
+      <c r="H81" s="18"/>
+      <c r="I81" s="18"/>
+      <c r="J81" s="19"/>
+    </row>
+    <row r="82" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B82" s="8"/>
+      <c r="C82" s="9"/>
+      <c r="D82" s="9"/>
+      <c r="E82" s="9"/>
+      <c r="F82" s="10"/>
+      <c r="G82" s="17"/>
+      <c r="H82" s="18"/>
+      <c r="I82" s="18"/>
+      <c r="J82" s="19"/>
+    </row>
+    <row r="83" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B83" s="8"/>
+      <c r="C83" s="9"/>
+      <c r="D83" s="9"/>
+      <c r="E83" s="9"/>
+      <c r="F83" s="10"/>
+      <c r="G83" s="17"/>
+      <c r="H83" s="18"/>
+      <c r="I83" s="18"/>
+      <c r="J83" s="19"/>
+    </row>
+    <row r="84" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B84" s="8"/>
+      <c r="C84" s="9"/>
+      <c r="D84" s="9"/>
+      <c r="E84" s="9"/>
+      <c r="F84" s="10"/>
+      <c r="G84" s="17"/>
+      <c r="H84" s="18"/>
+      <c r="I84" s="18"/>
+      <c r="J84" s="19"/>
+    </row>
+    <row r="85" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B85" s="8"/>
+      <c r="C85" s="9"/>
+      <c r="D85" s="9"/>
+      <c r="E85" s="9"/>
+      <c r="F85" s="10"/>
+      <c r="G85" s="17"/>
+      <c r="H85" s="18"/>
+      <c r="I85" s="18"/>
+      <c r="J85" s="19"/>
+    </row>
+    <row r="86" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B86" s="11"/>
+      <c r="C86" s="12"/>
+      <c r="D86" s="12"/>
+      <c r="E86" s="12"/>
+      <c r="F86" s="13"/>
+      <c r="G86" s="20"/>
+      <c r="H86" s="21"/>
+      <c r="I86" s="21"/>
+      <c r="J86" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="90">
-    <mergeCell ref="B76:F76"/>
-[...23 lines deleted...]
-    <mergeCell ref="G52:J52"/>
+    <mergeCell ref="B1:J6"/>
+    <mergeCell ref="B7:J7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="E8:J8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:J9"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:J15"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:J10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:J11"/>
+    <mergeCell ref="B12:J12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="D13:J13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:J14"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:J23"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:J16"/>
+    <mergeCell ref="B17:J17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:J18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:J19"/>
+    <mergeCell ref="B20:J20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:J21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="D22:J22"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:J30"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:J24"/>
+    <mergeCell ref="B25:C26"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="F25:J25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="F26:J26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:J27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:J28"/>
+    <mergeCell ref="B29:J29"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="D31:J31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="D32:J32"/>
     <mergeCell ref="B33:C37"/>
     <mergeCell ref="E33:F33"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="I33:J33"/>
     <mergeCell ref="E34:F34"/>
     <mergeCell ref="G34:H34"/>
     <mergeCell ref="I34:J34"/>
     <mergeCell ref="E35:F35"/>
     <mergeCell ref="G35:H35"/>
     <mergeCell ref="I35:J35"/>
     <mergeCell ref="E36:F36"/>
     <mergeCell ref="G36:H36"/>
-    <mergeCell ref="B30:C30"/>
-[...47 lines deleted...]
-    <mergeCell ref="E9:J9"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="B53:F62"/>
+    <mergeCell ref="G53:J62"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="B38:J38"/>
+    <mergeCell ref="B39:J39"/>
+    <mergeCell ref="B40:F40"/>
+    <mergeCell ref="G40:J40"/>
+    <mergeCell ref="B41:F50"/>
+    <mergeCell ref="G41:J50"/>
+    <mergeCell ref="B51:J51"/>
+    <mergeCell ref="B52:F52"/>
+    <mergeCell ref="G52:J52"/>
+    <mergeCell ref="B76:F76"/>
+    <mergeCell ref="G76:J76"/>
+    <mergeCell ref="B77:F86"/>
+    <mergeCell ref="G77:J86"/>
+    <mergeCell ref="B63:J63"/>
+    <mergeCell ref="B64:F64"/>
+    <mergeCell ref="G64:J64"/>
+    <mergeCell ref="B65:F74"/>
+    <mergeCell ref="G65:J74"/>
+    <mergeCell ref="B75:J75"/>
   </mergeCells>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D25:D26" xr:uid="{8D35AD16-A5CC-4CC9-B757-F6D6A45E4612}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="2db64915-55c8-489b-8d6c-a00365cc22b1" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D425026E7DFE1244B63DA370F76E8D4B" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2d37f8288982a044bd53414324a704da">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="1e8d1222-2866-477c-a34c-6f6cfa925e7f" xmlns:ns4="2db64915-55c8-489b-8d6c-a00365cc22b1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="13ac4e5b564a46ef3997302cda31522a" ns3:_="" ns4:_="">
     <xsd:import namespace="1e8d1222-2866-477c-a34c-6f6cfa925e7f"/>
     <xsd:import namespace="2db64915-55c8-489b-8d6c-a00365cc22b1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns4:_activity" minOccurs="0"/>
@@ -11960,90 +11927,99 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A74CDDFD-C7CE-4566-A678-0F9EBF2E02FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2db64915-55c8-489b-8d6c-a00365cc22b1"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="1e8d1222-2866-477c-a34c-6f6cfa925e7f"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAF02FA3-53D0-4AC1-919B-AFB22C883759}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14108E20-6E7D-495C-92E8-6CE67C609F55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1e8d1222-2866-477c-a34c-6f6cfa925e7f"/>
     <ds:schemaRef ds:uri="2db64915-55c8-489b-8d6c-a00365cc22b1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAF02FA3-53D0-4AC1-919B-AFB22C883759}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>GTH-1-2025</vt:lpstr>
       <vt:lpstr>GTH-2-2025</vt:lpstr>
       <vt:lpstr>GTH-3-2025</vt:lpstr>
       <vt:lpstr>GTH-4-2025</vt:lpstr>