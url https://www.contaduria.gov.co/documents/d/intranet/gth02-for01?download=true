--- v0 (2026-04-05)
+++ v1 (2026-07-27)
@@ -1,113 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr showInkAnnotation="0" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="5" documentId="13_ncr:1_{B5105477-DEB9-474A-A5A5-CB0612F853FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FA4DD354-F57C-4BE3-902C-C62310D770D7}"/>
+  <xr:revisionPtr revIDLastSave="22" documentId="13_ncr:1_{B5105477-DEB9-474A-A5A5-CB0612F853FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E58FBFDF-6875-4631-9751-7C7DF58C13BB}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="638" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="23280" windowHeight="13920" tabRatio="638" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Anexo 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Anexo 1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_ftn2" localSheetId="0">'Anexo 1'!#REF!</definedName>
-[...14 lines deleted...]
-    <definedName name="Z_D2405C32_6D8A_412C_A347_AB8D4A8B706B_.wvu.Rows" localSheetId="0" hidden="1">'Anexo 1'!$96:$1048576,'Anexo 1'!$60:$95</definedName>
+    <definedName name="año">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Anexo 1'!$A$1:$AG$67</definedName>
+    <definedName name="dia">#REF!</definedName>
+    <definedName name="mes">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <customWorkbookViews>
     <customWorkbookView name="1" guid="{D2405C32-6D8A-412C-A347-AB8D4A8B706B}" maximized="1" windowWidth="1676" windowHeight="851" activeSheetId="1" showFormulaBar="0"/>
   </customWorkbookViews>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="87">
   <si>
     <t xml:space="preserve"> Nombres y Apellidos:</t>
   </si>
   <si>
     <t xml:space="preserve"> Identificado (a):</t>
   </si>
   <si>
     <t>CC:</t>
   </si>
   <si>
     <t>CE:</t>
   </si>
   <si>
     <t xml:space="preserve"> Número:</t>
   </si>
   <si>
     <t>Si :</t>
   </si>
   <si>
     <t>No :</t>
@@ -1892,185 +1892,197 @@
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="66" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="67" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...52 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2080,62 +2092,50 @@
     <xf numFmtId="0" fontId="25" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -2436,83 +2436,83 @@
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>38097</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
       <xdr:colOff>542924</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>285750</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="35" name="34 Rectángulo redondeado">
+        <xdr:cNvPr id="2" name="34 Rectángulo redondeado">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A616D85-1DE5-448F-863F-7DDE21362816}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="479711" y="4247284"/>
-          <a:ext cx="9527599" cy="238125"/>
+          <a:off x="485772" y="4267200"/>
+          <a:ext cx="9696452" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="bg1"/>
             </a:gs>
             <a:gs pos="60000">
               <a:schemeClr val="bg2"/>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="bg1">
                 <a:lumMod val="85000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
         </a:gradFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="76200" dist="38100" dir="8100000" algn="tr" rotWithShape="0">
             <a:prstClr val="black">
@@ -2595,1349 +2595,1349 @@
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> información debe estar soportada (anexos)</a:t>
           </a:r>
           <a:endParaRPr lang="es-CO" sz="2400" b="0">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial Narrow" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>160020</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>28</xdr:row>
-          <xdr:rowOff>7620</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>175260</xdr:rowOff>
+          <xdr:colOff>180975</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1025" name="Check Box 1" hidden="1">
+            <xdr:cNvPr id="2049" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1025"/>
+                  <a14:compatExt spid="_x0000_s2049"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14BC1C4E-A688-4FD3-96AB-AF63C2E4FC1B}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>24</xdr:col>
           <xdr:colOff>609600</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>7620</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>41</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
+            <xdr:cNvPr id="2050" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1026"/>
+                  <a14:compatExt spid="_x0000_s2050"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E312CCBF-A82D-4E05-9C07-CA35EE9CE418}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="EEECE1"/>
             </a:solidFill>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="969696" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="55"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>30480</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>83820</xdr:rowOff>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>30480</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>18</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1028" name="Check Box 4" hidden="1">
+            <xdr:cNvPr id="2051" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1028"/>
+                  <a14:compatExt spid="_x0000_s2051"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B28784D-58AE-4BEC-9B22-7A9E0316EC41}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>45720</xdr:colOff>
+          <xdr:colOff>47625</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>83820</xdr:rowOff>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
-          <xdr:row>17</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:row>18</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1029" name="Check Box 5" hidden="1">
+            <xdr:cNvPr id="2052" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1029"/>
+                  <a14:compatExt spid="_x0000_s2052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A21148D4-8A06-4B88-BE16-A82ADB297758}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>24</xdr:col>
-          <xdr:colOff>617220</xdr:colOff>
+          <xdr:colOff>619125</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>236220</xdr:rowOff>
+          <xdr:rowOff>238125</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>487680</xdr:rowOff>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1032" name="Check Box 8" hidden="1">
+            <xdr:cNvPr id="2053" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1032"/>
+                  <a14:compatExt spid="_x0000_s2053"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DC1610C-52A1-474C-8D5F-9839D3563820}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="EEECE1"/>
             </a:solidFill>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="969696" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="55"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>24</xdr:col>
-          <xdr:colOff>632460</xdr:colOff>
+          <xdr:colOff>628650</xdr:colOff>
           <xdr:row>42</xdr:row>
-          <xdr:rowOff>106680</xdr:rowOff>
+          <xdr:rowOff>104775</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>342900</xdr:rowOff>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1033" name="Check Box 9" hidden="1">
+            <xdr:cNvPr id="2054" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1033"/>
+                  <a14:compatExt spid="_x0000_s2054"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{102EC797-4127-46EF-A82B-9C83A292F5DF}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="EEECE1"/>
             </a:solidFill>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="969696" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="55"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>24</xdr:col>
-          <xdr:colOff>632460</xdr:colOff>
+          <xdr:colOff>628650</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>160020</xdr:rowOff>
+          <xdr:rowOff>161925</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>411480</xdr:rowOff>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1034" name="Check Box 10" hidden="1">
+            <xdr:cNvPr id="2055" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1034"/>
+                  <a14:compatExt spid="_x0000_s2055"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{813D385B-88A4-4290-80A2-D10C8EE7D111}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="EEECE1"/>
             </a:solidFill>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="969696" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="55"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>24</xdr:col>
-          <xdr:colOff>617220</xdr:colOff>
+          <xdr:colOff>619125</xdr:colOff>
           <xdr:row>44</xdr:row>
-          <xdr:rowOff>160020</xdr:rowOff>
+          <xdr:rowOff>161925</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>411480</xdr:rowOff>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1035" name="Check Box 11" hidden="1">
+            <xdr:cNvPr id="2056" name="Check Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1035"/>
+                  <a14:compatExt spid="_x0000_s2056"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2F80965-3007-4A61-90D8-457E0D3F95DF}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="EEECE1"/>
             </a:solidFill>
             <a:ln w="12700">
               <a:solidFill>
                 <a:srgbClr val="969696" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="55"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>137160</xdr:colOff>
+          <xdr:colOff>133350</xdr:colOff>
           <xdr:row>28</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>160020</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1036" name="Check Box 12" hidden="1">
+            <xdr:cNvPr id="2057" name="Check Box 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1036"/>
+                  <a14:compatExt spid="_x0000_s2057"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0EC9F34-464B-4B4D-A520-8E5488508F66}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>137160</xdr:colOff>
+          <xdr:colOff>133350</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1037" name="Check Box 13" hidden="1">
+            <xdr:cNvPr id="2058" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1037"/>
+                  <a14:compatExt spid="_x0000_s2058"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B15F8DD9-1945-4011-AA67-9163E65EDEBD}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>160020</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1038" name="Check Box 14" hidden="1">
+            <xdr:cNvPr id="2059" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1038"/>
+                  <a14:compatExt spid="_x0000_s2059"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33CC74C0-3D5A-42D3-8722-4FD32FAF60AC}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>137160</xdr:colOff>
+          <xdr:colOff>133350</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>160020</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>36</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1039" name="Check Box 15" hidden="1">
+            <xdr:cNvPr id="2060" name="Check Box 12" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1039"/>
+                  <a14:compatExt spid="_x0000_s2060"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B4281E6-68DA-483A-A80C-31A10CD604D6}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>160020</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>36</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1040" name="Check Box 16" hidden="1">
+            <xdr:cNvPr id="2061" name="Check Box 13" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1040"/>
+                  <a14:compatExt spid="_x0000_s2061"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89A5F0E0-87AA-40A3-856D-379F73C5A4E0}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>137160</xdr:colOff>
+          <xdr:colOff>133350</xdr:colOff>
           <xdr:row>28</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>160020</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1081" name="Check Box 57" hidden="1">
+            <xdr:cNvPr id="2062" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1081"/>
+                  <a14:compatExt spid="_x0000_s2062"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18FC1522-3C2C-4B1C-BBEA-076EE311168C}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>160020</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>28</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1082" name="Check Box 58" hidden="1">
+            <xdr:cNvPr id="2063" name="Check Box 15" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1082"/>
+                  <a14:compatExt spid="_x0000_s2063"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52A29DD1-B1B8-4C4B-83F3-B105F39DDFDD}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>137160</xdr:colOff>
+          <xdr:colOff>133350</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>160020</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>36</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1083" name="Check Box 59" hidden="1">
+            <xdr:cNvPr id="2064" name="Check Box 16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1083"/>
+                  <a14:compatExt spid="_x0000_s2064"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11D93515-B2E8-4781-9597-C3034AD54075}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>160020</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>36</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1084" name="Check Box 60" hidden="1">
+            <xdr:cNvPr id="2065" name="Check Box 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1084"/>
+                  <a14:compatExt spid="_x0000_s2065"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A320F97-C079-4E87-9BF7-0DD77359831F}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>236220</xdr:colOff>
+          <xdr:colOff>238125</xdr:colOff>
           <xdr:row>20</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>274320</xdr:rowOff>
+          <xdr:colOff>180975</xdr:colOff>
+          <xdr:row>21</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1126" name="Check Box 102" hidden="1">
+            <xdr:cNvPr id="2066" name="Check Box 18" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1126"/>
+                  <a14:compatExt spid="_x0000_s2066"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000066040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{402BD669-A0BC-43DD-AE3E-211413113D7D}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>22</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>20</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>23</xdr:col>
-          <xdr:colOff>137160</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>297180</xdr:rowOff>
+          <xdr:colOff>133350</xdr:colOff>
+          <xdr:row>21</xdr:row>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1127" name="Check Box 103" hidden="1">
+            <xdr:cNvPr id="2067" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1127"/>
+                  <a14:compatExt spid="_x0000_s2067"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000067040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC9A2AB-FA87-42E9-ABC5-BF0A772DD4B2}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>24</xdr:col>
-          <xdr:colOff>106680</xdr:colOff>
+          <xdr:colOff>104775</xdr:colOff>
           <xdr:row>22</xdr:row>
-          <xdr:rowOff>327660</xdr:rowOff>
+          <xdr:rowOff>323850</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>24</xdr:col>
-          <xdr:colOff>327660</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>571500</xdr:rowOff>
+          <xdr:colOff>323850</xdr:colOff>
+          <xdr:row>24</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1128" name="Check Box 104" hidden="1">
+            <xdr:cNvPr id="2068" name="Check Box 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1128"/>
+                  <a14:compatExt spid="_x0000_s2068"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000068040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90708F8C-4A9A-4882-87A0-8002FBB9763E}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>26</xdr:col>
-          <xdr:colOff>144780</xdr:colOff>
+          <xdr:colOff>142875</xdr:colOff>
           <xdr:row>22</xdr:row>
-          <xdr:rowOff>312420</xdr:rowOff>
+          <xdr:rowOff>314325</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
-          <xdr:colOff>365760</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>556260</xdr:rowOff>
+          <xdr:colOff>361950</xdr:colOff>
+          <xdr:row>24</xdr:row>
+          <xdr:rowOff>76200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1129" name="Check Box 105" hidden="1">
+            <xdr:cNvPr id="2069" name="Check Box 21" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1129"/>
+                  <a14:compatExt spid="_x0000_s2069"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000069040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C058BB70-E137-453F-B142-F240323F6E0E}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -3952,63 +3952,63 @@
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>31401</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>71700</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
       <xdr:colOff>486301</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>577139</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="41" name="34 Rectángulo redondeado">
+        <xdr:cNvPr id="3" name="34 Rectángulo redondeado">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC347267-BECE-4FFF-9D08-C379DE443351}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="481483" y="6362387"/>
-          <a:ext cx="9383280" cy="505439"/>
+          <a:off x="479076" y="6491550"/>
+          <a:ext cx="9646525" cy="505439"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="bg1"/>
             </a:gs>
             <a:gs pos="60000">
               <a:schemeClr val="bg2"/>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="bg1">
                 <a:lumMod val="85000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
         </a:gradFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="76200" dist="38100" dir="8100000" algn="tr" rotWithShape="0">
             <a:prstClr val="black">
@@ -4206,63 +4206,63 @@
             <a:effectLst/>
             <a:latin typeface="Arial Narrow" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>9791</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>41194</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>29</xdr:col>
       <xdr:colOff>1735</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="26" name="34 Rectángulo redondeado">
+        <xdr:cNvPr id="4" name="34 Rectángulo redondeado">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AE80BF3-B1BA-49B3-ACF8-E174F7157F59}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="516966" y="7438532"/>
-          <a:ext cx="9417983" cy="540202"/>
+          <a:off x="514616" y="7299244"/>
+          <a:ext cx="9688394" cy="539831"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="bg1"/>
             </a:gs>
             <a:gs pos="60000">
               <a:schemeClr val="bg2"/>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="bg1">
                 <a:lumMod val="85000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
         </a:gradFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="76200" dist="38100" dir="8100000" algn="tr" rotWithShape="0">
             <a:prstClr val="black">
@@ -4335,83 +4335,157 @@
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial Narrow" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Información dependientes (El límite de la deducción por dependientes no podrá exceder el 10% del ingreso bruto del trabajar y máximo 32 UVT mensuales: $1.506.000)</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>221116</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>425223</xdr:colOff>
-      <xdr:row>11</xdr:row>
-      <xdr:rowOff>37656</xdr:rowOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imagen 1">
+        <xdr:cNvPr id="5" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3DDDDD8-483A-42C7-9A3F-ED1C2FC1E6F9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25B4CCF2-C8CE-4F92-913C-606DAEDB2C4D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect b="12422"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4541384" y="0"/>
-          <a:ext cx="1445759" cy="718013"/>
+          <a:off x="4564516" y="0"/>
+          <a:ext cx="1461407" cy="713931"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>257175</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>451303</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>647701</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B1BED3C-3537-414F-93D6-54DD467DE59C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect b="12422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="4600575" y="114300"/>
+          <a:ext cx="1451428" cy="533401"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -4688,96 +4762,98 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estatuto.co/?e=769" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\lramos\Manual\AppData\Local\Microsoft\Windows\Documents\Documents\RecursosHumanos\FORMATO%20INFORMACION%20RETEFUENTE%20EMPLEDOS%202014\Decreto%200099%20de%202013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estatuto.co/?e=769" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\lramos\Manual\AppData\Local\Microsoft\Windows\Documents\Documents\RecursosHumanos\FORMATO%20INFORMACION%20RETEFUENTE%20EMPLEDOS%202014\Decreto%200099%20de%202013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Hoja1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB30C78A-A2E3-478F-82BB-2DDDF8C69E11}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="B1:AS95"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showRuler="0" topLeftCell="A11" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="D59" sqref="D59:AA59"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A11" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M16" sqref="M16:Q16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="0" customHeight="1" zeroHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="0" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="4.6640625" style="5" customWidth="1" collapsed="1"/>
+    <col min="1" max="1" width="4.7109375" style="5" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="2" style="5" customWidth="1" collapsed="1"/>
-    <col min="3" max="3" width="0.88671875" style="68" customWidth="1" collapsed="1"/>
-[...8 lines deleted...]
-    <col min="18" max="18" width="4.109375" style="5" customWidth="1" collapsed="1"/>
+    <col min="3" max="3" width="0.85546875" style="68" customWidth="1" collapsed="1"/>
+    <col min="4" max="4" width="12.140625" style="5" customWidth="1" collapsed="1"/>
+    <col min="5" max="5" width="4.140625" style="5" customWidth="1" collapsed="1"/>
+    <col min="6" max="6" width="7.140625" style="5" customWidth="1" collapsed="1"/>
+    <col min="7" max="7" width="4.140625" style="5" customWidth="1" collapsed="1"/>
+    <col min="8" max="8" width="4.7109375" style="5" customWidth="1" collapsed="1"/>
+    <col min="9" max="9" width="4.5703125" style="5" customWidth="1" collapsed="1"/>
+    <col min="10" max="16" width="4.140625" style="5" customWidth="1" collapsed="1"/>
+    <col min="17" max="17" width="6.42578125" style="5" customWidth="1" collapsed="1"/>
+    <col min="18" max="18" width="4.140625" style="5" customWidth="1" collapsed="1"/>
     <col min="19" max="21" width="11" style="5" customWidth="1" collapsed="1"/>
-    <col min="22" max="22" width="7.33203125" style="5" customWidth="1" collapsed="1"/>
-    <col min="23" max="23" width="2.33203125" style="5" customWidth="1" collapsed="1"/>
+    <col min="22" max="22" width="7.28515625" style="5" customWidth="1" collapsed="1"/>
+    <col min="23" max="23" width="2.28515625" style="5" customWidth="1" collapsed="1"/>
     <col min="24" max="24" width="6" style="5" customWidth="1" collapsed="1"/>
-    <col min="25" max="25" width="7.88671875" style="5" customWidth="1" collapsed="1"/>
-[...5 lines deleted...]
-    <col min="32" max="32" width="3.33203125" style="5" hidden="1" customWidth="1" collapsed="1"/>
+    <col min="25" max="25" width="7.85546875" style="5" customWidth="1" collapsed="1"/>
+    <col min="26" max="26" width="4.140625" style="5" customWidth="1" collapsed="1"/>
+    <col min="27" max="27" width="8.140625" style="5" customWidth="1" collapsed="1"/>
+    <col min="28" max="29" width="0.140625" style="5" customWidth="1" collapsed="1"/>
+    <col min="30" max="30" width="0.140625" style="69" customWidth="1" collapsed="1"/>
+    <col min="31" max="31" width="0.140625" style="5" customWidth="1" collapsed="1"/>
+    <col min="32" max="32" width="3.28515625" style="5" hidden="1" customWidth="1" collapsed="1"/>
     <col min="33" max="33" width="9" style="5" hidden="1" customWidth="1" collapsed="1"/>
-    <col min="34" max="34" width="0.109375" style="5" customWidth="1" collapsed="1"/>
-[...6 lines deleted...]
-    <col min="46" max="16384" width="11.44140625" style="5" collapsed="1"/>
+    <col min="34" max="34" width="0.140625" style="5" customWidth="1" collapsed="1"/>
+    <col min="35" max="35" width="5.140625" style="5" customWidth="1" collapsed="1"/>
+    <col min="36" max="40" width="11.42578125" style="5"/>
+    <col min="41" max="41" width="28.85546875" style="5" customWidth="1"/>
+    <col min="42" max="43" width="11.42578125" style="5" collapsed="1"/>
+    <col min="44" max="44" width="25.7109375" style="5" customWidth="1" collapsed="1"/>
+    <col min="45" max="45" width="32.140625" style="5" customWidth="1" collapsed="1"/>
+    <col min="46" max="16384" width="11.42578125" style="5" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:35" ht="0" hidden="1" customHeight="1">
       <c r="C1" s="5"/>
       <c r="AD1" s="5"/>
     </row>
     <row r="2" spans="2:35" ht="0" hidden="1" customHeight="1">
       <c r="C2" s="5"/>
       <c r="AD2" s="5"/>
     </row>
     <row r="3" spans="2:35" ht="0" hidden="1" customHeight="1">
       <c r="C3" s="5"/>
       <c r="AD3" s="5"/>
     </row>
     <row r="4" spans="2:35" ht="0" hidden="1" customHeight="1">
       <c r="C4" s="5"/>
       <c r="AD4" s="5"/>
     </row>
     <row r="5" spans="2:35" ht="0" hidden="1" customHeight="1">
       <c r="C5" s="5"/>
       <c r="AD5" s="5"/>
     </row>
     <row r="6" spans="2:35" ht="0" hidden="1" customHeight="1">
       <c r="C6" s="5"/>
       <c r="AD6" s="5"/>
@@ -4957,69 +5033,69 @@
       <c r="P15" s="212"/>
       <c r="Q15" s="212"/>
       <c r="R15" s="212" t="s">
         <v>74</v>
       </c>
       <c r="S15" s="212"/>
       <c r="T15" s="212"/>
       <c r="U15" s="212"/>
       <c r="V15" s="212"/>
       <c r="W15" s="212" t="s">
         <v>82</v>
       </c>
       <c r="X15" s="212"/>
       <c r="Y15" s="212"/>
       <c r="Z15" s="212"/>
       <c r="AA15" s="213"/>
       <c r="AB15" s="65"/>
       <c r="AC15" s="65"/>
       <c r="AD15" s="99"/>
       <c r="AE15" s="65"/>
     </row>
     <row r="16" spans="2:35" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="B16" s="184"/>
       <c r="C16" s="96"/>
       <c r="D16" s="211">
-        <v>46077</v>
+        <v>46183</v>
       </c>
       <c r="E16" s="211"/>
       <c r="F16" s="211"/>
       <c r="G16" s="211"/>
       <c r="H16" s="211"/>
       <c r="I16" s="211"/>
       <c r="J16" s="211"/>
       <c r="K16" s="211"/>
       <c r="L16" s="211"/>
       <c r="M16" s="190" t="s">
         <v>81</v>
       </c>
       <c r="N16" s="190"/>
       <c r="O16" s="190"/>
       <c r="P16" s="190"/>
       <c r="Q16" s="190"/>
       <c r="R16" s="218">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S16" s="214"/>
       <c r="T16" s="214"/>
       <c r="U16" s="214"/>
       <c r="V16" s="214"/>
       <c r="W16" s="214" t="s">
         <v>86</v>
       </c>
       <c r="X16" s="214"/>
       <c r="Y16" s="214"/>
       <c r="Z16" s="214"/>
       <c r="AA16" s="215"/>
       <c r="AB16" s="97"/>
       <c r="AC16" s="97"/>
       <c r="AD16" s="100"/>
       <c r="AE16" s="65"/>
     </row>
     <row r="17" spans="3:45" ht="25.5" customHeight="1">
       <c r="D17" s="91" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="92"/>
       <c r="F17" s="93"/>
       <c r="G17" s="196"/>
       <c r="H17" s="196"/>
@@ -5079,76 +5155,76 @@
       <c r="S18" s="200"/>
       <c r="T18" s="25"/>
       <c r="U18" s="4" t="s">
         <v>57</v>
       </c>
       <c r="V18" s="188"/>
       <c r="W18" s="188"/>
       <c r="X18" s="188"/>
       <c r="Y18" s="188"/>
       <c r="Z18" s="188"/>
       <c r="AA18" s="189"/>
       <c r="AB18" s="9"/>
       <c r="AF18" s="6"/>
       <c r="AI18" s="6"/>
       <c r="AN18" s="184"/>
       <c r="AO18" s="61"/>
       <c r="AP18" s="61"/>
       <c r="AQ18" s="61"/>
       <c r="AR18" s="64"/>
       <c r="AS18" s="185"/>
     </row>
     <row r="19" spans="3:45" ht="21" customHeight="1">
       <c r="D19" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E19" s="133"/>
-[...5 lines deleted...]
-      <c r="K19" s="148" t="s">
+      <c r="E19" s="134"/>
+      <c r="F19" s="134"/>
+      <c r="G19" s="134"/>
+      <c r="H19" s="134"/>
+      <c r="I19" s="134"/>
+      <c r="J19" s="134"/>
+      <c r="K19" s="151" t="s">
         <v>47</v>
       </c>
-      <c r="L19" s="148"/>
-[...5 lines deleted...]
-      <c r="R19" s="134"/>
+      <c r="L19" s="151"/>
+      <c r="M19" s="151"/>
+      <c r="N19" s="135"/>
+      <c r="O19" s="135"/>
+      <c r="P19" s="135"/>
+      <c r="Q19" s="135"/>
+      <c r="R19" s="135"/>
       <c r="S19" s="10"/>
       <c r="T19" s="10"/>
       <c r="U19" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="V19" s="149"/>
-[...3 lines deleted...]
-      <c r="Z19" s="149"/>
+      <c r="V19" s="152"/>
+      <c r="W19" s="152"/>
+      <c r="X19" s="152"/>
+      <c r="Y19" s="152"/>
+      <c r="Z19" s="152"/>
       <c r="AA19" s="3"/>
       <c r="AB19" s="11"/>
       <c r="AC19" s="71"/>
       <c r="AF19" s="6"/>
       <c r="AI19" s="6"/>
       <c r="AN19" s="94"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
     </row>
     <row r="20" spans="3:45" ht="14.25" customHeight="1">
       <c r="D20" s="201" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="202"/>
       <c r="F20" s="202"/>
       <c r="G20" s="202"/>
       <c r="H20" s="202"/>
       <c r="I20" s="202"/>
       <c r="J20" s="202"/>
       <c r="K20" s="202"/>
       <c r="L20" s="202"/>
       <c r="M20" s="202"/>
@@ -5315,954 +5391,954 @@
       <c r="I25" s="198"/>
       <c r="J25" s="198"/>
       <c r="K25" s="198"/>
       <c r="L25" s="198"/>
       <c r="M25" s="198"/>
       <c r="N25" s="198"/>
       <c r="O25" s="198"/>
       <c r="P25" s="198"/>
       <c r="Q25" s="198"/>
       <c r="R25" s="199"/>
       <c r="S25" s="199"/>
       <c r="T25" s="199"/>
       <c r="U25" s="199"/>
       <c r="V25" s="199"/>
       <c r="W25" s="199"/>
       <c r="X25" s="199"/>
       <c r="Y25" s="199"/>
       <c r="Z25" s="199"/>
       <c r="AA25" s="199"/>
       <c r="AB25" s="33"/>
       <c r="AC25" s="71"/>
       <c r="AF25" s="6"/>
       <c r="AI25" s="6"/>
     </row>
     <row r="26" spans="3:45" ht="11.25" customHeight="1">
-      <c r="D26" s="139" t="s">
+      <c r="D26" s="142" t="s">
         <v>33</v>
       </c>
-      <c r="E26" s="139"/>
-[...21 lines deleted...]
-      <c r="AA26" s="139"/>
+      <c r="E26" s="142"/>
+      <c r="F26" s="142"/>
+      <c r="G26" s="142"/>
+      <c r="H26" s="142"/>
+      <c r="I26" s="142"/>
+      <c r="J26" s="142"/>
+      <c r="K26" s="142"/>
+      <c r="L26" s="142"/>
+      <c r="M26" s="142"/>
+      <c r="N26" s="142"/>
+      <c r="O26" s="142"/>
+      <c r="P26" s="142"/>
+      <c r="Q26" s="142"/>
+      <c r="R26" s="142"/>
+      <c r="S26" s="142"/>
+      <c r="T26" s="142"/>
+      <c r="U26" s="142"/>
+      <c r="V26" s="142"/>
+      <c r="W26" s="142"/>
+      <c r="X26" s="142"/>
+      <c r="Y26" s="142"/>
+      <c r="Z26" s="142"/>
+      <c r="AA26" s="142"/>
       <c r="AB26" s="14"/>
       <c r="AC26" s="71"/>
       <c r="AF26" s="6"/>
       <c r="AI26" s="6"/>
     </row>
     <row r="27" spans="3:45" ht="56.25" customHeight="1">
-      <c r="D27" s="152" t="s">
+      <c r="D27" s="155" t="s">
         <v>84</v>
       </c>
-      <c r="E27" s="152"/>
-[...21 lines deleted...]
-      <c r="AA27" s="152"/>
+      <c r="E27" s="155"/>
+      <c r="F27" s="155"/>
+      <c r="G27" s="155"/>
+      <c r="H27" s="155"/>
+      <c r="I27" s="155"/>
+      <c r="J27" s="155"/>
+      <c r="K27" s="155"/>
+      <c r="L27" s="155"/>
+      <c r="M27" s="155"/>
+      <c r="N27" s="155"/>
+      <c r="O27" s="155"/>
+      <c r="P27" s="155"/>
+      <c r="Q27" s="155"/>
+      <c r="R27" s="155"/>
+      <c r="S27" s="155"/>
+      <c r="T27" s="155"/>
+      <c r="U27" s="155"/>
+      <c r="V27" s="155"/>
+      <c r="W27" s="155"/>
+      <c r="X27" s="155"/>
+      <c r="Y27" s="155"/>
+      <c r="Z27" s="155"/>
+      <c r="AA27" s="155"/>
       <c r="AB27" s="33"/>
       <c r="AC27" s="71"/>
       <c r="AF27" s="6"/>
       <c r="AI27" s="6"/>
     </row>
     <row r="28" spans="3:45" ht="6" customHeight="1">
       <c r="D28" s="73"/>
       <c r="E28" s="73"/>
       <c r="F28" s="73"/>
       <c r="G28" s="73"/>
       <c r="H28" s="73"/>
       <c r="I28" s="73"/>
       <c r="J28" s="73"/>
       <c r="K28" s="73"/>
       <c r="L28" s="73"/>
       <c r="M28" s="73"/>
       <c r="N28" s="73"/>
       <c r="O28" s="73"/>
       <c r="P28" s="73"/>
       <c r="Q28" s="73"/>
       <c r="R28" s="73"/>
       <c r="S28" s="73"/>
       <c r="T28" s="73"/>
       <c r="U28" s="73"/>
       <c r="V28" s="73"/>
       <c r="W28" s="73"/>
       <c r="X28" s="73"/>
       <c r="Y28" s="73"/>
       <c r="Z28" s="73"/>
       <c r="AA28" s="73"/>
       <c r="AB28" s="33"/>
       <c r="AC28" s="71"/>
       <c r="AF28" s="6"/>
       <c r="AI28" s="6"/>
     </row>
     <row r="29" spans="3:45" ht="15" customHeight="1">
-      <c r="D29" s="150" t="s">
+      <c r="D29" s="153" t="s">
         <v>58</v>
       </c>
-      <c r="E29" s="150"/>
-[...3 lines deleted...]
-      <c r="I29" s="147" t="s">
+      <c r="E29" s="153"/>
+      <c r="F29" s="153"/>
+      <c r="G29" s="153"/>
+      <c r="H29" s="154"/>
+      <c r="I29" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="J29" s="138"/>
-[...3 lines deleted...]
-      <c r="N29" s="137" t="s">
+      <c r="J29" s="139"/>
+      <c r="K29" s="148"/>
+      <c r="L29" s="148"/>
+      <c r="M29" s="148"/>
+      <c r="N29" s="138" t="s">
         <v>6</v>
       </c>
-      <c r="O29" s="138"/>
-[...11 lines deleted...]
-      <c r="AA29" s="136"/>
+      <c r="O29" s="139"/>
+      <c r="P29" s="140"/>
+      <c r="Q29" s="141"/>
+      <c r="R29" s="136"/>
+      <c r="S29" s="137"/>
+      <c r="T29" s="137"/>
+      <c r="U29" s="137"/>
+      <c r="V29" s="137"/>
+      <c r="W29" s="137"/>
+      <c r="X29" s="137"/>
+      <c r="Y29" s="137"/>
+      <c r="Z29" s="137"/>
+      <c r="AA29" s="137"/>
       <c r="AB29" s="33"/>
       <c r="AC29" s="71"/>
       <c r="AF29" s="6"/>
       <c r="AI29" s="6"/>
     </row>
     <row r="30" spans="3:45" ht="6" customHeight="1">
       <c r="D30" s="74"/>
       <c r="E30" s="74"/>
       <c r="F30" s="74"/>
       <c r="G30" s="74"/>
       <c r="H30" s="45"/>
       <c r="I30" s="46"/>
       <c r="J30" s="29"/>
       <c r="K30" s="30"/>
       <c r="L30" s="30"/>
       <c r="M30" s="31"/>
       <c r="N30" s="47"/>
       <c r="O30" s="28"/>
       <c r="P30" s="48"/>
       <c r="Q30" s="49"/>
       <c r="R30" s="27"/>
       <c r="S30" s="75"/>
       <c r="T30" s="75"/>
       <c r="U30" s="75"/>
       <c r="V30" s="75"/>
       <c r="W30" s="75"/>
       <c r="X30" s="75"/>
       <c r="Y30" s="75"/>
       <c r="Z30" s="75"/>
       <c r="AA30" s="75"/>
       <c r="AB30" s="33"/>
       <c r="AC30" s="71"/>
       <c r="AF30" s="6"/>
       <c r="AI30" s="6"/>
     </row>
     <row r="31" spans="3:45" ht="15" customHeight="1">
-      <c r="D31" s="150" t="s">
+      <c r="D31" s="153" t="s">
         <v>59</v>
       </c>
-      <c r="E31" s="150"/>
-[...3 lines deleted...]
-      <c r="I31" s="142" t="s">
+      <c r="E31" s="153"/>
+      <c r="F31" s="153"/>
+      <c r="G31" s="153"/>
+      <c r="H31" s="154"/>
+      <c r="I31" s="145" t="s">
         <v>5</v>
       </c>
-      <c r="J31" s="143"/>
-[...3 lines deleted...]
-      <c r="N31" s="137" t="s">
+      <c r="J31" s="146"/>
+      <c r="K31" s="147"/>
+      <c r="L31" s="147"/>
+      <c r="M31" s="148"/>
+      <c r="N31" s="138" t="s">
         <v>6</v>
       </c>
-      <c r="O31" s="138"/>
-[...11 lines deleted...]
-      <c r="AA31" s="136"/>
+      <c r="O31" s="139"/>
+      <c r="P31" s="140"/>
+      <c r="Q31" s="141"/>
+      <c r="R31" s="136"/>
+      <c r="S31" s="137"/>
+      <c r="T31" s="137"/>
+      <c r="U31" s="137"/>
+      <c r="V31" s="137"/>
+      <c r="W31" s="137"/>
+      <c r="X31" s="137"/>
+      <c r="Y31" s="137"/>
+      <c r="Z31" s="137"/>
+      <c r="AA31" s="137"/>
       <c r="AB31" s="33"/>
       <c r="AC31" s="71"/>
       <c r="AF31" s="6"/>
       <c r="AI31" s="6"/>
     </row>
     <row r="32" spans="3:45" ht="5.25" customHeight="1">
       <c r="D32" s="74"/>
       <c r="E32" s="74"/>
       <c r="F32" s="74"/>
       <c r="G32" s="74"/>
       <c r="H32" s="74"/>
       <c r="I32" s="76"/>
       <c r="J32" s="77"/>
       <c r="K32" s="70"/>
       <c r="L32" s="70"/>
       <c r="M32" s="30"/>
       <c r="N32" s="50"/>
       <c r="O32" s="29"/>
       <c r="P32" s="51"/>
       <c r="Q32" s="51"/>
       <c r="R32" s="75"/>
       <c r="S32" s="75"/>
       <c r="T32" s="75"/>
       <c r="U32" s="75"/>
       <c r="V32" s="75"/>
       <c r="W32" s="75"/>
       <c r="X32" s="75"/>
       <c r="Y32" s="75"/>
       <c r="Z32" s="75"/>
       <c r="AA32" s="75"/>
       <c r="AB32" s="78"/>
       <c r="AC32" s="71"/>
       <c r="AF32" s="6"/>
       <c r="AI32" s="6"/>
     </row>
     <row r="33" spans="3:35" ht="16.5" customHeight="1" thickBot="1">
-      <c r="D33" s="116" t="s">
+      <c r="D33" s="114" t="s">
         <v>53</v>
       </c>
-      <c r="E33" s="116"/>
-[...5 lines deleted...]
-      <c r="K33" s="117"/>
+      <c r="E33" s="114"/>
+      <c r="F33" s="114"/>
+      <c r="G33" s="114"/>
+      <c r="H33" s="114"/>
+      <c r="I33" s="114"/>
+      <c r="J33" s="114"/>
+      <c r="K33" s="115"/>
       <c r="L33" s="52"/>
       <c r="M33" s="53"/>
       <c r="N33" s="15"/>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="16"/>
-      <c r="R33" s="140" t="s">
+      <c r="R33" s="143" t="s">
         <v>54</v>
       </c>
-      <c r="S33" s="141"/>
+      <c r="S33" s="144"/>
       <c r="T33" s="79"/>
       <c r="U33" s="80"/>
       <c r="V33" s="17" t="s">
         <v>55</v>
       </c>
       <c r="W33" s="54"/>
-      <c r="X33" s="115"/>
-[...2 lines deleted...]
-      <c r="AA33" s="115"/>
+      <c r="X33" s="113"/>
+      <c r="Y33" s="113"/>
+      <c r="Z33" s="113"/>
+      <c r="AA33" s="113"/>
       <c r="AB33" s="55"/>
       <c r="AC33" s="71"/>
       <c r="AF33" s="6"/>
       <c r="AI33" s="6"/>
     </row>
     <row r="34" spans="3:35" ht="6.75" customHeight="1">
       <c r="D34" s="74"/>
       <c r="E34" s="74"/>
       <c r="F34" s="74"/>
       <c r="G34" s="74"/>
       <c r="H34" s="74"/>
       <c r="I34" s="56"/>
       <c r="J34" s="56"/>
       <c r="K34" s="56"/>
       <c r="L34" s="56"/>
       <c r="M34" s="71"/>
       <c r="N34" s="81"/>
       <c r="O34" s="81"/>
       <c r="P34" s="81"/>
       <c r="Q34" s="81"/>
       <c r="R34" s="79"/>
       <c r="S34" s="79"/>
       <c r="T34" s="79"/>
       <c r="U34" s="79"/>
       <c r="V34" s="82"/>
       <c r="W34" s="83"/>
       <c r="X34" s="83"/>
       <c r="Y34" s="83"/>
       <c r="Z34" s="83"/>
       <c r="AA34" s="83"/>
       <c r="AB34" s="84"/>
       <c r="AC34" s="71"/>
       <c r="AF34" s="6"/>
       <c r="AI34" s="6"/>
     </row>
     <row r="35" spans="3:35" ht="47.25" customHeight="1">
-      <c r="D35" s="127"/>
-[...22 lines deleted...]
-      <c r="AA35" s="128"/>
+      <c r="D35" s="126"/>
+      <c r="E35" s="126"/>
+      <c r="F35" s="126"/>
+      <c r="G35" s="126"/>
+      <c r="H35" s="126"/>
+      <c r="I35" s="127"/>
+      <c r="J35" s="127"/>
+      <c r="K35" s="127"/>
+      <c r="L35" s="127"/>
+      <c r="M35" s="126"/>
+      <c r="N35" s="126"/>
+      <c r="O35" s="126"/>
+      <c r="P35" s="126"/>
+      <c r="Q35" s="126"/>
+      <c r="R35" s="127"/>
+      <c r="S35" s="127"/>
+      <c r="T35" s="127"/>
+      <c r="U35" s="127"/>
+      <c r="V35" s="127"/>
+      <c r="W35" s="127"/>
+      <c r="X35" s="127"/>
+      <c r="Y35" s="127"/>
+      <c r="Z35" s="127"/>
+      <c r="AA35" s="127"/>
       <c r="AB35" s="33"/>
       <c r="AC35" s="71"/>
       <c r="AF35" s="6"/>
       <c r="AI35" s="6"/>
     </row>
     <row r="36" spans="3:35" ht="15" customHeight="1">
       <c r="D36" s="24" t="s">
         <v>60</v>
       </c>
       <c r="E36" s="18"/>
       <c r="F36" s="24"/>
       <c r="G36" s="18"/>
       <c r="H36" s="57"/>
-      <c r="I36" s="147" t="s">
+      <c r="I36" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="J36" s="138"/>
-[...3 lines deleted...]
-      <c r="N36" s="137" t="s">
+      <c r="J36" s="139"/>
+      <c r="K36" s="148"/>
+      <c r="L36" s="148"/>
+      <c r="M36" s="148"/>
+      <c r="N36" s="138" t="s">
         <v>6</v>
       </c>
-      <c r="O36" s="138"/>
-[...1 lines deleted...]
-      <c r="Q36" s="126"/>
+      <c r="O36" s="139"/>
+      <c r="P36" s="140"/>
+      <c r="Q36" s="141"/>
       <c r="R36" s="19"/>
       <c r="S36" s="85"/>
       <c r="T36" s="85"/>
       <c r="U36" s="85"/>
       <c r="V36" s="85"/>
       <c r="W36" s="85"/>
-      <c r="X36" s="146" t="s">
+      <c r="X36" s="149" t="s">
         <v>67</v>
       </c>
-      <c r="Y36" s="146"/>
-[...1 lines deleted...]
-      <c r="AA36" s="146"/>
+      <c r="Y36" s="149"/>
+      <c r="Z36" s="149"/>
+      <c r="AA36" s="149"/>
       <c r="AB36" s="33"/>
       <c r="AC36" s="71"/>
       <c r="AF36" s="6"/>
       <c r="AI36" s="6"/>
     </row>
     <row r="37" spans="3:35" ht="3.75" customHeight="1" thickBot="1">
       <c r="C37" s="72"/>
       <c r="D37" s="179"/>
       <c r="E37" s="179"/>
       <c r="F37" s="179"/>
       <c r="G37" s="179"/>
       <c r="H37" s="179"/>
       <c r="I37" s="179"/>
       <c r="J37" s="179"/>
       <c r="K37" s="179"/>
       <c r="L37" s="179"/>
       <c r="M37" s="179"/>
       <c r="N37" s="179"/>
       <c r="O37" s="179"/>
       <c r="P37" s="179"/>
       <c r="Q37" s="179"/>
       <c r="R37" s="179"/>
       <c r="S37" s="179"/>
       <c r="T37" s="179"/>
       <c r="U37" s="179"/>
       <c r="V37" s="179"/>
       <c r="W37" s="179"/>
       <c r="X37" s="179"/>
       <c r="Y37" s="179"/>
       <c r="Z37" s="179"/>
       <c r="AA37" s="179"/>
       <c r="AB37" s="33"/>
       <c r="AC37" s="71"/>
       <c r="AF37" s="6"/>
       <c r="AI37" s="6"/>
     </row>
     <row r="38" spans="3:35" ht="45.75" customHeight="1">
-      <c r="D38" s="128"/>
-[...22 lines deleted...]
-      <c r="AA38" s="128"/>
+      <c r="D38" s="127"/>
+      <c r="E38" s="127"/>
+      <c r="F38" s="127"/>
+      <c r="G38" s="127"/>
+      <c r="H38" s="127"/>
+      <c r="I38" s="127"/>
+      <c r="J38" s="127"/>
+      <c r="K38" s="127"/>
+      <c r="L38" s="127"/>
+      <c r="M38" s="127"/>
+      <c r="N38" s="127"/>
+      <c r="O38" s="127"/>
+      <c r="P38" s="127"/>
+      <c r="Q38" s="127"/>
+      <c r="R38" s="127"/>
+      <c r="S38" s="127"/>
+      <c r="T38" s="127"/>
+      <c r="U38" s="127"/>
+      <c r="V38" s="127"/>
+      <c r="W38" s="127"/>
+      <c r="X38" s="127"/>
+      <c r="Y38" s="127"/>
+      <c r="Z38" s="127"/>
+      <c r="AA38" s="127"/>
       <c r="AB38" s="33"/>
       <c r="AC38" s="71"/>
       <c r="AF38" s="6"/>
       <c r="AI38" s="6"/>
     </row>
     <row r="39" spans="3:35" ht="21" customHeight="1">
       <c r="D39" s="182"/>
       <c r="E39" s="183"/>
       <c r="F39" s="183"/>
       <c r="G39" s="183"/>
       <c r="H39" s="183"/>
       <c r="I39" s="183"/>
       <c r="J39" s="183"/>
       <c r="K39" s="183"/>
       <c r="L39" s="183"/>
       <c r="M39" s="183"/>
       <c r="N39" s="183"/>
       <c r="O39" s="183"/>
       <c r="P39" s="183"/>
       <c r="Q39" s="183"/>
       <c r="R39" s="183"/>
       <c r="S39" s="183"/>
       <c r="T39" s="183"/>
       <c r="U39" s="183"/>
       <c r="V39" s="183"/>
       <c r="W39" s="183"/>
       <c r="X39" s="183"/>
       <c r="Y39" s="183"/>
       <c r="Z39" s="183"/>
       <c r="AA39" s="183"/>
       <c r="AB39" s="33"/>
       <c r="AC39" s="71"/>
       <c r="AF39" s="6"/>
       <c r="AI39" s="6"/>
     </row>
     <row r="40" spans="3:35" ht="26.25" customHeight="1">
-      <c r="D40" s="114" t="s">
+      <c r="D40" s="112" t="s">
         <v>69</v>
       </c>
-      <c r="E40" s="114"/>
-[...18 lines deleted...]
-      <c r="X40" s="114"/>
+      <c r="E40" s="112"/>
+      <c r="F40" s="112"/>
+      <c r="G40" s="112"/>
+      <c r="H40" s="112"/>
+      <c r="I40" s="112"/>
+      <c r="J40" s="112"/>
+      <c r="K40" s="112"/>
+      <c r="L40" s="112"/>
+      <c r="M40" s="112"/>
+      <c r="N40" s="112"/>
+      <c r="O40" s="112"/>
+      <c r="P40" s="112"/>
+      <c r="Q40" s="112"/>
+      <c r="R40" s="112"/>
+      <c r="S40" s="112"/>
+      <c r="T40" s="112"/>
+      <c r="U40" s="112"/>
+      <c r="V40" s="112"/>
+      <c r="W40" s="112"/>
+      <c r="X40" s="112"/>
       <c r="Y40" s="131" t="s">
         <v>56</v>
       </c>
       <c r="Z40" s="131"/>
       <c r="AA40" s="131"/>
       <c r="AB40" s="33"/>
       <c r="AC40" s="71"/>
       <c r="AF40" s="6"/>
       <c r="AI40" s="6"/>
     </row>
     <row r="41" spans="3:35" ht="22.5" customHeight="1">
-      <c r="D41" s="118" t="s">
+      <c r="D41" s="116" t="s">
         <v>70</v>
       </c>
-      <c r="E41" s="118"/>
-[...18 lines deleted...]
-      <c r="X41" s="118"/>
+      <c r="E41" s="116"/>
+      <c r="F41" s="116"/>
+      <c r="G41" s="116"/>
+      <c r="H41" s="116"/>
+      <c r="I41" s="116"/>
+      <c r="J41" s="116"/>
+      <c r="K41" s="116"/>
+      <c r="L41" s="116"/>
+      <c r="M41" s="116"/>
+      <c r="N41" s="116"/>
+      <c r="O41" s="116"/>
+      <c r="P41" s="116"/>
+      <c r="Q41" s="116"/>
+      <c r="R41" s="116"/>
+      <c r="S41" s="116"/>
+      <c r="T41" s="116"/>
+      <c r="U41" s="116"/>
+      <c r="V41" s="116"/>
+      <c r="W41" s="116"/>
+      <c r="X41" s="116"/>
       <c r="Y41" s="132"/>
       <c r="Z41" s="132"/>
       <c r="AA41" s="58"/>
       <c r="AB41" s="33"/>
       <c r="AC41" s="71"/>
       <c r="AF41" s="6"/>
       <c r="AI41" s="6"/>
     </row>
     <row r="42" spans="3:35" ht="48" customHeight="1">
-      <c r="D42" s="105" t="s">
+      <c r="D42" s="128" t="s">
         <v>63</v>
       </c>
-      <c r="E42" s="105"/>
-[...18 lines deleted...]
-      <c r="X42" s="105"/>
+      <c r="E42" s="128"/>
+      <c r="F42" s="128"/>
+      <c r="G42" s="128"/>
+      <c r="H42" s="128"/>
+      <c r="I42" s="128"/>
+      <c r="J42" s="128"/>
+      <c r="K42" s="128"/>
+      <c r="L42" s="128"/>
+      <c r="M42" s="128"/>
+      <c r="N42" s="128"/>
+      <c r="O42" s="128"/>
+      <c r="P42" s="128"/>
+      <c r="Q42" s="128"/>
+      <c r="R42" s="128"/>
+      <c r="S42" s="128"/>
+      <c r="T42" s="128"/>
+      <c r="U42" s="128"/>
+      <c r="V42" s="128"/>
+      <c r="W42" s="128"/>
+      <c r="X42" s="128"/>
       <c r="Y42" s="129"/>
       <c r="Z42" s="129"/>
       <c r="AA42" s="129"/>
       <c r="AB42" s="33"/>
       <c r="AC42" s="71"/>
       <c r="AF42" s="6"/>
       <c r="AI42" s="6"/>
     </row>
     <row r="43" spans="3:35" ht="32.25" customHeight="1">
       <c r="D43" s="170" t="s">
         <v>72</v>
       </c>
       <c r="E43" s="171"/>
       <c r="F43" s="171"/>
       <c r="G43" s="171"/>
       <c r="H43" s="171"/>
       <c r="I43" s="171"/>
       <c r="J43" s="171"/>
       <c r="K43" s="171"/>
       <c r="L43" s="171"/>
       <c r="M43" s="171"/>
       <c r="N43" s="171"/>
       <c r="O43" s="171"/>
       <c r="P43" s="171"/>
       <c r="Q43" s="171"/>
       <c r="R43" s="171"/>
       <c r="S43" s="171"/>
       <c r="T43" s="171"/>
       <c r="U43" s="171"/>
       <c r="V43" s="171"/>
       <c r="W43" s="171"/>
       <c r="X43" s="171"/>
       <c r="Y43" s="130"/>
       <c r="Z43" s="130"/>
       <c r="AA43" s="130"/>
       <c r="AB43" s="33"/>
       <c r="AC43" s="71"/>
       <c r="AF43" s="6"/>
       <c r="AI43" s="6"/>
     </row>
     <row r="44" spans="3:35" ht="42.75" customHeight="1">
-      <c r="D44" s="105" t="s">
+      <c r="D44" s="128" t="s">
         <v>64</v>
       </c>
-      <c r="E44" s="105"/>
-[...18 lines deleted...]
-      <c r="X44" s="105"/>
+      <c r="E44" s="128"/>
+      <c r="F44" s="128"/>
+      <c r="G44" s="128"/>
+      <c r="H44" s="128"/>
+      <c r="I44" s="128"/>
+      <c r="J44" s="128"/>
+      <c r="K44" s="128"/>
+      <c r="L44" s="128"/>
+      <c r="M44" s="128"/>
+      <c r="N44" s="128"/>
+      <c r="O44" s="128"/>
+      <c r="P44" s="128"/>
+      <c r="Q44" s="128"/>
+      <c r="R44" s="128"/>
+      <c r="S44" s="128"/>
+      <c r="T44" s="128"/>
+      <c r="U44" s="128"/>
+      <c r="V44" s="128"/>
+      <c r="W44" s="128"/>
+      <c r="X44" s="128"/>
       <c r="Y44" s="129"/>
       <c r="Z44" s="129"/>
       <c r="AA44" s="129"/>
       <c r="AB44" s="33"/>
       <c r="AC44" s="71"/>
       <c r="AF44" s="6"/>
       <c r="AI44" s="6"/>
     </row>
     <row r="45" spans="3:35" ht="44.25" customHeight="1">
       <c r="D45" s="172" t="s">
         <v>71</v>
       </c>
       <c r="E45" s="172"/>
       <c r="F45" s="172"/>
       <c r="G45" s="172"/>
       <c r="H45" s="172"/>
       <c r="I45" s="172"/>
       <c r="J45" s="172"/>
       <c r="K45" s="172"/>
       <c r="L45" s="172"/>
       <c r="M45" s="172"/>
       <c r="N45" s="172"/>
       <c r="O45" s="172"/>
       <c r="P45" s="172"/>
       <c r="Q45" s="172"/>
       <c r="R45" s="172"/>
       <c r="S45" s="172"/>
       <c r="T45" s="172"/>
       <c r="U45" s="172"/>
       <c r="V45" s="172"/>
       <c r="W45" s="172"/>
       <c r="X45" s="172"/>
       <c r="Y45" s="178"/>
       <c r="Z45" s="178"/>
       <c r="AA45" s="178"/>
       <c r="AB45" s="33"/>
       <c r="AC45" s="71"/>
       <c r="AF45" s="6"/>
       <c r="AI45" s="6"/>
     </row>
     <row r="46" spans="3:35" ht="44.25" customHeight="1" thickBot="1">
-      <c r="D46" s="104"/>
-[...19 lines deleted...]
-      <c r="X46" s="105"/>
+      <c r="D46" s="133"/>
+      <c r="E46" s="128"/>
+      <c r="F46" s="128"/>
+      <c r="G46" s="128"/>
+      <c r="H46" s="128"/>
+      <c r="I46" s="128"/>
+      <c r="J46" s="128"/>
+      <c r="K46" s="128"/>
+      <c r="L46" s="128"/>
+      <c r="M46" s="128"/>
+      <c r="N46" s="128"/>
+      <c r="O46" s="128"/>
+      <c r="P46" s="128"/>
+      <c r="Q46" s="128"/>
+      <c r="R46" s="128"/>
+      <c r="S46" s="128"/>
+      <c r="T46" s="128"/>
+      <c r="U46" s="128"/>
+      <c r="V46" s="128"/>
+      <c r="W46" s="128"/>
+      <c r="X46" s="128"/>
       <c r="Y46" s="86"/>
       <c r="Z46" s="86"/>
       <c r="AA46" s="86"/>
       <c r="AB46" s="33"/>
       <c r="AC46" s="71"/>
       <c r="AF46" s="6"/>
       <c r="AI46" s="6"/>
     </row>
     <row r="47" spans="3:35" ht="18" customHeight="1" thickBot="1">
-      <c r="D47" s="112" t="s">
+      <c r="D47" s="110" t="s">
         <v>62</v>
       </c>
-      <c r="E47" s="112"/>
-[...21 lines deleted...]
-      <c r="AA47" s="112"/>
+      <c r="E47" s="110"/>
+      <c r="F47" s="110"/>
+      <c r="G47" s="110"/>
+      <c r="H47" s="110"/>
+      <c r="I47" s="110"/>
+      <c r="J47" s="110"/>
+      <c r="K47" s="110"/>
+      <c r="L47" s="110"/>
+      <c r="M47" s="110"/>
+      <c r="N47" s="110"/>
+      <c r="O47" s="110"/>
+      <c r="P47" s="110"/>
+      <c r="Q47" s="110"/>
+      <c r="R47" s="110"/>
+      <c r="S47" s="110"/>
+      <c r="T47" s="110"/>
+      <c r="U47" s="110"/>
+      <c r="V47" s="110"/>
+      <c r="W47" s="110"/>
+      <c r="X47" s="110"/>
+      <c r="Y47" s="110"/>
+      <c r="Z47" s="110"/>
+      <c r="AA47" s="110"/>
       <c r="AB47" s="33"/>
       <c r="AC47" s="71"/>
       <c r="AF47" s="6"/>
       <c r="AI47" s="6"/>
     </row>
     <row r="48" spans="3:35" ht="30.75" customHeight="1">
       <c r="D48" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E48" s="173" t="s">
         <v>8</v>
       </c>
       <c r="F48" s="174"/>
       <c r="G48" s="174"/>
       <c r="H48" s="175"/>
       <c r="I48" s="210" t="s">
         <v>9</v>
       </c>
       <c r="J48" s="210"/>
       <c r="K48" s="210"/>
       <c r="L48" s="210"/>
       <c r="M48" s="210"/>
       <c r="N48" s="210"/>
       <c r="O48" s="210"/>
       <c r="P48" s="210"/>
       <c r="Q48" s="210"/>
       <c r="R48" s="210"/>
       <c r="S48" s="210"/>
       <c r="T48" s="210"/>
       <c r="U48" s="210"/>
       <c r="V48" s="210"/>
       <c r="W48" s="206" t="s">
         <v>10</v>
       </c>
       <c r="X48" s="208"/>
       <c r="Y48" s="206" t="s">
         <v>11</v>
       </c>
       <c r="Z48" s="207"/>
       <c r="AA48" s="208"/>
       <c r="AB48" s="33"/>
       <c r="AC48" s="71"/>
       <c r="AF48" s="6"/>
       <c r="AG48" s="5" t="s">
         <v>39</v>
       </c>
       <c r="AI48" s="6"/>
     </row>
     <row r="49" spans="3:35" ht="15.75" customHeight="1">
       <c r="D49" s="59"/>
-      <c r="E49" s="153"/>
-[...2 lines deleted...]
-      <c r="H49" s="155"/>
+      <c r="E49" s="123"/>
+      <c r="F49" s="124"/>
+      <c r="G49" s="124"/>
+      <c r="H49" s="125"/>
       <c r="I49" s="209"/>
       <c r="J49" s="209"/>
       <c r="K49" s="209"/>
       <c r="L49" s="209"/>
       <c r="M49" s="209"/>
       <c r="N49" s="209"/>
       <c r="O49" s="209"/>
       <c r="P49" s="209"/>
       <c r="Q49" s="209"/>
       <c r="R49" s="209"/>
       <c r="S49" s="209"/>
       <c r="T49" s="209"/>
       <c r="U49" s="209"/>
       <c r="V49" s="209"/>
       <c r="W49" s="166"/>
       <c r="X49" s="166"/>
       <c r="Y49" s="166"/>
       <c r="Z49" s="166"/>
       <c r="AA49" s="167"/>
       <c r="AB49" s="33"/>
       <c r="AC49" s="71"/>
       <c r="AF49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AG49" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AI49" s="6"/>
     </row>
     <row r="50" spans="3:35" ht="17.25" customHeight="1">
       <c r="D50" s="59"/>
-      <c r="E50" s="113"/>
-[...2 lines deleted...]
-      <c r="H50" s="113"/>
+      <c r="E50" s="111"/>
+      <c r="F50" s="111"/>
+      <c r="G50" s="111"/>
+      <c r="H50" s="111"/>
       <c r="I50" s="168"/>
       <c r="J50" s="168"/>
       <c r="K50" s="168"/>
       <c r="L50" s="168"/>
       <c r="M50" s="168"/>
       <c r="N50" s="168"/>
       <c r="O50" s="168"/>
       <c r="P50" s="168"/>
       <c r="Q50" s="168"/>
       <c r="R50" s="168"/>
       <c r="S50" s="168"/>
       <c r="T50" s="168"/>
       <c r="U50" s="168"/>
       <c r="V50" s="168"/>
       <c r="W50" s="169"/>
       <c r="X50" s="169"/>
       <c r="Y50" s="166"/>
       <c r="Z50" s="166"/>
       <c r="AA50" s="167"/>
       <c r="AB50" s="33"/>
       <c r="AC50" s="71"/>
       <c r="AF50" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AG50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AI50" s="6"/>
     </row>
     <row r="51" spans="3:35" ht="17.25" customHeight="1">
       <c r="D51" s="59"/>
-      <c r="E51" s="113"/>
-[...2 lines deleted...]
-      <c r="H51" s="113"/>
+      <c r="E51" s="111"/>
+      <c r="F51" s="111"/>
+      <c r="G51" s="111"/>
+      <c r="H51" s="111"/>
       <c r="I51" s="168"/>
       <c r="J51" s="168"/>
       <c r="K51" s="168"/>
       <c r="L51" s="168"/>
       <c r="M51" s="168"/>
       <c r="N51" s="168"/>
       <c r="O51" s="168"/>
       <c r="P51" s="168"/>
       <c r="Q51" s="168"/>
       <c r="R51" s="168"/>
       <c r="S51" s="168"/>
       <c r="T51" s="168"/>
       <c r="U51" s="168"/>
       <c r="V51" s="168"/>
       <c r="W51" s="169"/>
       <c r="X51" s="169"/>
       <c r="Y51" s="166"/>
       <c r="Z51" s="166"/>
       <c r="AA51" s="167"/>
       <c r="AB51" s="33"/>
       <c r="AC51" s="71"/>
       <c r="AF51" s="6"/>
       <c r="AI51" s="6"/>
     </row>
     <row r="52" spans="3:35" ht="17.25" customHeight="1">
       <c r="D52" s="59"/>
-      <c r="E52" s="119"/>
-[...18 lines deleted...]
-      <c r="X52" s="124"/>
+      <c r="E52" s="117"/>
+      <c r="F52" s="118"/>
+      <c r="G52" s="118"/>
+      <c r="H52" s="119"/>
+      <c r="I52" s="120"/>
+      <c r="J52" s="121"/>
+      <c r="K52" s="121"/>
+      <c r="L52" s="121"/>
+      <c r="M52" s="121"/>
+      <c r="N52" s="121"/>
+      <c r="O52" s="121"/>
+      <c r="P52" s="121"/>
+      <c r="Q52" s="121"/>
+      <c r="R52" s="121"/>
+      <c r="S52" s="121"/>
+      <c r="T52" s="121"/>
+      <c r="U52" s="121"/>
+      <c r="V52" s="122"/>
+      <c r="W52" s="120"/>
+      <c r="X52" s="122"/>
       <c r="Y52" s="166"/>
       <c r="Z52" s="166"/>
       <c r="AA52" s="167"/>
       <c r="AB52" s="33"/>
       <c r="AC52" s="71"/>
       <c r="AF52" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AG52" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AI52" s="6"/>
     </row>
     <row r="53" spans="3:35" ht="17.25" customHeight="1" thickBot="1">
       <c r="D53" s="60"/>
-      <c r="E53" s="106"/>
-[...16 lines deleted...]
-      <c r="V53" s="111"/>
+      <c r="E53" s="104"/>
+      <c r="F53" s="105"/>
+      <c r="G53" s="105"/>
+      <c r="H53" s="106"/>
+      <c r="I53" s="107"/>
+      <c r="J53" s="108"/>
+      <c r="K53" s="108"/>
+      <c r="L53" s="108"/>
+      <c r="M53" s="108"/>
+      <c r="N53" s="108"/>
+      <c r="O53" s="108"/>
+      <c r="P53" s="108"/>
+      <c r="Q53" s="108"/>
+      <c r="R53" s="108"/>
+      <c r="S53" s="108"/>
+      <c r="T53" s="108"/>
+      <c r="U53" s="108"/>
+      <c r="V53" s="109"/>
       <c r="W53" s="176"/>
       <c r="X53" s="177"/>
       <c r="Y53" s="180"/>
       <c r="Z53" s="180"/>
       <c r="AA53" s="181"/>
       <c r="AB53" s="33"/>
       <c r="AC53" s="71"/>
       <c r="AF53" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG53" s="5" t="s">
         <v>37</v>
       </c>
       <c r="AI53" s="6"/>
     </row>
     <row r="54" spans="3:35" ht="27" customHeight="1">
       <c r="D54" s="161" t="s">
         <v>45</v>
       </c>
       <c r="E54" s="161"/>
       <c r="F54" s="161"/>
       <c r="G54" s="161"/>
       <c r="H54" s="161"/>
       <c r="I54" s="161"/>
       <c r="J54" s="161"/>
@@ -6271,51 +6347,51 @@
       <c r="M54" s="161"/>
       <c r="N54" s="161"/>
       <c r="O54" s="161"/>
       <c r="P54" s="161"/>
       <c r="Q54" s="161"/>
       <c r="R54" s="161"/>
       <c r="S54" s="161"/>
       <c r="T54" s="161"/>
       <c r="U54" s="161"/>
       <c r="V54" s="161"/>
       <c r="W54" s="161"/>
       <c r="X54" s="161"/>
       <c r="Y54" s="161"/>
       <c r="Z54" s="161"/>
       <c r="AA54" s="161"/>
       <c r="AB54" s="20"/>
       <c r="AC54" s="71"/>
       <c r="AF54" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AG54" s="5" t="s">
         <v>44</v>
       </c>
       <c r="AI54" s="6"/>
     </row>
-    <row r="55" spans="3:35" ht="13.8">
+    <row r="55" spans="3:35" ht="12.75">
       <c r="D55" s="162" t="s">
         <v>35</v>
       </c>
       <c r="E55" s="162"/>
       <c r="F55" s="162"/>
       <c r="G55" s="162"/>
       <c r="H55" s="162"/>
       <c r="I55" s="162"/>
       <c r="J55" s="162"/>
       <c r="K55" s="162"/>
       <c r="L55" s="162"/>
       <c r="M55" s="162"/>
       <c r="N55" s="162"/>
       <c r="O55" s="162"/>
       <c r="P55" s="162"/>
       <c r="Q55" s="162"/>
       <c r="R55" s="162"/>
       <c r="S55" s="162"/>
       <c r="T55" s="162"/>
       <c r="U55" s="162"/>
       <c r="V55" s="162"/>
       <c r="W55" s="162"/>
       <c r="X55" s="162"/>
       <c r="Y55" s="162"/>
       <c r="Z55" s="162"/>
@@ -6443,946 +6519,1006 @@
       <c r="I59" s="191"/>
       <c r="J59" s="191"/>
       <c r="K59" s="191"/>
       <c r="L59" s="191"/>
       <c r="M59" s="191"/>
       <c r="N59" s="191"/>
       <c r="O59" s="191"/>
       <c r="P59" s="191"/>
       <c r="Q59" s="191"/>
       <c r="R59" s="191"/>
       <c r="S59" s="191"/>
       <c r="T59" s="191"/>
       <c r="U59" s="191"/>
       <c r="V59" s="191"/>
       <c r="W59" s="191"/>
       <c r="X59" s="191"/>
       <c r="Y59" s="191"/>
       <c r="Z59" s="191"/>
       <c r="AA59" s="191"/>
       <c r="AB59" s="23"/>
       <c r="AC59" s="23"/>
       <c r="AD59" s="90"/>
       <c r="AF59" s="6"/>
       <c r="AI59" s="6"/>
     </row>
-    <row r="60" spans="3:35" ht="13.8" hidden="1"/>
-[...1 lines deleted...]
-    <row r="62" spans="3:35" ht="13.8" hidden="1">
+    <row r="60" spans="3:35" ht="12.75" hidden="1"/>
+    <row r="61" spans="3:35" ht="12.75" hidden="1"/>
+    <row r="62" spans="3:35" ht="12.75" hidden="1">
       <c r="D62" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="63" spans="3:35" ht="13.8" hidden="1">
+    <row r="63" spans="3:35" ht="12.75" hidden="1">
       <c r="D63" s="5">
         <v>1</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F63" s="5">
         <v>2014</v>
       </c>
     </row>
-    <row r="64" spans="3:35" ht="13.8" hidden="1">
+    <row r="64" spans="3:35" ht="12.75" hidden="1">
       <c r="D64" s="5">
         <v>2</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>21</v>
       </c>
       <c r="F64" s="5">
         <v>2015</v>
       </c>
     </row>
-    <row r="65" spans="4:6" ht="13.8" hidden="1">
+    <row r="65" spans="4:6" ht="12.75" hidden="1">
       <c r="D65" s="5">
         <v>3</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="5">
         <v>2016</v>
       </c>
     </row>
-    <row r="66" spans="4:6" ht="13.8" hidden="1">
+    <row r="66" spans="4:6" ht="12.75" hidden="1">
       <c r="D66" s="5">
         <v>4</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>23</v>
       </c>
       <c r="F66" s="5">
         <v>2017</v>
       </c>
     </row>
-    <row r="67" spans="4:6" ht="13.8" hidden="1">
+    <row r="67" spans="4:6" ht="12.75" hidden="1">
       <c r="D67" s="5">
         <v>5</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="5">
         <v>2018</v>
       </c>
     </row>
-    <row r="68" spans="4:6" ht="13.8" hidden="1">
+    <row r="68" spans="4:6" ht="12.75" hidden="1">
       <c r="D68" s="5">
         <v>6</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F68" s="5">
         <v>2019</v>
       </c>
     </row>
-    <row r="69" spans="4:6" ht="13.8" hidden="1">
+    <row r="69" spans="4:6" ht="12.75" hidden="1">
       <c r="D69" s="5">
         <v>7</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F69" s="5">
         <v>2020</v>
       </c>
     </row>
-    <row r="70" spans="4:6" ht="13.8" hidden="1">
+    <row r="70" spans="4:6" ht="12.75" hidden="1">
       <c r="D70" s="5">
         <v>8</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F70" s="5">
         <v>2021</v>
       </c>
     </row>
-    <row r="71" spans="4:6" ht="13.8" hidden="1">
+    <row r="71" spans="4:6" ht="12.75" hidden="1">
       <c r="D71" s="5">
         <v>9</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F71" s="5">
         <v>2022</v>
       </c>
     </row>
-    <row r="72" spans="4:6" ht="13.8" hidden="1">
+    <row r="72" spans="4:6" ht="12.75" hidden="1">
       <c r="D72" s="5">
         <v>10</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F72" s="5">
         <v>2023</v>
       </c>
     </row>
-    <row r="73" spans="4:6" ht="13.8" hidden="1">
+    <row r="73" spans="4:6" ht="12.75" hidden="1">
       <c r="D73" s="5">
         <v>11</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F73" s="5">
         <v>2024</v>
       </c>
     </row>
-    <row r="74" spans="4:6" ht="13.8" hidden="1">
+    <row r="74" spans="4:6" ht="12.75" hidden="1">
       <c r="D74" s="5">
         <v>12</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F74" s="5">
         <v>2025</v>
       </c>
     </row>
-    <row r="75" spans="4:6" ht="13.8" hidden="1">
+    <row r="75" spans="4:6" ht="12.75" hidden="1">
       <c r="D75" s="5">
         <v>13</v>
       </c>
     </row>
-    <row r="76" spans="4:6" ht="13.8" hidden="1">
+    <row r="76" spans="4:6" ht="12.75" hidden="1">
       <c r="D76" s="5">
         <v>14</v>
       </c>
     </row>
-    <row r="77" spans="4:6" ht="13.8" hidden="1">
+    <row r="77" spans="4:6" ht="12.75" hidden="1">
       <c r="D77" s="5">
         <v>15</v>
       </c>
     </row>
-    <row r="78" spans="4:6" ht="13.8" hidden="1">
+    <row r="78" spans="4:6" ht="12.75" hidden="1">
       <c r="D78" s="5">
         <v>16</v>
       </c>
     </row>
-    <row r="79" spans="4:6" ht="13.8" hidden="1">
+    <row r="79" spans="4:6" ht="12.75" hidden="1">
       <c r="D79" s="5">
         <v>17</v>
       </c>
     </row>
-    <row r="80" spans="4:6" ht="13.8" hidden="1">
+    <row r="80" spans="4:6" ht="12.75" hidden="1">
       <c r="D80" s="5">
         <v>18</v>
       </c>
     </row>
-    <row r="81" spans="4:4" ht="13.8" hidden="1">
+    <row r="81" spans="4:4" ht="12.75" hidden="1">
       <c r="D81" s="5">
         <v>19</v>
       </c>
     </row>
-    <row r="82" spans="4:4" ht="13.8" hidden="1">
+    <row r="82" spans="4:4" ht="12.75" hidden="1">
       <c r="D82" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="83" spans="4:4" ht="13.8" hidden="1">
+    <row r="83" spans="4:4" ht="12.75" hidden="1">
       <c r="D83" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="84" spans="4:4" ht="13.8" hidden="1">
+    <row r="84" spans="4:4" ht="12.75" hidden="1">
       <c r="D84" s="5">
         <v>22</v>
       </c>
     </row>
-    <row r="85" spans="4:4" ht="13.8" hidden="1">
+    <row r="85" spans="4:4" ht="12.75" hidden="1">
       <c r="D85" s="5">
         <v>23</v>
       </c>
     </row>
-    <row r="86" spans="4:4" ht="13.8" hidden="1">
+    <row r="86" spans="4:4" ht="12.75" hidden="1">
       <c r="D86" s="5">
         <v>24</v>
       </c>
     </row>
-    <row r="87" spans="4:4" ht="13.8" hidden="1">
+    <row r="87" spans="4:4" ht="12.75" hidden="1">
       <c r="D87" s="5">
         <v>25</v>
       </c>
     </row>
-    <row r="88" spans="4:4" ht="13.8" hidden="1">
+    <row r="88" spans="4:4" ht="12.75" hidden="1">
       <c r="D88" s="5">
         <v>26</v>
       </c>
     </row>
-    <row r="89" spans="4:4" ht="13.8" hidden="1">
+    <row r="89" spans="4:4" ht="12.75" hidden="1">
       <c r="D89" s="5">
         <v>27</v>
       </c>
     </row>
-    <row r="90" spans="4:4" ht="13.8" hidden="1">
+    <row r="90" spans="4:4" ht="12.75" hidden="1">
       <c r="D90" s="5">
         <v>28</v>
       </c>
     </row>
-    <row r="91" spans="4:4" ht="13.8" hidden="1">
+    <row r="91" spans="4:4" ht="12.75" hidden="1">
       <c r="D91" s="5">
         <v>29</v>
       </c>
     </row>
-    <row r="92" spans="4:4" ht="13.8" hidden="1">
+    <row r="92" spans="4:4" ht="12.75" hidden="1">
       <c r="D92" s="5">
         <v>30</v>
       </c>
     </row>
-    <row r="93" spans="4:4" ht="13.8" hidden="1">
+    <row r="93" spans="4:4" ht="12.75" hidden="1">
       <c r="D93" s="5">
         <v>31</v>
       </c>
     </row>
     <row r="94" spans="4:4" ht="12.75" hidden="1" customHeight="1"/>
-    <row r="95" spans="4:4" ht="13.8" hidden="1"/>
+    <row r="95" spans="4:4" ht="12.75" hidden="1"/>
   </sheetData>
-  <dataConsolidate/>
-[...8 lines deleted...]
-  </customSheetViews>
   <mergeCells count="106">
-    <mergeCell ref="D16:L16"/>
-[...36 lines deleted...]
-    <mergeCell ref="E58:AC58"/>
     <mergeCell ref="W56:AA56"/>
     <mergeCell ref="D57:AA57"/>
-    <mergeCell ref="D54:AA54"/>
-    <mergeCell ref="D55:AA55"/>
+    <mergeCell ref="E58:AC58"/>
+    <mergeCell ref="D59:AA59"/>
     <mergeCell ref="D56:F56"/>
     <mergeCell ref="G56:H56"/>
     <mergeCell ref="I56:K56"/>
     <mergeCell ref="M56:P56"/>
     <mergeCell ref="Q56:R56"/>
     <mergeCell ref="S56:V56"/>
-    <mergeCell ref="Y51:AA51"/>
+    <mergeCell ref="E53:H53"/>
+    <mergeCell ref="I53:V53"/>
+    <mergeCell ref="W53:X53"/>
+    <mergeCell ref="Y53:AA53"/>
+    <mergeCell ref="D54:AA54"/>
+    <mergeCell ref="D55:AA55"/>
+    <mergeCell ref="E51:H51"/>
     <mergeCell ref="I51:V51"/>
     <mergeCell ref="W51:X51"/>
+    <mergeCell ref="Y51:AA51"/>
+    <mergeCell ref="E52:H52"/>
+    <mergeCell ref="I52:V52"/>
+    <mergeCell ref="W52:X52"/>
+    <mergeCell ref="Y52:AA52"/>
+    <mergeCell ref="E49:H49"/>
+    <mergeCell ref="I49:V49"/>
+    <mergeCell ref="W49:X49"/>
+    <mergeCell ref="Y49:AA49"/>
+    <mergeCell ref="E50:H50"/>
+    <mergeCell ref="I50:V50"/>
+    <mergeCell ref="W50:X50"/>
+    <mergeCell ref="Y50:AA50"/>
+    <mergeCell ref="D45:X45"/>
+    <mergeCell ref="Y45:AA45"/>
+    <mergeCell ref="D46:X46"/>
+    <mergeCell ref="D47:AA47"/>
+    <mergeCell ref="E48:H48"/>
+    <mergeCell ref="I48:V48"/>
+    <mergeCell ref="W48:X48"/>
+    <mergeCell ref="Y48:AA48"/>
+    <mergeCell ref="D42:X42"/>
+    <mergeCell ref="Y42:AA42"/>
     <mergeCell ref="D43:X43"/>
-    <mergeCell ref="D45:X45"/>
-[...2 lines deleted...]
-    <mergeCell ref="Y45:AA45"/>
+    <mergeCell ref="Y43:AA43"/>
+    <mergeCell ref="D44:X44"/>
+    <mergeCell ref="Y44:AA44"/>
     <mergeCell ref="D37:AA37"/>
-    <mergeCell ref="Y53:AA53"/>
+    <mergeCell ref="D38:AA38"/>
     <mergeCell ref="D39:AA39"/>
-    <mergeCell ref="E19:J19"/>
-[...3 lines deleted...]
-    <mergeCell ref="R31:AA31"/>
+    <mergeCell ref="D40:X40"/>
+    <mergeCell ref="Y40:AA40"/>
+    <mergeCell ref="D41:X41"/>
+    <mergeCell ref="Y41:Z41"/>
+    <mergeCell ref="D33:K33"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="X33:AA33"/>
+    <mergeCell ref="D35:AA35"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="K36:M36"/>
     <mergeCell ref="N36:O36"/>
     <mergeCell ref="P36:Q36"/>
-    <mergeCell ref="D26:AA26"/>
-    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="X36:AA36"/>
+    <mergeCell ref="D31:H31"/>
     <mergeCell ref="I31:J31"/>
     <mergeCell ref="K31:M31"/>
     <mergeCell ref="N31:O31"/>
-    <mergeCell ref="X36:AA36"/>
-[...4 lines deleted...]
-    <mergeCell ref="D31:H31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="R31:AA31"/>
     <mergeCell ref="D27:AA27"/>
+    <mergeCell ref="D29:H29"/>
     <mergeCell ref="I29:J29"/>
     <mergeCell ref="K29:M29"/>
     <mergeCell ref="N29:O29"/>
     <mergeCell ref="P29:Q29"/>
-    <mergeCell ref="D29:H29"/>
-[...22 lines deleted...]
-    <mergeCell ref="E49:H49"/>
+    <mergeCell ref="R29:AA29"/>
+    <mergeCell ref="D20:AB20"/>
+    <mergeCell ref="D21:I21"/>
+    <mergeCell ref="D22:AB22"/>
+    <mergeCell ref="D23:V23"/>
+    <mergeCell ref="D25:AA25"/>
+    <mergeCell ref="D26:AA26"/>
+    <mergeCell ref="AS17:AS18"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="N18:S18"/>
+    <mergeCell ref="V18:AA18"/>
+    <mergeCell ref="E19:J19"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="N19:R19"/>
+    <mergeCell ref="V19:Z19"/>
+    <mergeCell ref="D16:L16"/>
+    <mergeCell ref="M16:Q16"/>
+    <mergeCell ref="R16:V16"/>
+    <mergeCell ref="W16:AA16"/>
+    <mergeCell ref="G17:AA17"/>
+    <mergeCell ref="AN17:AN18"/>
+    <mergeCell ref="B12:B16"/>
+    <mergeCell ref="D12:AA12"/>
+    <mergeCell ref="D13:L13"/>
+    <mergeCell ref="M13:AA13"/>
+    <mergeCell ref="D14:L14"/>
+    <mergeCell ref="M14:AA14"/>
+    <mergeCell ref="D15:L15"/>
+    <mergeCell ref="M15:Q15"/>
+    <mergeCell ref="R15:V15"/>
+    <mergeCell ref="W15:AA15"/>
   </mergeCells>
-  <dataValidations count="10">
-[...1 lines deleted...]
-      <formula1>dia</formula1>
+  <dataValidations disablePrompts="1" count="10">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Y49:AA53" xr:uid="{10FCD8C0-64DE-41D8-BB79-56394D42EC6B}">
+      <formula1>$AG$48:$AG$56</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M56:P56" xr:uid="{00000000-0002-0000-0000-000002000000}">
-      <formula1>mes</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D50:D51" xr:uid="{730B93FB-7C7B-4FE9-B21A-BADCB40BAC77}">
+      <formula1>$AF$49:$AF$57</formula1>
     </dataValidation>
-    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Favor digitar solo números" sqref="L33:L34 I34:K34" xr:uid="{00000000-0002-0000-0000-000003000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D52:D53 D49" xr:uid="{C5F0D6EF-39E4-48AF-9867-3AE5BF1A0CB4}">
+      <formula1>$AF$49:$AF$53</formula1>
+    </dataValidation>
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Favor digitar solo números" sqref="W49:X53" xr:uid="{F022F9DB-BAFC-41DB-9E1A-024FF49BAC2E}">
+      <formula1>1</formula1>
+      <formula2>99</formula2>
+    </dataValidation>
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Favor digitar solo números" sqref="E49:H53" xr:uid="{1196B30F-B0F4-458C-B67A-9E18D1CC0A58}">
+      <formula1>1</formula1>
+      <formula2>99999999999999</formula2>
+    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Favor digitar solo números" sqref="R33:R34 W33:X34 AB33:AB34 Y34:AA34" xr:uid="{65FBEEE8-8247-4A75-AD4A-39694CA23745}"/>
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Solo numeros" error="Favor digitar solo numeros" prompt="Favor ingresar solo números_x000a_" sqref="N18:N19 O18:T18" xr:uid="{B28D20DD-48D2-4729-842A-11CB69CB8513}">
+      <formula1>1</formula1>
+      <formula2>99999999999999</formula2>
+    </dataValidation>
+    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Favor digitar solo números" sqref="L33:L34 I34:K34" xr:uid="{03166369-1CCD-4543-BCA1-26F10B96E4B1}">
       <formula1>0</formula1>
       <formula2>1</formula2>
     </dataValidation>
-    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Solo numeros" error="Favor digitar solo numeros" prompt="Favor ingresar solo números_x000a_" sqref="N18:N19 O18:T18" xr:uid="{00000000-0002-0000-0000-000004000000}">
-[...1 lines deleted...]
-      <formula2>99999999999999</formula2>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M56:P56" xr:uid="{9993A9E2-3F24-463C-BA73-1BF0D1BB2A66}">
+      <formula1>mes</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Favor digitar solo números" sqref="R33:R34 W33:X34 AB33:AB34 Y34:AA34" xr:uid="{00000000-0002-0000-0000-000005000000}"/>
-[...15 lines deleted...]
-      <formula1>$AG$48:$AG$56</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G56:H56" xr:uid="{57BF2ED4-9B83-47AF-A9BC-512DA666DBD2}">
+      <formula1>dia</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="D26:I26" r:id="rId2" display="Articulo 2º del Decreto 0099 de 25 enero 2013" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="D26:AA26" r:id="rId3" display="ARTICULO 387 E.T" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="D26:I26" r:id="rId1" display="Articulo 2º del Decreto 0099 de 25 enero 2013" xr:uid="{97C5E5B8-3752-42D2-B5ED-6C2187447B60}"/>
+    <hyperlink ref="D26:AA26" r:id="rId2" display="ARTICULO 387 E.T" xr:uid="{99E873F9-D5CB-4818-AB43-15688BDD406C}"/>
   </hyperlinks>
-  <printOptions horizontalCentered="1"/>
-[...2 lines deleted...]
-  <headerFooter scaleWithDoc="0">
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="58" fitToWidth="0" orientation="portrait" r:id="rId3"/>
+  <headerFooter>
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
-  <drawing r:id="rId5"/>
-[...1 lines deleted...]
-  <legacyDrawingHF r:id="rId7"/>
+  <drawing r:id="rId4"/>
+  <legacyDrawing r:id="rId5"/>
+  <legacyDrawingHF r:id="rId6"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1025" r:id="rId8" name="Check Box 1">
+            <control shapeId="2049" r:id="rId7" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>160020</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>28</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>16</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>175260</xdr:rowOff>
+                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1026" r:id="rId9" name="Check Box 2">
+            <control shapeId="2050" r:id="rId8" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>24</xdr:col>
                     <xdr:colOff>609600</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>26</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>41</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1028" r:id="rId10" name="Check Box 4">
+            <control shapeId="2051" r:id="rId9" name="Check Box 3">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>83820</xdr:rowOff>
+                    <xdr:rowOff>85725</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>18</xdr:row>
+                    <xdr:rowOff>85725</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1029" r:id="rId11" name="Check Box 5">
+            <control shapeId="2052" r:id="rId10" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>83820</xdr:rowOff>
+                    <xdr:rowOff>85725</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
-                    <xdr:row>17</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:row>18</xdr:row>
+                    <xdr:rowOff>85725</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1032" r:id="rId12" name="Check Box 8">
+            <control shapeId="2053" r:id="rId11" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>24</xdr:col>
-                    <xdr:colOff>617220</xdr:colOff>
+                    <xdr:colOff>619125</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>236220</xdr:rowOff>
+                    <xdr:rowOff>238125</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>26</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>487680</xdr:rowOff>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>85725</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1033" r:id="rId13" name="Check Box 9">
+            <control shapeId="2054" r:id="rId12" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>24</xdr:col>
-                    <xdr:colOff>632460</xdr:colOff>
+                    <xdr:colOff>628650</xdr:colOff>
                     <xdr:row>42</xdr:row>
-                    <xdr:rowOff>106680</xdr:rowOff>
+                    <xdr:rowOff>104775</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>26</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>342900</xdr:rowOff>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1034" r:id="rId14" name="Check Box 10">
+            <control shapeId="2055" r:id="rId13" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>24</xdr:col>
-                    <xdr:colOff>632460</xdr:colOff>
+                    <xdr:colOff>628650</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>160020</xdr:rowOff>
+                    <xdr:rowOff>161925</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>26</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>411480</xdr:rowOff>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>85725</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1035" r:id="rId15" name="Check Box 11">
+            <control shapeId="2056" r:id="rId14" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>24</xdr:col>
-                    <xdr:colOff>617220</xdr:colOff>
+                    <xdr:colOff>619125</xdr:colOff>
                     <xdr:row>44</xdr:row>
-                    <xdr:rowOff>160020</xdr:rowOff>
+                    <xdr:rowOff>161925</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>26</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>411480</xdr:rowOff>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>85725</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1036" r:id="rId16" name="Check Box 12">
+            <control shapeId="2057" r:id="rId15" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>137160</xdr:colOff>
+                    <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>28</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>160020</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1037" r:id="rId17" name="Check Box 13">
+            <control shapeId="2058" r:id="rId16" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>137160</xdr:colOff>
+                    <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1038" r:id="rId18" name="Check Box 14">
+            <control shapeId="2059" r:id="rId17" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>160020</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>16</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1039" r:id="rId19" name="Check Box 15">
+            <control shapeId="2060" r:id="rId18" name="Check Box 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>137160</xdr:colOff>
+                    <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>35</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>160020</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>36</xdr:row>
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1040" r:id="rId20" name="Check Box 16">
+            <control shapeId="2061" r:id="rId19" name="Check Box 13">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>160020</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>35</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>16</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>36</xdr:row>
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1081" r:id="rId21" name="Check Box 57">
+            <control shapeId="2062" r:id="rId20" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>137160</xdr:colOff>
+                    <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>28</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>160020</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1082" r:id="rId22" name="Check Box 58">
+            <control shapeId="2063" r:id="rId21" name="Check Box 15">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>160020</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>28</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>16</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1083" r:id="rId23" name="Check Box 59">
+            <control shapeId="2064" r:id="rId22" name="Check Box 16">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>137160</xdr:colOff>
+                    <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>35</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>160020</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>36</xdr:row>
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1084" r:id="rId24" name="Check Box 60">
+            <control shapeId="2065" r:id="rId23" name="Check Box 17">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>160020</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>35</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>16</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>36</xdr:row>
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1126" r:id="rId25" name="Check Box 102">
+            <control shapeId="2066" r:id="rId24" name="Check Box 18">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>236220</xdr:colOff>
+                    <xdr:colOff>238125</xdr:colOff>
                     <xdr:row>20</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>274320</xdr:rowOff>
+                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:row>21</xdr:row>
+                    <xdr:rowOff>114300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1127" r:id="rId26" name="Check Box 103">
+            <control shapeId="2067" r:id="rId25" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>22</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>20</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>23</xdr:col>
-                    <xdr:colOff>137160</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>297180</xdr:rowOff>
+                    <xdr:colOff>133350</xdr:colOff>
+                    <xdr:row>21</xdr:row>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1128" r:id="rId27" name="Check Box 104">
+            <control shapeId="2068" r:id="rId26" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>24</xdr:col>
-                    <xdr:colOff>106680</xdr:colOff>
+                    <xdr:colOff>104775</xdr:colOff>
                     <xdr:row>22</xdr:row>
-                    <xdr:rowOff>327660</xdr:rowOff>
+                    <xdr:rowOff>323850</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>24</xdr:col>
-                    <xdr:colOff>327660</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>571500</xdr:rowOff>
+                    <xdr:colOff>323850</xdr:colOff>
+                    <xdr:row>24</xdr:row>
+                    <xdr:rowOff>85725</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1129" r:id="rId28" name="Check Box 105">
+            <control shapeId="2069" r:id="rId27" name="Check Box 21">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>26</xdr:col>
-                    <xdr:colOff>144780</xdr:colOff>
+                    <xdr:colOff>142875</xdr:colOff>
                     <xdr:row>22</xdr:row>
-                    <xdr:rowOff>312420</xdr:rowOff>
+                    <xdr:rowOff>314325</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>26</xdr:col>
-                    <xdr:colOff>365760</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>556260</xdr:rowOff>
+                    <xdr:colOff>361950</xdr:colOff>
+                    <xdr:row>24</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="9b439fa8-e993-4352-b14e-36bd4af4dd6d">KR33XJ2DTYQK-25-64</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="9b439fa8-e993-4352-b14e-36bd4af4dd6d">
+      <Url>http://mintranet/_layouts/DocIdRedir.aspx?ID=KR33XJ2DTYQK-25-64</Url>
+      <Description>KR33XJ2DTYQK-25-64</Description>
+    </_dlc_DocIdUrl>
+    <Descripci_x00f3_n xmlns="d00a4a79-3d39-4434-927f-5d2568ac4fd2" xsi:nil="true"/>
+    <Origen xmlns="d00a4a79-3d39-4434-927f-5d2568ac4fd2">Interno MinHacienda</Origen>
+    <Tipo_x0020_Documento xmlns="d00a4a79-3d39-4434-927f-5d2568ac4fd2">Otro</Tipo_x0020_Documento>
+    <Nombre_x0020_Documento xmlns="d00a4a79-3d39-4434-927f-5d2568ac4fd2">Manifestación con fines tributarios_2015 </Nombre_x0020_Documento>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100D36E9DED9DADAA4084FF464495FC2E0B" ma:contentTypeVersion="4" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="ab82f7b5317cce5cab4fe95c5958d421">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9b439fa8-e993-4352-b14e-36bd4af4dd6d" xmlns:ns3="d00a4a79-3d39-4434-927f-5d2568ac4fd2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b5e169c6a8dc4593b677146d9d8d719c" ns2:_="" ns3:_="">
     <xsd:import namespace="9b439fa8-e993-4352-b14e-36bd4af4dd6d"/>
     <xsd:import namespace="d00a4a79-3d39-4434-927f-5d2568ac4fd2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:Nombre_x0020_Documento"/>
                 <xsd:element ref="ns3:Tipo_x0020_Documento"/>
                 <xsd:element ref="ns3:Descripci_x00f3_n" minOccurs="0"/>
                 <xsd:element ref="ns3:Origen"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9b439fa8-e993-4352-b14e-36bd4af4dd6d" elementFormDefault="qualified">
@@ -7526,202 +7662,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75AE807B-41F3-4B63-9409-2FE3F867E32B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...42 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7895B559-437D-4C36-86A3-C2F63935058B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FE52953-C303-458E-9592-ABE4CEF89CE6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="d00a4a79-3d39-4434-927f-5d2568ac4fd2"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9b439fa8-e993-4352-b14e-36bd4af4dd6d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D6C679F-2CD7-4A4E-9191-C345E137C6A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9b439fa8-e993-4352-b14e-36bd4af4dd6d"/>
     <ds:schemaRef ds:uri="d00a4a79-3d39-4434-927f-5d2568ac4fd2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...31 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Anexo 1</vt:lpstr>
-      <vt:lpstr>año</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>'Anexo 1'!Títulos_a_imprimir</vt:lpstr>
+      <vt:lpstr>'Anexo 1'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerio de Hacienda y Crédito Público</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gerardo Vera Velandia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D36E9DED9DADAA4084FF464495FC2E0B</vt:lpwstr>
   </property>