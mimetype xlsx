--- v0 (2026-04-05)
+++ v1 (2026-07-27)
@@ -2,70 +2,72 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:b_{F104C78C-0145-482C-BCE5-797FEDDE2623}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:3_{BEE82597-8196-4326-90F9-39CBBD5B1F15}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{0A4A90E2-03B6-436A-9401-76585F4EF611}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="23280" windowHeight="13920" xr2:uid="{0A4A90E2-03B6-436A-9401-76585F4EF611}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Lirio Evelio Ramos Pedraos</author>
   </authors>
   <commentList>
     <comment ref="I13" authorId="0" shapeId="0" xr:uid="{EEE6B0B6-E1D3-4B0C-9641-35AE81C75C6E}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
@@ -190,51 +192,51 @@
   </si>
   <si>
     <t>LABORÓ LAS SIGUIENTES HORAS EXTRAS O DOMINICALES Y/O FESTIVOS DURANTE EL MES DE _______________ DE ______</t>
   </si>
   <si>
     <t>FECHA DE APROBACIÓN</t>
   </si>
   <si>
     <t>NÓMINA DE LOS SERVIDORES PÚBLICOS</t>
   </si>
   <si>
     <t>GTH02-FOR03</t>
   </si>
   <si>
     <t>PÁGINA</t>
   </si>
   <si>
     <t>1 de 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="185" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="81"/>
@@ -463,296 +465,224 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="185" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>213360</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>571500</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>670560</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1087" name="Imagen 1562322744" descr="Forma&#10;&#10;Descripción generada automáticamente con confianza media">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A07A752-1B6D-C7B6-46FB-F7AB41F74A91}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="67937" t="40091" r="12614" b="15421"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3581400" y="114300"/>
           <a:ext cx="1836420" cy="556260"/>
-        </a:xfrm>
-[...72 lines deleted...]
-          <a:ext cx="7162800" cy="1112520"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -1029,1362 +959,1365 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07AB784F-5699-4D59-B890-164638FAB94E}">
   <dimension ref="B1:R57"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="L7" sqref="L7"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3:K3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.88671875" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="18" max="18" width="20.6640625" customWidth="1"/>
+    <col min="1" max="1" width="3.85546875" customWidth="1"/>
+    <col min="2" max="2" width="5.42578125" customWidth="1"/>
+    <col min="3" max="6" width="4.7109375" customWidth="1"/>
+    <col min="7" max="8" width="5.7109375" customWidth="1"/>
+    <col min="9" max="9" width="1.5703125" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="4.7109375" customWidth="1"/>
+    <col min="11" max="11" width="5.140625" customWidth="1"/>
+    <col min="12" max="13" width="4.7109375" customWidth="1"/>
+    <col min="14" max="14" width="5.7109375" customWidth="1"/>
+    <col min="15" max="15" width="6.5703125" customWidth="1"/>
+    <col min="16" max="16" width="13.28515625" customWidth="1"/>
+    <col min="17" max="17" width="23.28515625" customWidth="1"/>
+    <col min="18" max="18" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:18" ht="61.2" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-    <row r="2" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:18" ht="61.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+    </row>
+    <row r="2" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
       <c r="N2" s="25"/>
       <c r="O2" s="25"/>
       <c r="P2" s="25"/>
       <c r="Q2" s="25"/>
       <c r="R2" s="25"/>
     </row>
-    <row r="3" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="25" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="25"/>
       <c r="G3" s="25"/>
       <c r="H3" s="25"/>
       <c r="I3" s="25"/>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
-      <c r="L3" s="31" t="s">
+      <c r="L3" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="31"/>
-[...6 lines deleted...]
-    <row r="4" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M3" s="26"/>
+      <c r="N3" s="26"/>
+      <c r="O3" s="26"/>
+      <c r="P3" s="26"/>
+      <c r="Q3" s="26"/>
+      <c r="R3" s="26"/>
+    </row>
+    <row r="4" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="25" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
       <c r="F4" s="25"/>
       <c r="G4" s="25"/>
       <c r="H4" s="25"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25"/>
       <c r="K4" s="25"/>
-      <c r="L4" s="31" t="s">
+      <c r="L4" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="31"/>
-[...6 lines deleted...]
-    <row r="5" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M4" s="26"/>
+      <c r="N4" s="26"/>
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+    </row>
+    <row r="5" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="25" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25"/>
       <c r="G5" s="25"/>
       <c r="H5" s="25"/>
       <c r="I5" s="25"/>
       <c r="J5" s="25"/>
       <c r="K5" s="25"/>
       <c r="L5" s="25" t="s">
         <v>30</v>
       </c>
       <c r="M5" s="25"/>
       <c r="N5" s="25"/>
       <c r="O5" s="25"/>
       <c r="P5" s="25"/>
-      <c r="Q5" s="23" t="s">
+      <c r="Q5" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="R5" s="23" t="s">
+      <c r="R5" s="21" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="L6" s="30" t="s">
+    <row r="6" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="34">
+        <v>46183</v>
+      </c>
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="M6" s="30"/>
-[...6 lines deleted...]
-      <c r="R6" s="24" t="s">
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
+      <c r="O6" s="27"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="23">
+        <v>3</v>
+      </c>
+      <c r="R6" s="22" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="7" spans="2:18" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:18" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
-      <c r="K7" s="5"/>
-[...9 lines deleted...]
-      <c r="B8" s="7" t="s">
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="4"/>
+      <c r="O7" s="4"/>
+      <c r="P7" s="4"/>
+      <c r="Q7" s="4"/>
+      <c r="R7" s="5"/>
+    </row>
+    <row r="8" spans="2:18" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="8"/>
-[...17 lines deleted...]
-      <c r="B9" s="32" t="s">
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="8"/>
+    </row>
+    <row r="9" spans="2:18" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="33"/>
-[...17 lines deleted...]
-      <c r="B10" s="26" t="s">
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="29"/>
+      <c r="N9" s="29"/>
+      <c r="O9" s="29"/>
+      <c r="P9" s="29"/>
+      <c r="Q9" s="29"/>
+      <c r="R9" s="30"/>
+    </row>
+    <row r="10" spans="2:18" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="38" t="s">
+      <c r="C10" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="D10" s="38"/>
-[...5 lines deleted...]
-      <c r="J10" s="11" t="s">
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="41"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="K10" s="11"/>
-[...4 lines deleted...]
-      <c r="P10" s="28" t="s">
+      <c r="K10" s="10"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="Q10" s="28" t="s">
+      <c r="Q10" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="R10" s="39" t="s">
+      <c r="R10" s="35" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="11" spans="2:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C11" s="27" t="s">
+    <row r="11" spans="2:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="32"/>
+      <c r="C11" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="27"/>
-      <c r="E11" s="27" t="s">
+      <c r="D11" s="33"/>
+      <c r="E11" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="F11" s="27"/>
-      <c r="G11" s="27" t="s">
+      <c r="F11" s="33"/>
+      <c r="G11" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="H11" s="27"/>
-      <c r="I11" s="12" t="s">
+      <c r="H11" s="33"/>
+      <c r="I11" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="J11" s="27" t="s">
+      <c r="J11" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="K11" s="27"/>
-      <c r="L11" s="27" t="s">
+      <c r="K11" s="33"/>
+      <c r="L11" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="M11" s="27"/>
-      <c r="N11" s="27" t="s">
+      <c r="M11" s="33"/>
+      <c r="N11" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="O11" s="27"/>
-[...5 lines deleted...]
-      <c r="B12" s="26"/>
+      <c r="O11" s="33"/>
+      <c r="P11" s="31"/>
+      <c r="Q11" s="31"/>
+      <c r="R11" s="36"/>
+    </row>
+    <row r="12" spans="2:18" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="32"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="I12" s="13"/>
+      <c r="I12" s="12"/>
       <c r="J12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="K12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="L12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="M12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="O12" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="P12" s="28"/>
-[...4 lines deleted...]
-      <c r="B13" s="14">
+      <c r="P12" s="31"/>
+      <c r="Q12" s="31"/>
+      <c r="R12" s="37"/>
+    </row>
+    <row r="13" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B13" s="13">
         <v>1</v>
       </c>
-      <c r="C13" s="14"/>
-[...5 lines deleted...]
-      <c r="I13" s="7"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="6"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
-      <c r="R13" s="15"/>
-[...1 lines deleted...]
-    <row r="14" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="R13" s="14"/>
+    </row>
+    <row r="14" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B14" s="2">
         <v>2</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
-      <c r="I14" s="7"/>
+      <c r="I14" s="6"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
     </row>
-    <row r="15" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B15" s="2">
         <v>3</v>
       </c>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
-      <c r="I15" s="7"/>
+      <c r="I15" s="6"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
     </row>
-    <row r="16" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B16" s="2">
         <v>4</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
-      <c r="I16" s="7"/>
+      <c r="I16" s="6"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
     </row>
-    <row r="17" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B17" s="2">
         <v>5</v>
       </c>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
-      <c r="I17" s="7"/>
+      <c r="I17" s="6"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
     </row>
-    <row r="18" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B18" s="2">
         <v>6</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
-      <c r="I18" s="7"/>
+      <c r="I18" s="6"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
     </row>
-    <row r="19" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B19" s="2">
         <v>7</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
-      <c r="I19" s="7"/>
+      <c r="I19" s="6"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
     </row>
-    <row r="20" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B20" s="2">
         <v>8</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
-      <c r="I20" s="7"/>
+      <c r="I20" s="6"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
     </row>
-    <row r="21" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B21" s="2">
         <v>9</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
-      <c r="I21" s="7"/>
+      <c r="I21" s="6"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
     </row>
-    <row r="22" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B22" s="2">
         <v>10</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
-      <c r="I22" s="7"/>
+      <c r="I22" s="6"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
     </row>
-    <row r="23" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B23" s="2">
         <v>11</v>
       </c>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
-      <c r="I23" s="7"/>
+      <c r="I23" s="6"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
     </row>
-    <row r="24" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B24" s="2">
         <v>12</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
-      <c r="I24" s="7"/>
+      <c r="I24" s="6"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
     </row>
-    <row r="25" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B25" s="2">
         <v>13</v>
       </c>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
-      <c r="I25" s="7"/>
+      <c r="I25" s="6"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
     </row>
-    <row r="26" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B26" s="2">
         <v>14</v>
       </c>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
-      <c r="I26" s="7"/>
+      <c r="I26" s="6"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
     </row>
-    <row r="27" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B27" s="2">
         <v>15</v>
       </c>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
-      <c r="I27" s="7"/>
+      <c r="I27" s="6"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
     </row>
-    <row r="28" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B28" s="2">
         <v>16</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
-      <c r="I28" s="7"/>
+      <c r="I28" s="6"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
     </row>
-    <row r="29" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B29" s="2">
         <v>17</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
-      <c r="I29" s="7"/>
+      <c r="I29" s="6"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
     </row>
-    <row r="30" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B30" s="2">
         <v>18</v>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
-      <c r="I30" s="7"/>
+      <c r="I30" s="6"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
     </row>
-    <row r="31" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B31" s="2">
         <v>19</v>
       </c>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
-      <c r="I31" s="7"/>
+      <c r="I31" s="6"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
     </row>
-    <row r="32" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B32" s="2">
         <v>20</v>
       </c>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
-      <c r="I32" s="7"/>
+      <c r="I32" s="6"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
     </row>
-    <row r="33" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B33" s="2">
         <v>21</v>
       </c>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
-      <c r="I33" s="7"/>
+      <c r="I33" s="6"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
       <c r="N33" s="2"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="R33" s="2"/>
     </row>
-    <row r="34" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B34" s="2">
         <v>22</v>
       </c>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
-      <c r="I34" s="7"/>
+      <c r="I34" s="6"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
     </row>
-    <row r="35" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B35" s="2">
         <v>23</v>
       </c>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
-      <c r="I35" s="7"/>
+      <c r="I35" s="6"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="2"/>
     </row>
-    <row r="36" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B36" s="2">
         <v>24</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
-      <c r="I36" s="7"/>
+      <c r="I36" s="6"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
     </row>
-    <row r="37" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B37" s="2">
         <v>25</v>
       </c>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
-      <c r="I37" s="7"/>
+      <c r="I37" s="6"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
     </row>
-    <row r="38" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B38" s="2">
         <v>26</v>
       </c>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
-      <c r="I38" s="7"/>
+      <c r="I38" s="6"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="2"/>
     </row>
-    <row r="39" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B39" s="2">
         <v>27</v>
       </c>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
-      <c r="I39" s="7"/>
+      <c r="I39" s="6"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
     </row>
-    <row r="40" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B40" s="2">
         <v>28</v>
       </c>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
-      <c r="I40" s="7"/>
+      <c r="I40" s="6"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
     </row>
-    <row r="41" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B41" s="2">
         <v>29</v>
       </c>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
-      <c r="I41" s="7"/>
+      <c r="I41" s="6"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
     </row>
-    <row r="42" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B42" s="2">
         <v>30</v>
       </c>
       <c r="C42" s="2"/>
       <c r="D42" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
-      <c r="I42" s="7"/>
+      <c r="I42" s="6"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
       <c r="N42" s="2"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="2"/>
     </row>
-    <row r="43" spans="2:18" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:18" x14ac:dyDescent="0.2">
       <c r="B43" s="2">
         <v>31</v>
       </c>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
-      <c r="I43" s="16"/>
+      <c r="I43" s="15"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
       <c r="N43" s="2"/>
       <c r="O43" s="2"/>
       <c r="P43" s="2"/>
       <c r="Q43" s="2"/>
       <c r="R43" s="2"/>
     </row>
-    <row r="44" spans="2:18" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C44" s="35" t="s">
+    <row r="44" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B44" s="16"/>
+      <c r="C44" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="D44" s="36"/>
-[...1 lines deleted...]
-      <c r="F44" s="37"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="40"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
-      <c r="I44" s="18"/>
-      <c r="J44" s="36" t="s">
+      <c r="I44" s="17"/>
+      <c r="J44" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="K44" s="36"/>
-[...1 lines deleted...]
-      <c r="M44" s="37"/>
+      <c r="K44" s="39"/>
+      <c r="L44" s="39"/>
+      <c r="M44" s="40"/>
       <c r="N44" s="2"/>
-      <c r="O44" s="19"/>
+      <c r="O44" s="18"/>
       <c r="P44" s="2"/>
       <c r="Q44" s="2"/>
       <c r="R44" s="2"/>
     </row>
-    <row r="45" spans="2:18" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="B46" s="7" t="s">
+    <row r="45" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B45" s="6"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+      <c r="P45" s="7"/>
+      <c r="Q45" s="7"/>
+      <c r="R45" s="8"/>
+    </row>
+    <row r="46" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B46" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C46" s="8"/>
-[...55 lines deleted...]
-      <c r="B49" s="7" t="s">
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
+      <c r="P46" s="7"/>
+      <c r="Q46" s="7"/>
+      <c r="R46" s="8"/>
+    </row>
+    <row r="47" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B47" s="6"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="7"/>
+      <c r="O47" s="7"/>
+      <c r="P47" s="7"/>
+      <c r="Q47" s="7"/>
+      <c r="R47" s="8"/>
+    </row>
+    <row r="48" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B48" s="6"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+      <c r="N48" s="7"/>
+      <c r="O48" s="7"/>
+      <c r="P48" s="7"/>
+      <c r="Q48" s="7"/>
+      <c r="R48" s="8"/>
+    </row>
+    <row r="49" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B49" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C49" s="8"/>
-[...6 lines deleted...]
-      <c r="J49" s="8" t="s">
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="K49" s="8"/>
-[...19 lines deleted...]
-      <c r="L50" s="8" t="s">
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+      <c r="N49" s="7"/>
+      <c r="O49" s="7"/>
+      <c r="P49" s="7"/>
+      <c r="Q49" s="7"/>
+      <c r="R49" s="8"/>
+    </row>
+    <row r="50" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B50" s="6"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="M50" s="8"/>
-[...27 lines deleted...]
-      <c r="C52" s="8" t="s">
+      <c r="M50" s="7"/>
+      <c r="N50" s="7"/>
+      <c r="O50" s="7"/>
+      <c r="P50" s="7"/>
+      <c r="Q50" s="7"/>
+      <c r="R50" s="8"/>
+    </row>
+    <row r="51" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B51" s="6"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+      <c r="J51" s="7"/>
+      <c r="K51" s="7"/>
+      <c r="L51" s="7"/>
+      <c r="M51" s="7"/>
+      <c r="N51" s="7"/>
+      <c r="O51" s="7"/>
+      <c r="P51" s="7"/>
+      <c r="Q51" s="7"/>
+      <c r="R51" s="8"/>
+    </row>
+    <row r="52" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B52" s="6"/>
+      <c r="C52" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="D52" s="8"/>
-[...5 lines deleted...]
-      <c r="J52" s="8" t="s">
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+      <c r="J52" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="K52" s="8"/>
-[...17 lines deleted...]
-      <c r="J53" s="8" t="s">
+      <c r="K52" s="7"/>
+      <c r="L52" s="7"/>
+      <c r="M52" s="7"/>
+      <c r="N52" s="7"/>
+      <c r="O52" s="7"/>
+      <c r="P52" s="7"/>
+      <c r="Q52" s="7"/>
+      <c r="R52" s="8"/>
+    </row>
+    <row r="53" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B53" s="6"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+      <c r="J53" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K53" s="8"/>
-[...17 lines deleted...]
-      <c r="J54" s="20" t="s">
+      <c r="K53" s="7"/>
+      <c r="L53" s="7"/>
+      <c r="M53" s="7"/>
+      <c r="N53" s="7"/>
+      <c r="O53" s="7"/>
+      <c r="P53" s="7"/>
+      <c r="Q53" s="7"/>
+      <c r="R53" s="8"/>
+    </row>
+    <row r="54" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B54" s="6"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+      <c r="J54" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="K54" s="8"/>
-[...17 lines deleted...]
-      <c r="J55" s="20" t="s">
+      <c r="K54" s="7"/>
+      <c r="L54" s="7"/>
+      <c r="M54" s="7"/>
+      <c r="N54" s="7"/>
+      <c r="O54" s="7"/>
+      <c r="P54" s="7"/>
+      <c r="Q54" s="7"/>
+      <c r="R54" s="8"/>
+    </row>
+    <row r="55" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B55" s="6"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
+      <c r="J55" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="K55" s="8"/>
-[...44 lines deleted...]
-      <c r="R57" s="22"/>
+      <c r="K55" s="7"/>
+      <c r="L55" s="7"/>
+      <c r="M55" s="7"/>
+      <c r="N55" s="7"/>
+      <c r="O55" s="7"/>
+      <c r="P55" s="7"/>
+      <c r="Q55" s="7"/>
+      <c r="R55" s="8"/>
+    </row>
+    <row r="56" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B56" s="6"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
+      <c r="J56" s="7"/>
+      <c r="K56" s="7"/>
+      <c r="L56" s="7"/>
+      <c r="M56" s="7"/>
+      <c r="N56" s="7"/>
+      <c r="O56" s="7"/>
+      <c r="P56" s="7"/>
+      <c r="Q56" s="7"/>
+      <c r="R56" s="8"/>
+    </row>
+    <row r="57" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B57" s="15"/>
+      <c r="C57" s="19"/>
+      <c r="D57" s="19"/>
+      <c r="E57" s="19"/>
+      <c r="F57" s="19"/>
+      <c r="G57" s="19"/>
+      <c r="H57" s="19"/>
+      <c r="I57" s="19"/>
+      <c r="J57" s="19"/>
+      <c r="K57" s="19"/>
+      <c r="L57" s="19"/>
+      <c r="M57" s="19"/>
+      <c r="N57" s="19"/>
+      <c r="O57" s="19"/>
+      <c r="P57" s="19"/>
+      <c r="Q57" s="19"/>
+      <c r="R57" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="24">
-    <mergeCell ref="R10:R12"/>
     <mergeCell ref="C44:F44"/>
     <mergeCell ref="J44:M44"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="J11:K11"/>
+    <mergeCell ref="L6:P6"/>
+    <mergeCell ref="B9:R9"/>
+    <mergeCell ref="Q10:Q12"/>
     <mergeCell ref="B10:B12"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="P10:P12"/>
     <mergeCell ref="B6:K6"/>
-    <mergeCell ref="L3:R3"/>
-[...3 lines deleted...]
-    <mergeCell ref="Q10:Q12"/>
+    <mergeCell ref="R10:R12"/>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="B2:R2"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B4:K4"/>
     <mergeCell ref="B5:K5"/>
     <mergeCell ref="L5:P5"/>
+    <mergeCell ref="L3:R3"/>
+    <mergeCell ref="L4:R4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0" top="0" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup scale="75" orientation="portrait" horizontalDpi="240" verticalDpi="144" r:id="rId1"/>
-  <headerFooter alignWithMargins="0"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;G</oddFooter>
+  </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
+  <legacyDrawingHF r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Contaduria</Company>
   <LinksUpToDate>false</LinksUpToDate>