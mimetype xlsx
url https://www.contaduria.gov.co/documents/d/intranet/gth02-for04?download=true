--- v0 (2026-04-05)
+++ v1 (2026-09-24)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:b_{C881D679-6D07-453F-B783-BB47C68C8751}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:3_{35896911-6681-457B-9B86-1616873B6E08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{4E8D8756-F6CD-41F8-B36D-F5B37BD30925}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="23280" windowHeight="13920" xr2:uid="{4E8D8756-F6CD-41F8-B36D-F5B37BD30925}"/>
   </bookViews>
   <sheets>
-    <sheet name="ProgVac" sheetId="1" r:id="rId1"/>
+    <sheet name="ProgVac" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ProgVac!$14:$33</definedName>
-    <definedName name="OLE_LINK1" localSheetId="0">ProgVac!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ProgVac!$A$1:$H$44</definedName>
   </definedNames>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
     <t xml:space="preserve">  APELLIDOS Y NOMBRES</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>FECHA INICIA</t>
   </si>
   <si>
     <t>DESDE</t>
   </si>
   <si>
     <t>HASTA</t>
@@ -139,64 +139,59 @@
   </si>
   <si>
     <t>PROCEDIMIENTO</t>
   </si>
   <si>
     <t>FECHA DE APROBACIÓN:</t>
   </si>
   <si>
     <t>CÓDIGO</t>
   </si>
   <si>
     <t>VERSIÓN</t>
   </si>
   <si>
     <t>PÁGINA</t>
   </si>
   <si>
     <t>1 de 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="178" formatCode="_ [$€-2]\ * #,##0.00_ ;_ [$€-2]\ * \-#,##0.00_ ;_ [$€-2]\ * &quot;-&quot;??_ "/>
+    <numFmt numFmtId="164" formatCode="_ [$€-2]\ * #,##0.00_ ;_ [$€-2]\ * \-#,##0.00_ ;_ [$€-2]\ * &quot;-&quot;??_ "/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-[...3 lines deleted...]
-      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
@@ -615,323 +610,321 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...148 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Euro" xfId="1" xr:uid="{718C1391-A9BD-4E74-A960-66BA968A40E1}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>160020</xdr:colOff>
+      <xdr:colOff>285750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>83820</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>358140</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>632460</xdr:rowOff>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1051" name="Imagen 1">
+        <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD3F4102-CFF5-871B-0D42-9833DDA81DBC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2182DACA-8153-474F-BF3C-6D464B0799DE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect b="12422"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3177540" y="83820"/>
-          <a:ext cx="1821180" cy="548640"/>
+          <a:off x="3219450" y="83820"/>
+          <a:ext cx="1653540" cy="554355"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -1212,196 +1205,193 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6BFE63A-393D-4CFB-8AB2-188629BA98DF}">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{719B75D9-CAB3-4DDB-89D1-6E50A7068BC5}">
   <dimension ref="A1:IM41"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A3" sqref="A3:B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="12.6" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44" style="1" customWidth="1"/>
-    <col min="2" max="2" width="9.6640625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" style="3" customWidth="1"/>
     <col min="3" max="4" width="14" style="4" customWidth="1"/>
-    <col min="5" max="5" width="6.88671875" style="3" customWidth="1"/>
-    <col min="6" max="6" width="15.33203125" style="5" customWidth="1"/>
+    <col min="5" max="5" width="6.85546875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="15.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="17" style="1" customWidth="1"/>
-    <col min="8" max="8" width="13.33203125" style="1" customWidth="1"/>
-    <col min="9" max="16384" width="11.44140625" style="1"/>
+    <col min="8" max="8" width="13.28515625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:247" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="53"/>
-[...6 lines deleted...]
-      <c r="H1" s="53"/>
+      <c r="A1" s="65"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
     </row>
     <row r="2" spans="1:247" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="55"/>
-[...5 lines deleted...]
-      <c r="H2" s="56"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="68"/>
     </row>
     <row r="3" spans="1:247" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="58"/>
-      <c r="C3" s="59" t="s">
+      <c r="B3" s="47"/>
+      <c r="C3" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="D3" s="59"/>
-[...3 lines deleted...]
-      <c r="H3" s="60"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="45"/>
     </row>
     <row r="4" spans="1:247" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="58"/>
-      <c r="C4" s="59" t="s">
+      <c r="B4" s="47"/>
+      <c r="C4" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="D4" s="59"/>
-[...3 lines deleted...]
-      <c r="H4" s="60"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="45"/>
     </row>
     <row r="5" spans="1:247" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="57" t="s">
+      <c r="A5" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="58"/>
-      <c r="C5" s="58" t="s">
+      <c r="B5" s="47"/>
+      <c r="C5" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="D5" s="58"/>
-      <c r="E5" s="64" t="s">
+      <c r="D5" s="47"/>
+      <c r="E5" s="53" t="s">
         <v>29</v>
       </c>
-      <c r="F5" s="65"/>
-      <c r="G5" s="65" t="s">
+      <c r="F5" s="54"/>
+      <c r="G5" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="H5" s="66"/>
+      <c r="H5" s="55"/>
     </row>
     <row r="6" spans="1:247" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="61">
-[...3 lines deleted...]
-      <c r="C6" s="63" t="s">
+      <c r="A6" s="48">
+        <v>46183</v>
+      </c>
+      <c r="B6" s="49"/>
+      <c r="C6" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="D6" s="63"/>
-[...4 lines deleted...]
-      <c r="G6" s="69" t="s">
+      <c r="D6" s="50"/>
+      <c r="E6" s="51">
+        <v>3</v>
+      </c>
+      <c r="F6" s="52"/>
+      <c r="G6" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="H6" s="70"/>
+      <c r="H6" s="43"/>
     </row>
     <row r="7" spans="1:247" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="8" spans="1:247" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:247" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:247" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:247" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="12" spans="1:247" x14ac:dyDescent="0.2">
-      <c r="A12" s="49" t="s">
+      <c r="A12" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B12" s="51" t="s">
+      <c r="B12" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="47" t="s">
+      <c r="C12" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="D12" s="48"/>
+      <c r="D12" s="60"/>
       <c r="E12" s="6" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="G12" s="45" t="s">
+      <c r="G12" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="H12" s="46"/>
+      <c r="H12" s="58"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="8"/>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="8"/>
       <c r="U12" s="8"/>
       <c r="V12" s="8"/>
       <c r="W12" s="8"/>
       <c r="X12" s="8"/>
       <c r="Y12" s="8"/>
       <c r="Z12" s="8"/>
       <c r="AA12" s="8"/>
       <c r="AB12" s="8"/>
       <c r="AC12" s="8"/>
       <c r="AD12" s="8"/>
       <c r="AE12" s="8"/>
       <c r="AF12" s="8"/>
       <c r="AG12" s="8"/>
@@ -1598,335 +1588,335 @@
       <c r="HP12" s="8"/>
       <c r="HQ12" s="8"/>
       <c r="HR12" s="8"/>
       <c r="HS12" s="8"/>
       <c r="HT12" s="8"/>
       <c r="HU12" s="8"/>
       <c r="HV12" s="8"/>
       <c r="HW12" s="8"/>
       <c r="HX12" s="8"/>
       <c r="HY12" s="8"/>
       <c r="HZ12" s="8"/>
       <c r="IA12" s="8"/>
       <c r="IB12" s="8"/>
       <c r="IC12" s="8"/>
       <c r="ID12" s="8"/>
       <c r="IE12" s="8"/>
       <c r="IF12" s="8"/>
       <c r="IG12" s="8"/>
       <c r="IH12" s="8"/>
       <c r="II12" s="8"/>
       <c r="IJ12" s="8"/>
       <c r="IK12" s="8"/>
       <c r="IL12" s="8"/>
       <c r="IM12" s="8"/>
     </row>
-    <row r="13" spans="1:247" s="8" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B13" s="52"/>
+    <row r="13" spans="1:247" s="8" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="62"/>
+      <c r="B13" s="64"/>
       <c r="C13" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H13" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:247" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15"/>
       <c r="B14" s="16"/>
       <c r="C14" s="17"/>
       <c r="D14" s="18"/>
       <c r="E14" s="19"/>
       <c r="F14" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G14" s="21"/>
       <c r="H14" s="22"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
-      <c r="L14" s="24"/>
-[...247 lines deleted...]
-      <c r="K15" s="32"/>
+      <c r="L14" s="23"/>
+      <c r="M14" s="23"/>
+      <c r="N14" s="23"/>
+      <c r="O14" s="23"/>
+      <c r="P14" s="23"/>
+      <c r="Q14" s="23"/>
+      <c r="R14" s="23"/>
+      <c r="S14" s="23"/>
+      <c r="T14" s="23"/>
+      <c r="U14" s="23"/>
+      <c r="V14" s="23"/>
+      <c r="W14" s="23"/>
+      <c r="X14" s="23"/>
+      <c r="Y14" s="23"/>
+      <c r="Z14" s="23"/>
+      <c r="AA14" s="23"/>
+      <c r="AB14" s="23"/>
+      <c r="AC14" s="23"/>
+      <c r="AD14" s="23"/>
+      <c r="AE14" s="23"/>
+      <c r="AF14" s="23"/>
+      <c r="AG14" s="23"/>
+      <c r="AH14" s="23"/>
+      <c r="AI14" s="23"/>
+      <c r="AJ14" s="23"/>
+      <c r="AK14" s="23"/>
+      <c r="AL14" s="23"/>
+      <c r="AM14" s="23"/>
+      <c r="AN14" s="23"/>
+      <c r="AO14" s="23"/>
+      <c r="AP14" s="23"/>
+      <c r="AQ14" s="23"/>
+      <c r="AR14" s="23"/>
+      <c r="AS14" s="23"/>
+      <c r="AT14" s="23"/>
+      <c r="AU14" s="23"/>
+      <c r="AV14" s="23"/>
+      <c r="AW14" s="23"/>
+      <c r="AX14" s="23"/>
+      <c r="AY14" s="23"/>
+      <c r="AZ14" s="23"/>
+      <c r="BA14" s="23"/>
+      <c r="BB14" s="23"/>
+      <c r="BC14" s="23"/>
+      <c r="BD14" s="23"/>
+      <c r="BE14" s="23"/>
+      <c r="BF14" s="23"/>
+      <c r="BG14" s="23"/>
+      <c r="BH14" s="23"/>
+      <c r="BI14" s="23"/>
+      <c r="BJ14" s="23"/>
+      <c r="BK14" s="23"/>
+      <c r="BL14" s="23"/>
+      <c r="BM14" s="23"/>
+      <c r="BN14" s="23"/>
+      <c r="BO14" s="23"/>
+      <c r="BP14" s="23"/>
+      <c r="BQ14" s="23"/>
+      <c r="BR14" s="23"/>
+      <c r="BS14" s="23"/>
+      <c r="BT14" s="23"/>
+      <c r="BU14" s="23"/>
+      <c r="BV14" s="23"/>
+      <c r="BW14" s="23"/>
+      <c r="BX14" s="23"/>
+      <c r="BY14" s="23"/>
+      <c r="BZ14" s="23"/>
+      <c r="CA14" s="23"/>
+      <c r="CB14" s="23"/>
+      <c r="CC14" s="23"/>
+      <c r="CD14" s="23"/>
+      <c r="CE14" s="23"/>
+      <c r="CF14" s="23"/>
+      <c r="CG14" s="23"/>
+      <c r="CH14" s="23"/>
+      <c r="CI14" s="23"/>
+      <c r="CJ14" s="23"/>
+      <c r="CK14" s="23"/>
+      <c r="CL14" s="23"/>
+      <c r="CM14" s="23"/>
+      <c r="CN14" s="23"/>
+      <c r="CO14" s="23"/>
+      <c r="CP14" s="23"/>
+      <c r="CQ14" s="23"/>
+      <c r="CR14" s="23"/>
+      <c r="CS14" s="23"/>
+      <c r="CT14" s="23"/>
+      <c r="CU14" s="23"/>
+      <c r="CV14" s="23"/>
+      <c r="CW14" s="23"/>
+      <c r="CX14" s="23"/>
+      <c r="CY14" s="23"/>
+      <c r="CZ14" s="23"/>
+      <c r="DA14" s="23"/>
+      <c r="DB14" s="23"/>
+      <c r="DC14" s="23"/>
+      <c r="DD14" s="23"/>
+      <c r="DE14" s="23"/>
+      <c r="DF14" s="23"/>
+      <c r="DG14" s="23"/>
+      <c r="DH14" s="23"/>
+      <c r="DI14" s="23"/>
+      <c r="DJ14" s="23"/>
+      <c r="DK14" s="23"/>
+      <c r="DL14" s="23"/>
+      <c r="DM14" s="23"/>
+      <c r="DN14" s="23"/>
+      <c r="DO14" s="23"/>
+      <c r="DP14" s="23"/>
+      <c r="DQ14" s="23"/>
+      <c r="DR14" s="23"/>
+      <c r="DS14" s="23"/>
+      <c r="DT14" s="23"/>
+      <c r="DU14" s="23"/>
+      <c r="DV14" s="23"/>
+      <c r="DW14" s="23"/>
+      <c r="DX14" s="23"/>
+      <c r="DY14" s="23"/>
+      <c r="DZ14" s="23"/>
+      <c r="EA14" s="23"/>
+      <c r="EB14" s="23"/>
+      <c r="EC14" s="23"/>
+      <c r="ED14" s="23"/>
+      <c r="EE14" s="23"/>
+      <c r="EF14" s="23"/>
+      <c r="EG14" s="23"/>
+      <c r="EH14" s="23"/>
+      <c r="EI14" s="23"/>
+      <c r="EJ14" s="23"/>
+      <c r="EK14" s="23"/>
+      <c r="EL14" s="23"/>
+      <c r="EM14" s="23"/>
+      <c r="EN14" s="23"/>
+      <c r="EO14" s="23"/>
+      <c r="EP14" s="23"/>
+      <c r="EQ14" s="23"/>
+      <c r="ER14" s="23"/>
+      <c r="ES14" s="23"/>
+      <c r="ET14" s="23"/>
+      <c r="EU14" s="23"/>
+      <c r="EV14" s="23"/>
+      <c r="EW14" s="23"/>
+      <c r="EX14" s="23"/>
+      <c r="EY14" s="23"/>
+      <c r="EZ14" s="23"/>
+      <c r="FA14" s="23"/>
+      <c r="FB14" s="23"/>
+      <c r="FC14" s="23"/>
+      <c r="FD14" s="23"/>
+      <c r="FE14" s="23"/>
+      <c r="FF14" s="23"/>
+      <c r="FG14" s="23"/>
+      <c r="FH14" s="23"/>
+      <c r="FI14" s="23"/>
+      <c r="FJ14" s="23"/>
+      <c r="FK14" s="23"/>
+      <c r="FL14" s="23"/>
+      <c r="FM14" s="23"/>
+      <c r="FN14" s="23"/>
+      <c r="FO14" s="23"/>
+      <c r="FP14" s="23"/>
+      <c r="FQ14" s="23"/>
+      <c r="FR14" s="23"/>
+      <c r="FS14" s="23"/>
+      <c r="FT14" s="23"/>
+      <c r="FU14" s="23"/>
+      <c r="FV14" s="23"/>
+      <c r="FW14" s="23"/>
+      <c r="FX14" s="23"/>
+      <c r="FY14" s="23"/>
+      <c r="FZ14" s="23"/>
+      <c r="GA14" s="23"/>
+      <c r="GB14" s="23"/>
+      <c r="GC14" s="23"/>
+      <c r="GD14" s="23"/>
+      <c r="GE14" s="23"/>
+      <c r="GF14" s="23"/>
+      <c r="GG14" s="23"/>
+      <c r="GH14" s="23"/>
+      <c r="GI14" s="23"/>
+      <c r="GJ14" s="23"/>
+      <c r="GK14" s="23"/>
+      <c r="GL14" s="23"/>
+      <c r="GM14" s="23"/>
+      <c r="GN14" s="23"/>
+      <c r="GO14" s="23"/>
+      <c r="GP14" s="23"/>
+      <c r="GQ14" s="23"/>
+      <c r="GR14" s="23"/>
+      <c r="GS14" s="23"/>
+      <c r="GT14" s="23"/>
+      <c r="GU14" s="23"/>
+      <c r="GV14" s="23"/>
+      <c r="GW14" s="23"/>
+      <c r="GX14" s="23"/>
+      <c r="GY14" s="23"/>
+      <c r="GZ14" s="23"/>
+      <c r="HA14" s="23"/>
+      <c r="HB14" s="23"/>
+      <c r="HC14" s="23"/>
+      <c r="HD14" s="23"/>
+      <c r="HE14" s="23"/>
+      <c r="HF14" s="23"/>
+      <c r="HG14" s="23"/>
+      <c r="HH14" s="23"/>
+      <c r="HI14" s="23"/>
+      <c r="HJ14" s="23"/>
+      <c r="HK14" s="23"/>
+      <c r="HL14" s="23"/>
+      <c r="HM14" s="23"/>
+      <c r="HN14" s="23"/>
+      <c r="HO14" s="23"/>
+      <c r="HP14" s="23"/>
+      <c r="HQ14" s="23"/>
+      <c r="HR14" s="23"/>
+      <c r="HS14" s="23"/>
+      <c r="HT14" s="23"/>
+      <c r="HU14" s="23"/>
+      <c r="HV14" s="23"/>
+      <c r="HW14" s="23"/>
+      <c r="HX14" s="23"/>
+      <c r="HY14" s="23"/>
+      <c r="HZ14" s="23"/>
+      <c r="IA14" s="23"/>
+      <c r="IB14" s="23"/>
+      <c r="IC14" s="23"/>
+      <c r="ID14" s="23"/>
+      <c r="IE14" s="23"/>
+      <c r="IF14" s="23"/>
+      <c r="IG14" s="23"/>
+      <c r="IH14" s="23"/>
+      <c r="II14" s="23"/>
+      <c r="IJ14" s="23"/>
+      <c r="IK14" s="23"/>
+      <c r="IL14" s="23"/>
+      <c r="IM14" s="23"/>
+    </row>
+    <row r="15" spans="1:247" s="23" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="24"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="29"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="1"/>
+      <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
       <c r="AB15" s="1"/>
       <c r="AC15" s="1"/>
       <c r="AD15" s="1"/>
       <c r="AE15" s="1"/>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
@@ -2120,371 +2110,319 @@
       <c r="HP15" s="1"/>
       <c r="HQ15" s="1"/>
       <c r="HR15" s="1"/>
       <c r="HS15" s="1"/>
       <c r="HT15" s="1"/>
       <c r="HU15" s="1"/>
       <c r="HV15" s="1"/>
       <c r="HW15" s="1"/>
       <c r="HX15" s="1"/>
       <c r="HY15" s="1"/>
       <c r="HZ15" s="1"/>
       <c r="IA15" s="1"/>
       <c r="IB15" s="1"/>
       <c r="IC15" s="1"/>
       <c r="ID15" s="1"/>
       <c r="IE15" s="1"/>
       <c r="IF15" s="1"/>
       <c r="IG15" s="1"/>
       <c r="IH15" s="1"/>
       <c r="II15" s="1"/>
       <c r="IJ15" s="1"/>
       <c r="IK15" s="1"/>
       <c r="IL15" s="1"/>
       <c r="IM15" s="1"/>
     </row>
-    <row r="16" spans="1:247" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
-[...248 lines deleted...]
-    <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:247" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="24"/>
+      <c r="B16" s="25"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="30"/>
+    </row>
+    <row r="17" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="24"/>
+      <c r="B17" s="25"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="30"/>
+    </row>
+    <row r="18" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="24"/>
+      <c r="B18" s="25"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="24"/>
+      <c r="H18" s="30"/>
+    </row>
+    <row r="19" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="24"/>
+      <c r="B19" s="25"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="27"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="24"/>
+      <c r="H19" s="30"/>
+    </row>
+    <row r="20" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="24"/>
+      <c r="B20" s="25"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="27"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="30"/>
+    </row>
+    <row r="21" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="24"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="30"/>
+    </row>
+    <row r="22" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="24"/>
+      <c r="B22" s="25"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="29"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="30"/>
+    </row>
+    <row r="23" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="24"/>
+      <c r="B23" s="25"/>
+      <c r="C23" s="26"/>
+      <c r="D23" s="27"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="30"/>
+    </row>
+    <row r="24" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="24"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="31"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="29"/>
+      <c r="G24" s="24"/>
+      <c r="H24" s="30"/>
+    </row>
+    <row r="25" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="24"/>
+      <c r="B25" s="25"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="27"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="29"/>
+      <c r="G25" s="24"/>
+      <c r="H25" s="30"/>
+    </row>
+    <row r="26" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="24"/>
+      <c r="B26" s="25"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="27"/>
+      <c r="E26" s="28"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="30"/>
+    </row>
+    <row r="27" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="24"/>
+      <c r="B27" s="25"/>
+      <c r="C27" s="31"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="30"/>
+    </row>
+    <row r="28" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="24"/>
+      <c r="B28" s="25"/>
+      <c r="C28" s="26"/>
+      <c r="D28" s="27"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="30"/>
+    </row>
+    <row r="29" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="24"/>
+      <c r="B29" s="25"/>
+      <c r="C29" s="31"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="29"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="30"/>
+    </row>
+    <row r="30" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="24"/>
+      <c r="B30" s="25"/>
+      <c r="C30" s="26"/>
+      <c r="D30" s="27"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="30"/>
+    </row>
+    <row r="31" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="24"/>
+      <c r="B31" s="25"/>
+      <c r="C31" s="26"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="29"/>
+      <c r="G31" s="24"/>
+      <c r="H31" s="30"/>
+    </row>
+    <row r="32" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="24"/>
+      <c r="B32" s="25"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="29"/>
+      <c r="G32" s="24"/>
+      <c r="H32" s="30"/>
+    </row>
+    <row r="33" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="24"/>
+      <c r="B33" s="25"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="29"/>
+      <c r="G33" s="24"/>
+      <c r="H33" s="30"/>
+    </row>
+    <row r="34" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="33"/>
+      <c r="B34" s="34"/>
+      <c r="C34" s="35"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="38"/>
+      <c r="G34" s="33"/>
+      <c r="H34" s="39"/>
+    </row>
+    <row r="35" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D37" s="42" t="s">
+      <c r="D37" s="40" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="38" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="43" t="s">
+    <row r="38" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="D38" s="44" t="s">
+      <c r="D38" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="E38" s="44"/>
-[...4 lines deleted...]
-    <row r="40" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E38" s="56"/>
+      <c r="F38" s="56"/>
+      <c r="G38" s="56"/>
+    </row>
+    <row r="39" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G40" s="1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="41" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="G6:H6"/>
-    <mergeCell ref="C4:H4"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="D38:G38"/>
     <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
     <mergeCell ref="A6:B6"/>
-    <mergeCell ref="C5:D5"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="E6:F6"/>
-    <mergeCell ref="E5:F5"/>
-[...5 lines deleted...]
-    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="G6:H6"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:H3"/>
     <mergeCell ref="A4:B4"/>
-    <mergeCell ref="C3:H3"/>
+    <mergeCell ref="C4:H4"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
-[...4 lines deleted...]
-    <oddFooter>&amp;C&amp;G&amp;R                             .</oddFooter>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="68" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ProgVac</vt:lpstr>
+      <vt:lpstr>ProgVac!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Contaduria</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>LRamos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>