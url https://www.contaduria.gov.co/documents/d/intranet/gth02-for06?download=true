--- v0 (2026-04-05)
+++ v1 (2026-09-24)
@@ -3976,73 +3976,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> por uso de bicicleta, cumpleaños, semana santa, navidad entre otros.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68469D82" w14:textId="77777777" w:rsidR="00F60A4A" w:rsidRPr="00246429" w:rsidRDefault="00F60A4A" w:rsidP="00035433">
       <w:pPr>
         <w:pStyle w:val="Encabezado"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F60A4A" w:rsidRPr="00246429" w:rsidSect="006E1E2D">
+    <w:sectPr w:rsidR="00F60A4A" w:rsidRPr="00246429" w:rsidSect="00F76452">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1701" w:right="1416" w:bottom="1418" w:left="1701" w:header="0" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1416" w:bottom="1418" w:left="1701" w:header="0" w:footer="1298" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58BB3ADC" w14:textId="77777777" w:rsidR="00461917" w:rsidRDefault="00461917" w:rsidP="006F0EBE">
+    <w:p w14:paraId="242B29AD" w14:textId="77777777" w:rsidR="0003376F" w:rsidRDefault="0003376F" w:rsidP="006F0EBE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7573414E" w14:textId="77777777" w:rsidR="00461917" w:rsidRDefault="00461917" w:rsidP="006F0EBE">
+    <w:p w14:paraId="101D694A" w14:textId="77777777" w:rsidR="0003376F" w:rsidRDefault="0003376F" w:rsidP="006F0EBE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -4054,404 +4054,405 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E32BC1D" w14:textId="03FC4D3B" w:rsidR="007F07AE" w:rsidRDefault="00D75E91">
+  <w:p w14:paraId="4E32BC1D" w14:textId="6785C40D" w:rsidR="007F07AE" w:rsidRDefault="00F76452">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:iCs/>
         <w:noProof/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D7D3FA8" wp14:editId="638CD9D0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11BF25A8" wp14:editId="576C089F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-239395</wp:posOffset>
+            <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-297180</wp:posOffset>
+            <wp:posOffset>60960</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6059514" cy="936000"/>
+          <wp:extent cx="6141468" cy="864000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1858576677" name="Imagen 3"/>
+          <wp:docPr id="191832542" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Imagen 3"/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6059514" cy="936000"/>
+                    <a:ext cx="6141468" cy="864000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D75E91">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29000B5D" wp14:editId="22B1C3EC">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29000B5D" wp14:editId="2E20171B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>412115</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>8719185</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6992620" cy="1080135"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="310516553" name="Imagen 3"/>
+          <wp:docPr id="1483997305" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6992620" cy="1080135"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D75E91">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01C0C7E1" wp14:editId="77FF57D0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>412115</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>8719185</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6992620" cy="1080135"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="360607260" name="Imagen 3"/>
+          <wp:docPr id="1944694" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6992620" cy="1080135"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D75E91">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BC0B517" wp14:editId="664DF30C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>412115</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>8719185</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6992620" cy="1080135"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="471155597" name="Imagen 3"/>
+          <wp:docPr id="760678922" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6992620" cy="1080135"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D75E91">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AF00F99" wp14:editId="49B05486">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-22860</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>8989060</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772400" cy="800100"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1069615485" name="image1.png" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+          <wp:docPr id="1494179955" name="image1.png" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7772400" cy="800100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DD4DBC9" w14:textId="77777777" w:rsidR="00461917" w:rsidRDefault="00461917" w:rsidP="006F0EBE">
+    <w:p w14:paraId="53E12F41" w14:textId="77777777" w:rsidR="0003376F" w:rsidRDefault="0003376F" w:rsidP="006F0EBE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70F5D9C4" w14:textId="77777777" w:rsidR="00461917" w:rsidRDefault="00461917" w:rsidP="006F0EBE">
+    <w:p w14:paraId="7A072CC2" w14:textId="77777777" w:rsidR="0003376F" w:rsidRDefault="0003376F" w:rsidP="006F0EBE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
@@ -4484,51 +4485,51 @@
         </w:tcPr>
         <w:p w14:paraId="5C442409" w14:textId="57697514" w:rsidR="007D71BA" w:rsidRPr="006E1E2D" w:rsidRDefault="00D75E91" w:rsidP="006E1E2D">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006E1E2D">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:i/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C3F250D" wp14:editId="27BEA26A">
                 <wp:extent cx="5581650" cy="962025"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="1725372188" name="Imagen 1725372188"/>
+                <wp:docPr id="257420055" name="Imagen 257420055"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Imagen 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
@@ -4914,140 +4915,160 @@
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="007D71BA" w:rsidRPr="006E1E2D" w14:paraId="002D8FF5" w14:textId="77777777" w:rsidTr="006E1E2D">
       <w:trPr>
         <w:trHeight w:val="325"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1727" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7A76992E" w14:textId="328DBD4C" w:rsidR="007D71BA" w:rsidRPr="006E1E2D" w:rsidRDefault="006E1E2D" w:rsidP="006E1E2D">
+        <w:p w14:paraId="7A76992E" w14:textId="0FE3D637" w:rsidR="007D71BA" w:rsidRPr="006E1E2D" w:rsidRDefault="00140895" w:rsidP="006E1E2D">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
-            <w:t>20/02/2026</w:t>
+            <w:t>10/06</w:t>
+          </w:r>
+          <w:r w:rsidR="006E1E2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="es-CO"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1396" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="32DF6935" w14:textId="77777777" w:rsidR="007D71BA" w:rsidRPr="006E1E2D" w:rsidRDefault="007D71BA" w:rsidP="006E1E2D">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006E1E2D">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:t>GTH02-FOR06</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="993" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3FD3D485" w14:textId="13B1A10C" w:rsidR="007D71BA" w:rsidRPr="006E1E2D" w:rsidRDefault="006E1E2D" w:rsidP="006E1E2D">
+        <w:p w14:paraId="3FD3D485" w14:textId="3C7B5412" w:rsidR="007D71BA" w:rsidRPr="006E1E2D" w:rsidRDefault="006E1E2D" w:rsidP="006E1E2D">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
-            <w:t>02</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00140895">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="es-CO"/>
+            </w:rPr>
+            <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="884" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="3C8CC9FC" w14:textId="59309198" w:rsidR="007D71BA" w:rsidRPr="0031501B" w:rsidRDefault="0031501B" w:rsidP="006E1E2D">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
@@ -6120,181 +6141,186 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E10AA"/>
     <w:rsid w:val="00006478"/>
+    <w:rsid w:val="0003376F"/>
     <w:rsid w:val="00035433"/>
     <w:rsid w:val="0004291D"/>
     <w:rsid w:val="00064AE5"/>
     <w:rsid w:val="00085E85"/>
     <w:rsid w:val="00096AAE"/>
     <w:rsid w:val="000A15C0"/>
     <w:rsid w:val="000B1557"/>
     <w:rsid w:val="000E3D7D"/>
     <w:rsid w:val="000F1139"/>
     <w:rsid w:val="000F78C6"/>
     <w:rsid w:val="00100AC7"/>
     <w:rsid w:val="001236C9"/>
+    <w:rsid w:val="00140895"/>
     <w:rsid w:val="001472A0"/>
     <w:rsid w:val="001479A8"/>
     <w:rsid w:val="0015498F"/>
     <w:rsid w:val="00154DE2"/>
     <w:rsid w:val="0015518E"/>
     <w:rsid w:val="00156D7F"/>
     <w:rsid w:val="00161E2D"/>
     <w:rsid w:val="00177C19"/>
     <w:rsid w:val="001B6669"/>
     <w:rsid w:val="001D786D"/>
     <w:rsid w:val="001F019B"/>
     <w:rsid w:val="00245D2E"/>
     <w:rsid w:val="00246429"/>
     <w:rsid w:val="00262BA3"/>
     <w:rsid w:val="00276264"/>
     <w:rsid w:val="002762A5"/>
     <w:rsid w:val="002845F4"/>
     <w:rsid w:val="002913B9"/>
     <w:rsid w:val="0029197B"/>
     <w:rsid w:val="00291A76"/>
     <w:rsid w:val="002A084E"/>
     <w:rsid w:val="002B1A64"/>
     <w:rsid w:val="002D45F0"/>
     <w:rsid w:val="0031219E"/>
     <w:rsid w:val="00314060"/>
     <w:rsid w:val="0031501B"/>
     <w:rsid w:val="003216F1"/>
     <w:rsid w:val="00326000"/>
     <w:rsid w:val="0033162B"/>
     <w:rsid w:val="00336F39"/>
     <w:rsid w:val="00340829"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="003615E8"/>
     <w:rsid w:val="00364ADC"/>
     <w:rsid w:val="0038428B"/>
     <w:rsid w:val="0039393D"/>
     <w:rsid w:val="003D0256"/>
     <w:rsid w:val="003D797D"/>
     <w:rsid w:val="003E0BAB"/>
     <w:rsid w:val="003E353C"/>
     <w:rsid w:val="003E7533"/>
     <w:rsid w:val="004063CB"/>
     <w:rsid w:val="00427FC8"/>
     <w:rsid w:val="004324B4"/>
     <w:rsid w:val="00433472"/>
     <w:rsid w:val="0043493E"/>
+    <w:rsid w:val="00436741"/>
     <w:rsid w:val="00461917"/>
     <w:rsid w:val="0047218B"/>
     <w:rsid w:val="00484D59"/>
     <w:rsid w:val="00493C3C"/>
     <w:rsid w:val="004979B8"/>
     <w:rsid w:val="004B0A7D"/>
     <w:rsid w:val="004B4089"/>
     <w:rsid w:val="004C7311"/>
     <w:rsid w:val="004D024A"/>
     <w:rsid w:val="004E10AA"/>
     <w:rsid w:val="004E250A"/>
     <w:rsid w:val="00514730"/>
     <w:rsid w:val="005149C4"/>
     <w:rsid w:val="00574BD6"/>
     <w:rsid w:val="005826CE"/>
     <w:rsid w:val="00587115"/>
     <w:rsid w:val="00594996"/>
     <w:rsid w:val="00615232"/>
     <w:rsid w:val="00617788"/>
     <w:rsid w:val="00641B05"/>
     <w:rsid w:val="00674C21"/>
     <w:rsid w:val="00696146"/>
     <w:rsid w:val="006C583B"/>
     <w:rsid w:val="006C77E5"/>
     <w:rsid w:val="006D268C"/>
     <w:rsid w:val="006E1E2D"/>
     <w:rsid w:val="006F0EBE"/>
     <w:rsid w:val="0073764B"/>
     <w:rsid w:val="00785EBF"/>
     <w:rsid w:val="007946C3"/>
     <w:rsid w:val="007A245C"/>
+    <w:rsid w:val="007C056F"/>
     <w:rsid w:val="007D71BA"/>
     <w:rsid w:val="007F07AE"/>
     <w:rsid w:val="00817FB2"/>
     <w:rsid w:val="00851014"/>
     <w:rsid w:val="0085216A"/>
     <w:rsid w:val="00863E28"/>
     <w:rsid w:val="00881D66"/>
     <w:rsid w:val="008A1BD3"/>
     <w:rsid w:val="008A35B6"/>
     <w:rsid w:val="008B3259"/>
     <w:rsid w:val="008B351A"/>
     <w:rsid w:val="008B6A93"/>
     <w:rsid w:val="008B6E9F"/>
     <w:rsid w:val="008D1BF4"/>
     <w:rsid w:val="008E5037"/>
+    <w:rsid w:val="008F329D"/>
     <w:rsid w:val="008F3D8E"/>
     <w:rsid w:val="00917E9B"/>
     <w:rsid w:val="00920CCD"/>
     <w:rsid w:val="00937BF8"/>
     <w:rsid w:val="0094294D"/>
     <w:rsid w:val="009460F3"/>
     <w:rsid w:val="00961B6A"/>
     <w:rsid w:val="00963781"/>
     <w:rsid w:val="009737D2"/>
     <w:rsid w:val="00975CF4"/>
     <w:rsid w:val="009A00D8"/>
     <w:rsid w:val="009A7588"/>
     <w:rsid w:val="009E107E"/>
     <w:rsid w:val="009E1647"/>
     <w:rsid w:val="009F0DBD"/>
     <w:rsid w:val="009F5BA4"/>
     <w:rsid w:val="00A10C92"/>
     <w:rsid w:val="00A178EC"/>
     <w:rsid w:val="00A276CA"/>
     <w:rsid w:val="00A3657E"/>
     <w:rsid w:val="00A50973"/>
     <w:rsid w:val="00A62B4E"/>
     <w:rsid w:val="00A84FE7"/>
     <w:rsid w:val="00A91F96"/>
     <w:rsid w:val="00AE0801"/>
@@ -6338,50 +6364,51 @@
     <w:rsid w:val="00D47C5A"/>
     <w:rsid w:val="00D6037C"/>
     <w:rsid w:val="00D61475"/>
     <w:rsid w:val="00D7052D"/>
     <w:rsid w:val="00D75E91"/>
     <w:rsid w:val="00DA1758"/>
     <w:rsid w:val="00DB0329"/>
     <w:rsid w:val="00DB1C2A"/>
     <w:rsid w:val="00DE5813"/>
     <w:rsid w:val="00DE630B"/>
     <w:rsid w:val="00E03377"/>
     <w:rsid w:val="00E4229F"/>
     <w:rsid w:val="00E45869"/>
     <w:rsid w:val="00E55CF2"/>
     <w:rsid w:val="00E603B2"/>
     <w:rsid w:val="00E828C9"/>
     <w:rsid w:val="00EA476E"/>
     <w:rsid w:val="00EC435A"/>
     <w:rsid w:val="00F01E6C"/>
     <w:rsid w:val="00F20D5E"/>
     <w:rsid w:val="00F23036"/>
     <w:rsid w:val="00F35543"/>
     <w:rsid w:val="00F402D6"/>
     <w:rsid w:val="00F4115A"/>
     <w:rsid w:val="00F60A4A"/>
+    <w:rsid w:val="00F76452"/>
     <w:rsid w:val="00F8632C"/>
     <w:rsid w:val="00F91974"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -6917,51 +6944,51 @@
       </w:divBdr>
     </w:div>
     <w:div w:id="1734962481">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gerencie.com/definicion-legal-de-accidente-de-trabajo.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>