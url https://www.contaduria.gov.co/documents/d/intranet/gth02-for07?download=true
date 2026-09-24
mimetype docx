--- v1 (2026-05-28)
+++ v2 (2026-09-24)
@@ -1,44 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="5B2954BD" w14:textId="77777777" w:rsidR="00D33198" w:rsidRDefault="00D33198" w:rsidP="00295B8B">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61049EAE" w14:textId="3DA1BBF8" w:rsidR="00295B8B" w:rsidRDefault="00295B8B" w:rsidP="00295B8B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -6331,74 +6333,76 @@
       </w:r>
       <w:r w:rsidRPr="00C94B53">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94B53">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> DD/MM/AAAA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="0002112C" w:rsidRPr="001C6472" w:rsidSect="00C94B17">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1701" w:right="1183" w:bottom="1701" w:left="1701" w:header="4" w:footer="1644" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EBA9498" w14:textId="77777777" w:rsidR="005D4B3F" w:rsidRDefault="005D4B3F">
+    <w:p w14:paraId="04530432" w14:textId="77777777" w:rsidR="00E729B5" w:rsidRDefault="00E729B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BBA2CDC" w14:textId="77777777" w:rsidR="005D4B3F" w:rsidRDefault="005D4B3F">
+    <w:p w14:paraId="1A3429A7" w14:textId="77777777" w:rsidR="00E729B5" w:rsidRDefault="00E729B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6478,376 +6482,142 @@
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...316 lines deleted...]
-  <w:p w14:paraId="2A6017BC" w14:textId="3BFD45C2" w:rsidR="0070396F" w:rsidRDefault="0070396F">
+  <w:p w14:paraId="66F7C3C6" w14:textId="77777777" w:rsidR="00582F55" w:rsidRDefault="00582F55">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21FB2A10" w14:textId="15134696" w:rsidR="00614B86" w:rsidRPr="00614B86" w:rsidRDefault="00614B86">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i w:val="0"/>
+        <w:iCs/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2A6017BC" w14:textId="2079760C" w:rsidR="0070396F" w:rsidRDefault="00582F55">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i w:val="0"/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20744A24" wp14:editId="6EB26D31">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>center</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>104775</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="6675755" cy="939165"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6675755" cy="939165"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D3DBE6C" w14:textId="77777777" w:rsidR="002355B9" w:rsidRDefault="002355B9" w:rsidP="002355B9">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>____________________________________________________________________________________</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="24BF1A8A" w14:textId="77777777" w:rsidR="002355B9" w:rsidRDefault="002355B9" w:rsidP="002355B9">
     <w:pPr>
@@ -6921,67 +6691,77 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6086475" cy="933450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F937F01" w14:textId="77777777" w:rsidR="005D4B3F" w:rsidRDefault="005D4B3F">
+    <w:p w14:paraId="42B8D382" w14:textId="77777777" w:rsidR="00E729B5" w:rsidRDefault="00E729B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30870F39" w14:textId="77777777" w:rsidR="005D4B3F" w:rsidRDefault="005D4B3F">
+    <w:p w14:paraId="068D4723" w14:textId="77777777" w:rsidR="00E729B5" w:rsidRDefault="00E729B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56B8DD8A" w14:textId="77777777" w:rsidR="00582F55" w:rsidRDefault="00582F55">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5228" w:type="pct"/>
       <w:tblInd w:w="-426" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2958"/>
       <w:gridCol w:w="2313"/>
       <w:gridCol w:w="2148"/>
       <w:gridCol w:w="2364"/>
     </w:tblGrid>
     <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="7266F6A5" w14:textId="77777777" w:rsidTr="003A6935">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
@@ -7413,140 +7193,160 @@
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="0739135C" w14:textId="77777777" w:rsidTr="003A6935">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1512" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7AD1D6AC" w14:textId="2A42C950" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="00FE7E2D" w:rsidP="00E14FE4">
+        <w:p w14:paraId="7AD1D6AC" w14:textId="57BD3A62" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="00582F55" w:rsidP="00E14FE4">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>13/05/2026</w:t>
+            <w:t>10/06</w:t>
+          </w:r>
+          <w:r w:rsidR="00FE7E2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1182" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5F257B18" w14:textId="382235AC" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="0064588C" w:rsidP="00A97EF8">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0064588C">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>GTH02-FOR07</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1098" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3BF0363D" w14:textId="2930DF6D" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="00FE7E2D" w:rsidP="00295B8B">
+        <w:p w14:paraId="3BF0363D" w14:textId="32C49041" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="00FE7E2D" w:rsidP="00295B8B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>02</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00582F55">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1207" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="66C0A2F9" w14:textId="527E589B" w:rsidR="00154D5D" w:rsidRPr="00617470" w:rsidRDefault="00154D5D" w:rsidP="00276DD8">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
@@ -7666,51 +7466,51 @@
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="60C3F066" w14:textId="572D21EA" w:rsidR="009504F2" w:rsidRPr="004A44B7" w:rsidRDefault="009504F2" w:rsidP="008C2908">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4EDE1C02" w14:textId="54A6084D" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="00707ED7">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:right="-6"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                                                                                </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="39E557BD" w14:textId="77777777" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="006F058C">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:right="-6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -12424,51 +12224,51 @@
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1228875492">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1105611832">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1716158265">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1626546360">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="949554240">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1078592983">
     <w:abstractNumId w:val="38"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
@@ -12618,50 +12418,51 @@
     <w:rsid w:val="0047744F"/>
     <w:rsid w:val="004814AF"/>
     <w:rsid w:val="004A376E"/>
     <w:rsid w:val="004A44B7"/>
     <w:rsid w:val="004B342E"/>
     <w:rsid w:val="004B74E2"/>
     <w:rsid w:val="004C1F7C"/>
     <w:rsid w:val="004C21F6"/>
     <w:rsid w:val="004C6EFE"/>
     <w:rsid w:val="004C7B7E"/>
     <w:rsid w:val="004D1A0E"/>
     <w:rsid w:val="004D7E2A"/>
     <w:rsid w:val="004E257D"/>
     <w:rsid w:val="004E5359"/>
     <w:rsid w:val="00501343"/>
     <w:rsid w:val="00514533"/>
     <w:rsid w:val="00517878"/>
     <w:rsid w:val="00521C1A"/>
     <w:rsid w:val="0053720B"/>
     <w:rsid w:val="00541E78"/>
     <w:rsid w:val="00550AF5"/>
     <w:rsid w:val="00562096"/>
     <w:rsid w:val="005757D0"/>
     <w:rsid w:val="00577426"/>
     <w:rsid w:val="00580151"/>
+    <w:rsid w:val="00582F55"/>
     <w:rsid w:val="00586705"/>
     <w:rsid w:val="00586CA3"/>
     <w:rsid w:val="00594958"/>
     <w:rsid w:val="00595C3D"/>
     <w:rsid w:val="005968D0"/>
     <w:rsid w:val="0059774D"/>
     <w:rsid w:val="005B0CE8"/>
     <w:rsid w:val="005B2A3B"/>
     <w:rsid w:val="005B3415"/>
     <w:rsid w:val="005B3645"/>
     <w:rsid w:val="005C53CB"/>
     <w:rsid w:val="005C6157"/>
     <w:rsid w:val="005D0FBC"/>
     <w:rsid w:val="005D4769"/>
     <w:rsid w:val="005D4B3F"/>
     <w:rsid w:val="005D7B5A"/>
     <w:rsid w:val="005E410C"/>
     <w:rsid w:val="005E4C9D"/>
     <w:rsid w:val="005E5BA1"/>
     <w:rsid w:val="005E743D"/>
     <w:rsid w:val="005F2D7F"/>
     <w:rsid w:val="005F6E50"/>
     <w:rsid w:val="005F6E5B"/>
     <w:rsid w:val="006037A0"/>
     <w:rsid w:val="00614B86"/>
@@ -12695,50 +12496,51 @@
     <w:rsid w:val="00701540"/>
     <w:rsid w:val="00703270"/>
     <w:rsid w:val="007038E9"/>
     <w:rsid w:val="007038F2"/>
     <w:rsid w:val="0070396F"/>
     <w:rsid w:val="00707ED7"/>
     <w:rsid w:val="00712945"/>
     <w:rsid w:val="007144CD"/>
     <w:rsid w:val="00722EAC"/>
     <w:rsid w:val="0073491C"/>
     <w:rsid w:val="00736EDD"/>
     <w:rsid w:val="0074061B"/>
     <w:rsid w:val="007439A8"/>
     <w:rsid w:val="00746BEE"/>
     <w:rsid w:val="00747381"/>
     <w:rsid w:val="00757058"/>
     <w:rsid w:val="007632FE"/>
     <w:rsid w:val="00766D28"/>
     <w:rsid w:val="00780CD5"/>
     <w:rsid w:val="007914BF"/>
     <w:rsid w:val="00792949"/>
     <w:rsid w:val="007A7CD1"/>
     <w:rsid w:val="007B413C"/>
     <w:rsid w:val="007B4ADD"/>
     <w:rsid w:val="007B7A1F"/>
+    <w:rsid w:val="007C056F"/>
     <w:rsid w:val="007C5C2F"/>
     <w:rsid w:val="007C61C6"/>
     <w:rsid w:val="007D5A03"/>
     <w:rsid w:val="007D7D35"/>
     <w:rsid w:val="007F29FF"/>
     <w:rsid w:val="007F63C7"/>
     <w:rsid w:val="00800F5B"/>
     <w:rsid w:val="00800F75"/>
     <w:rsid w:val="008204CA"/>
     <w:rsid w:val="00822482"/>
     <w:rsid w:val="00824EE2"/>
     <w:rsid w:val="008269EE"/>
     <w:rsid w:val="00826EBD"/>
     <w:rsid w:val="00841A9E"/>
     <w:rsid w:val="00850CC0"/>
     <w:rsid w:val="00850DE4"/>
     <w:rsid w:val="008540F0"/>
     <w:rsid w:val="0085457D"/>
     <w:rsid w:val="008603EA"/>
     <w:rsid w:val="008604B5"/>
     <w:rsid w:val="00860DF9"/>
     <w:rsid w:val="00862EAE"/>
     <w:rsid w:val="00872979"/>
     <w:rsid w:val="00876FA0"/>
     <w:rsid w:val="0087704C"/>
@@ -12897,50 +12699,51 @@
     <w:rsid w:val="00DB07E5"/>
     <w:rsid w:val="00DB367D"/>
     <w:rsid w:val="00DB6756"/>
     <w:rsid w:val="00DC1752"/>
     <w:rsid w:val="00DC444A"/>
     <w:rsid w:val="00DC74F8"/>
     <w:rsid w:val="00DD4FEB"/>
     <w:rsid w:val="00DE6C14"/>
     <w:rsid w:val="00E02281"/>
     <w:rsid w:val="00E03DE5"/>
     <w:rsid w:val="00E04262"/>
     <w:rsid w:val="00E06AAA"/>
     <w:rsid w:val="00E10D55"/>
     <w:rsid w:val="00E12EC2"/>
     <w:rsid w:val="00E14FE4"/>
     <w:rsid w:val="00E2308C"/>
     <w:rsid w:val="00E23554"/>
     <w:rsid w:val="00E3049E"/>
     <w:rsid w:val="00E30545"/>
     <w:rsid w:val="00E3370A"/>
     <w:rsid w:val="00E33945"/>
     <w:rsid w:val="00E41782"/>
     <w:rsid w:val="00E67AC0"/>
     <w:rsid w:val="00E70A2F"/>
     <w:rsid w:val="00E71768"/>
+    <w:rsid w:val="00E729B5"/>
     <w:rsid w:val="00E869BC"/>
     <w:rsid w:val="00E96BEA"/>
     <w:rsid w:val="00E976B8"/>
     <w:rsid w:val="00EA09FE"/>
     <w:rsid w:val="00EA0CBB"/>
     <w:rsid w:val="00EB16BC"/>
     <w:rsid w:val="00EC149D"/>
     <w:rsid w:val="00EC17B6"/>
     <w:rsid w:val="00ED1CC6"/>
     <w:rsid w:val="00ED3932"/>
     <w:rsid w:val="00EE5807"/>
     <w:rsid w:val="00EF716C"/>
     <w:rsid w:val="00F07258"/>
     <w:rsid w:val="00F14C12"/>
     <w:rsid w:val="00F232F7"/>
     <w:rsid w:val="00F24E1B"/>
     <w:rsid w:val="00F30417"/>
     <w:rsid w:val="00F326F8"/>
     <w:rsid w:val="00F33E51"/>
     <w:rsid w:val="00F43489"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F55081"/>
     <w:rsid w:val="00F6614E"/>
     <w:rsid w:val="00F766E0"/>
     <w:rsid w:val="00F76BFD"/>
@@ -13967,62 +13770,62 @@
       <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00255A2A"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>