--- v0 (2026-04-05)
+++ v1 (2026-05-28)
@@ -41,51 +41,51 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk224728937"/>
       <w:r w:rsidRPr="00295B8B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PAZ Y SALVO PARA RETIRO DE LA ENTIDAD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D8E384" w14:textId="77777777" w:rsidR="00C94B17" w:rsidRDefault="00C94B17" w:rsidP="00C94B17"/>
     <w:p w14:paraId="5A070A77" w14:textId="77777777" w:rsidR="00D33198" w:rsidRPr="00C94B17" w:rsidRDefault="00D33198" w:rsidP="00C94B17"/>
-    <w:p w14:paraId="09486C01" w14:textId="79D61BE3" w:rsidR="00295B8B" w:rsidRPr="00FC6366" w:rsidRDefault="00295B8B" w:rsidP="00C94B17">
+    <w:p w14:paraId="09486C01" w14:textId="3F00A831" w:rsidR="00295B8B" w:rsidRPr="00FC6366" w:rsidRDefault="00295B8B" w:rsidP="00C94B17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC6366">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yo ____________________________________________ </w:t>
       </w:r>
       <w:r w:rsidR="007D5A03" w:rsidRPr="00FC6366">
@@ -184,51 +184,91 @@
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F6614E" w:rsidRPr="00FC6366">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>quien</w:t>
       </w:r>
       <w:r w:rsidR="000115B6" w:rsidRPr="00FC6366">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> detentaba el cargo de __________________ en la dependencia____________________</w:t>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000115B6" w:rsidRPr="00FC6366">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mpeñaba</w:t>
+      </w:r>
+      <w:r w:rsidR="000115B6" w:rsidRPr="00FC6366">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el cargo de __________________ en la dependencia____________________</w:t>
       </w:r>
       <w:r w:rsidR="005B0CE8" w:rsidRPr="00FC6366">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_ fecha</w:t>
       </w:r>
       <w:r w:rsidR="00AD1222" w:rsidRPr="00FC6366">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="005B0CE8" w:rsidRPr="00FC6366">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:i w:val="0"/>
@@ -597,64 +637,63 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00295B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GIT de Servicios Generales, Administrativos y Financieros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4BCB56" w14:textId="77777777" w:rsidR="007439A8" w:rsidRDefault="007439A8" w:rsidP="00B9367C">
+          <w:p w14:paraId="3C4BCB56" w14:textId="77777777" w:rsidR="007439A8" w:rsidRPr="00D24DC8" w:rsidRDefault="007439A8" w:rsidP="00B9367C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="698647FC" w14:textId="370E57D1" w:rsidR="00D84CAF" w:rsidRPr="00EF716C" w:rsidRDefault="00D84CAF" w:rsidP="00B9367C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF716C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
@@ -2880,71 +2919,59 @@
             </w:pPr>
             <w:r w:rsidRPr="00EC149D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nombre entidad______</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F22F2C0" w14:textId="3270DE8A" w:rsidR="00452AA8" w:rsidRPr="00EC149D" w:rsidRDefault="00452AA8" w:rsidP="00D2518A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Georgia" w:hAnsi="Verdana" w:cs="Georgia"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC149D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Georgia" w:hAnsi="Verdana" w:cs="Georgia"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Nº</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> libranza_____</w:t>
+              <w:t>Nº libranza_____</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="139EF5E9" w14:textId="58B58323" w:rsidR="00594958" w:rsidRPr="00EC149D" w:rsidRDefault="00452AA8" w:rsidP="00D2518A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8789"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC149D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Georgia" w:hAnsi="Verdana" w:cs="Georgia"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Estado</w:t>
             </w:r>
@@ -5575,73 +5602,60 @@
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Banco o entidad crediticia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47401D35" w14:textId="77777777" w:rsidR="000510C9" w:rsidRPr="00C94B53" w:rsidRDefault="000510C9" w:rsidP="000510C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C94B53">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Nº</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> libranza:</w:t>
+        <w:t>Nº libranza:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94B53">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Georgia" w:hAnsi="Verdana" w:cs="Georgia"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Número del crédito</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01AD59DE" w14:textId="77777777" w:rsidR="000510C9" w:rsidRPr="00C94B53" w:rsidRDefault="000510C9" w:rsidP="000510C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:iCs/>
@@ -6333,58 +6347,58 @@
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> DD/MM/AAAA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="0002112C" w:rsidRPr="001C6472" w:rsidSect="00C94B17">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1701" w:right="1183" w:bottom="1701" w:left="1701" w:header="4" w:footer="1644" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6477D11B" w14:textId="77777777" w:rsidR="006557FA" w:rsidRDefault="006557FA">
+    <w:p w14:paraId="1EBA9498" w14:textId="77777777" w:rsidR="005D4B3F" w:rsidRDefault="005D4B3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38B27B76" w14:textId="77777777" w:rsidR="006557FA" w:rsidRDefault="006557FA">
+    <w:p w14:paraId="0BBA2CDC" w14:textId="77777777" w:rsidR="005D4B3F" w:rsidRDefault="005D4B3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6478,51 +6492,50 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:id w:val="1454675232"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="21FB2A10" w14:textId="1031E018" w:rsidR="00614B86" w:rsidRPr="00614B86" w:rsidRDefault="000A1D20">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:i w:val="0"/>
             <w:iCs/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:i w:val="0"/>
             <w:iCs/>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3ACE3C2A" wp14:editId="440371AC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>410152</wp:posOffset>
               </wp:positionH>
@@ -6908,58 +6921,58 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6086475" cy="933450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51269760" w14:textId="77777777" w:rsidR="006557FA" w:rsidRDefault="006557FA">
+    <w:p w14:paraId="7F937F01" w14:textId="77777777" w:rsidR="005D4B3F" w:rsidRDefault="005D4B3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EE48052" w14:textId="77777777" w:rsidR="006557FA" w:rsidRDefault="006557FA">
+    <w:p w14:paraId="30870F39" w14:textId="77777777" w:rsidR="005D4B3F" w:rsidRDefault="005D4B3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5228" w:type="pct"/>
       <w:tblInd w:w="-426" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2958"/>
       <w:gridCol w:w="2313"/>
       <w:gridCol w:w="2148"/>
       <w:gridCol w:w="2364"/>
@@ -7400,150 +7413,140 @@
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00154D5D" w:rsidRPr="00D90F17" w14:paraId="0739135C" w14:textId="77777777" w:rsidTr="003A6935">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1512" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7AD1D6AC" w14:textId="48579A97" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="0064588C" w:rsidP="00E14FE4">
+        <w:p w14:paraId="7AD1D6AC" w14:textId="2A42C950" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="00FE7E2D" w:rsidP="00E14FE4">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>27</w:t>
-[...9 lines deleted...]
-            <w:t>/03/2026</w:t>
+            <w:t>13/05/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1182" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5F257B18" w14:textId="382235AC" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="0064588C" w:rsidP="00A97EF8">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0064588C">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>GTH02-FOR07</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1098" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3BF0363D" w14:textId="1BE704C5" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="0037420D" w:rsidP="00295B8B">
+        <w:p w14:paraId="3BF0363D" w14:textId="2930DF6D" w:rsidR="00154D5D" w:rsidRPr="004637B6" w:rsidRDefault="00FE7E2D" w:rsidP="00295B8B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>01</w:t>
+            <w:t>02</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1207" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="66C0A2F9" w14:textId="527E589B" w:rsidR="00154D5D" w:rsidRPr="00617470" w:rsidRDefault="00154D5D" w:rsidP="00276DD8">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
@@ -12421,51 +12424,51 @@
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1228875492">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1105611832">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1716158265">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1626546360">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="949554240">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1078592983">
     <w:abstractNumId w:val="38"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
@@ -12508,50 +12511,51 @@
     <w:rsid w:val="000B160F"/>
     <w:rsid w:val="000B2594"/>
     <w:rsid w:val="000B2AA6"/>
     <w:rsid w:val="000B3E4F"/>
     <w:rsid w:val="000B62B2"/>
     <w:rsid w:val="000C0F5D"/>
     <w:rsid w:val="000C541E"/>
     <w:rsid w:val="000D0CD1"/>
     <w:rsid w:val="000D644F"/>
     <w:rsid w:val="000E4E53"/>
     <w:rsid w:val="000E799E"/>
     <w:rsid w:val="000F1BFD"/>
     <w:rsid w:val="000F7171"/>
     <w:rsid w:val="00102B40"/>
     <w:rsid w:val="00111849"/>
     <w:rsid w:val="00132292"/>
     <w:rsid w:val="00133DF5"/>
     <w:rsid w:val="00137C6D"/>
     <w:rsid w:val="0015017B"/>
     <w:rsid w:val="00153367"/>
     <w:rsid w:val="00154D5D"/>
     <w:rsid w:val="001632FD"/>
     <w:rsid w:val="00174C1D"/>
     <w:rsid w:val="0017696D"/>
     <w:rsid w:val="0017697E"/>
+    <w:rsid w:val="00182D53"/>
     <w:rsid w:val="00193BCE"/>
     <w:rsid w:val="001B16EF"/>
     <w:rsid w:val="001C2AB5"/>
     <w:rsid w:val="001C6472"/>
     <w:rsid w:val="001C7FC9"/>
     <w:rsid w:val="001D224C"/>
     <w:rsid w:val="001D453F"/>
     <w:rsid w:val="001E0495"/>
     <w:rsid w:val="001F2A1C"/>
     <w:rsid w:val="001F4A2A"/>
     <w:rsid w:val="00200B8A"/>
     <w:rsid w:val="00203180"/>
     <w:rsid w:val="0020695F"/>
     <w:rsid w:val="00220FD5"/>
     <w:rsid w:val="00222022"/>
     <w:rsid w:val="00225C90"/>
     <w:rsid w:val="00233134"/>
     <w:rsid w:val="0023547A"/>
     <w:rsid w:val="002355B9"/>
     <w:rsid w:val="0024387F"/>
     <w:rsid w:val="002451FC"/>
     <w:rsid w:val="00247AA3"/>
     <w:rsid w:val="00255A2A"/>
     <w:rsid w:val="00257F0C"/>
     <w:rsid w:val="00263AC6"/>
@@ -12625,102 +12629,105 @@
     <w:rsid w:val="004D7E2A"/>
     <w:rsid w:val="004E257D"/>
     <w:rsid w:val="004E5359"/>
     <w:rsid w:val="00501343"/>
     <w:rsid w:val="00514533"/>
     <w:rsid w:val="00517878"/>
     <w:rsid w:val="00521C1A"/>
     <w:rsid w:val="0053720B"/>
     <w:rsid w:val="00541E78"/>
     <w:rsid w:val="00550AF5"/>
     <w:rsid w:val="00562096"/>
     <w:rsid w:val="005757D0"/>
     <w:rsid w:val="00577426"/>
     <w:rsid w:val="00580151"/>
     <w:rsid w:val="00586705"/>
     <w:rsid w:val="00586CA3"/>
     <w:rsid w:val="00594958"/>
     <w:rsid w:val="00595C3D"/>
     <w:rsid w:val="005968D0"/>
     <w:rsid w:val="0059774D"/>
     <w:rsid w:val="005B0CE8"/>
     <w:rsid w:val="005B2A3B"/>
     <w:rsid w:val="005B3415"/>
     <w:rsid w:val="005B3645"/>
     <w:rsid w:val="005C53CB"/>
+    <w:rsid w:val="005C6157"/>
     <w:rsid w:val="005D0FBC"/>
     <w:rsid w:val="005D4769"/>
+    <w:rsid w:val="005D4B3F"/>
     <w:rsid w:val="005D7B5A"/>
     <w:rsid w:val="005E410C"/>
     <w:rsid w:val="005E4C9D"/>
     <w:rsid w:val="005E5BA1"/>
     <w:rsid w:val="005E743D"/>
     <w:rsid w:val="005F2D7F"/>
     <w:rsid w:val="005F6E50"/>
     <w:rsid w:val="005F6E5B"/>
     <w:rsid w:val="006037A0"/>
     <w:rsid w:val="00614B86"/>
     <w:rsid w:val="0061707C"/>
     <w:rsid w:val="00630672"/>
     <w:rsid w:val="00630A41"/>
     <w:rsid w:val="00633041"/>
     <w:rsid w:val="00635FCE"/>
     <w:rsid w:val="0064189F"/>
     <w:rsid w:val="00644DB3"/>
     <w:rsid w:val="0064588C"/>
     <w:rsid w:val="00645E0D"/>
     <w:rsid w:val="00652623"/>
     <w:rsid w:val="006557FA"/>
     <w:rsid w:val="006566D2"/>
     <w:rsid w:val="00657CC8"/>
     <w:rsid w:val="006649DC"/>
     <w:rsid w:val="00667B55"/>
     <w:rsid w:val="00673A7A"/>
     <w:rsid w:val="0068177D"/>
     <w:rsid w:val="0068600D"/>
     <w:rsid w:val="00687B40"/>
     <w:rsid w:val="0069304E"/>
     <w:rsid w:val="006B1CD7"/>
     <w:rsid w:val="006D1223"/>
     <w:rsid w:val="006D6DBC"/>
     <w:rsid w:val="006E1788"/>
     <w:rsid w:val="006E1FE1"/>
     <w:rsid w:val="006F058C"/>
     <w:rsid w:val="00700806"/>
     <w:rsid w:val="00701540"/>
     <w:rsid w:val="00703270"/>
     <w:rsid w:val="007038E9"/>
     <w:rsid w:val="007038F2"/>
     <w:rsid w:val="0070396F"/>
     <w:rsid w:val="00707ED7"/>
     <w:rsid w:val="00712945"/>
     <w:rsid w:val="007144CD"/>
     <w:rsid w:val="00722EAC"/>
     <w:rsid w:val="0073491C"/>
     <w:rsid w:val="00736EDD"/>
     <w:rsid w:val="0074061B"/>
     <w:rsid w:val="007439A8"/>
+    <w:rsid w:val="00746BEE"/>
     <w:rsid w:val="00747381"/>
     <w:rsid w:val="00757058"/>
     <w:rsid w:val="007632FE"/>
     <w:rsid w:val="00766D28"/>
     <w:rsid w:val="00780CD5"/>
     <w:rsid w:val="007914BF"/>
     <w:rsid w:val="00792949"/>
     <w:rsid w:val="007A7CD1"/>
     <w:rsid w:val="007B413C"/>
     <w:rsid w:val="007B4ADD"/>
     <w:rsid w:val="007B7A1F"/>
     <w:rsid w:val="007C5C2F"/>
     <w:rsid w:val="007C61C6"/>
     <w:rsid w:val="007D5A03"/>
     <w:rsid w:val="007D7D35"/>
     <w:rsid w:val="007F29FF"/>
     <w:rsid w:val="007F63C7"/>
     <w:rsid w:val="00800F5B"/>
     <w:rsid w:val="00800F75"/>
     <w:rsid w:val="008204CA"/>
     <w:rsid w:val="00822482"/>
     <w:rsid w:val="00824EE2"/>
     <w:rsid w:val="008269EE"/>
     <w:rsid w:val="00826EBD"/>
     <w:rsid w:val="00841A9E"/>
@@ -12820,79 +12827,81 @@
     <w:rsid w:val="00B83CEA"/>
     <w:rsid w:val="00B85571"/>
     <w:rsid w:val="00B87CE5"/>
     <w:rsid w:val="00B91777"/>
     <w:rsid w:val="00B9367C"/>
     <w:rsid w:val="00B94A68"/>
     <w:rsid w:val="00BB16E6"/>
     <w:rsid w:val="00BB18BA"/>
     <w:rsid w:val="00BB2779"/>
     <w:rsid w:val="00BC0FA1"/>
     <w:rsid w:val="00BE0CBD"/>
     <w:rsid w:val="00BE2AC8"/>
     <w:rsid w:val="00BF329C"/>
     <w:rsid w:val="00BF67E5"/>
     <w:rsid w:val="00BF709C"/>
     <w:rsid w:val="00C02BD0"/>
     <w:rsid w:val="00C15E6D"/>
     <w:rsid w:val="00C16326"/>
     <w:rsid w:val="00C16CDB"/>
     <w:rsid w:val="00C225B6"/>
     <w:rsid w:val="00C2367B"/>
     <w:rsid w:val="00C3456D"/>
     <w:rsid w:val="00C41450"/>
     <w:rsid w:val="00C41A3C"/>
     <w:rsid w:val="00C420E8"/>
+    <w:rsid w:val="00C54DA9"/>
     <w:rsid w:val="00C56F8C"/>
     <w:rsid w:val="00C57BDA"/>
     <w:rsid w:val="00C57DFF"/>
     <w:rsid w:val="00C8259D"/>
     <w:rsid w:val="00C846DE"/>
     <w:rsid w:val="00C87C21"/>
     <w:rsid w:val="00C92CC5"/>
     <w:rsid w:val="00C93D97"/>
     <w:rsid w:val="00C94B17"/>
     <w:rsid w:val="00CA339F"/>
     <w:rsid w:val="00CA42D3"/>
     <w:rsid w:val="00CA5961"/>
     <w:rsid w:val="00CB4D06"/>
     <w:rsid w:val="00CC4462"/>
     <w:rsid w:val="00CC590C"/>
     <w:rsid w:val="00CC5BAA"/>
     <w:rsid w:val="00CF19D8"/>
     <w:rsid w:val="00CF3787"/>
     <w:rsid w:val="00CF444B"/>
     <w:rsid w:val="00CF548E"/>
     <w:rsid w:val="00CF66FA"/>
     <w:rsid w:val="00CF7CF4"/>
     <w:rsid w:val="00D0003E"/>
     <w:rsid w:val="00D00C99"/>
     <w:rsid w:val="00D02890"/>
     <w:rsid w:val="00D03D34"/>
     <w:rsid w:val="00D04723"/>
     <w:rsid w:val="00D13E69"/>
     <w:rsid w:val="00D2411B"/>
+    <w:rsid w:val="00D24DC8"/>
     <w:rsid w:val="00D30C4A"/>
     <w:rsid w:val="00D33198"/>
     <w:rsid w:val="00D34680"/>
     <w:rsid w:val="00D34D32"/>
     <w:rsid w:val="00D35733"/>
     <w:rsid w:val="00D41820"/>
     <w:rsid w:val="00D42563"/>
     <w:rsid w:val="00D473F8"/>
     <w:rsid w:val="00D574B7"/>
     <w:rsid w:val="00D65D4F"/>
     <w:rsid w:val="00D816DA"/>
     <w:rsid w:val="00D84CAF"/>
     <w:rsid w:val="00D9537F"/>
     <w:rsid w:val="00DA037C"/>
     <w:rsid w:val="00DB07E5"/>
     <w:rsid w:val="00DB367D"/>
     <w:rsid w:val="00DB6756"/>
     <w:rsid w:val="00DC1752"/>
     <w:rsid w:val="00DC444A"/>
     <w:rsid w:val="00DC74F8"/>
     <w:rsid w:val="00DD4FEB"/>
     <w:rsid w:val="00DE6C14"/>
     <w:rsid w:val="00E02281"/>
     <w:rsid w:val="00E03DE5"/>
     <w:rsid w:val="00E04262"/>
@@ -12921,50 +12930,51 @@
     <w:rsid w:val="00ED1CC6"/>
     <w:rsid w:val="00ED3932"/>
     <w:rsid w:val="00EE5807"/>
     <w:rsid w:val="00EF716C"/>
     <w:rsid w:val="00F07258"/>
     <w:rsid w:val="00F14C12"/>
     <w:rsid w:val="00F232F7"/>
     <w:rsid w:val="00F24E1B"/>
     <w:rsid w:val="00F30417"/>
     <w:rsid w:val="00F326F8"/>
     <w:rsid w:val="00F33E51"/>
     <w:rsid w:val="00F43489"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F55081"/>
     <w:rsid w:val="00F6614E"/>
     <w:rsid w:val="00F766E0"/>
     <w:rsid w:val="00F76BFD"/>
     <w:rsid w:val="00F777E9"/>
     <w:rsid w:val="00F824BC"/>
     <w:rsid w:val="00F8286A"/>
     <w:rsid w:val="00F94BF1"/>
     <w:rsid w:val="00FB4F1D"/>
     <w:rsid w:val="00FB5CDB"/>
     <w:rsid w:val="00FC6366"/>
     <w:rsid w:val="00FE389B"/>
+    <w:rsid w:val="00FE7E2D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -14276,67 +14286,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AF975DC-1A91-40D9-8CC9-8CB45F629874}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>669</Words>
-  <Characters>3684</Characters>
+  <Words>670</Words>
+  <Characters>3685</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CGN – 1000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4345</CharactersWithSpaces>
+  <CharactersWithSpaces>4347</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CGN – 1000</dc:title>
   <dc:creator>mcordoba</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>