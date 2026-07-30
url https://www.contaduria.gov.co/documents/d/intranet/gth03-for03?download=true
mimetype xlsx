--- v0 (2026-06-10)
+++ v1 (2026-07-30)
@@ -11,160 +11,158 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr updateLinks="always" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:3_{910AC932-BA26-459A-BEE5-F0F964E37C3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:3_{AD7B3AB9-603A-4277-A6DB-E93DD33D9480}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23280" windowHeight="13920" tabRatio="802" activeTab="1" xr2:uid="{64E94057-19BC-4CCD-A39C-B63653F90A76}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="802" activeTab="1" xr2:uid="{64E94057-19BC-4CCD-A39C-B63653F90A76}"/>
   </bookViews>
   <sheets>
     <sheet name="INSTRUCCIONES" sheetId="24" r:id="rId1"/>
     <sheet name="CONCERT-EVALUAC" sheetId="26" r:id="rId2"/>
     <sheet name="PORTAFOLIO DE EVIDENCIAS " sheetId="25" r:id="rId3"/>
     <sheet name="CALIFICACIÓN RENDIMIENTO LAB" sheetId="23" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'CALIFICACIÓN RENDIMIENTO LAB'!$J$19:$L$21</definedName>
     <definedName name="Anos">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'CALIFICACIÓN RENDIMIENTO LAB'!$A$1:$V$83</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'CONCERT-EVALUAC'!$A$1:$R$90</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'CONCERT-EVALUAC'!$A$1:$Q$90</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">INSTRUCCIONES!$A$1:$M$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'PORTAFOLIO DE EVIDENCIAS '!$A$1:$R$53</definedName>
     <definedName name="Compromisos">#REF!</definedName>
     <definedName name="Dias">#REF!</definedName>
     <definedName name="Meses">#REF!</definedName>
     <definedName name="Nivel_Jerarquico">#REF!</definedName>
     <definedName name="Nivel_Jerarquico_Evaluador">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A8" i="23" l="1"/>
+  <c r="N31" i="26" l="1"/>
+  <c r="F39" i="23"/>
+  <c r="B21" i="25"/>
+  <c r="B22" i="25"/>
+  <c r="B23" i="25"/>
+  <c r="B24" i="25"/>
+  <c r="B25" i="25"/>
+  <c r="A8" i="23"/>
   <c r="M15" i="23"/>
   <c r="M14" i="23"/>
   <c r="M13" i="23"/>
   <c r="M12" i="23"/>
   <c r="D15" i="23"/>
   <c r="D14" i="23"/>
   <c r="D13" i="23"/>
   <c r="D12" i="23"/>
-  <c r="F19" i="23"/>
   <c r="N14" i="25"/>
   <c r="N13" i="25"/>
   <c r="E14" i="25"/>
   <c r="E13" i="25"/>
-  <c r="B21" i="25"/>
-[...1 lines deleted...]
-  <c r="B23" i="25"/>
   <c r="B20" i="25"/>
   <c r="N63" i="26"/>
-  <c r="P52" i="26"/>
+  <c r="O52" i="26"/>
   <c r="M52" i="26"/>
-  <c r="Q49" i="26"/>
-  <c r="O60" i="26" s="1"/>
   <c r="P49" i="26"/>
   <c r="O49" i="26"/>
   <c r="N49" i="26"/>
-  <c r="L60" i="26" s="1"/>
-  <c r="L63" i="26" s="1"/>
   <c r="M49" i="26"/>
   <c r="L49" i="26"/>
   <c r="B46" i="26"/>
   <c r="B45" i="26"/>
   <c r="B44" i="26"/>
   <c r="B43" i="26"/>
   <c r="B42" i="26"/>
   <c r="B41" i="26"/>
-  <c r="R31" i="26"/>
-[...11 lines deleted...]
-  <c r="R23" i="26"/>
+  <c r="O31" i="26"/>
+  <c r="P63" i="26" s="1"/>
+  <c r="Q30" i="26"/>
+  <c r="Q29" i="26"/>
+  <c r="Q28" i="26"/>
+  <c r="Q27" i="26"/>
+  <c r="Q26" i="26"/>
+  <c r="Q25" i="26"/>
+  <c r="Q24" i="26"/>
+  <c r="Q23" i="26"/>
   <c r="P95" i="23"/>
   <c r="P94" i="23"/>
   <c r="P96" i="23"/>
   <c r="P97" i="23"/>
   <c r="P99" i="23"/>
   <c r="P101" i="23"/>
   <c r="P103" i="23"/>
   <c r="P105" i="23"/>
-  <c r="F39" i="23"/>
-[...2 lines deleted...]
-  <c r="P109" i="23" l="1"/>
+  <c r="F43" i="23"/>
+  <c r="L60" i="26" l="1"/>
+  <c r="L63" i="26" s="1"/>
+  <c r="Q31" i="26"/>
+  <c r="F19" i="23"/>
+  <c r="P109" i="23"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Laura Camila</author>
     <author>eportega</author>
     <author>Patty</author>
   </authors>
   <commentList>
     <comment ref="B23" authorId="0" shapeId="0" xr:uid="{8B480670-F2A5-4840-8E9E-8391CD8B09B4}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">En esta columna se transcriben las metas del Plan de Acción o el objeto del área que sirva como referente para fijar los compromisos. </t>
         </r>
       </text>
     </comment>
     <comment ref="E23" authorId="1" shapeId="0" xr:uid="{34578244-937D-4F0B-AECF-A2D9C25DBA96}">
@@ -338,51 +336,51 @@
           </rPr>
           <t>Se construyen los compromisos con la siguiente estructura:
  VERBO + OBJETO +  CONDICIONES DEL RESULTADO</t>
         </r>
       </text>
     </comment>
     <comment ref="B23" authorId="0" shapeId="0" xr:uid="{E38519A5-35A5-49B6-8A0A-0894306923F4}">
       <text>
         <r>
           <rPr>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Se construyen los compromisos con la siguiente estructura:
  VERBO + OBJETO +  CONDICIONES DEL RESULTADO</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="154">
   <si>
     <t>PERÍODO DE EVALUACIÓN</t>
   </si>
   <si>
     <t>DIA</t>
   </si>
   <si>
     <t>MES</t>
   </si>
   <si>
     <t>AÑO</t>
   </si>
   <si>
     <t>al</t>
   </si>
   <si>
     <t>FECHA DE DILIGENCIAMIENTO</t>
   </si>
   <si>
     <t>IDENTIFICACIÓN</t>
   </si>
   <si>
     <t>EVALUADO</t>
   </si>
   <si>
@@ -583,141 +581,120 @@
   <si>
     <t>Por iniciativas tendientes a acciones proactivas en las actividades que cumplió</t>
   </si>
   <si>
     <t>Por participación y aprovechamiento de capacitación relacionada con las actividades propias del empleo y que genere un valor agregado para la entidad o la dependencia</t>
   </si>
   <si>
     <t>Por participación en grupos o en actividades que requieren de disposición voluntaria</t>
   </si>
   <si>
     <t>MOTIVACIÓN DE LA CALIFICACIÓN DEFINITIVA</t>
   </si>
   <si>
     <t>INTERPONE RECURSOS</t>
   </si>
   <si>
     <t>CUMPLE</t>
   </si>
   <si>
     <t>NO CUMPLE</t>
   </si>
   <si>
     <t>Contador de Cumplimiento</t>
   </si>
   <si>
-    <t>Por cambio en los Planes, Programas y Proyectos, se ajustarán sobre el porcentaje que falte para cumplir el 100%.</t>
-[...4 lines deleted...]
-  <si>
     <t>Por cambio de empleo por encargo.</t>
   </si>
   <si>
-    <t xml:space="preserve">Por cambio de Evaluador, se ajustarán sobre el porcentaje que falte para cumplir el 100%. </t>
-[...4 lines deleted...]
-  <si>
     <t>dia</t>
   </si>
   <si>
     <t>mes</t>
   </si>
   <si>
     <t>año</t>
   </si>
   <si>
     <t>Dias laborados</t>
   </si>
   <si>
     <t>Fecha incial</t>
   </si>
   <si>
-    <t>fecha final</t>
-[...1 lines deleted...]
-  <si>
     <t>Resultado mes</t>
   </si>
   <si>
     <t>Dias Laborados primer semestre</t>
   </si>
   <si>
     <t>Dias laborados Segundo semestre</t>
   </si>
   <si>
     <t>original</t>
   </si>
   <si>
     <t>CRITERIO DE ORIENTACIÓN</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Metas de la Dependencia a las cuales contribuye el empleo</t>
   </si>
   <si>
     <t>Nivel Jerárquico y Denominacion del Empleo</t>
   </si>
   <si>
     <t>INTERVINIENTES</t>
   </si>
   <si>
     <t>Dependencia o Area Funcional</t>
   </si>
   <si>
     <t>Dependencia o Area</t>
   </si>
   <si>
     <t>En esta hoja se registran las evidencias que permitan verificar el avance o cumplimiento de cada compromiso:</t>
   </si>
   <si>
     <t>Nivel Jerarquico y Denominación</t>
   </si>
   <si>
     <t xml:space="preserve">HOJA 5 </t>
   </si>
   <si>
     <t>HOJA 2</t>
   </si>
   <si>
-    <t>EVALUACIÓN DEL RENDIMIENTO LABORAL PARA EL PERSONAL CON NOMBRAMIENTO EN PROVISIONALIDAD</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Compromiso Laboral </t>
   </si>
   <si>
     <t>CALIFICACIÓN DE LA EVALUACIÓN</t>
   </si>
   <si>
     <t>EVALUACIÓN SEMESTRAL - NOTIFICACIÓN</t>
-  </si>
-[...1 lines deleted...]
-    <t>Instrucciones para el diligenciamiento del instrumento de evaluación del rendimiento laboral para el personal con nombramiento provisional en la Contaduría General de la Nación</t>
   </si>
   <si>
     <t>Hoja 3
 PORTAFOLIO DE EVIDENCIAS</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Compromiso Laboral.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -1078,436 +1055,286 @@
   <si>
     <t xml:space="preserve">2 de 3 </t>
   </si>
   <si>
     <t>CODIGO:</t>
   </si>
   <si>
     <t>VERSIÓN:</t>
   </si>
   <si>
     <t>PÁGINA:</t>
   </si>
   <si>
     <t>FECHA DE ABROBACIÓN:</t>
   </si>
   <si>
     <t>CÓDIGO:</t>
   </si>
   <si>
     <t>3 de 3</t>
   </si>
   <si>
     <t>Calificación Primer Periodo</t>
   </si>
   <si>
-    <t xml:space="preserve">EVALUACIÓN DE DESEMPEÑO </t>
-[...2 lines deleted...]
-    <t>04</t>
+    <r>
+      <t xml:space="preserve">Instrucciones para el diligenciamiento del instrumento de evaluación del rendimiento laboral para los </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>servidores públicos con nombramiento provisional  y ordinario</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color indexed="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> en la Contaduría General de la Nación</t>
+    </r>
+  </si>
+  <si>
+    <t>Por cambio de Evaluador</t>
+  </si>
+  <si>
+    <t>Por cambio en los Planes, Programas y Proyectos</t>
+  </si>
+  <si>
+    <t>Por cambio de dependencia por traslado</t>
+  </si>
+  <si>
+    <t>EVALUACIÓN DE DESEMPEÑO LABORAL</t>
+  </si>
+  <si>
+    <t>EVALUACIÓN DEL RENDIMIENTO LABORAL PARA LOS SERVIDORES PÚBLICOS CON NOMBRAMIENTO EN PROVISIONALIDAD Y NOMBRAMIENTO ORDINARIO</t>
+  </si>
+  <si>
+    <t>5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="57" x14ac:knownFonts="1">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
-      <family val="2"/>
-[...4 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Arial"/>
-[...101 lines deleted...]
-      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
-      <color indexed="8"/>
-[...14 lines deleted...]
-      <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="60"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...38 lines deleted...]
-    <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...43 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Verdana"/>
-[...10 lines deleted...]
-      <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="16"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-      <color rgb="FF000000"/>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="49"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1524,51 +1351,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="40">
+  <borders count="42">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -2021,1776 +1848,1539 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="528">
+  <cellXfs count="431">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="22" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="9" fontId="32" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="9" fontId="32" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="14" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="9" fontId="32" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="17" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="24" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="27" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-    </xf>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="27" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="27" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-      <protection locked="0"/>
-[...32 lines deleted...]
-    <xf numFmtId="1" fontId="32" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-      <protection locked="0"/>
-[...363 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="24" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="32" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...163 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="91" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="91" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="32" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...127 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="8" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="8" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="8" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="6" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="6" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="6" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="6" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="6" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="6" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...189 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="36" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="36" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="36" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="36" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="36" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...151 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...338 lines deleted...]
-      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="8" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="8" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="8" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="8" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="8" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="8" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Porcentaje" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color indexed="8"/>
         <name val="Verdana"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor indexed="9"/>
         </patternFill>
       </fill>
-      <alignment wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment vertical="center" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color indexed="8"/>
         <name val="Verdana"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor indexed="9"/>
         </patternFill>
       </fill>
-      <alignment wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment vertical="center" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color indexed="8"/>
         <name val="Verdana"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor indexed="9"/>
         </patternFill>
       </fill>
-      <alignment wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment vertical="center" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -3863,51 +3453,51 @@
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="es-CO"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>595308</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47626</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
-      <xdr:colOff>369093</xdr:colOff>
+      <xdr:colOff>311943</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>202407</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FFB8CA7-A311-4C7C-A083-D29A38102B20}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="14565" t="22078" r="13533" b="10715"/>
@@ -3936,136 +3526,136 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>73660</xdr:colOff>
+      <xdr:colOff>264160</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>147320</xdr:rowOff>
+      <xdr:rowOff>106499</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>15</xdr:col>
-      <xdr:colOff>825500</xdr:colOff>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>761999</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>312420</xdr:rowOff>
+      <xdr:rowOff>271599</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12762" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA1C838D-70A7-B339-6753-6F2B96C87A56}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="14565" t="22078" r="13533" b="10715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2651760" y="147320"/>
-          <a:ext cx="8460740" cy="1219200"/>
+          <a:off x="3230517" y="106499"/>
+          <a:ext cx="8866232" cy="1226457"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>180340</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>40640</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>15</xdr:col>
-      <xdr:colOff>213360</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>848360</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>2540</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7820" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A52B7FB-210E-31ED-7850-6A93AF2B3DDA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="14565" t="22078" r="13533" b="10715"/>
@@ -4410,356 +4000,356 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E064B92A-2C7D-46FB-9A74-AE923D9D1D70}">
   <dimension ref="A1:M228"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="A10" sqref="A10:M10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="6.28515625" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="6" width="11.42578125" style="4" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="13" width="21.140625" style="4" customWidth="1"/>
+    <col min="1" max="6" width="11.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="2.28515625" style="1" customWidth="1"/>
+    <col min="8" max="9" width="11.42578125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="18.28515625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="20.5703125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="22.5703125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="21.140625" style="1" customWidth="1"/>
     <col min="14" max="254" width="0" hidden="1" customWidth="1"/>
     <col min="255" max="255" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A1" s="17"/>
-[...11 lines deleted...]
-      <c r="M1" s="7"/>
+      <c r="A1" s="4"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="3"/>
     </row>
     <row r="2" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="177" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="179"/>
+      <c r="A2" s="176" t="s">
+        <v>147</v>
+      </c>
+      <c r="B2" s="177"/>
+      <c r="C2" s="177"/>
+      <c r="D2" s="177"/>
+      <c r="E2" s="177"/>
+      <c r="F2" s="177"/>
+      <c r="G2" s="177"/>
+      <c r="H2" s="177"/>
+      <c r="I2" s="177"/>
+      <c r="J2" s="177"/>
+      <c r="K2" s="177"/>
+      <c r="L2" s="177"/>
+      <c r="M2" s="178"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="177"/>
-[...11 lines deleted...]
-      <c r="M3" s="179"/>
+      <c r="A3" s="176"/>
+      <c r="B3" s="177"/>
+      <c r="C3" s="177"/>
+      <c r="D3" s="177"/>
+      <c r="E3" s="177"/>
+      <c r="F3" s="177"/>
+      <c r="G3" s="177"/>
+      <c r="H3" s="177"/>
+      <c r="I3" s="177"/>
+      <c r="J3" s="177"/>
+      <c r="K3" s="177"/>
+      <c r="L3" s="177"/>
+      <c r="M3" s="178"/>
     </row>
     <row r="4" spans="1:13" ht="69.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="18"/>
-[...13 lines deleted...]
-      <c r="M4" s="188"/>
+      <c r="A4" s="5"/>
+      <c r="B4" s="185" t="s">
+        <v>108</v>
+      </c>
+      <c r="C4" s="186"/>
+      <c r="D4" s="186"/>
+      <c r="E4" s="186"/>
+      <c r="F4" s="186"/>
+      <c r="G4" s="186"/>
+      <c r="H4" s="186"/>
+      <c r="I4" s="186"/>
+      <c r="J4" s="186"/>
+      <c r="K4" s="186"/>
+      <c r="L4" s="186"/>
+      <c r="M4" s="187"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="18"/>
-      <c r="M5" s="19"/>
+      <c r="A5" s="5"/>
+      <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A6" s="180" t="s">
-[...13 lines deleted...]
-      <c r="M6" s="182"/>
+      <c r="A6" s="179" t="s">
+        <v>121</v>
+      </c>
+      <c r="B6" s="180"/>
+      <c r="C6" s="180"/>
+      <c r="D6" s="180"/>
+      <c r="E6" s="180"/>
+      <c r="F6" s="180"/>
+      <c r="G6" s="180"/>
+      <c r="H6" s="180"/>
+      <c r="I6" s="180"/>
+      <c r="J6" s="180"/>
+      <c r="K6" s="180"/>
+      <c r="L6" s="180"/>
+      <c r="M6" s="181"/>
     </row>
     <row r="7" spans="1:13" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="183"/>
-[...11 lines deleted...]
-      <c r="M7" s="185"/>
+      <c r="A7" s="182"/>
+      <c r="B7" s="183"/>
+      <c r="C7" s="183"/>
+      <c r="D7" s="183"/>
+      <c r="E7" s="183"/>
+      <c r="F7" s="183"/>
+      <c r="G7" s="183"/>
+      <c r="H7" s="183"/>
+      <c r="I7" s="183"/>
+      <c r="J7" s="183"/>
+      <c r="K7" s="183"/>
+      <c r="L7" s="183"/>
+      <c r="M7" s="184"/>
     </row>
     <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="192" t="s">
-[...13 lines deleted...]
-      <c r="M8" s="194"/>
+      <c r="A8" s="191" t="s">
+        <v>122</v>
+      </c>
+      <c r="B8" s="192"/>
+      <c r="C8" s="192"/>
+      <c r="D8" s="192"/>
+      <c r="E8" s="192"/>
+      <c r="F8" s="192"/>
+      <c r="G8" s="192"/>
+      <c r="H8" s="192"/>
+      <c r="I8" s="192"/>
+      <c r="J8" s="192"/>
+      <c r="K8" s="192"/>
+      <c r="L8" s="192"/>
+      <c r="M8" s="193"/>
     </row>
     <row r="9" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="192" t="s">
-[...13 lines deleted...]
-      <c r="M9" s="194"/>
+      <c r="A9" s="191" t="s">
+        <v>123</v>
+      </c>
+      <c r="B9" s="192"/>
+      <c r="C9" s="192"/>
+      <c r="D9" s="192"/>
+      <c r="E9" s="192"/>
+      <c r="F9" s="192"/>
+      <c r="G9" s="192"/>
+      <c r="H9" s="192"/>
+      <c r="I9" s="192"/>
+      <c r="J9" s="192"/>
+      <c r="K9" s="192"/>
+      <c r="L9" s="192"/>
+      <c r="M9" s="193"/>
     </row>
     <row r="10" spans="1:13" ht="110.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="192" t="s">
-[...13 lines deleted...]
-      <c r="M10" s="194"/>
+      <c r="A10" s="191" t="s">
+        <v>134</v>
+      </c>
+      <c r="B10" s="192"/>
+      <c r="C10" s="192"/>
+      <c r="D10" s="192"/>
+      <c r="E10" s="192"/>
+      <c r="F10" s="192"/>
+      <c r="G10" s="192"/>
+      <c r="H10" s="192"/>
+      <c r="I10" s="192"/>
+      <c r="J10" s="192"/>
+      <c r="K10" s="192"/>
+      <c r="L10" s="192"/>
+      <c r="M10" s="193"/>
     </row>
     <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="180" t="s">
-[...13 lines deleted...]
-      <c r="M11" s="182"/>
+      <c r="A11" s="179" t="s">
+        <v>104</v>
+      </c>
+      <c r="B11" s="180"/>
+      <c r="C11" s="180"/>
+      <c r="D11" s="180"/>
+      <c r="E11" s="180"/>
+      <c r="F11" s="180"/>
+      <c r="G11" s="180"/>
+      <c r="H11" s="180"/>
+      <c r="I11" s="180"/>
+      <c r="J11" s="180"/>
+      <c r="K11" s="180"/>
+      <c r="L11" s="180"/>
+      <c r="M11" s="181"/>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="183"/>
-[...11 lines deleted...]
-      <c r="M12" s="185"/>
+      <c r="A12" s="182"/>
+      <c r="B12" s="183"/>
+      <c r="C12" s="183"/>
+      <c r="D12" s="183"/>
+      <c r="E12" s="183"/>
+      <c r="F12" s="183"/>
+      <c r="G12" s="183"/>
+      <c r="H12" s="183"/>
+      <c r="I12" s="183"/>
+      <c r="J12" s="183"/>
+      <c r="K12" s="183"/>
+      <c r="L12" s="183"/>
+      <c r="M12" s="184"/>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="200" t="s">
-[...13 lines deleted...]
-      <c r="M13" s="202"/>
+      <c r="A13" s="199" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="200"/>
+      <c r="C13" s="200"/>
+      <c r="D13" s="200"/>
+      <c r="E13" s="200"/>
+      <c r="F13" s="200"/>
+      <c r="G13" s="200"/>
+      <c r="H13" s="200"/>
+      <c r="I13" s="200"/>
+      <c r="J13" s="200"/>
+      <c r="K13" s="200"/>
+      <c r="L13" s="200"/>
+      <c r="M13" s="201"/>
     </row>
     <row r="14" spans="1:13" ht="171.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="189" t="s">
-[...13 lines deleted...]
-      <c r="M14" s="196"/>
+      <c r="A14" s="188" t="s">
+        <v>105</v>
+      </c>
+      <c r="B14" s="194"/>
+      <c r="C14" s="194"/>
+      <c r="D14" s="194"/>
+      <c r="E14" s="194"/>
+      <c r="F14" s="194"/>
+      <c r="G14" s="194"/>
+      <c r="H14" s="194"/>
+      <c r="I14" s="194"/>
+      <c r="J14" s="194"/>
+      <c r="K14" s="194"/>
+      <c r="L14" s="194"/>
+      <c r="M14" s="195"/>
     </row>
     <row r="15" spans="1:13" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="197" t="s">
-[...13 lines deleted...]
-      <c r="M15" s="199"/>
+      <c r="A15" s="196" t="s">
+        <v>106</v>
+      </c>
+      <c r="B15" s="197"/>
+      <c r="C15" s="197"/>
+      <c r="D15" s="197"/>
+      <c r="E15" s="197"/>
+      <c r="F15" s="197"/>
+      <c r="G15" s="197"/>
+      <c r="H15" s="197"/>
+      <c r="I15" s="197"/>
+      <c r="J15" s="197"/>
+      <c r="K15" s="197"/>
+      <c r="L15" s="197"/>
+      <c r="M15" s="198"/>
     </row>
     <row r="16" spans="1:13" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="209" t="s">
-[...13 lines deleted...]
-      <c r="M16" s="211"/>
+      <c r="A16" s="208" t="s">
+        <v>125</v>
+      </c>
+      <c r="B16" s="209"/>
+      <c r="C16" s="209"/>
+      <c r="D16" s="209"/>
+      <c r="E16" s="209"/>
+      <c r="F16" s="209"/>
+      <c r="G16" s="209"/>
+      <c r="H16" s="209"/>
+      <c r="I16" s="209"/>
+      <c r="J16" s="209"/>
+      <c r="K16" s="209"/>
+      <c r="L16" s="209"/>
+      <c r="M16" s="210"/>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="203"/>
-[...11 lines deleted...]
-      <c r="M17" s="205"/>
+      <c r="A17" s="202"/>
+      <c r="B17" s="203"/>
+      <c r="C17" s="203"/>
+      <c r="D17" s="203"/>
+      <c r="E17" s="203"/>
+      <c r="F17" s="203"/>
+      <c r="G17" s="203"/>
+      <c r="H17" s="203"/>
+      <c r="I17" s="203"/>
+      <c r="J17" s="203"/>
+      <c r="K17" s="203"/>
+      <c r="L17" s="203"/>
+      <c r="M17" s="204"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="206"/>
-[...11 lines deleted...]
-      <c r="M18" s="208"/>
+      <c r="A18" s="205"/>
+      <c r="B18" s="206"/>
+      <c r="C18" s="206"/>
+      <c r="D18" s="206"/>
+      <c r="E18" s="206"/>
+      <c r="F18" s="206"/>
+      <c r="G18" s="206"/>
+      <c r="H18" s="206"/>
+      <c r="I18" s="206"/>
+      <c r="J18" s="206"/>
+      <c r="K18" s="206"/>
+      <c r="L18" s="206"/>
+      <c r="M18" s="207"/>
     </row>
     <row r="19" spans="1:13" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="189"/>
-[...11 lines deleted...]
-      <c r="M19" s="191"/>
+      <c r="A19" s="188"/>
+      <c r="B19" s="189"/>
+      <c r="C19" s="189"/>
+      <c r="D19" s="189"/>
+      <c r="E19" s="189"/>
+      <c r="F19" s="189"/>
+      <c r="G19" s="189"/>
+      <c r="H19" s="189"/>
+      <c r="I19" s="189"/>
+      <c r="J19" s="189"/>
+      <c r="K19" s="189"/>
+      <c r="L19" s="189"/>
+      <c r="M19" s="190"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25"/>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25"/>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:13" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:13" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:13" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:13" x14ac:dyDescent="0.25"/>
     <row r="33" x14ac:dyDescent="0.25"/>
     <row r="34" x14ac:dyDescent="0.25"/>
     <row r="35" x14ac:dyDescent="0.25"/>
     <row r="36" x14ac:dyDescent="0.25"/>
     <row r="37" x14ac:dyDescent="0.25"/>
     <row r="38" x14ac:dyDescent="0.25"/>
     <row r="39" x14ac:dyDescent="0.25"/>
     <row r="40" x14ac:dyDescent="0.25"/>
     <row r="41" x14ac:dyDescent="0.25"/>
     <row r="42" x14ac:dyDescent="0.25"/>
     <row r="43" x14ac:dyDescent="0.25"/>
@@ -4942,2426 +4532,2345 @@
     <row r="220" x14ac:dyDescent="0.25"/>
     <row r="221" x14ac:dyDescent="0.25"/>
     <row r="222" x14ac:dyDescent="0.25"/>
     <row r="223" x14ac:dyDescent="0.25"/>
     <row r="224" x14ac:dyDescent="0.25"/>
     <row r="225" x14ac:dyDescent="0.25"/>
     <row r="226" x14ac:dyDescent="0.25"/>
     <row r="227" x14ac:dyDescent="0.25"/>
     <row r="228" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A2:M3"/>
     <mergeCell ref="A6:M7"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A11:M12"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A17:M18"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
-  <phoneticPr fontId="30" type="noConversion"/>
+  <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.19685039370078741" top="0.42" bottom="0.23622047244094491" header="0.31496062992125984" footer="0.25"/>
   <pageSetup scale="75" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="10" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA534B10-C91F-402E-A2F8-095DEC92A694}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R175"/>
+  <dimension ref="A1:Q175"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="70" workbookViewId="0">
       <selection activeCell="A5" sqref="A5:D5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="3.85546875" defaultRowHeight="14.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="3.85546875" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.140625" style="56" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="21" max="16384" width="3.85546875" style="46"/>
+    <col min="1" max="1" width="8.140625" style="41" customWidth="1"/>
+    <col min="2" max="2" width="14.42578125" style="41" customWidth="1"/>
+    <col min="3" max="3" width="11" style="41" customWidth="1"/>
+    <col min="4" max="4" width="14.140625" style="41" customWidth="1"/>
+    <col min="5" max="12" width="11" style="41" customWidth="1"/>
+    <col min="13" max="13" width="10" style="41" customWidth="1"/>
+    <col min="14" max="14" width="17.85546875" style="41" customWidth="1"/>
+    <col min="15" max="15" width="12.7109375" style="41" customWidth="1"/>
+    <col min="16" max="16" width="8.42578125" style="41" customWidth="1"/>
+    <col min="17" max="17" width="17.5703125" style="41" customWidth="1"/>
+    <col min="18" max="19" width="11.42578125" style="32" customWidth="1"/>
+    <col min="20" max="16384" width="3.85546875" style="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-[...82 lines deleted...]
-      <c r="A5" s="293" t="s">
+    <row r="1" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="31"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="11"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="P1" s="11"/>
+      <c r="Q1" s="11"/>
+    </row>
+    <row r="2" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="31"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="11"/>
+      <c r="N2" s="11"/>
+      <c r="O2" s="11"/>
+      <c r="P2" s="11"/>
+      <c r="Q2" s="11"/>
+    </row>
+    <row r="3" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="31"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="11"/>
+      <c r="O3" s="11"/>
+      <c r="P3" s="11"/>
+      <c r="Q3" s="11"/>
+    </row>
+    <row r="4" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="90" t="s">
+        <v>152</v>
+      </c>
+      <c r="B4" s="90"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90"/>
+      <c r="M4" s="90"/>
+      <c r="N4" s="90"/>
+      <c r="O4" s="90"/>
+      <c r="P4" s="90"/>
+      <c r="Q4" s="90"/>
+    </row>
+    <row r="5" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="119" t="s">
+        <v>128</v>
+      </c>
+      <c r="B5" s="119"/>
+      <c r="C5" s="119"/>
+      <c r="D5" s="119"/>
+      <c r="E5" s="120" t="s">
+        <v>129</v>
+      </c>
+      <c r="F5" s="120"/>
+      <c r="G5" s="120"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="120"/>
+      <c r="M5" s="120"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="120"/>
+      <c r="P5" s="120"/>
+      <c r="Q5" s="120"/>
+    </row>
+    <row r="6" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="90" t="s">
         <v>135</v>
       </c>
-      <c r="B5" s="293"/>
-[...2 lines deleted...]
-      <c r="E5" s="294" t="s">
+      <c r="B6" s="90"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="121" t="s">
+        <v>151</v>
+      </c>
+      <c r="F6" s="121"/>
+      <c r="G6" s="121"/>
+      <c r="H6" s="121"/>
+      <c r="I6" s="121"/>
+      <c r="J6" s="121"/>
+      <c r="K6" s="121"/>
+      <c r="L6" s="121"/>
+      <c r="M6" s="121"/>
+      <c r="N6" s="121"/>
+      <c r="O6" s="121"/>
+      <c r="P6" s="121"/>
+      <c r="Q6" s="121"/>
+    </row>
+    <row r="7" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="90" t="s">
+        <v>143</v>
+      </c>
+      <c r="B7" s="90"/>
+      <c r="C7" s="90"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="90" t="s">
+        <v>144</v>
+      </c>
+      <c r="F7" s="90"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="90"/>
+      <c r="I7" s="90"/>
+      <c r="J7" s="90"/>
+      <c r="K7" s="90" t="s">
+        <v>141</v>
+      </c>
+      <c r="L7" s="90"/>
+      <c r="M7" s="90"/>
+      <c r="N7" s="90"/>
+      <c r="O7" s="90" t="s">
+        <v>142</v>
+      </c>
+      <c r="P7" s="90"/>
+      <c r="Q7" s="90"/>
+    </row>
+    <row r="8" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="100">
+        <v>46231</v>
+      </c>
+      <c r="B8" s="100"/>
+      <c r="C8" s="100"/>
+      <c r="D8" s="100"/>
+      <c r="E8" s="101" t="s">
         <v>136</v>
       </c>
-      <c r="F5" s="294"/>
-[...114 lines deleted...]
-      <c r="A10" s="255" t="s">
+      <c r="F8" s="101"/>
+      <c r="G8" s="101"/>
+      <c r="H8" s="101"/>
+      <c r="I8" s="101"/>
+      <c r="J8" s="101"/>
+      <c r="K8" s="102" t="s">
+        <v>153</v>
+      </c>
+      <c r="L8" s="103"/>
+      <c r="M8" s="103"/>
+      <c r="N8" s="103"/>
+      <c r="O8" s="101" t="s">
+        <v>138</v>
+      </c>
+      <c r="P8" s="101"/>
+      <c r="Q8" s="101"/>
+    </row>
+    <row r="9" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="12"/>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="12"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+      <c r="J9" s="11"/>
+      <c r="K9" s="11"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="11"/>
+      <c r="N9" s="11"/>
+      <c r="O9" s="11"/>
+      <c r="P9" s="11"/>
+      <c r="Q9" s="11"/>
+    </row>
+    <row r="10" spans="1:17" s="14" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="104" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="256"/>
-[...2 lines deleted...]
-      <c r="E10" s="80" t="s">
+      <c r="B10" s="105"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="106"/>
+      <c r="E10" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="F10" s="80" t="s">
+      <c r="F10" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="G10" s="80" t="s">
+      <c r="G10" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="H10" s="291" t="s">
+      <c r="H10" s="110" t="s">
         <v>4</v>
       </c>
-      <c r="I10" s="80" t="s">
+      <c r="I10" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J10" s="80" t="s">
+      <c r="J10" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="K10" s="80" t="s">
+      <c r="K10" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="L10" s="255" t="s">
+      <c r="L10" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="M10" s="256"/>
-[...2 lines deleted...]
-      <c r="P10" s="82" t="s">
+      <c r="M10" s="105"/>
+      <c r="N10" s="105"/>
+      <c r="O10" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="Q10" s="80" t="s">
+      <c r="P10" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="R10" s="80" t="s">
+      <c r="Q10" s="33" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:18" s="48" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="A12" s="133" t="s">
+    <row r="11" spans="1:17" s="14" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="107"/>
+      <c r="B11" s="108"/>
+      <c r="C11" s="108"/>
+      <c r="D11" s="109"/>
+      <c r="E11" s="35"/>
+      <c r="F11" s="35"/>
+      <c r="G11" s="35"/>
+      <c r="H11" s="111"/>
+      <c r="I11" s="35"/>
+      <c r="J11" s="35"/>
+      <c r="K11" s="35"/>
+      <c r="L11" s="107"/>
+      <c r="M11" s="108"/>
+      <c r="N11" s="108"/>
+      <c r="O11" s="36"/>
+      <c r="P11" s="35"/>
+      <c r="Q11" s="35"/>
+    </row>
+    <row r="12" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="122" t="s">
+        <v>112</v>
+      </c>
+      <c r="B12" s="123"/>
+      <c r="C12" s="123"/>
+      <c r="D12" s="123"/>
+      <c r="E12" s="112"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="124" t="s">
+        <v>113</v>
+      </c>
+      <c r="H12" s="125"/>
+      <c r="I12" s="126"/>
+      <c r="J12" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="K12" s="8"/>
+      <c r="L12" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="M12" s="37"/>
+      <c r="N12" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="O12" s="37"/>
+      <c r="P12" s="37"/>
+      <c r="Q12" s="38"/>
+    </row>
+    <row r="13" spans="1:17" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="127" t="s">
+        <v>94</v>
+      </c>
+      <c r="B13" s="126" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="129"/>
+      <c r="D13" s="129" t="s">
+        <v>7</v>
+      </c>
+      <c r="E13" s="129"/>
+      <c r="F13" s="129"/>
+      <c r="G13" s="129"/>
+      <c r="H13" s="129"/>
+      <c r="I13" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="J13" s="130"/>
+      <c r="K13" s="123"/>
+      <c r="L13" s="123"/>
+      <c r="M13" s="123"/>
+      <c r="N13" s="123"/>
+      <c r="O13" s="123"/>
+      <c r="P13" s="123"/>
+      <c r="Q13" s="112"/>
+    </row>
+    <row r="14" spans="1:17" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="127"/>
+      <c r="B14" s="126" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="129"/>
+      <c r="D14" s="131"/>
+      <c r="E14" s="132"/>
+      <c r="F14" s="132"/>
+      <c r="G14" s="132"/>
+      <c r="H14" s="133"/>
+      <c r="I14" s="134"/>
+      <c r="J14" s="135"/>
+      <c r="K14" s="135"/>
+      <c r="L14" s="135"/>
+      <c r="M14" s="135"/>
+      <c r="N14" s="135"/>
+      <c r="O14" s="135"/>
+      <c r="P14" s="135"/>
+      <c r="Q14" s="136"/>
+    </row>
+    <row r="15" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="127"/>
+      <c r="B15" s="126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="129"/>
+      <c r="D15" s="137"/>
+      <c r="E15" s="137"/>
+      <c r="F15" s="137"/>
+      <c r="G15" s="137"/>
+      <c r="H15" s="138"/>
+      <c r="I15" s="139"/>
+      <c r="J15" s="140"/>
+      <c r="K15" s="140"/>
+      <c r="L15" s="140"/>
+      <c r="M15" s="140"/>
+      <c r="N15" s="140"/>
+      <c r="O15" s="140"/>
+      <c r="P15" s="140"/>
+      <c r="Q15" s="141"/>
+    </row>
+    <row r="16" spans="1:17" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="127"/>
+      <c r="B16" s="126" t="s">
+        <v>93</v>
+      </c>
+      <c r="C16" s="129"/>
+      <c r="D16" s="142"/>
+      <c r="E16" s="142"/>
+      <c r="F16" s="142"/>
+      <c r="G16" s="142"/>
+      <c r="H16" s="131"/>
+      <c r="I16" s="134"/>
+      <c r="J16" s="135"/>
+      <c r="K16" s="135"/>
+      <c r="L16" s="135"/>
+      <c r="M16" s="135"/>
+      <c r="N16" s="135"/>
+      <c r="O16" s="135"/>
+      <c r="P16" s="135"/>
+      <c r="Q16" s="136"/>
+    </row>
+    <row r="17" spans="1:17" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="128"/>
+      <c r="B17" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="113"/>
+      <c r="D17" s="114"/>
+      <c r="E17" s="114"/>
+      <c r="F17" s="114"/>
+      <c r="G17" s="114"/>
+      <c r="H17" s="115"/>
+      <c r="I17" s="116"/>
+      <c r="J17" s="117"/>
+      <c r="K17" s="117"/>
+      <c r="L17" s="117"/>
+      <c r="M17" s="117"/>
+      <c r="N17" s="117"/>
+      <c r="O17" s="117"/>
+      <c r="P17" s="117"/>
+      <c r="Q17" s="118"/>
+    </row>
+    <row r="18" spans="1:17" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="124" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="125"/>
+      <c r="C18" s="125"/>
+      <c r="D18" s="125"/>
+      <c r="E18" s="125"/>
+      <c r="F18" s="125"/>
+      <c r="G18" s="125"/>
+      <c r="H18" s="125"/>
+      <c r="I18" s="125"/>
+      <c r="J18" s="125"/>
+      <c r="K18" s="125"/>
+      <c r="L18" s="125"/>
+      <c r="M18" s="125"/>
+      <c r="N18" s="125"/>
+      <c r="O18" s="125"/>
+      <c r="P18" s="125"/>
+      <c r="Q18" s="126"/>
+    </row>
+    <row r="19" spans="1:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="143"/>
+      <c r="B19" s="144"/>
+      <c r="C19" s="144"/>
+      <c r="D19" s="144"/>
+      <c r="E19" s="144"/>
+      <c r="F19" s="144"/>
+      <c r="G19" s="144"/>
+      <c r="H19" s="144"/>
+      <c r="I19" s="144"/>
+      <c r="J19" s="144"/>
+      <c r="K19" s="144"/>
+      <c r="L19" s="144"/>
+      <c r="M19" s="144"/>
+      <c r="N19" s="144"/>
+      <c r="O19" s="144"/>
+      <c r="P19" s="144"/>
+      <c r="Q19" s="145"/>
+    </row>
+    <row r="20" spans="1:17" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="146"/>
+      <c r="B20" s="147"/>
+      <c r="C20" s="147"/>
+      <c r="D20" s="147"/>
+      <c r="E20" s="147"/>
+      <c r="F20" s="147"/>
+      <c r="G20" s="147"/>
+      <c r="H20" s="147"/>
+      <c r="I20" s="147"/>
+      <c r="J20" s="147"/>
+      <c r="K20" s="147"/>
+      <c r="L20" s="147"/>
+      <c r="M20" s="147"/>
+      <c r="N20" s="147"/>
+      <c r="O20" s="147"/>
+      <c r="P20" s="147"/>
+      <c r="Q20" s="148"/>
+    </row>
+    <row r="21" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="122" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" s="123"/>
+      <c r="C21" s="123"/>
+      <c r="D21" s="112"/>
+      <c r="E21" s="123" t="s">
+        <v>120</v>
+      </c>
+      <c r="F21" s="123"/>
+      <c r="G21" s="123"/>
+      <c r="H21" s="123"/>
+      <c r="I21" s="123"/>
+      <c r="J21" s="123"/>
+      <c r="K21" s="123"/>
+      <c r="L21" s="123"/>
+      <c r="M21" s="112"/>
+      <c r="N21" s="122" t="s">
+        <v>117</v>
+      </c>
+      <c r="O21" s="122" t="s">
+        <v>107</v>
+      </c>
+      <c r="P21" s="112"/>
+      <c r="Q21" s="113" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="149"/>
+      <c r="B22" s="150"/>
+      <c r="C22" s="150"/>
+      <c r="D22" s="151"/>
+      <c r="E22" s="150" t="s">
         <v>119</v>
       </c>
-      <c r="B12" s="134"/>
-[...256 lines deleted...]
-      <c r="A23" s="86">
+      <c r="F22" s="150"/>
+      <c r="G22" s="150"/>
+      <c r="H22" s="150"/>
+      <c r="I22" s="150"/>
+      <c r="J22" s="150"/>
+      <c r="K22" s="150"/>
+      <c r="L22" s="150"/>
+      <c r="M22" s="151"/>
+      <c r="N22" s="149"/>
+      <c r="O22" s="149"/>
+      <c r="P22" s="151"/>
+      <c r="Q22" s="152"/>
+    </row>
+    <row r="23" spans="1:17" ht="31.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="17">
         <v>1</v>
       </c>
-      <c r="B23" s="219"/>
-[...18 lines deleted...]
-        <f t="shared" ref="R23:R30" si="0">IF(SUM(P23:Q23)&gt;N23,"Ajuste el porcentaje",SUM(P23:Q23))</f>
+      <c r="B23" s="144"/>
+      <c r="C23" s="144"/>
+      <c r="D23" s="145"/>
+      <c r="E23" s="153" t="s">
+        <v>110</v>
+      </c>
+      <c r="F23" s="131"/>
+      <c r="G23" s="132"/>
+      <c r="H23" s="132"/>
+      <c r="I23" s="132"/>
+      <c r="J23" s="132"/>
+      <c r="K23" s="132"/>
+      <c r="L23" s="132"/>
+      <c r="M23" s="133"/>
+      <c r="N23" s="26"/>
+      <c r="O23" s="156"/>
+      <c r="P23" s="157"/>
+      <c r="Q23" s="9">
+        <f t="shared" ref="Q23:Q31" si="0">IF(SUM(O23:P23)&gt;N23,"Ajuste el porcentaje",SUM(O23:P23))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:18" ht="31.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="85">
+    <row r="24" spans="1:17" ht="31.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="16">
         <v>2</v>
       </c>
-      <c r="B24" s="219"/>
-[...65 lines deleted...]
-      <c r="R26" s="23">
+      <c r="B24" s="144"/>
+      <c r="C24" s="144"/>
+      <c r="D24" s="145"/>
+      <c r="E24" s="154"/>
+      <c r="F24" s="131"/>
+      <c r="G24" s="132"/>
+      <c r="H24" s="132"/>
+      <c r="I24" s="132"/>
+      <c r="J24" s="132"/>
+      <c r="K24" s="132"/>
+      <c r="L24" s="132"/>
+      <c r="M24" s="133"/>
+      <c r="N24" s="26"/>
+      <c r="O24" s="156"/>
+      <c r="P24" s="157"/>
+      <c r="Q24" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:18" ht="31.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="R27" s="23">
+    <row r="25" spans="1:17" ht="31.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="16">
+        <v>3</v>
+      </c>
+      <c r="B25" s="144"/>
+      <c r="C25" s="144"/>
+      <c r="D25" s="145"/>
+      <c r="E25" s="154"/>
+      <c r="F25" s="131"/>
+      <c r="G25" s="132"/>
+      <c r="H25" s="132"/>
+      <c r="I25" s="132"/>
+      <c r="J25" s="132"/>
+      <c r="K25" s="132"/>
+      <c r="L25" s="132"/>
+      <c r="M25" s="133"/>
+      <c r="N25" s="26"/>
+      <c r="O25" s="156"/>
+      <c r="P25" s="157"/>
+      <c r="Q25" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:18" ht="31.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="R28" s="23">
+    <row r="26" spans="1:17" ht="31.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="16">
+        <v>4</v>
+      </c>
+      <c r="B26" s="144"/>
+      <c r="C26" s="144"/>
+      <c r="D26" s="145"/>
+      <c r="E26" s="155"/>
+      <c r="F26" s="131"/>
+      <c r="G26" s="132"/>
+      <c r="H26" s="132"/>
+      <c r="I26" s="132"/>
+      <c r="J26" s="132"/>
+      <c r="K26" s="132"/>
+      <c r="L26" s="132"/>
+      <c r="M26" s="133"/>
+      <c r="N26" s="26"/>
+      <c r="O26" s="156"/>
+      <c r="P26" s="157"/>
+      <c r="Q26" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="31.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="R29" s="23">
+    <row r="27" spans="1:17" ht="31.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="16">
+        <v>1</v>
+      </c>
+      <c r="B27" s="144"/>
+      <c r="C27" s="144"/>
+      <c r="D27" s="145"/>
+      <c r="E27" s="153" t="s">
+        <v>111</v>
+      </c>
+      <c r="F27" s="132"/>
+      <c r="G27" s="132"/>
+      <c r="H27" s="132"/>
+      <c r="I27" s="132"/>
+      <c r="J27" s="132"/>
+      <c r="K27" s="132"/>
+      <c r="L27" s="132"/>
+      <c r="M27" s="133"/>
+      <c r="N27" s="24"/>
+      <c r="O27" s="156"/>
+      <c r="P27" s="157"/>
+      <c r="Q27" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:18" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="R30" s="23">
+    <row r="28" spans="1:17" ht="31.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="16">
+        <v>2</v>
+      </c>
+      <c r="B28" s="144"/>
+      <c r="C28" s="144"/>
+      <c r="D28" s="145"/>
+      <c r="E28" s="154"/>
+      <c r="F28" s="132"/>
+      <c r="G28" s="132"/>
+      <c r="H28" s="132"/>
+      <c r="I28" s="132"/>
+      <c r="J28" s="132"/>
+      <c r="K28" s="132"/>
+      <c r="L28" s="132"/>
+      <c r="M28" s="133"/>
+      <c r="N28" s="24"/>
+      <c r="O28" s="156"/>
+      <c r="P28" s="157"/>
+      <c r="Q28" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:18" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="136" t="s">
+    <row r="29" spans="1:17" ht="31.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="16">
+        <v>3</v>
+      </c>
+      <c r="B29" s="144"/>
+      <c r="C29" s="144"/>
+      <c r="D29" s="145"/>
+      <c r="E29" s="154"/>
+      <c r="F29" s="132"/>
+      <c r="G29" s="132"/>
+      <c r="H29" s="132"/>
+      <c r="I29" s="132"/>
+      <c r="J29" s="132"/>
+      <c r="K29" s="132"/>
+      <c r="L29" s="132"/>
+      <c r="M29" s="133"/>
+      <c r="N29" s="24"/>
+      <c r="O29" s="156"/>
+      <c r="P29" s="157"/>
+      <c r="Q29" s="9">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="16">
+        <v>4</v>
+      </c>
+      <c r="B30" s="147"/>
+      <c r="C30" s="147"/>
+      <c r="D30" s="148"/>
+      <c r="E30" s="155"/>
+      <c r="F30" s="132"/>
+      <c r="G30" s="132"/>
+      <c r="H30" s="132"/>
+      <c r="I30" s="132"/>
+      <c r="J30" s="132"/>
+      <c r="K30" s="132"/>
+      <c r="L30" s="132"/>
+      <c r="M30" s="133"/>
+      <c r="N30" s="10"/>
+      <c r="O30" s="156"/>
+      <c r="P30" s="157"/>
+      <c r="Q30" s="9">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="168" t="s">
         <v>23</v>
       </c>
-      <c r="B31" s="134"/>
-[...5 lines deleted...]
-      <c r="H31" s="234" t="s">
+      <c r="B31" s="123"/>
+      <c r="C31" s="123"/>
+      <c r="D31" s="112"/>
+      <c r="E31" s="94"/>
+      <c r="F31" s="95"/>
+      <c r="G31" s="96"/>
+      <c r="H31" s="94" t="s">
         <v>22</v>
       </c>
-      <c r="I31" s="235"/>
-[...3 lines deleted...]
-      <c r="M31" s="230">
+      <c r="I31" s="95"/>
+      <c r="J31" s="95"/>
+      <c r="K31" s="95"/>
+      <c r="L31" s="95"/>
+      <c r="M31" s="96"/>
+      <c r="N31" s="170">
         <f>IF(SUM(N23:N30)&gt;100%,"Porcentaje Esperado no puede ser mayor que 100%",SUM(N23:N30))</f>
         <v>0</v>
       </c>
-      <c r="N31" s="226">
-        <f>SUM(N23:O30)</f>
+      <c r="O31" s="172">
+        <f>SUM(O23:P30)</f>
         <v>0</v>
       </c>
-      <c r="O31" s="227"/>
-[...1 lines deleted...]
-        <f>SUM(P23:Q30)</f>
+      <c r="P31" s="173"/>
+      <c r="Q31" s="160">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q31" s="250"/>
-[...26 lines deleted...]
-      <c r="A33" s="225" t="s">
+    </row>
+    <row r="32" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="168"/>
+      <c r="B32" s="130"/>
+      <c r="C32" s="130"/>
+      <c r="D32" s="169"/>
+      <c r="E32" s="97"/>
+      <c r="F32" s="98"/>
+      <c r="G32" s="99"/>
+      <c r="H32" s="97"/>
+      <c r="I32" s="98"/>
+      <c r="J32" s="98"/>
+      <c r="K32" s="98"/>
+      <c r="L32" s="98"/>
+      <c r="M32" s="99"/>
+      <c r="N32" s="171"/>
+      <c r="O32" s="174"/>
+      <c r="P32" s="175"/>
+      <c r="Q32" s="161"/>
+    </row>
+    <row r="33" spans="1:17" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="162" t="s">
         <v>24</v>
       </c>
-      <c r="B33" s="225"/>
-[...2 lines deleted...]
-      <c r="E33" s="225" t="s">
+      <c r="B33" s="162"/>
+      <c r="C33" s="162"/>
+      <c r="D33" s="162"/>
+      <c r="E33" s="162" t="s">
         <v>39</v>
       </c>
-      <c r="F33" s="225"/>
-[...4 lines deleted...]
-      <c r="K33" s="214" t="s">
+      <c r="F33" s="162"/>
+      <c r="G33" s="162"/>
+      <c r="H33" s="163"/>
+      <c r="I33" s="163"/>
+      <c r="J33" s="164"/>
+      <c r="K33" s="122" t="s">
         <v>25</v>
       </c>
-      <c r="L33" s="244"/>
-[...1 lines deleted...]
-      <c r="N33" s="214" t="s">
+      <c r="L33" s="123"/>
+      <c r="M33" s="112"/>
+      <c r="N33" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="O33" s="215"/>
-      <c r="P33" s="214" t="s">
+      <c r="O33" s="122" t="s">
         <v>27</v>
       </c>
-      <c r="Q33" s="215"/>
-[...51 lines deleted...]
-      <c r="K40" s="46" t="s">
+      <c r="P33" s="112"/>
+      <c r="Q33" s="22" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" ht="63" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="91"/>
+      <c r="B34" s="92"/>
+      <c r="C34" s="92"/>
+      <c r="D34" s="93"/>
+      <c r="E34" s="165"/>
+      <c r="F34" s="165"/>
+      <c r="G34" s="165"/>
+      <c r="H34" s="163"/>
+      <c r="I34" s="163"/>
+      <c r="J34" s="164"/>
+      <c r="K34" s="149"/>
+      <c r="L34" s="150"/>
+      <c r="M34" s="151"/>
+      <c r="N34" s="27"/>
+      <c r="O34" s="166"/>
+      <c r="P34" s="167"/>
+      <c r="Q34" s="39"/>
+    </row>
+    <row r="35" spans="1:17" ht="36" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="40"/>
+      <c r="B35" s="158" t="s">
+        <v>100</v>
+      </c>
+      <c r="C35" s="158"/>
+      <c r="D35" s="158"/>
+      <c r="E35" s="158"/>
+      <c r="F35" s="158"/>
+      <c r="G35" s="158"/>
+      <c r="H35" s="158"/>
+      <c r="I35" s="158"/>
+      <c r="J35" s="158"/>
+      <c r="K35" s="159"/>
+      <c r="L35" s="159"/>
+      <c r="M35" s="159"/>
+      <c r="N35" s="159"/>
+      <c r="O35" s="159"/>
+      <c r="P35" s="159"/>
+      <c r="Q35" s="159"/>
+    </row>
+    <row r="36" spans="1:17" ht="26.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" spans="1:17" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="1:17" ht="6.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="1:17" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:17" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K40" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="L40" s="46" t="s">
+      <c r="L40" s="32" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="41" spans="1:18" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="56">
+    <row r="41" spans="1:17" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="41">
         <f>B23</f>
         <v>0</v>
       </c>
-      <c r="K41" s="46" t="s">
+      <c r="K41" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="L41" s="46" t="s">
+      <c r="L41" s="32" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="42" spans="1:18" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B42" s="56" t="e">
+    <row r="42" spans="1:17" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="41" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K42" s="46" t="s">
+      <c r="K42" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="L42" s="46" t="s">
+      <c r="L42" s="32" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="43" spans="1:18" ht="23.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B43" s="56" t="e">
+    <row r="43" spans="1:17" ht="23.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="41" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K43" s="46" t="s">
+      <c r="K43" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="L43" s="46" t="s">
+      <c r="L43" s="32" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="44" spans="1:18" ht="32.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="56" t="e">
+    <row r="44" spans="1:17" ht="32.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="41" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="K44" s="46"/>
-      <c r="L44" s="46" t="s">
+      <c r="K44" s="32"/>
+      <c r="L44" s="32" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="45" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="B45" s="56" t="e">
+    <row r="45" spans="1:17" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="41" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="46" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="B46" s="56" t="e">
+    <row r="46" spans="1:17" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="41" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="47" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="56" t="s">
+    <row r="47" spans="1:17" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="41" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="48" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="L49" s="58">
+    <row r="48" spans="1:17" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="L48" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="M48" s="41" t="s">
+        <v>82</v>
+      </c>
+      <c r="N48" s="41" t="s">
+        <v>83</v>
+      </c>
+      <c r="O48" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="P48" s="42" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="49" spans="2:16" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="41" t="s">
+        <v>127</v>
+      </c>
+      <c r="L49" s="43">
         <f>E11</f>
         <v>0</v>
       </c>
-      <c r="M49" s="58">
+      <c r="M49" s="43">
         <f>F11</f>
         <v>0</v>
       </c>
-      <c r="N49" s="57">
+      <c r="N49" s="42">
         <f>G11</f>
         <v>0</v>
       </c>
-      <c r="O49" s="58">
-[...3 lines deleted...]
-      <c r="P49" s="57">
+      <c r="O49" s="42">
         <f>J11</f>
         <v>0</v>
       </c>
-      <c r="Q49" s="58">
+      <c r="P49" s="43">
         <f>K11</f>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="2:17" ht="156.75" hidden="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="M52" s="60" t="e">
+    <row r="50" spans="2:16" ht="42.75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="41" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="71.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="41" t="s">
+        <v>149</v>
+      </c>
+      <c r="M51" s="44" t="s">
+        <v>86</v>
+      </c>
+      <c r="O51" s="44" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="71.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="41" t="s">
+        <v>150</v>
+      </c>
+      <c r="M52" s="45" t="e">
         <f>#VALUE!</f>
         <v>#VALUE!</v>
       </c>
-      <c r="N52" s="61"/>
-[...1 lines deleted...]
-      <c r="P52" s="60" t="e">
+      <c r="N52" s="46"/>
+      <c r="O52" s="45" t="e">
         <f>#VALUE!</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="53" spans="2:17" ht="57" hidden="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="B57" s="62">
+    <row r="53" spans="2:16" ht="57" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="41" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="41" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="14.25" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="56" spans="2:16" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="41" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="47">
         <v>1</v>
       </c>
-      <c r="C57" s="46"/>
-      <c r="D57" s="62" t="s">
+      <c r="C57" s="32"/>
+      <c r="D57" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="E57" s="62"/>
-[...2 lines deleted...]
-      <c r="B58" s="62">
+      <c r="E57" s="47"/>
+    </row>
+    <row r="58" spans="2:16" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="47">
         <v>2</v>
       </c>
-      <c r="C58" s="46"/>
-      <c r="D58" s="62" t="s">
+      <c r="C58" s="32"/>
+      <c r="D58" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="E58" s="62">
-[...5 lines deleted...]
-      <c r="B59" s="62">
+      <c r="E58" s="47">
+        <v>2026</v>
+      </c>
+      <c r="M58" s="48"/>
+    </row>
+    <row r="59" spans="2:16" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="47">
         <v>3</v>
       </c>
-      <c r="C59" s="46"/>
-      <c r="D59" s="62" t="s">
+      <c r="C59" s="32"/>
+      <c r="D59" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="E59" s="62">
-[...10 lines deleted...]
-      <c r="B60" s="62">
+      <c r="E59" s="47">
+        <v>2027</v>
+      </c>
+      <c r="L59" s="41" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="60" spans="2:16" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="47">
         <v>4</v>
       </c>
-      <c r="C60" s="46"/>
-      <c r="D60" s="62" t="s">
+      <c r="C60" s="32"/>
+      <c r="D60" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="E60" s="62">
-[...2 lines deleted...]
-      <c r="L60" s="63" t="e">
+      <c r="E60" s="32">
+        <v>2028</v>
+      </c>
+      <c r="L60" s="48" t="e">
         <f>DATE(N49,M52,L49)</f>
         <v>#VALUE!</v>
       </c>
-      <c r="O60" s="63" t="e">
-        <f>DATE(Q49,P52,O49)</f>
+    </row>
+    <row r="61" spans="2:16" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="47">
+        <v>5</v>
+      </c>
+      <c r="C61" s="32"/>
+      <c r="D61" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="E61" s="32">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="62" spans="2:16" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="47">
+        <v>6</v>
+      </c>
+      <c r="C62" s="32"/>
+      <c r="D62" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="E62" s="47">
+        <v>2030</v>
+      </c>
+      <c r="L62" s="44" t="s">
+        <v>84</v>
+      </c>
+      <c r="N62" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="P62" s="44" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="47">
+        <v>7</v>
+      </c>
+      <c r="C63" s="32"/>
+      <c r="D63" s="47" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" s="32">
+        <v>2031</v>
+      </c>
+      <c r="L63" s="49" t="e">
+        <f>DAYS360(L60,#REF!)</f>
         <v>#VALUE!</v>
       </c>
-    </row>
-[...48 lines deleted...]
-      <c r="N63" s="63" t="e">
+      <c r="N63" s="48" t="e">
         <f>IF(#REF!&lt;&gt;0,180,"")</f>
         <v>#REF!</v>
       </c>
-      <c r="Q63" s="56" t="str">
-        <f>IF(P31&lt;&gt;0,180,"")</f>
+      <c r="P63" s="41" t="str">
+        <f>IF(O31&lt;&gt;0,180,"")</f>
         <v/>
       </c>
     </row>
-    <row r="64" spans="2:17" hidden="1" x14ac:dyDescent="0.2">
-      <c r="B64" s="62">
+    <row r="64" spans="2:16" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="47">
         <v>8</v>
       </c>
-      <c r="C64" s="46"/>
-      <c r="D64" s="62" t="s">
+      <c r="C64" s="32"/>
+      <c r="D64" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="E64" s="62">
-[...4 lines deleted...]
-      <c r="B65" s="62">
+      <c r="E64" s="32">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="65" spans="2:13" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="47">
         <v>9</v>
       </c>
-      <c r="C65" s="46"/>
-      <c r="D65" s="62" t="s">
+      <c r="C65" s="32"/>
+      <c r="D65" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="E65" s="62">
-[...5 lines deleted...]
-      <c r="B66" s="62">
+      <c r="E65" s="47">
+        <v>2033</v>
+      </c>
+      <c r="M65" s="50"/>
+    </row>
+    <row r="66" spans="2:13" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="47">
         <v>10</v>
       </c>
-      <c r="C66" s="46"/>
-      <c r="D66" s="62" t="s">
+      <c r="C66" s="32"/>
+      <c r="D66" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="E66" s="62">
-[...4 lines deleted...]
-      <c r="B67" s="62">
+      <c r="E66" s="32">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="67" spans="2:13" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="47">
         <v>11</v>
       </c>
-      <c r="C67" s="46"/>
-      <c r="D67" s="62" t="s">
+      <c r="C67" s="32"/>
+      <c r="D67" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="E67" s="62">
-[...4 lines deleted...]
-      <c r="B68" s="62">
+      <c r="E67" s="32">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="68" spans="2:13" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="47">
         <v>12</v>
       </c>
-      <c r="C68" s="46"/>
-      <c r="D68" s="62" t="s">
+      <c r="C68" s="32"/>
+      <c r="D68" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="E68" s="62">
-[...5 lines deleted...]
-      <c r="B69" s="62">
+      <c r="F68" s="32"/>
+    </row>
+    <row r="69" spans="2:13" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="47">
         <v>13</v>
       </c>
-      <c r="C69" s="46"/>
-[...7 lines deleted...]
-      <c r="B70" s="62">
+      <c r="C69" s="32"/>
+      <c r="D69" s="32"/>
+      <c r="F69" s="32"/>
+    </row>
+    <row r="70" spans="2:13" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="47">
         <v>14</v>
       </c>
-      <c r="C70" s="46"/>
-[...7 lines deleted...]
-      <c r="B71" s="62">
+      <c r="C70" s="32"/>
+      <c r="D70" s="32"/>
+      <c r="F70" s="32"/>
+    </row>
+    <row r="71" spans="2:13" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B71" s="47">
         <v>15</v>
       </c>
-      <c r="C71" s="46"/>
-[...7 lines deleted...]
-      <c r="B72" s="62">
+      <c r="C71" s="32"/>
+      <c r="D71" s="32"/>
+      <c r="F71" s="32"/>
+    </row>
+    <row r="72" spans="2:13" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B72" s="47">
         <v>16</v>
       </c>
-      <c r="C72" s="46"/>
-[...7 lines deleted...]
-      <c r="B73" s="62">
+      <c r="C72" s="32"/>
+      <c r="D72" s="32"/>
+      <c r="F72" s="32"/>
+    </row>
+    <row r="73" spans="2:13" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B73" s="47">
         <v>17</v>
       </c>
-      <c r="C73" s="46"/>
-[...5 lines deleted...]
-      <c r="B74" s="62">
+      <c r="C73" s="32"/>
+      <c r="D73" s="32"/>
+      <c r="E73" s="32"/>
+      <c r="F73" s="32"/>
+    </row>
+    <row r="74" spans="2:13" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="47">
         <v>18</v>
       </c>
-      <c r="C74" s="46"/>
-[...5 lines deleted...]
-      <c r="B75" s="62">
+      <c r="C74" s="32"/>
+      <c r="D74" s="32"/>
+      <c r="E74" s="32"/>
+      <c r="F74" s="32"/>
+    </row>
+    <row r="75" spans="2:13" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B75" s="47">
         <v>19</v>
       </c>
-      <c r="C75" s="46"/>
-[...5 lines deleted...]
-      <c r="B76" s="62">
+      <c r="C75" s="32"/>
+      <c r="D75" s="32"/>
+      <c r="E75" s="32"/>
+      <c r="F75" s="32"/>
+    </row>
+    <row r="76" spans="2:13" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B76" s="47">
         <v>20</v>
       </c>
-      <c r="C76" s="46"/>
-[...5 lines deleted...]
-      <c r="B77" s="62">
+      <c r="C76" s="32"/>
+      <c r="D76" s="32"/>
+      <c r="E76" s="32"/>
+      <c r="F76" s="32"/>
+    </row>
+    <row r="77" spans="2:13" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B77" s="47">
         <v>21</v>
       </c>
-      <c r="C77" s="46"/>
-[...5 lines deleted...]
-      <c r="B78" s="62">
+      <c r="C77" s="32"/>
+      <c r="D77" s="32"/>
+      <c r="E77" s="32"/>
+      <c r="F77" s="32"/>
+    </row>
+    <row r="78" spans="2:13" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B78" s="47">
         <v>22</v>
       </c>
-      <c r="C78" s="46"/>
-[...5 lines deleted...]
-      <c r="B79" s="62">
+      <c r="C78" s="32"/>
+      <c r="D78" s="32"/>
+      <c r="E78" s="32"/>
+      <c r="F78" s="32"/>
+    </row>
+    <row r="79" spans="2:13" ht="33" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B79" s="47">
         <v>23</v>
       </c>
-      <c r="C79" s="46"/>
-[...5 lines deleted...]
-      <c r="B80" s="62">
+      <c r="C79" s="32"/>
+      <c r="D79" s="32"/>
+      <c r="E79" s="32"/>
+      <c r="F79" s="32"/>
+    </row>
+    <row r="80" spans="2:13" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B80" s="47">
         <v>24</v>
       </c>
-      <c r="C80" s="46"/>
-[...5 lines deleted...]
-      <c r="B81" s="62">
+      <c r="C80" s="32"/>
+      <c r="D80" s="32"/>
+      <c r="E80" s="32"/>
+      <c r="F80" s="32"/>
+    </row>
+    <row r="81" spans="2:16" ht="9" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B81" s="47">
         <v>25</v>
       </c>
-      <c r="C81" s="46"/>
-[...5 lines deleted...]
-      <c r="B82" s="62">
+      <c r="C81" s="32"/>
+      <c r="D81" s="32"/>
+      <c r="E81" s="32"/>
+      <c r="F81" s="32"/>
+    </row>
+    <row r="82" spans="2:16" ht="51.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B82" s="47">
         <v>26</v>
       </c>
-      <c r="C82" s="46"/>
-[...5 lines deleted...]
-      <c r="B83" s="62">
+      <c r="C82" s="32"/>
+      <c r="D82" s="32"/>
+      <c r="E82" s="32"/>
+      <c r="F82" s="32"/>
+    </row>
+    <row r="83" spans="2:16" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B83" s="47">
         <v>27</v>
       </c>
-      <c r="C83" s="46"/>
-[...5 lines deleted...]
-      <c r="B84" s="62">
+      <c r="C83" s="32"/>
+      <c r="D83" s="32"/>
+      <c r="E83" s="32"/>
+      <c r="F83" s="32"/>
+    </row>
+    <row r="84" spans="2:16" ht="36" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B84" s="47">
         <v>28</v>
       </c>
-      <c r="C84" s="46"/>
-[...5 lines deleted...]
-      <c r="B85" s="62">
+      <c r="C84" s="32"/>
+      <c r="D84" s="32"/>
+      <c r="E84" s="32"/>
+      <c r="F84" s="32"/>
+    </row>
+    <row r="85" spans="2:16" ht="48.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B85" s="47">
         <v>29</v>
       </c>
-      <c r="C85" s="46"/>
-[...5 lines deleted...]
-      <c r="B86" s="62">
+      <c r="C85" s="32"/>
+      <c r="D85" s="32"/>
+      <c r="E85" s="32"/>
+      <c r="F85" s="32"/>
+    </row>
+    <row r="86" spans="2:16" ht="39" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B86" s="47">
         <v>30</v>
       </c>
-      <c r="C86" s="46"/>
-[...8 lines deleted...]
-      <c r="B87" s="62">
+      <c r="C86" s="32"/>
+      <c r="D86" s="32"/>
+      <c r="E86" s="32"/>
+      <c r="F86" s="32"/>
+      <c r="P86" s="44" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="87" spans="2:16" ht="96" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B87" s="47">
         <v>31</v>
       </c>
-      <c r="C87" s="46"/>
-[...89 lines deleted...]
-    <row r="175" x14ac:dyDescent="0.2"/>
+      <c r="C87" s="32"/>
+      <c r="D87" s="32"/>
+      <c r="E87" s="32"/>
+      <c r="F87" s="32"/>
+    </row>
+    <row r="88" spans="2:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" spans="2:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" spans="2:16" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="91" spans="2:16" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="92" spans="2:16" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="93" spans="2:16" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="94" spans="2:16" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="95" spans="2:16" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="96" spans="2:16" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="14.25" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="14.25" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="85">
-[...1 lines deleted...]
-    <mergeCell ref="R31:R32"/>
+  <mergeCells count="76">
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="F30:M30"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="B35:Q35"/>
+    <mergeCell ref="Q31:Q32"/>
     <mergeCell ref="A33:D33"/>
     <mergeCell ref="E33:G33"/>
     <mergeCell ref="H33:J34"/>
     <mergeCell ref="K33:M34"/>
-    <mergeCell ref="N33:O33"/>
-    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="O33:P33"/>
     <mergeCell ref="E34:G34"/>
-    <mergeCell ref="N34:O34"/>
-    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="O34:P34"/>
     <mergeCell ref="A31:D32"/>
     <mergeCell ref="E31:G32"/>
-    <mergeCell ref="H31:L32"/>
-[...18 lines deleted...]
-    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="O31:P32"/>
     <mergeCell ref="B23:D30"/>
     <mergeCell ref="E23:E26"/>
     <mergeCell ref="F23:M23"/>
-    <mergeCell ref="N23:O23"/>
-    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="O23:P23"/>
     <mergeCell ref="F24:M24"/>
-    <mergeCell ref="N24:O24"/>
-    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="O24:P24"/>
     <mergeCell ref="F25:M25"/>
-    <mergeCell ref="N25:O25"/>
-[...1 lines deleted...]
-    <mergeCell ref="A19:R20"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="F26:M26"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="E27:E30"/>
+    <mergeCell ref="F27:M27"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="F28:M28"/>
+    <mergeCell ref="O28:P28"/>
+    <mergeCell ref="F29:M29"/>
+    <mergeCell ref="A18:Q18"/>
+    <mergeCell ref="A19:Q20"/>
     <mergeCell ref="A21:D22"/>
     <mergeCell ref="E21:M21"/>
-    <mergeCell ref="N21:O22"/>
-[...1 lines deleted...]
-    <mergeCell ref="R21:R22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="O21:P22"/>
+    <mergeCell ref="Q21:Q22"/>
     <mergeCell ref="E22:M22"/>
-    <mergeCell ref="D15:H15"/>
-[...6 lines deleted...]
-    <mergeCell ref="I17:R17"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="G12:I12"/>
     <mergeCell ref="A13:A17"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D13:H13"/>
-    <mergeCell ref="I13:R13"/>
+    <mergeCell ref="I13:Q13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="D14:H14"/>
-    <mergeCell ref="I14:R14"/>
+    <mergeCell ref="I14:Q14"/>
     <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:H15"/>
+    <mergeCell ref="I15:Q15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:H16"/>
+    <mergeCell ref="I16:Q16"/>
+    <mergeCell ref="A4:Q4"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="E5:Q5"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="E6:Q6"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="E7:J7"/>
+    <mergeCell ref="K7:N7"/>
+    <mergeCell ref="O7:Q7"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="H31:M32"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="E8:J8"/>
-    <mergeCell ref="K8:O8"/>
-    <mergeCell ref="P8:R8"/>
+    <mergeCell ref="K8:N8"/>
+    <mergeCell ref="O8:Q8"/>
     <mergeCell ref="A10:D11"/>
     <mergeCell ref="H10:H11"/>
-    <mergeCell ref="L10:O11"/>
-[...8 lines deleted...]
-    <mergeCell ref="P7:R7"/>
+    <mergeCell ref="L10:N11"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:H17"/>
+    <mergeCell ref="I17:Q17"/>
   </mergeCells>
-  <dataValidations disablePrompts="1" count="10">
-[...1 lines deleted...]
-      <formula1>$B$50:$B$55</formula1>
+  <dataValidations disablePrompts="1" count="5">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G11" xr:uid="{6A73DE62-4F50-4F46-B0A4-3C3703B9A186}">
+      <formula1>E58:E67</formula1>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G11" xr:uid="{6A73DE62-4F50-4F46-B0A4-3C3703B9A186}">
-      <formula1>Anos</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Dias" sqref="E11 I11 O11" xr:uid="{FC5BD299-7047-40FC-8895-F6DF19D52150}">
+      <formula1>$B$57:$B$87</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Dias" sqref="E11" xr:uid="{FC5BD299-7047-40FC-8895-F6DF19D52150}"/>
-[...6 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J11" xr:uid="{5F10C44E-B384-4FEC-A33B-123A1E1533ED}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J11 F11 P11" xr:uid="{5F10C44E-B384-4FEC-A33B-123A1E1533ED}">
       <formula1>$D$57:$D$68</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F12" xr:uid="{2C850E4F-9EAB-4369-9BD2-0C72009B8B4E}">
       <formula1>$B$47</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Dias" sqref="I11" xr:uid="{06A2EE5E-22EC-4571-8988-D4A72A287213}">
-[...6 lines deleted...]
-      <formula1>$E$62:$E$72</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K11 Q11" xr:uid="{949A9642-A995-4F77-8051-34348414089D}">
+      <formula1>$E$58:$E$66</formula1>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="47" fitToWidth="0" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.21220238095238095" bottom="0.36964285714285716" header="0.3" footer="0.3"/>
+  <pageSetup scale="52" fitToWidth="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="20" max="17" man="1"/>
-    <brk id="90" max="17" man="1"/>
+    <brk id="90" max="16383" man="1"/>
   </rowBreaks>
+  <ignoredErrors>
+    <ignoredError sqref="K8" numberStoredAsText="1"/>
+  </ignoredErrors>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <legacyDrawingHF r:id="rId4"/>
   <tableParts count="1">
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43E1D2BE-5E43-4BB1-B9DA-6A973BC8F1D0}">
   <dimension ref="A1:S110"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A24" zoomScale="80" zoomScaleNormal="70" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="K52" sqref="K52"/>
+    <sheetView showGridLines="0" view="pageLayout" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="N9" sqref="N9:P9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1" style="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="20" max="16384" width="11.42578125" style="1" hidden="1"/>
+    <col min="1" max="1" width="1" style="51" customWidth="1"/>
+    <col min="2" max="2" width="16" style="51" customWidth="1"/>
+    <col min="3" max="4" width="12.140625" style="51" customWidth="1"/>
+    <col min="5" max="6" width="3.7109375" style="51" customWidth="1"/>
+    <col min="7" max="9" width="9.28515625" style="51" customWidth="1"/>
+    <col min="10" max="10" width="7.42578125" style="51" customWidth="1"/>
+    <col min="11" max="11" width="9.28515625" style="51" customWidth="1"/>
+    <col min="12" max="12" width="6.42578125" style="51" customWidth="1"/>
+    <col min="13" max="13" width="10.28515625" style="51" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="51" customWidth="1"/>
+    <col min="15" max="15" width="17.42578125" style="51" customWidth="1"/>
+    <col min="16" max="16" width="24" style="51" customWidth="1"/>
+    <col min="17" max="17" width="50" style="51" customWidth="1"/>
+    <col min="18" max="18" width="1" style="51" customWidth="1"/>
+    <col min="19" max="19" width="11.42578125" style="51" customWidth="1"/>
+    <col min="20" max="16384" width="11.42578125" style="51"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...34 lines deleted...]
-      <c r="G6" s="176" t="s">
+    <row r="1" spans="1:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:18" ht="27.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" s="29" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="51"/>
+      <c r="B5" s="246" t="s">
+        <v>152</v>
+      </c>
+      <c r="C5" s="246"/>
+      <c r="D5" s="246"/>
+      <c r="E5" s="246"/>
+      <c r="F5" s="246"/>
+      <c r="G5" s="246"/>
+      <c r="H5" s="246"/>
+      <c r="I5" s="246"/>
+      <c r="J5" s="246"/>
+      <c r="K5" s="246"/>
+      <c r="L5" s="246"/>
+      <c r="M5" s="246"/>
+      <c r="N5" s="246"/>
+      <c r="O5" s="246"/>
+      <c r="P5" s="246"/>
+      <c r="Q5" s="246"/>
+      <c r="R5" s="51"/>
+    </row>
+    <row r="6" spans="1:18" s="29" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="51"/>
+      <c r="B6" s="163" t="s">
+        <v>128</v>
+      </c>
+      <c r="C6" s="163"/>
+      <c r="D6" s="163"/>
+      <c r="E6" s="163"/>
+      <c r="F6" s="163"/>
+      <c r="G6" s="247" t="s">
+        <v>129</v>
+      </c>
+      <c r="H6" s="247"/>
+      <c r="I6" s="247"/>
+      <c r="J6" s="247"/>
+      <c r="K6" s="247"/>
+      <c r="L6" s="247"/>
+      <c r="M6" s="247"/>
+      <c r="N6" s="247"/>
+      <c r="O6" s="247"/>
+      <c r="P6" s="247"/>
+      <c r="Q6" s="247"/>
+      <c r="R6" s="51"/>
+    </row>
+    <row r="7" spans="1:18" s="29" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="231"/>
+      <c r="B7" s="163" t="s">
+        <v>130</v>
+      </c>
+      <c r="C7" s="163"/>
+      <c r="D7" s="163"/>
+      <c r="E7" s="163"/>
+      <c r="F7" s="163"/>
+      <c r="G7" s="121" t="s">
+        <v>151</v>
+      </c>
+      <c r="H7" s="121"/>
+      <c r="I7" s="121"/>
+      <c r="J7" s="121"/>
+      <c r="K7" s="121"/>
+      <c r="L7" s="121"/>
+      <c r="M7" s="121"/>
+      <c r="N7" s="121"/>
+      <c r="O7" s="121"/>
+      <c r="P7" s="121"/>
+      <c r="Q7" s="121"/>
+      <c r="R7" s="238"/>
+    </row>
+    <row r="8" spans="1:18" s="29" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="231"/>
+      <c r="B8" s="163" t="s">
+        <v>131</v>
+      </c>
+      <c r="C8" s="163"/>
+      <c r="D8" s="163"/>
+      <c r="E8" s="163"/>
+      <c r="F8" s="163"/>
+      <c r="G8" s="163"/>
+      <c r="H8" s="163" t="s">
+        <v>140</v>
+      </c>
+      <c r="I8" s="163"/>
+      <c r="J8" s="163"/>
+      <c r="K8" s="163"/>
+      <c r="L8" s="163"/>
+      <c r="M8" s="163"/>
+      <c r="N8" s="163" t="s">
+        <v>141</v>
+      </c>
+      <c r="O8" s="163"/>
+      <c r="P8" s="163"/>
+      <c r="Q8" s="52" t="s">
+        <v>142</v>
+      </c>
+      <c r="R8" s="238"/>
+    </row>
+    <row r="9" spans="1:18" s="29" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="231"/>
+      <c r="B9" s="245">
+        <v>46231</v>
+      </c>
+      <c r="C9" s="121"/>
+      <c r="D9" s="121"/>
+      <c r="E9" s="121"/>
+      <c r="F9" s="121"/>
+      <c r="G9" s="121"/>
+      <c r="H9" s="121" t="s">
         <v>136</v>
       </c>
-      <c r="H6" s="176"/>
-[...155 lines deleted...]
-      <c r="B13" s="116" t="s">
+      <c r="I9" s="121"/>
+      <c r="J9" s="121"/>
+      <c r="K9" s="121"/>
+      <c r="L9" s="121"/>
+      <c r="M9" s="121"/>
+      <c r="N9" s="243" t="s">
+        <v>153</v>
+      </c>
+      <c r="O9" s="244"/>
+      <c r="P9" s="244"/>
+      <c r="Q9" s="53" t="s">
+        <v>139</v>
+      </c>
+      <c r="R9" s="238"/>
+    </row>
+    <row r="10" spans="1:18" s="29" customFormat="1" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="231"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="19"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="19"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="19"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="19"/>
+      <c r="N10" s="20"/>
+      <c r="O10" s="20"/>
+      <c r="P10" s="20"/>
+      <c r="Q10" s="54"/>
+      <c r="R10" s="238"/>
+    </row>
+    <row r="11" spans="1:18" s="29" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="231"/>
+      <c r="B11" s="240" t="s">
+        <v>109</v>
+      </c>
+      <c r="C11" s="240"/>
+      <c r="D11" s="240"/>
+      <c r="E11" s="240"/>
+      <c r="F11" s="240"/>
+      <c r="G11" s="240"/>
+      <c r="H11" s="240"/>
+      <c r="I11" s="240"/>
+      <c r="J11" s="240"/>
+      <c r="K11" s="240"/>
+      <c r="L11" s="240"/>
+      <c r="M11" s="240"/>
+      <c r="N11" s="240"/>
+      <c r="O11" s="240"/>
+      <c r="P11" s="240"/>
+      <c r="Q11" s="240"/>
+      <c r="R11" s="238"/>
+    </row>
+    <row r="12" spans="1:18" s="29" customFormat="1" ht="10.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="231"/>
+      <c r="B12" s="238"/>
+      <c r="C12" s="238"/>
+      <c r="D12" s="238"/>
+      <c r="E12" s="238"/>
+      <c r="F12" s="238"/>
+      <c r="G12" s="238"/>
+      <c r="H12" s="238"/>
+      <c r="I12" s="238"/>
+      <c r="J12" s="238"/>
+      <c r="K12" s="238"/>
+      <c r="L12" s="238"/>
+      <c r="M12" s="238"/>
+      <c r="N12" s="238"/>
+      <c r="O12" s="238"/>
+      <c r="P12" s="238"/>
+      <c r="Q12" s="238"/>
+      <c r="R12" s="238"/>
+    </row>
+    <row r="13" spans="1:18" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="231"/>
+      <c r="B13" s="223" t="s">
         <v>7</v>
       </c>
-      <c r="C13" s="100" t="s">
+      <c r="C13" s="212" t="s">
         <v>8</v>
       </c>
-      <c r="D13" s="101"/>
-      <c r="E13" s="161">
+      <c r="D13" s="213"/>
+      <c r="E13" s="235">
         <f>'CONCERT-EVALUAC'!D14</f>
         <v>0</v>
       </c>
-      <c r="F13" s="162"/>
-[...4 lines deleted...]
-      <c r="K13" s="102" t="s">
+      <c r="F13" s="236"/>
+      <c r="G13" s="236"/>
+      <c r="H13" s="236"/>
+      <c r="I13" s="236"/>
+      <c r="J13" s="237"/>
+      <c r="K13" s="212" t="s">
         <v>9</v>
       </c>
-      <c r="L13" s="103"/>
-[...1 lines deleted...]
-      <c r="N13" s="118">
+      <c r="L13" s="214"/>
+      <c r="M13" s="213"/>
+      <c r="N13" s="225">
         <f>'CONCERT-EVALUAC'!D15</f>
         <v>0</v>
       </c>
-      <c r="O13" s="119"/>
-[...13 lines deleted...]
-      <c r="E14" s="161">
+      <c r="O13" s="226"/>
+      <c r="P13" s="227"/>
+      <c r="Q13" s="55" t="s">
+        <v>118</v>
+      </c>
+      <c r="R13" s="238"/>
+    </row>
+    <row r="14" spans="1:18" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="231"/>
+      <c r="B14" s="224"/>
+      <c r="C14" s="166" t="s">
+        <v>98</v>
+      </c>
+      <c r="D14" s="167"/>
+      <c r="E14" s="235">
         <f>'CONCERT-EVALUAC'!D16</f>
         <v>0</v>
       </c>
-      <c r="F14" s="162"/>
-[...7 lines deleted...]
-      <c r="L14" s="166"/>
+      <c r="F14" s="236"/>
+      <c r="G14" s="236"/>
+      <c r="H14" s="236"/>
+      <c r="I14" s="236"/>
+      <c r="J14" s="237"/>
+      <c r="K14" s="166" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="239"/>
       <c r="M14" s="167"/>
-      <c r="N14" s="156">
+      <c r="N14" s="232">
         <f>'CONCERT-EVALUAC'!D17</f>
         <v>0</v>
       </c>
-      <c r="O14" s="157"/>
-[...22 lines deleted...]
-      <c r="R15" s="164"/>
+      <c r="O14" s="233"/>
+      <c r="P14" s="234"/>
+      <c r="Q14" s="61"/>
+      <c r="R14" s="238"/>
+    </row>
+    <row r="15" spans="1:18" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="231"/>
+      <c r="B15" s="233"/>
+      <c r="C15" s="233"/>
+      <c r="D15" s="233"/>
+      <c r="E15" s="233"/>
+      <c r="F15" s="233"/>
+      <c r="G15" s="233"/>
+      <c r="H15" s="233"/>
+      <c r="I15" s="233"/>
+      <c r="J15" s="233"/>
+      <c r="K15" s="233"/>
+      <c r="L15" s="233"/>
+      <c r="M15" s="233"/>
+      <c r="N15" s="233"/>
+      <c r="O15" s="233"/>
+      <c r="P15" s="233"/>
+      <c r="Q15" s="233"/>
+      <c r="R15" s="238"/>
     </row>
     <row r="16" spans="1:18" ht="7.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="145"/>
-[...27 lines deleted...]
-      <c r="G17" s="133" t="s">
+      <c r="A16" s="231"/>
+      <c r="B16" s="220"/>
+      <c r="C16" s="221"/>
+      <c r="D16" s="221"/>
+      <c r="E16" s="221"/>
+      <c r="F16" s="221"/>
+      <c r="G16" s="221"/>
+      <c r="H16" s="221"/>
+      <c r="I16" s="221"/>
+      <c r="J16" s="221"/>
+      <c r="K16" s="221"/>
+      <c r="L16" s="221"/>
+      <c r="M16" s="221"/>
+      <c r="N16" s="221"/>
+      <c r="O16" s="221"/>
+      <c r="P16" s="221"/>
+      <c r="Q16" s="222"/>
+      <c r="R16" s="238"/>
+    </row>
+    <row r="17" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="231"/>
+      <c r="B17" s="122" t="s">
+        <v>101</v>
+      </c>
+      <c r="C17" s="123"/>
+      <c r="D17" s="123"/>
+      <c r="E17" s="123"/>
+      <c r="F17" s="112"/>
+      <c r="G17" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="H17" s="134"/>
-[...3 lines deleted...]
-      <c r="L17" s="133" t="s">
+      <c r="H17" s="123"/>
+      <c r="I17" s="123"/>
+      <c r="J17" s="123"/>
+      <c r="K17" s="112"/>
+      <c r="L17" s="122" t="s">
         <v>31</v>
       </c>
-      <c r="M17" s="134"/>
-[...5 lines deleted...]
-      <c r="Q17" s="97" t="s">
+      <c r="M17" s="123"/>
+      <c r="N17" s="112"/>
+      <c r="O17" s="122" t="s">
+        <v>91</v>
+      </c>
+      <c r="P17" s="112"/>
+      <c r="Q17" s="113" t="s">
         <v>32</v>
       </c>
-      <c r="R17" s="164"/>
-[...43 lines deleted...]
-      <c r="B20" s="107">
+      <c r="R17" s="238"/>
+    </row>
+    <row r="18" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="231"/>
+      <c r="B18" s="168"/>
+      <c r="C18" s="130"/>
+      <c r="D18" s="130"/>
+      <c r="E18" s="130"/>
+      <c r="F18" s="169"/>
+      <c r="G18" s="168"/>
+      <c r="H18" s="130"/>
+      <c r="I18" s="130"/>
+      <c r="J18" s="130"/>
+      <c r="K18" s="169"/>
+      <c r="L18" s="168"/>
+      <c r="M18" s="130"/>
+      <c r="N18" s="169"/>
+      <c r="O18" s="168"/>
+      <c r="P18" s="169"/>
+      <c r="Q18" s="211"/>
+      <c r="R18" s="238"/>
+    </row>
+    <row r="19" spans="1:19" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="231"/>
+      <c r="B19" s="149"/>
+      <c r="C19" s="150"/>
+      <c r="D19" s="150"/>
+      <c r="E19" s="150"/>
+      <c r="F19" s="151"/>
+      <c r="G19" s="149"/>
+      <c r="H19" s="150"/>
+      <c r="I19" s="150"/>
+      <c r="J19" s="150"/>
+      <c r="K19" s="151"/>
+      <c r="L19" s="149"/>
+      <c r="M19" s="150"/>
+      <c r="N19" s="151"/>
+      <c r="O19" s="149"/>
+      <c r="P19" s="151"/>
+      <c r="Q19" s="152"/>
+      <c r="R19" s="238"/>
+    </row>
+    <row r="20" spans="1:19" ht="44.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="231"/>
+      <c r="B20" s="131">
         <f>'CONCERT-EVALUAC'!F23</f>
         <v>0</v>
       </c>
-      <c r="C20" s="108"/>
-[...18 lines deleted...]
-      <c r="B21" s="107">
+      <c r="C20" s="132"/>
+      <c r="D20" s="132"/>
+      <c r="E20" s="132"/>
+      <c r="F20" s="133"/>
+      <c r="G20" s="217"/>
+      <c r="H20" s="218"/>
+      <c r="I20" s="218"/>
+      <c r="J20" s="218"/>
+      <c r="K20" s="219"/>
+      <c r="L20" s="217"/>
+      <c r="M20" s="218"/>
+      <c r="N20" s="219"/>
+      <c r="O20" s="215"/>
+      <c r="P20" s="216"/>
+      <c r="Q20" s="56"/>
+      <c r="R20" s="238"/>
+    </row>
+    <row r="21" spans="1:19" ht="44.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="231"/>
+      <c r="B21" s="131">
         <f>'CONCERT-EVALUAC'!F24</f>
         <v>0</v>
       </c>
-      <c r="C21" s="108"/>
-[...18 lines deleted...]
-      <c r="B22" s="107">
+      <c r="C21" s="132"/>
+      <c r="D21" s="132"/>
+      <c r="E21" s="132"/>
+      <c r="F21" s="133"/>
+      <c r="G21" s="217"/>
+      <c r="H21" s="218"/>
+      <c r="I21" s="218"/>
+      <c r="J21" s="218"/>
+      <c r="K21" s="219"/>
+      <c r="L21" s="217"/>
+      <c r="M21" s="218"/>
+      <c r="N21" s="219"/>
+      <c r="O21" s="215"/>
+      <c r="P21" s="216"/>
+      <c r="Q21" s="56"/>
+      <c r="R21" s="238"/>
+    </row>
+    <row r="22" spans="1:19" ht="44.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="231"/>
+      <c r="B22" s="131">
         <f>'CONCERT-EVALUAC'!F25</f>
         <v>0</v>
       </c>
-      <c r="C22" s="108"/>
-[...18 lines deleted...]
-      <c r="B23" s="107">
+      <c r="C22" s="132"/>
+      <c r="D22" s="132"/>
+      <c r="E22" s="132"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="217"/>
+      <c r="H22" s="218"/>
+      <c r="I22" s="218"/>
+      <c r="J22" s="218"/>
+      <c r="K22" s="219"/>
+      <c r="L22" s="217"/>
+      <c r="M22" s="218"/>
+      <c r="N22" s="219"/>
+      <c r="O22" s="215"/>
+      <c r="P22" s="216"/>
+      <c r="Q22" s="56"/>
+      <c r="R22" s="238"/>
+    </row>
+    <row r="23" spans="1:19" ht="44.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="231"/>
+      <c r="B23" s="131">
         <f>'CONCERT-EVALUAC'!F26</f>
         <v>0</v>
       </c>
-      <c r="C23" s="108"/>
-[...58 lines deleted...]
-      <c r="B26" s="133" t="s">
+      <c r="C23" s="132"/>
+      <c r="D23" s="132"/>
+      <c r="E23" s="132"/>
+      <c r="F23" s="133"/>
+      <c r="G23" s="217"/>
+      <c r="H23" s="218"/>
+      <c r="I23" s="218"/>
+      <c r="J23" s="218"/>
+      <c r="K23" s="219"/>
+      <c r="L23" s="217"/>
+      <c r="M23" s="218"/>
+      <c r="N23" s="219"/>
+      <c r="O23" s="215"/>
+      <c r="P23" s="216"/>
+      <c r="Q23" s="56"/>
+      <c r="R23" s="238"/>
+    </row>
+    <row r="24" spans="1:19" ht="44.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="231"/>
+      <c r="B24" s="131">
+        <f>'CONCERT-EVALUAC'!F27</f>
+        <v>0</v>
+      </c>
+      <c r="C24" s="132"/>
+      <c r="D24" s="132"/>
+      <c r="E24" s="132"/>
+      <c r="F24" s="133"/>
+      <c r="G24" s="131"/>
+      <c r="H24" s="132"/>
+      <c r="I24" s="132"/>
+      <c r="J24" s="132"/>
+      <c r="K24" s="133"/>
+      <c r="L24" s="217"/>
+      <c r="M24" s="218"/>
+      <c r="N24" s="219"/>
+      <c r="O24" s="215"/>
+      <c r="P24" s="216"/>
+      <c r="Q24" s="56"/>
+      <c r="R24" s="238"/>
+    </row>
+    <row r="25" spans="1:19" ht="44.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="231"/>
+      <c r="B25" s="131">
+        <f>'CONCERT-EVALUAC'!F28</f>
+        <v>0</v>
+      </c>
+      <c r="C25" s="132"/>
+      <c r="D25" s="132"/>
+      <c r="E25" s="132"/>
+      <c r="F25" s="133"/>
+      <c r="G25" s="217"/>
+      <c r="H25" s="218"/>
+      <c r="I25" s="218"/>
+      <c r="J25" s="218"/>
+      <c r="K25" s="219"/>
+      <c r="L25" s="217"/>
+      <c r="M25" s="218"/>
+      <c r="N25" s="219"/>
+      <c r="O25" s="215"/>
+      <c r="P25" s="216"/>
+      <c r="Q25" s="56"/>
+      <c r="R25" s="238"/>
+    </row>
+    <row r="26" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="231"/>
+      <c r="B26" s="122" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="134"/>
-[...9 lines deleted...]
-      <c r="M26" s="133" t="s">
+      <c r="C26" s="123"/>
+      <c r="D26" s="123"/>
+      <c r="E26" s="123"/>
+      <c r="F26" s="123"/>
+      <c r="G26" s="123"/>
+      <c r="H26" s="112"/>
+      <c r="I26" s="94"/>
+      <c r="J26" s="95"/>
+      <c r="K26" s="95"/>
+      <c r="L26" s="96"/>
+      <c r="M26" s="122" t="s">
         <v>24</v>
       </c>
-      <c r="N26" s="134"/>
-[...172 lines deleted...]
-    <row r="110" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="N26" s="123"/>
+      <c r="O26" s="112"/>
+      <c r="P26" s="94"/>
+      <c r="Q26" s="96"/>
+      <c r="R26" s="238"/>
+    </row>
+    <row r="27" spans="1:19" ht="9.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="231"/>
+      <c r="B27" s="168"/>
+      <c r="C27" s="130"/>
+      <c r="D27" s="130"/>
+      <c r="E27" s="130"/>
+      <c r="F27" s="130"/>
+      <c r="G27" s="130"/>
+      <c r="H27" s="169"/>
+      <c r="I27" s="97"/>
+      <c r="J27" s="98"/>
+      <c r="K27" s="98"/>
+      <c r="L27" s="99"/>
+      <c r="M27" s="168"/>
+      <c r="N27" s="130"/>
+      <c r="O27" s="169"/>
+      <c r="P27" s="97"/>
+      <c r="Q27" s="99"/>
+      <c r="R27" s="238"/>
+    </row>
+    <row r="28" spans="1:19" ht="10.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="231"/>
+      <c r="B28" s="149"/>
+      <c r="C28" s="150"/>
+      <c r="D28" s="150"/>
+      <c r="E28" s="150"/>
+      <c r="F28" s="150"/>
+      <c r="G28" s="150"/>
+      <c r="H28" s="151"/>
+      <c r="I28" s="228"/>
+      <c r="J28" s="229"/>
+      <c r="K28" s="229"/>
+      <c r="L28" s="230"/>
+      <c r="M28" s="149"/>
+      <c r="N28" s="150"/>
+      <c r="O28" s="151"/>
+      <c r="P28" s="228"/>
+      <c r="Q28" s="230"/>
+      <c r="R28" s="238"/>
+    </row>
+    <row r="29" spans="1:19" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="231"/>
+      <c r="B29" s="242"/>
+      <c r="C29" s="242"/>
+      <c r="D29" s="242"/>
+      <c r="E29" s="242"/>
+      <c r="F29" s="242"/>
+      <c r="G29" s="242"/>
+      <c r="H29" s="242"/>
+      <c r="I29" s="242"/>
+      <c r="J29" s="242"/>
+      <c r="K29" s="242"/>
+      <c r="L29" s="242"/>
+      <c r="M29" s="242"/>
+      <c r="N29" s="242"/>
+      <c r="O29" s="242"/>
+      <c r="P29" s="242"/>
+      <c r="Q29" s="242"/>
+      <c r="R29" s="238"/>
+    </row>
+    <row r="30" spans="1:19" ht="6.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="231"/>
+      <c r="B30" s="238"/>
+      <c r="C30" s="238"/>
+      <c r="D30" s="238"/>
+      <c r="E30" s="238"/>
+      <c r="F30" s="238"/>
+      <c r="G30" s="238"/>
+      <c r="H30" s="238"/>
+      <c r="I30" s="238"/>
+      <c r="J30" s="238"/>
+      <c r="K30" s="238"/>
+      <c r="L30" s="238"/>
+      <c r="M30" s="238"/>
+      <c r="N30" s="238"/>
+      <c r="O30" s="238"/>
+      <c r="P30" s="238"/>
+      <c r="Q30" s="238"/>
+      <c r="R30" s="238"/>
+    </row>
+    <row r="31" spans="1:19" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="231"/>
+      <c r="B31" s="241"/>
+      <c r="C31" s="241"/>
+      <c r="D31" s="241"/>
+      <c r="E31" s="241"/>
+      <c r="F31" s="241"/>
+      <c r="G31" s="241"/>
+      <c r="H31" s="241"/>
+      <c r="I31" s="241"/>
+      <c r="J31" s="241"/>
+      <c r="K31" s="241"/>
+      <c r="L31" s="241"/>
+      <c r="M31" s="241"/>
+      <c r="N31" s="241"/>
+      <c r="O31" s="241"/>
+      <c r="P31" s="241"/>
+      <c r="Q31" s="241"/>
+      <c r="R31" s="238"/>
+      <c r="S31" s="58"/>
+    </row>
+    <row r="46" spans="15:15" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="O46" s="59"/>
+    </row>
+    <row r="49" spans="3:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" spans="3:3" ht="28.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" spans="3:3" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" spans="3:3" ht="30.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" spans="3:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" spans="3:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" spans="3:3" ht="34.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" spans="3:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" spans="3:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="3:3" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C62" s="60"/>
+    </row>
+    <row r="63" spans="3:3" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C63" s="60"/>
+    </row>
+    <row r="64" spans="3:3" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C64" s="60"/>
+    </row>
+    <row r="65" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="62">
     <mergeCell ref="N9:P9"/>
     <mergeCell ref="B12:Q12"/>
     <mergeCell ref="B9:G9"/>
     <mergeCell ref="B5:Q5"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="G6:Q6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="G7:Q7"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="H8:M8"/>
     <mergeCell ref="N8:P8"/>
     <mergeCell ref="R7:R31"/>
     <mergeCell ref="L20:N20"/>
     <mergeCell ref="E14:J14"/>
     <mergeCell ref="K14:M14"/>
     <mergeCell ref="G25:K25"/>
     <mergeCell ref="B11:Q11"/>
     <mergeCell ref="B31:Q31"/>
     <mergeCell ref="B26:H28"/>
     <mergeCell ref="B29:Q29"/>
     <mergeCell ref="B30:Q30"/>
     <mergeCell ref="O25:P25"/>
     <mergeCell ref="B24:F24"/>
@@ -7384,2477 +6893,2669 @@
     <mergeCell ref="H9:M9"/>
     <mergeCell ref="B15:Q15"/>
     <mergeCell ref="B20:F20"/>
     <mergeCell ref="E13:J13"/>
     <mergeCell ref="I26:L28"/>
     <mergeCell ref="G20:K20"/>
     <mergeCell ref="B21:F21"/>
     <mergeCell ref="G21:K21"/>
     <mergeCell ref="L24:N24"/>
     <mergeCell ref="B22:F22"/>
     <mergeCell ref="M26:O28"/>
     <mergeCell ref="B25:F25"/>
     <mergeCell ref="L22:N22"/>
     <mergeCell ref="O20:P20"/>
     <mergeCell ref="Q17:Q19"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="K13:M13"/>
     <mergeCell ref="O22:P22"/>
     <mergeCell ref="B23:F23"/>
     <mergeCell ref="L23:N23"/>
     <mergeCell ref="B16:Q16"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="N13:P13"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.9055118110236221" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.9055118110236221" right="0.51181102362204722" top="0.74803149606299213" bottom="1.0098214285714286" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="58" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <legacyDrawingHF r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91146D7D-67A3-40F8-8BD7-46CB1D80F249}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T179"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="K9" sqref="K9"/>
+    <sheetView showGridLines="0" view="pageLayout" zoomScale="70" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="E73" sqref="E73:I74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.7109375" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="21" max="16384" width="11.42578125" style="1" hidden="1"/>
+    <col min="1" max="1" width="11.7109375" style="62" customWidth="1"/>
+    <col min="2" max="2" width="9" style="62" customWidth="1"/>
+    <col min="3" max="3" width="12.42578125" style="62" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" style="62" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="62" customWidth="1"/>
+    <col min="6" max="6" width="9" style="62" customWidth="1"/>
+    <col min="7" max="7" width="13" style="62" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="62" customWidth="1"/>
+    <col min="9" max="11" width="9" style="62" customWidth="1"/>
+    <col min="12" max="12" width="12.42578125" style="62" customWidth="1"/>
+    <col min="13" max="14" width="9" style="62" customWidth="1"/>
+    <col min="15" max="15" width="12.85546875" style="62" customWidth="1"/>
+    <col min="16" max="16" width="8.7109375" style="62" customWidth="1"/>
+    <col min="17" max="17" width="9" style="62" customWidth="1"/>
+    <col min="18" max="18" width="12.140625" style="62" customWidth="1"/>
+    <col min="19" max="19" width="1" style="62" customWidth="1"/>
+    <col min="20" max="20" width="0" style="62" hidden="1" customWidth="1"/>
+    <col min="21" max="16384" width="11.42578125" style="62" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="21" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-[...88 lines deleted...]
-      <c r="F5" s="176" t="s">
+    <row r="1" spans="1:18" s="7" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="62"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="14"/>
+      <c r="O1" s="14"/>
+      <c r="P1" s="11"/>
+      <c r="Q1" s="11"/>
+      <c r="R1" s="11"/>
+    </row>
+    <row r="2" spans="1:18" s="7" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="62"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="11"/>
+      <c r="Q2" s="11"/>
+      <c r="R2" s="11"/>
+    </row>
+    <row r="3" spans="1:18" s="7" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="62"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="14"/>
+      <c r="F3" s="14"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="14"/>
+      <c r="I3" s="14"/>
+      <c r="J3" s="14"/>
+      <c r="K3" s="14"/>
+      <c r="L3" s="14"/>
+      <c r="M3" s="14"/>
+      <c r="N3" s="14"/>
+      <c r="O3" s="14"/>
+      <c r="P3" s="11"/>
+      <c r="Q3" s="11"/>
+      <c r="R3" s="11"/>
+    </row>
+    <row r="4" spans="1:18" s="7" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="423" t="s">
+        <v>152</v>
+      </c>
+      <c r="B4" s="423"/>
+      <c r="C4" s="423"/>
+      <c r="D4" s="423"/>
+      <c r="E4" s="423"/>
+      <c r="F4" s="423"/>
+      <c r="G4" s="423"/>
+      <c r="H4" s="423"/>
+      <c r="I4" s="423"/>
+      <c r="J4" s="423"/>
+      <c r="K4" s="423"/>
+      <c r="L4" s="423"/>
+      <c r="M4" s="423"/>
+      <c r="N4" s="423"/>
+      <c r="O4" s="423"/>
+      <c r="P4" s="423"/>
+      <c r="Q4" s="423"/>
+      <c r="R4" s="423"/>
+    </row>
+    <row r="5" spans="1:18" s="7" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="163" t="s">
+        <v>128</v>
+      </c>
+      <c r="B5" s="163"/>
+      <c r="C5" s="163"/>
+      <c r="D5" s="163"/>
+      <c r="E5" s="163"/>
+      <c r="F5" s="247" t="s">
+        <v>129</v>
+      </c>
+      <c r="G5" s="247"/>
+      <c r="H5" s="247"/>
+      <c r="I5" s="247"/>
+      <c r="J5" s="247"/>
+      <c r="K5" s="247"/>
+      <c r="L5" s="247"/>
+      <c r="M5" s="247"/>
+      <c r="N5" s="247"/>
+      <c r="O5" s="247"/>
+      <c r="P5" s="247"/>
+      <c r="Q5" s="247"/>
+      <c r="R5" s="247"/>
+    </row>
+    <row r="6" spans="1:18" s="7" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="163" t="s">
+        <v>130</v>
+      </c>
+      <c r="B6" s="163"/>
+      <c r="C6" s="163"/>
+      <c r="D6" s="163"/>
+      <c r="E6" s="163"/>
+      <c r="F6" s="121" t="s">
+        <v>151</v>
+      </c>
+      <c r="G6" s="121"/>
+      <c r="H6" s="121"/>
+      <c r="I6" s="121"/>
+      <c r="J6" s="121"/>
+      <c r="K6" s="121"/>
+      <c r="L6" s="121"/>
+      <c r="M6" s="121"/>
+      <c r="N6" s="121"/>
+      <c r="O6" s="121"/>
+      <c r="P6" s="121"/>
+      <c r="Q6" s="121"/>
+      <c r="R6" s="121"/>
+    </row>
+    <row r="7" spans="1:18" s="7" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="163" t="s">
+        <v>131</v>
+      </c>
+      <c r="B7" s="163"/>
+      <c r="C7" s="163"/>
+      <c r="D7" s="163"/>
+      <c r="E7" s="163"/>
+      <c r="F7" s="163" t="s">
+        <v>140</v>
+      </c>
+      <c r="G7" s="163"/>
+      <c r="H7" s="163"/>
+      <c r="I7" s="163"/>
+      <c r="J7" s="163"/>
+      <c r="K7" s="163" t="s">
+        <v>141</v>
+      </c>
+      <c r="L7" s="163"/>
+      <c r="M7" s="163"/>
+      <c r="N7" s="163"/>
+      <c r="O7" s="163"/>
+      <c r="P7" s="90" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q7" s="90"/>
+      <c r="R7" s="90"/>
+    </row>
+    <row r="8" spans="1:18" s="7" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="245">
+        <f>'CONCERT-EVALUAC'!A8</f>
+        <v>46231</v>
+      </c>
+      <c r="B8" s="245"/>
+      <c r="C8" s="245"/>
+      <c r="D8" s="245"/>
+      <c r="E8" s="245"/>
+      <c r="F8" s="121" t="s">
         <v>136</v>
       </c>
-      <c r="G5" s="176"/>
-[...156 lines deleted...]
-      <c r="A12" s="474" t="s">
+      <c r="G8" s="121"/>
+      <c r="H8" s="121"/>
+      <c r="I8" s="121"/>
+      <c r="J8" s="121"/>
+      <c r="K8" s="243" t="s">
+        <v>153</v>
+      </c>
+      <c r="L8" s="244"/>
+      <c r="M8" s="244"/>
+      <c r="N8" s="244"/>
+      <c r="O8" s="244"/>
+      <c r="P8" s="101" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q8" s="101"/>
+      <c r="R8" s="101"/>
+    </row>
+    <row r="9" spans="1:18" s="7" customFormat="1" ht="9.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="18"/>
+      <c r="B9" s="18"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="19"/>
+      <c r="G9" s="19"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="19"/>
+      <c r="K9" s="20"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="20"/>
+      <c r="N9" s="20"/>
+      <c r="O9" s="20"/>
+      <c r="P9" s="21"/>
+      <c r="Q9" s="21"/>
+      <c r="R9" s="21"/>
+    </row>
+    <row r="10" spans="1:18" s="7" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="240" t="s">
+        <v>133</v>
+      </c>
+      <c r="B10" s="240"/>
+      <c r="C10" s="240"/>
+      <c r="D10" s="240"/>
+      <c r="E10" s="240"/>
+      <c r="F10" s="240"/>
+      <c r="G10" s="240"/>
+      <c r="H10" s="240"/>
+      <c r="I10" s="240"/>
+      <c r="J10" s="240"/>
+      <c r="K10" s="240"/>
+      <c r="L10" s="240"/>
+      <c r="M10" s="240"/>
+      <c r="N10" s="240"/>
+      <c r="O10" s="240"/>
+      <c r="P10" s="240"/>
+      <c r="Q10" s="240"/>
+      <c r="R10" s="240"/>
+    </row>
+    <row r="11" spans="1:18" s="7" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="238"/>
+      <c r="B11" s="238"/>
+      <c r="C11" s="238"/>
+      <c r="D11" s="238"/>
+      <c r="E11" s="238"/>
+      <c r="F11" s="238"/>
+      <c r="G11" s="238"/>
+      <c r="H11" s="238"/>
+      <c r="I11" s="238"/>
+      <c r="J11" s="238"/>
+      <c r="K11" s="238"/>
+      <c r="L11" s="238"/>
+      <c r="M11" s="238"/>
+      <c r="N11" s="238"/>
+      <c r="O11" s="238"/>
+      <c r="P11" s="238"/>
+      <c r="Q11" s="238"/>
+      <c r="R11" s="238"/>
+    </row>
+    <row r="12" spans="1:18" s="7" customFormat="1" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="249" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="306" t="s">
+      <c r="B12" s="251" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="307"/>
-      <c r="D12" s="308">
+      <c r="C12" s="252"/>
+      <c r="D12" s="232">
         <f>'CONCERT-EVALUAC'!D14</f>
         <v>0</v>
       </c>
-      <c r="E12" s="309"/>
-[...4 lines deleted...]
-      <c r="J12" s="527" t="s">
+      <c r="E12" s="233"/>
+      <c r="F12" s="233"/>
+      <c r="G12" s="233"/>
+      <c r="H12" s="233"/>
+      <c r="I12" s="234"/>
+      <c r="J12" s="214" t="s">
         <v>9</v>
       </c>
-      <c r="K12" s="527"/>
-[...1 lines deleted...]
-      <c r="M12" s="465">
+      <c r="K12" s="214"/>
+      <c r="L12" s="214"/>
+      <c r="M12" s="395">
         <f>'CONCERT-EVALUAC'!D15</f>
         <v>0</v>
       </c>
-      <c r="N12" s="465"/>
-[...11 lines deleted...]
-      <c r="D13" s="308">
+      <c r="N12" s="395"/>
+      <c r="O12" s="395"/>
+      <c r="P12" s="395"/>
+      <c r="Q12" s="395"/>
+      <c r="R12" s="396"/>
+    </row>
+    <row r="13" spans="1:18" s="7" customFormat="1" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="402"/>
+      <c r="B13" s="253" t="s">
+        <v>98</v>
+      </c>
+      <c r="C13" s="254"/>
+      <c r="D13" s="232">
         <f>'CONCERT-EVALUAC'!D16</f>
         <v>0</v>
       </c>
-      <c r="E13" s="467"/>
-[...9 lines deleted...]
-      <c r="M13" s="469">
+      <c r="E13" s="308"/>
+      <c r="F13" s="308"/>
+      <c r="G13" s="308"/>
+      <c r="H13" s="308"/>
+      <c r="I13" s="383"/>
+      <c r="J13" s="212" t="s">
+        <v>96</v>
+      </c>
+      <c r="K13" s="214"/>
+      <c r="L13" s="248"/>
+      <c r="M13" s="397">
         <f>'CONCERT-EVALUAC'!D17</f>
         <v>0</v>
       </c>
-      <c r="N13" s="469"/>
-[...6 lines deleted...]
-      <c r="A14" s="304" t="s">
+      <c r="N13" s="397"/>
+      <c r="O13" s="397"/>
+      <c r="P13" s="397"/>
+      <c r="Q13" s="397"/>
+      <c r="R13" s="398"/>
+    </row>
+    <row r="14" spans="1:18" s="7" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="249" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="306" t="s">
+      <c r="B14" s="251" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="307"/>
-      <c r="D14" s="308">
+      <c r="C14" s="252"/>
+      <c r="D14" s="232">
         <f>'CONCERT-EVALUAC'!I14</f>
         <v>0</v>
       </c>
-      <c r="E14" s="309"/>
-[...4 lines deleted...]
-      <c r="J14" s="301" t="s">
+      <c r="E14" s="233"/>
+      <c r="F14" s="233"/>
+      <c r="G14" s="233"/>
+      <c r="H14" s="233"/>
+      <c r="I14" s="234"/>
+      <c r="J14" s="212" t="s">
         <v>9</v>
       </c>
-      <c r="K14" s="302"/>
-[...1 lines deleted...]
-      <c r="M14" s="471">
+      <c r="K14" s="214"/>
+      <c r="L14" s="248"/>
+      <c r="M14" s="399">
         <f>'CONCERT-EVALUAC'!I15</f>
         <v>0</v>
       </c>
-      <c r="N14" s="472"/>
-[...11 lines deleted...]
-      <c r="D15" s="513">
+      <c r="N14" s="400"/>
+      <c r="O14" s="400"/>
+      <c r="P14" s="400"/>
+      <c r="Q14" s="400"/>
+      <c r="R14" s="401"/>
+    </row>
+    <row r="15" spans="1:18" s="7" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="250"/>
+      <c r="B15" s="253" t="s">
+        <v>98</v>
+      </c>
+      <c r="C15" s="254"/>
+      <c r="D15" s="422">
         <f>'CONCERT-EVALUAC'!I16</f>
         <v>0</v>
       </c>
-      <c r="E15" s="309"/>
-[...9 lines deleted...]
-      <c r="M15" s="511">
+      <c r="E15" s="233"/>
+      <c r="F15" s="233"/>
+      <c r="G15" s="233"/>
+      <c r="H15" s="233"/>
+      <c r="I15" s="234"/>
+      <c r="J15" s="212" t="s">
+        <v>96</v>
+      </c>
+      <c r="K15" s="214"/>
+      <c r="L15" s="248"/>
+      <c r="M15" s="420">
         <f>'CONCERT-EVALUAC'!I17</f>
         <v>0</v>
       </c>
-      <c r="N15" s="511"/>
-[...70 lines deleted...]
-        <f>'CONCERT-EVALUAC'!P31</f>
+      <c r="N15" s="420"/>
+      <c r="O15" s="420"/>
+      <c r="P15" s="420"/>
+      <c r="Q15" s="420"/>
+      <c r="R15" s="421"/>
+    </row>
+    <row r="16" spans="1:18" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="220" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="221"/>
+      <c r="C16" s="221"/>
+      <c r="D16" s="221"/>
+      <c r="E16" s="221"/>
+      <c r="F16" s="221"/>
+      <c r="G16" s="221"/>
+      <c r="H16" s="221"/>
+      <c r="I16" s="221"/>
+      <c r="J16" s="221"/>
+      <c r="K16" s="221"/>
+      <c r="L16" s="221"/>
+      <c r="M16" s="221"/>
+      <c r="N16" s="221"/>
+      <c r="O16" s="221"/>
+      <c r="P16" s="221"/>
+      <c r="Q16" s="221"/>
+      <c r="R16" s="222"/>
+    </row>
+    <row r="17" spans="1:18" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="220" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="221"/>
+      <c r="C17" s="221"/>
+      <c r="D17" s="221"/>
+      <c r="E17" s="221"/>
+      <c r="F17" s="221"/>
+      <c r="G17" s="221"/>
+      <c r="H17" s="221"/>
+      <c r="I17" s="221"/>
+      <c r="J17" s="221"/>
+      <c r="K17" s="221"/>
+      <c r="L17" s="221"/>
+      <c r="M17" s="221"/>
+      <c r="N17" s="221"/>
+      <c r="O17" s="221"/>
+      <c r="P17" s="221"/>
+      <c r="Q17" s="221"/>
+      <c r="R17" s="222"/>
+    </row>
+    <row r="18" spans="1:18" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="63"/>
+      <c r="B18" s="51"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="51"/>
+      <c r="H18" s="51"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="261"/>
+      <c r="K18" s="261"/>
+      <c r="L18" s="261"/>
+      <c r="M18" s="261"/>
+      <c r="N18" s="261"/>
+      <c r="O18" s="261"/>
+      <c r="P18" s="261"/>
+      <c r="Q18" s="261"/>
+      <c r="R18" s="262"/>
+    </row>
+    <row r="19" spans="1:18" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="97" t="s">
+        <v>124</v>
+      </c>
+      <c r="B19" s="98"/>
+      <c r="C19" s="98"/>
+      <c r="D19" s="51"/>
+      <c r="E19" s="51"/>
+      <c r="F19" s="273">
+        <f>'CONCERT-EVALUAC'!O31</f>
         <v>0</v>
       </c>
-      <c r="G19" s="339"/>
-[...2 lines deleted...]
-      <c r="J19" s="295" t="s">
+      <c r="G19" s="274"/>
+      <c r="H19" s="51"/>
+      <c r="I19" s="51"/>
+      <c r="J19" s="220" t="s">
         <v>41</v>
       </c>
-      <c r="K19" s="296"/>
-[...18 lines deleted...]
-      <c r="J20" s="87" t="s">
+      <c r="K19" s="221"/>
+      <c r="L19" s="222"/>
+      <c r="M19" s="263"/>
+      <c r="N19" s="264"/>
+      <c r="O19" s="264"/>
+      <c r="P19" s="264"/>
+      <c r="Q19" s="264"/>
+      <c r="R19" s="265"/>
+    </row>
+    <row r="20" spans="1:18" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="97"/>
+      <c r="B20" s="98"/>
+      <c r="C20" s="98"/>
+      <c r="D20" s="51"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="275"/>
+      <c r="G20" s="276"/>
+      <c r="H20" s="51"/>
+      <c r="I20" s="51"/>
+      <c r="J20" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="K20" s="87" t="s">
+      <c r="K20" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="L20" s="87" t="s">
+      <c r="L20" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="M20" s="325"/>
-[...24 lines deleted...]
-      <c r="R21" s="327"/>
+      <c r="M20" s="263"/>
+      <c r="N20" s="264"/>
+      <c r="O20" s="264"/>
+      <c r="P20" s="264"/>
+      <c r="Q20" s="264"/>
+      <c r="R20" s="265"/>
+    </row>
+    <row r="21" spans="1:18" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="97"/>
+      <c r="B21" s="98"/>
+      <c r="C21" s="98"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="277"/>
+      <c r="G21" s="278"/>
+      <c r="H21" s="51"/>
+      <c r="I21" s="51"/>
+      <c r="J21" s="65"/>
+      <c r="K21" s="65"/>
+      <c r="L21" s="65"/>
+      <c r="M21" s="263"/>
+      <c r="N21" s="264"/>
+      <c r="O21" s="264"/>
+      <c r="P21" s="264"/>
+      <c r="Q21" s="264"/>
+      <c r="R21" s="265"/>
     </row>
     <row r="22" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="29"/>
-[...16 lines deleted...]
-      <c r="R22" s="333"/>
+      <c r="A22" s="66"/>
+      <c r="B22" s="57"/>
+      <c r="C22" s="57"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="51"/>
+      <c r="H22" s="51"/>
+      <c r="I22" s="51"/>
+      <c r="J22" s="269"/>
+      <c r="K22" s="269"/>
+      <c r="L22" s="269"/>
+      <c r="M22" s="269"/>
+      <c r="N22" s="269"/>
+      <c r="O22" s="269"/>
+      <c r="P22" s="269"/>
+      <c r="Q22" s="269"/>
+      <c r="R22" s="270"/>
     </row>
     <row r="23" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="32"/>
-[...19 lines deleted...]
-      <c r="A24" s="328" t="s">
+      <c r="A23" s="30"/>
+      <c r="B23" s="67"/>
+      <c r="C23" s="67"/>
+      <c r="D23" s="67"/>
+      <c r="E23" s="67"/>
+      <c r="F23" s="67"/>
+      <c r="G23" s="67"/>
+      <c r="H23" s="67"/>
+      <c r="I23" s="67"/>
+      <c r="J23" s="67"/>
+      <c r="K23" s="67"/>
+      <c r="L23" s="67"/>
+      <c r="M23" s="67"/>
+      <c r="N23" s="67"/>
+      <c r="O23" s="67"/>
+      <c r="P23" s="67"/>
+      <c r="Q23" s="67"/>
+      <c r="R23" s="68"/>
+    </row>
+    <row r="24" spans="1:18" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="266" t="s">
         <v>42</v>
       </c>
-      <c r="B24" s="329"/>
-[...15 lines deleted...]
-      <c r="R24" s="35"/>
+      <c r="B24" s="267"/>
+      <c r="C24" s="267"/>
+      <c r="D24" s="267"/>
+      <c r="E24" s="268"/>
+      <c r="F24" s="268"/>
+      <c r="G24" s="268"/>
+      <c r="H24" s="268"/>
+      <c r="I24" s="268"/>
+      <c r="J24" s="51"/>
+      <c r="K24" s="51"/>
+      <c r="L24" s="51"/>
+      <c r="M24" s="51"/>
+      <c r="N24" s="51"/>
+      <c r="O24" s="51"/>
+      <c r="P24" s="51"/>
+      <c r="Q24" s="51"/>
+      <c r="R24" s="69"/>
     </row>
     <row r="25" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="37"/>
-[...16 lines deleted...]
-      <c r="R25" s="95"/>
+      <c r="A25" s="70"/>
+      <c r="B25" s="71"/>
+      <c r="C25" s="71"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="71"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="71"/>
+      <c r="K25" s="71"/>
+      <c r="L25" s="71"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="71"/>
+      <c r="O25" s="71"/>
+      <c r="P25" s="71"/>
+      <c r="Q25" s="71"/>
+      <c r="R25" s="72"/>
     </row>
     <row r="26" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="36"/>
-[...19 lines deleted...]
-      <c r="A27" s="328" t="s">
+      <c r="A26" s="63"/>
+      <c r="B26" s="51"/>
+      <c r="C26" s="51"/>
+      <c r="D26" s="51"/>
+      <c r="E26" s="51"/>
+      <c r="F26" s="51"/>
+      <c r="G26" s="51"/>
+      <c r="H26" s="51"/>
+      <c r="I26" s="51"/>
+      <c r="J26" s="261"/>
+      <c r="K26" s="261"/>
+      <c r="L26" s="261"/>
+      <c r="M26" s="261"/>
+      <c r="N26" s="261"/>
+      <c r="O26" s="261"/>
+      <c r="P26" s="261"/>
+      <c r="Q26" s="261"/>
+      <c r="R26" s="262"/>
+    </row>
+    <row r="27" spans="1:18" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="B27" s="329"/>
-[...15 lines deleted...]
-      <c r="R27" s="335"/>
+      <c r="B27" s="267"/>
+      <c r="C27" s="267"/>
+      <c r="D27" s="267"/>
+      <c r="E27" s="268"/>
+      <c r="F27" s="268"/>
+      <c r="G27" s="268"/>
+      <c r="H27" s="268"/>
+      <c r="I27" s="268"/>
+      <c r="J27" s="261"/>
+      <c r="K27" s="261"/>
+      <c r="L27" s="261"/>
+      <c r="M27" s="261"/>
+      <c r="N27" s="261"/>
+      <c r="O27" s="261"/>
+      <c r="P27" s="261"/>
+      <c r="Q27" s="261"/>
+      <c r="R27" s="262"/>
     </row>
     <row r="28" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="37"/>
-[...16 lines deleted...]
-      <c r="R28" s="337"/>
+      <c r="A28" s="70"/>
+      <c r="B28" s="71"/>
+      <c r="C28" s="71"/>
+      <c r="D28" s="71"/>
+      <c r="E28" s="71"/>
+      <c r="F28" s="71"/>
+      <c r="G28" s="71"/>
+      <c r="H28" s="71"/>
+      <c r="I28" s="71"/>
+      <c r="J28" s="271"/>
+      <c r="K28" s="271"/>
+      <c r="L28" s="271"/>
+      <c r="M28" s="271"/>
+      <c r="N28" s="271"/>
+      <c r="O28" s="271"/>
+      <c r="P28" s="271"/>
+      <c r="Q28" s="271"/>
+      <c r="R28" s="272"/>
     </row>
     <row r="29" spans="1:18" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="36"/>
-[...19 lines deleted...]
-      <c r="A30" s="320" t="s">
+      <c r="A29" s="63"/>
+      <c r="B29" s="51"/>
+      <c r="C29" s="51"/>
+      <c r="D29" s="51"/>
+      <c r="E29" s="51"/>
+      <c r="F29" s="51"/>
+      <c r="G29" s="51"/>
+      <c r="H29" s="51"/>
+      <c r="I29" s="51"/>
+      <c r="J29" s="51"/>
+      <c r="K29" s="51"/>
+      <c r="L29" s="51"/>
+      <c r="M29" s="51"/>
+      <c r="N29" s="51"/>
+      <c r="O29" s="51"/>
+      <c r="P29" s="51"/>
+      <c r="Q29" s="51"/>
+      <c r="R29" s="69"/>
+    </row>
+    <row r="30" spans="1:18" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="220" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="321"/>
-[...15 lines deleted...]
-      <c r="R30" s="322"/>
+      <c r="B30" s="221"/>
+      <c r="C30" s="221"/>
+      <c r="D30" s="221"/>
+      <c r="E30" s="221"/>
+      <c r="F30" s="221"/>
+      <c r="G30" s="221"/>
+      <c r="H30" s="221"/>
+      <c r="I30" s="221"/>
+      <c r="J30" s="221"/>
+      <c r="K30" s="221"/>
+      <c r="L30" s="221"/>
+      <c r="M30" s="221"/>
+      <c r="N30" s="221"/>
+      <c r="O30" s="221"/>
+      <c r="P30" s="221"/>
+      <c r="Q30" s="221"/>
+      <c r="R30" s="222"/>
     </row>
     <row r="31" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="36"/>
-[...16 lines deleted...]
-      <c r="R31" s="314"/>
+      <c r="A31" s="63"/>
+      <c r="B31" s="51"/>
+      <c r="C31" s="51"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="51"/>
+      <c r="F31" s="51"/>
+      <c r="G31" s="51"/>
+      <c r="H31" s="51"/>
+      <c r="I31" s="51"/>
+      <c r="J31" s="255"/>
+      <c r="K31" s="255"/>
+      <c r="L31" s="255"/>
+      <c r="M31" s="255"/>
+      <c r="N31" s="255"/>
+      <c r="O31" s="255"/>
+      <c r="P31" s="255"/>
+      <c r="Q31" s="255"/>
+      <c r="R31" s="256"/>
     </row>
     <row r="32" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="36"/>
-[...16 lines deleted...]
-      <c r="R32" s="316"/>
+      <c r="A32" s="63"/>
+      <c r="B32" s="51"/>
+      <c r="C32" s="51"/>
+      <c r="D32" s="51"/>
+      <c r="E32" s="51"/>
+      <c r="F32" s="51"/>
+      <c r="G32" s="51"/>
+      <c r="H32" s="51"/>
+      <c r="I32" s="51"/>
+      <c r="J32" s="257"/>
+      <c r="K32" s="257"/>
+      <c r="L32" s="257"/>
+      <c r="M32" s="257"/>
+      <c r="N32" s="257"/>
+      <c r="O32" s="257"/>
+      <c r="P32" s="257"/>
+      <c r="Q32" s="257"/>
+      <c r="R32" s="258"/>
     </row>
     <row r="33" spans="1:18" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="36"/>
-[...6 lines deleted...]
-      <c r="F33" s="521">
+      <c r="A33" s="63"/>
+      <c r="B33" s="98" t="s">
+        <v>146</v>
+      </c>
+      <c r="C33" s="98"/>
+      <c r="D33" s="51"/>
+      <c r="E33" s="51"/>
+      <c r="F33" s="425">
         <v>0</v>
       </c>
-      <c r="G33" s="522"/>
-[...10 lines deleted...]
-      <c r="R33" s="316"/>
+      <c r="G33" s="426"/>
+      <c r="H33" s="51"/>
+      <c r="I33" s="51"/>
+      <c r="J33" s="257"/>
+      <c r="K33" s="257"/>
+      <c r="L33" s="257"/>
+      <c r="M33" s="257"/>
+      <c r="N33" s="257"/>
+      <c r="O33" s="257"/>
+      <c r="P33" s="257"/>
+      <c r="Q33" s="257"/>
+      <c r="R33" s="258"/>
     </row>
     <row r="34" spans="1:18" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="36"/>
-[...16 lines deleted...]
-      <c r="R34" s="316"/>
+      <c r="A34" s="63"/>
+      <c r="B34" s="51"/>
+      <c r="C34" s="51"/>
+      <c r="D34" s="51"/>
+      <c r="E34" s="51"/>
+      <c r="F34" s="51"/>
+      <c r="G34" s="51"/>
+      <c r="H34" s="51"/>
+      <c r="I34" s="51"/>
+      <c r="J34" s="257"/>
+      <c r="K34" s="257"/>
+      <c r="L34" s="257"/>
+      <c r="M34" s="257"/>
+      <c r="N34" s="257"/>
+      <c r="O34" s="257"/>
+      <c r="P34" s="257"/>
+      <c r="Q34" s="257"/>
+      <c r="R34" s="258"/>
     </row>
     <row r="35" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="36"/>
-[...6 lines deleted...]
-      <c r="F35" s="523">
+      <c r="A35" s="63"/>
+      <c r="B35" s="424" t="s">
+        <v>137</v>
+      </c>
+      <c r="C35" s="424"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="51"/>
+      <c r="F35" s="427">
         <v>0</v>
       </c>
-      <c r="G35" s="524"/>
-[...10 lines deleted...]
-      <c r="R35" s="316"/>
+      <c r="G35" s="428"/>
+      <c r="H35" s="51"/>
+      <c r="I35" s="51"/>
+      <c r="J35" s="257"/>
+      <c r="K35" s="257"/>
+      <c r="L35" s="257"/>
+      <c r="M35" s="257"/>
+      <c r="N35" s="257"/>
+      <c r="O35" s="257"/>
+      <c r="P35" s="257"/>
+      <c r="Q35" s="257"/>
+      <c r="R35" s="258"/>
     </row>
     <row r="36" spans="1:18" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="36"/>
-[...16 lines deleted...]
-      <c r="R36" s="316"/>
+      <c r="A36" s="63"/>
+      <c r="B36" s="424"/>
+      <c r="C36" s="424"/>
+      <c r="D36" s="51"/>
+      <c r="E36" s="51"/>
+      <c r="F36" s="429"/>
+      <c r="G36" s="430"/>
+      <c r="H36" s="51"/>
+      <c r="I36" s="51"/>
+      <c r="J36" s="257"/>
+      <c r="K36" s="257"/>
+      <c r="L36" s="257"/>
+      <c r="M36" s="257"/>
+      <c r="N36" s="257"/>
+      <c r="O36" s="257"/>
+      <c r="P36" s="257"/>
+      <c r="Q36" s="257"/>
+      <c r="R36" s="258"/>
     </row>
     <row r="37" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="36"/>
-[...16 lines deleted...]
-      <c r="R37" s="316"/>
+      <c r="A37" s="63"/>
+      <c r="B37" s="424"/>
+      <c r="C37" s="424"/>
+      <c r="D37" s="51"/>
+      <c r="E37" s="51"/>
+      <c r="F37" s="51"/>
+      <c r="G37" s="51"/>
+      <c r="H37" s="51"/>
+      <c r="I37" s="51"/>
+      <c r="J37" s="257"/>
+      <c r="K37" s="257"/>
+      <c r="L37" s="257"/>
+      <c r="M37" s="257"/>
+      <c r="N37" s="257"/>
+      <c r="O37" s="257"/>
+      <c r="P37" s="257"/>
+      <c r="Q37" s="257"/>
+      <c r="R37" s="258"/>
     </row>
     <row r="38" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="36"/>
-[...20 lines deleted...]
-      <c r="B39" s="319" t="s">
+      <c r="A38" s="63"/>
+      <c r="B38" s="51"/>
+      <c r="C38" s="51"/>
+      <c r="D38" s="51"/>
+      <c r="E38" s="51"/>
+      <c r="F38" s="51"/>
+      <c r="G38" s="51"/>
+      <c r="H38" s="51"/>
+      <c r="I38" s="51"/>
+      <c r="J38" s="257"/>
+      <c r="K38" s="257"/>
+      <c r="L38" s="257"/>
+      <c r="M38" s="257"/>
+      <c r="N38" s="257"/>
+      <c r="O38" s="257"/>
+      <c r="P38" s="257"/>
+      <c r="Q38" s="257"/>
+      <c r="R38" s="258"/>
+    </row>
+    <row r="39" spans="1:18" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="63"/>
+      <c r="B39" s="98" t="s">
         <v>65</v>
       </c>
-      <c r="C39" s="319"/>
-[...3 lines deleted...]
-        <f>(F33+F35)/2</f>
+      <c r="C39" s="98"/>
+      <c r="D39" s="51"/>
+      <c r="E39" s="51"/>
+      <c r="F39" s="283">
+        <f>(F33+F35)</f>
         <v>0</v>
       </c>
-      <c r="G39" s="349"/>
-[...2 lines deleted...]
-      <c r="J39" s="295" t="s">
+      <c r="G39" s="284"/>
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
+      <c r="J39" s="220" t="s">
         <v>66</v>
       </c>
-      <c r="K39" s="296"/>
-[...18 lines deleted...]
-      <c r="J40" s="87" t="s">
+      <c r="K39" s="221"/>
+      <c r="L39" s="222"/>
+      <c r="M39" s="257"/>
+      <c r="N39" s="279"/>
+      <c r="O39" s="279"/>
+      <c r="P39" s="279"/>
+      <c r="Q39" s="279"/>
+      <c r="R39" s="280"/>
+    </row>
+    <row r="40" spans="1:18" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="63"/>
+      <c r="B40" s="98"/>
+      <c r="C40" s="98"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="285"/>
+      <c r="G40" s="286"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="K40" s="87" t="s">
+      <c r="K40" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="L40" s="87" t="s">
+      <c r="L40" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="M40" s="344"/>
-[...24 lines deleted...]
-      <c r="R41" s="345"/>
+      <c r="M40" s="279"/>
+      <c r="N40" s="279"/>
+      <c r="O40" s="279"/>
+      <c r="P40" s="279"/>
+      <c r="Q40" s="279"/>
+      <c r="R40" s="280"/>
+    </row>
+    <row r="41" spans="1:18" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="63"/>
+      <c r="B41" s="98"/>
+      <c r="C41" s="98"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="287"/>
+      <c r="G41" s="288"/>
+      <c r="H41" s="51"/>
+      <c r="I41" s="51"/>
+      <c r="J41" s="65"/>
+      <c r="K41" s="65"/>
+      <c r="L41" s="65"/>
+      <c r="M41" s="279"/>
+      <c r="N41" s="279"/>
+      <c r="O41" s="279"/>
+      <c r="P41" s="279"/>
+      <c r="Q41" s="279"/>
+      <c r="R41" s="280"/>
     </row>
     <row r="42" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="36"/>
-[...16 lines deleted...]
-      <c r="R42" s="345"/>
+      <c r="A42" s="63"/>
+      <c r="B42" s="51"/>
+      <c r="C42" s="51"/>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="255"/>
+      <c r="K42" s="255"/>
+      <c r="L42" s="255"/>
+      <c r="M42" s="279"/>
+      <c r="N42" s="279"/>
+      <c r="O42" s="279"/>
+      <c r="P42" s="279"/>
+      <c r="Q42" s="279"/>
+      <c r="R42" s="280"/>
     </row>
     <row r="43" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="36"/>
-[...4 lines deleted...]
-      <c r="F43" s="378" t="str">
+      <c r="A43" s="63"/>
+      <c r="B43" s="51"/>
+      <c r="C43" s="51"/>
+      <c r="D43" s="51"/>
+      <c r="E43" s="51"/>
+      <c r="F43" s="312" t="str">
         <f>IF(F39&lt;=66%,"NO SATISFACTORIO",IF((F39&gt;=67%)*AND(F39&lt;=89%),"SATISFACTORIO",IF((F39&gt;89%)*AND(F39&lt;=100%),"SOBRESALIENTE")))</f>
         <v>NO SATISFACTORIO</v>
       </c>
-      <c r="G43" s="379"/>
-[...10 lines deleted...]
-      <c r="R43" s="345"/>
+      <c r="G43" s="313"/>
+      <c r="H43" s="313"/>
+      <c r="I43" s="313"/>
+      <c r="J43" s="314"/>
+      <c r="K43" s="63"/>
+      <c r="L43" s="51"/>
+      <c r="M43" s="279"/>
+      <c r="N43" s="279"/>
+      <c r="O43" s="279"/>
+      <c r="P43" s="279"/>
+      <c r="Q43" s="279"/>
+      <c r="R43" s="280"/>
     </row>
     <row r="44" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="37"/>
-[...16 lines deleted...]
-      <c r="R44" s="347"/>
+      <c r="A44" s="70"/>
+      <c r="B44" s="71"/>
+      <c r="C44" s="71"/>
+      <c r="D44" s="71"/>
+      <c r="E44" s="71"/>
+      <c r="F44" s="315"/>
+      <c r="G44" s="316"/>
+      <c r="H44" s="316"/>
+      <c r="I44" s="316"/>
+      <c r="J44" s="317"/>
+      <c r="K44" s="70"/>
+      <c r="L44" s="71"/>
+      <c r="M44" s="281"/>
+      <c r="N44" s="281"/>
+      <c r="O44" s="281"/>
+      <c r="P44" s="281"/>
+      <c r="Q44" s="281"/>
+      <c r="R44" s="282"/>
     </row>
     <row r="45" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="78" t="s">
+      <c r="A45" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B45" s="33"/>
-[...35 lines deleted...]
-      <c r="R46" s="316"/>
+      <c r="B45" s="67"/>
+      <c r="C45" s="67"/>
+      <c r="D45" s="67"/>
+      <c r="E45" s="67"/>
+      <c r="F45" s="67"/>
+      <c r="G45" s="67"/>
+      <c r="H45" s="67"/>
+      <c r="I45" s="67"/>
+      <c r="J45" s="255"/>
+      <c r="K45" s="255"/>
+      <c r="L45" s="255"/>
+      <c r="M45" s="255"/>
+      <c r="N45" s="255"/>
+      <c r="O45" s="255"/>
+      <c r="P45" s="255"/>
+      <c r="Q45" s="255"/>
+      <c r="R45" s="256"/>
+    </row>
+    <row r="46" spans="1:18" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="63"/>
+      <c r="B46" s="51"/>
+      <c r="C46" s="51"/>
+      <c r="D46" s="51"/>
+      <c r="E46" s="73"/>
+      <c r="F46" s="73"/>
+      <c r="G46" s="73"/>
+      <c r="H46" s="73"/>
+      <c r="I46" s="73"/>
+      <c r="J46" s="257"/>
+      <c r="K46" s="257"/>
+      <c r="L46" s="257"/>
+      <c r="M46" s="257"/>
+      <c r="N46" s="257"/>
+      <c r="O46" s="257"/>
+      <c r="P46" s="257"/>
+      <c r="Q46" s="257"/>
+      <c r="R46" s="258"/>
     </row>
     <row r="47" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="37"/>
-[...16 lines deleted...]
-      <c r="R47" s="318"/>
+      <c r="A47" s="70"/>
+      <c r="B47" s="71"/>
+      <c r="C47" s="71"/>
+      <c r="D47" s="71"/>
+      <c r="E47" s="71"/>
+      <c r="F47" s="71"/>
+      <c r="G47" s="71"/>
+      <c r="H47" s="71"/>
+      <c r="I47" s="71"/>
+      <c r="J47" s="259"/>
+      <c r="K47" s="259"/>
+      <c r="L47" s="259"/>
+      <c r="M47" s="259"/>
+      <c r="N47" s="259"/>
+      <c r="O47" s="259"/>
+      <c r="P47" s="259"/>
+      <c r="Q47" s="259"/>
+      <c r="R47" s="260"/>
     </row>
     <row r="48" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="372" t="s">
+      <c r="A48" s="307" t="s">
         <v>43</v>
       </c>
-      <c r="B48" s="373"/>
-[...15 lines deleted...]
-      <c r="R48" s="314"/>
+      <c r="B48" s="308"/>
+      <c r="C48" s="308"/>
+      <c r="D48" s="308"/>
+      <c r="E48" s="51"/>
+      <c r="F48" s="51"/>
+      <c r="G48" s="51"/>
+      <c r="H48" s="51"/>
+      <c r="I48" s="51"/>
+      <c r="J48" s="51"/>
+      <c r="K48" s="51"/>
+      <c r="L48" s="51"/>
+      <c r="M48" s="51"/>
+      <c r="N48" s="51"/>
+      <c r="O48" s="51"/>
+      <c r="P48" s="51"/>
+      <c r="Q48" s="255"/>
+      <c r="R48" s="256"/>
     </row>
     <row r="49" spans="1:18" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="374"/>
-[...16 lines deleted...]
-      <c r="R49" s="316"/>
+      <c r="A49" s="309"/>
+      <c r="B49" s="238"/>
+      <c r="C49" s="238"/>
+      <c r="D49" s="238"/>
+      <c r="E49" s="51"/>
+      <c r="F49" s="51"/>
+      <c r="G49" s="51"/>
+      <c r="H49" s="51"/>
+      <c r="I49" s="51"/>
+      <c r="J49" s="51"/>
+      <c r="K49" s="51"/>
+      <c r="L49" s="51"/>
+      <c r="M49" s="51"/>
+      <c r="N49" s="51"/>
+      <c r="O49" s="51"/>
+      <c r="P49" s="51"/>
+      <c r="Q49" s="257"/>
+      <c r="R49" s="258"/>
     </row>
     <row r="50" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="374"/>
-[...16 lines deleted...]
-      <c r="R50" s="316"/>
+      <c r="A50" s="309"/>
+      <c r="B50" s="238"/>
+      <c r="C50" s="238"/>
+      <c r="D50" s="238"/>
+      <c r="E50" s="51"/>
+      <c r="F50" s="51"/>
+      <c r="G50" s="51"/>
+      <c r="H50" s="51"/>
+      <c r="I50" s="51"/>
+      <c r="J50" s="51"/>
+      <c r="K50" s="51"/>
+      <c r="L50" s="51"/>
+      <c r="M50" s="51"/>
+      <c r="N50" s="51"/>
+      <c r="O50" s="51"/>
+      <c r="P50" s="51"/>
+      <c r="Q50" s="257"/>
+      <c r="R50" s="258"/>
     </row>
     <row r="51" spans="1:18" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="374"/>
-[...16 lines deleted...]
-      <c r="R51" s="316"/>
+      <c r="A51" s="309"/>
+      <c r="B51" s="238"/>
+      <c r="C51" s="238"/>
+      <c r="D51" s="238"/>
+      <c r="E51" s="51"/>
+      <c r="F51" s="51"/>
+      <c r="G51" s="51"/>
+      <c r="H51" s="51"/>
+      <c r="I51" s="51"/>
+      <c r="J51" s="51"/>
+      <c r="K51" s="51"/>
+      <c r="L51" s="51"/>
+      <c r="M51" s="51"/>
+      <c r="N51" s="51"/>
+      <c r="O51" s="51"/>
+      <c r="P51" s="51"/>
+      <c r="Q51" s="257"/>
+      <c r="R51" s="258"/>
     </row>
     <row r="52" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="374"/>
-[...16 lines deleted...]
-      <c r="R52" s="316"/>
+      <c r="A52" s="309"/>
+      <c r="B52" s="238"/>
+      <c r="C52" s="238"/>
+      <c r="D52" s="238"/>
+      <c r="E52" s="74"/>
+      <c r="F52" s="74"/>
+      <c r="G52" s="74"/>
+      <c r="H52" s="74"/>
+      <c r="I52" s="74"/>
+      <c r="J52" s="51"/>
+      <c r="K52" s="51"/>
+      <c r="L52" s="51"/>
+      <c r="M52" s="51"/>
+      <c r="N52" s="51"/>
+      <c r="O52" s="51"/>
+      <c r="P52" s="51"/>
+      <c r="Q52" s="257"/>
+      <c r="R52" s="258"/>
     </row>
     <row r="53" spans="1:18" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="374"/>
-[...16 lines deleted...]
-      <c r="R53" s="316"/>
+      <c r="A53" s="309"/>
+      <c r="B53" s="238"/>
+      <c r="C53" s="238"/>
+      <c r="D53" s="238"/>
+      <c r="E53" s="51"/>
+      <c r="F53" s="51"/>
+      <c r="G53" s="51"/>
+      <c r="H53" s="51"/>
+      <c r="I53" s="51"/>
+      <c r="J53" s="51"/>
+      <c r="K53" s="51"/>
+      <c r="L53" s="51"/>
+      <c r="M53" s="51"/>
+      <c r="N53" s="51"/>
+      <c r="O53" s="51"/>
+      <c r="P53" s="51"/>
+      <c r="Q53" s="257"/>
+      <c r="R53" s="258"/>
     </row>
     <row r="54" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="374"/>
-[...16 lines deleted...]
-      <c r="R54" s="316"/>
+      <c r="A54" s="309"/>
+      <c r="B54" s="238"/>
+      <c r="C54" s="238"/>
+      <c r="D54" s="238"/>
+      <c r="E54" s="51"/>
+      <c r="F54" s="51"/>
+      <c r="G54" s="51"/>
+      <c r="H54" s="51"/>
+      <c r="I54" s="51"/>
+      <c r="J54" s="51"/>
+      <c r="K54" s="51"/>
+      <c r="L54" s="51"/>
+      <c r="M54" s="51"/>
+      <c r="N54" s="51"/>
+      <c r="O54" s="51"/>
+      <c r="P54" s="51"/>
+      <c r="Q54" s="257"/>
+      <c r="R54" s="258"/>
     </row>
     <row r="55" spans="1:18" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="374"/>
-[...16 lines deleted...]
-      <c r="R55" s="316"/>
+      <c r="A55" s="309"/>
+      <c r="B55" s="238"/>
+      <c r="C55" s="238"/>
+      <c r="D55" s="238"/>
+      <c r="E55" s="51"/>
+      <c r="F55" s="51"/>
+      <c r="G55" s="51"/>
+      <c r="H55" s="51"/>
+      <c r="I55" s="51"/>
+      <c r="J55" s="51"/>
+      <c r="K55" s="51"/>
+      <c r="L55" s="51"/>
+      <c r="M55" s="51"/>
+      <c r="N55" s="51"/>
+      <c r="O55" s="51"/>
+      <c r="P55" s="51"/>
+      <c r="Q55" s="257"/>
+      <c r="R55" s="258"/>
     </row>
     <row r="56" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="376"/>
-[...16 lines deleted...]
-      <c r="R56" s="316"/>
+      <c r="A56" s="310"/>
+      <c r="B56" s="311"/>
+      <c r="C56" s="311"/>
+      <c r="D56" s="311"/>
+      <c r="E56" s="71"/>
+      <c r="F56" s="71"/>
+      <c r="G56" s="71"/>
+      <c r="H56" s="71"/>
+      <c r="I56" s="71"/>
+      <c r="J56" s="71"/>
+      <c r="K56" s="71"/>
+      <c r="L56" s="71"/>
+      <c r="M56" s="71"/>
+      <c r="N56" s="71"/>
+      <c r="O56" s="51"/>
+      <c r="P56" s="51"/>
+      <c r="Q56" s="257"/>
+      <c r="R56" s="258"/>
     </row>
     <row r="57" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="484" t="s">
+      <c r="A57" s="220" t="s">
         <v>75</v>
       </c>
-      <c r="B57" s="485"/>
-[...12 lines deleted...]
-      <c r="O57" s="487" t="s">
+      <c r="B57" s="221"/>
+      <c r="C57" s="221"/>
+      <c r="D57" s="221"/>
+      <c r="E57" s="221"/>
+      <c r="F57" s="221"/>
+      <c r="G57" s="221"/>
+      <c r="H57" s="221"/>
+      <c r="I57" s="221"/>
+      <c r="J57" s="221"/>
+      <c r="K57" s="221"/>
+      <c r="L57" s="221"/>
+      <c r="M57" s="221"/>
+      <c r="N57" s="222"/>
+      <c r="O57" s="405" t="s">
         <v>76</v>
       </c>
-      <c r="P57" s="488"/>
-[...18 lines deleted...]
-      <c r="O58" s="88" t="s">
+      <c r="P57" s="406"/>
+      <c r="Q57" s="406"/>
+      <c r="R57" s="407"/>
+    </row>
+    <row r="58" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="408"/>
+      <c r="B58" s="409"/>
+      <c r="C58" s="409"/>
+      <c r="D58" s="409"/>
+      <c r="E58" s="409"/>
+      <c r="F58" s="409"/>
+      <c r="G58" s="409"/>
+      <c r="H58" s="409"/>
+      <c r="I58" s="409"/>
+      <c r="J58" s="409"/>
+      <c r="K58" s="409"/>
+      <c r="L58" s="409"/>
+      <c r="M58" s="409"/>
+      <c r="N58" s="410"/>
+      <c r="O58" s="75" t="s">
         <v>45</v>
       </c>
-      <c r="P58" s="43"/>
-      <c r="Q58" s="88" t="s">
+      <c r="P58" s="76"/>
+      <c r="Q58" s="75" t="s">
         <v>46</v>
       </c>
-      <c r="R58" s="43"/>
+      <c r="R58" s="76"/>
     </row>
     <row r="59" spans="1:18" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="493"/>
-[...16 lines deleted...]
-      <c r="R59" s="394"/>
+      <c r="A59" s="411"/>
+      <c r="B59" s="412"/>
+      <c r="C59" s="412"/>
+      <c r="D59" s="412"/>
+      <c r="E59" s="412"/>
+      <c r="F59" s="412"/>
+      <c r="G59" s="412"/>
+      <c r="H59" s="412"/>
+      <c r="I59" s="412"/>
+      <c r="J59" s="412"/>
+      <c r="K59" s="412"/>
+      <c r="L59" s="412"/>
+      <c r="M59" s="412"/>
+      <c r="N59" s="413"/>
+      <c r="O59" s="325"/>
+      <c r="P59" s="326"/>
+      <c r="Q59" s="326"/>
+      <c r="R59" s="327"/>
     </row>
     <row r="60" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="493"/>
-[...16 lines deleted...]
-      <c r="R60" s="397"/>
+      <c r="A60" s="411"/>
+      <c r="B60" s="412"/>
+      <c r="C60" s="412"/>
+      <c r="D60" s="412"/>
+      <c r="E60" s="412"/>
+      <c r="F60" s="412"/>
+      <c r="G60" s="412"/>
+      <c r="H60" s="412"/>
+      <c r="I60" s="412"/>
+      <c r="J60" s="412"/>
+      <c r="K60" s="412"/>
+      <c r="L60" s="412"/>
+      <c r="M60" s="412"/>
+      <c r="N60" s="413"/>
+      <c r="O60" s="328"/>
+      <c r="P60" s="329"/>
+      <c r="Q60" s="329"/>
+      <c r="R60" s="330"/>
     </row>
     <row r="61" spans="1:18" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="493"/>
-[...16 lines deleted...]
-      <c r="R61" s="400"/>
+      <c r="A61" s="411"/>
+      <c r="B61" s="412"/>
+      <c r="C61" s="412"/>
+      <c r="D61" s="412"/>
+      <c r="E61" s="412"/>
+      <c r="F61" s="412"/>
+      <c r="G61" s="412"/>
+      <c r="H61" s="412"/>
+      <c r="I61" s="412"/>
+      <c r="J61" s="412"/>
+      <c r="K61" s="412"/>
+      <c r="L61" s="412"/>
+      <c r="M61" s="412"/>
+      <c r="N61" s="413"/>
+      <c r="O61" s="331"/>
+      <c r="P61" s="332"/>
+      <c r="Q61" s="332"/>
+      <c r="R61" s="333"/>
     </row>
     <row r="62" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="496"/>
-[...13 lines deleted...]
-      <c r="O62" s="401" t="s">
+      <c r="A62" s="414"/>
+      <c r="B62" s="415"/>
+      <c r="C62" s="415"/>
+      <c r="D62" s="415"/>
+      <c r="E62" s="415"/>
+      <c r="F62" s="415"/>
+      <c r="G62" s="415"/>
+      <c r="H62" s="415"/>
+      <c r="I62" s="415"/>
+      <c r="J62" s="415"/>
+      <c r="K62" s="415"/>
+      <c r="L62" s="415"/>
+      <c r="M62" s="415"/>
+      <c r="N62" s="416"/>
+      <c r="O62" s="334" t="s">
         <v>47</v>
       </c>
-      <c r="P62" s="402"/>
-[...1 lines deleted...]
-      <c r="R62" s="403"/>
+      <c r="P62" s="335"/>
+      <c r="Q62" s="335"/>
+      <c r="R62" s="336"/>
     </row>
     <row r="63" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="320" t="s">
+      <c r="A63" s="220" t="s">
         <v>48</v>
       </c>
-      <c r="B63" s="321"/>
-[...15 lines deleted...]
-      <c r="R63" s="322"/>
+      <c r="B63" s="221"/>
+      <c r="C63" s="221"/>
+      <c r="D63" s="221"/>
+      <c r="E63" s="221"/>
+      <c r="F63" s="221"/>
+      <c r="G63" s="221"/>
+      <c r="H63" s="221"/>
+      <c r="I63" s="221"/>
+      <c r="J63" s="221"/>
+      <c r="K63" s="221"/>
+      <c r="L63" s="221"/>
+      <c r="M63" s="221"/>
+      <c r="N63" s="221"/>
+      <c r="O63" s="221"/>
+      <c r="P63" s="221"/>
+      <c r="Q63" s="221"/>
+      <c r="R63" s="222"/>
     </row>
     <row r="64" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="384" t="s">
+      <c r="A64" s="318" t="s">
         <v>49</v>
       </c>
-      <c r="B64" s="385"/>
-[...7 lines deleted...]
-      <c r="J64" s="320" t="s">
+      <c r="B64" s="319"/>
+      <c r="C64" s="319"/>
+      <c r="D64" s="319"/>
+      <c r="E64" s="319"/>
+      <c r="F64" s="221"/>
+      <c r="G64" s="221"/>
+      <c r="H64" s="221"/>
+      <c r="I64" s="222"/>
+      <c r="J64" s="220" t="s">
         <v>50</v>
       </c>
-      <c r="K64" s="321"/>
-[...6 lines deleted...]
-      <c r="R64" s="322"/>
+      <c r="K64" s="221"/>
+      <c r="L64" s="221"/>
+      <c r="M64" s="221"/>
+      <c r="N64" s="221"/>
+      <c r="O64" s="221"/>
+      <c r="P64" s="221"/>
+      <c r="Q64" s="221"/>
+      <c r="R64" s="222"/>
     </row>
     <row r="65" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="386" t="s">
+      <c r="A65" s="318" t="s">
         <v>51</v>
       </c>
-      <c r="B65" s="387"/>
-[...1 lines deleted...]
-      <c r="D65" s="508" t="s">
+      <c r="B65" s="320"/>
+      <c r="C65" s="323"/>
+      <c r="D65" s="417" t="s">
         <v>52</v>
       </c>
-      <c r="E65" s="404"/>
-      <c r="F65" s="320" t="s">
+      <c r="E65" s="337"/>
+      <c r="F65" s="220" t="s">
         <v>53</v>
       </c>
-      <c r="G65" s="321"/>
-[...2 lines deleted...]
-      <c r="J65" s="386" t="s">
+      <c r="G65" s="221"/>
+      <c r="H65" s="221"/>
+      <c r="I65" s="222"/>
+      <c r="J65" s="318" t="s">
         <v>51</v>
       </c>
-      <c r="K65" s="387"/>
-[...1 lines deleted...]
-      <c r="M65" s="508" t="s">
+      <c r="K65" s="320"/>
+      <c r="L65" s="323"/>
+      <c r="M65" s="417" t="s">
         <v>52</v>
       </c>
-      <c r="N65" s="404"/>
-      <c r="O65" s="320" t="s">
+      <c r="N65" s="337"/>
+      <c r="O65" s="220" t="s">
         <v>53</v>
       </c>
-      <c r="P65" s="321"/>
-[...1 lines deleted...]
-      <c r="R65" s="322"/>
+      <c r="P65" s="221"/>
+      <c r="Q65" s="221"/>
+      <c r="R65" s="222"/>
     </row>
     <row r="66" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="388"/>
-[...16 lines deleted...]
-      <c r="R66" s="501"/>
+      <c r="A66" s="321"/>
+      <c r="B66" s="322"/>
+      <c r="C66" s="324"/>
+      <c r="D66" s="418"/>
+      <c r="E66" s="338"/>
+      <c r="F66" s="408"/>
+      <c r="G66" s="409"/>
+      <c r="H66" s="409"/>
+      <c r="I66" s="410"/>
+      <c r="J66" s="321"/>
+      <c r="K66" s="322"/>
+      <c r="L66" s="324"/>
+      <c r="M66" s="418"/>
+      <c r="N66" s="338"/>
+      <c r="O66" s="408"/>
+      <c r="P66" s="409"/>
+      <c r="Q66" s="409"/>
+      <c r="R66" s="410"/>
     </row>
     <row r="67" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="386" t="s">
+      <c r="A67" s="318" t="s">
         <v>54</v>
       </c>
-      <c r="B67" s="387"/>
-[...7 lines deleted...]
-      <c r="J67" s="386" t="s">
+      <c r="B67" s="320"/>
+      <c r="C67" s="323"/>
+      <c r="D67" s="418"/>
+      <c r="E67" s="338"/>
+      <c r="F67" s="411"/>
+      <c r="G67" s="412"/>
+      <c r="H67" s="412"/>
+      <c r="I67" s="413"/>
+      <c r="J67" s="318" t="s">
         <v>54</v>
       </c>
-      <c r="K67" s="387"/>
-[...6 lines deleted...]
-      <c r="R67" s="504"/>
+      <c r="K67" s="320"/>
+      <c r="L67" s="323"/>
+      <c r="M67" s="418"/>
+      <c r="N67" s="338"/>
+      <c r="O67" s="411"/>
+      <c r="P67" s="412"/>
+      <c r="Q67" s="412"/>
+      <c r="R67" s="413"/>
     </row>
     <row r="68" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="388"/>
-[...16 lines deleted...]
-      <c r="R68" s="504"/>
+      <c r="A68" s="321"/>
+      <c r="B68" s="322"/>
+      <c r="C68" s="324"/>
+      <c r="D68" s="418"/>
+      <c r="E68" s="338"/>
+      <c r="F68" s="411"/>
+      <c r="G68" s="412"/>
+      <c r="H68" s="412"/>
+      <c r="I68" s="413"/>
+      <c r="J68" s="321"/>
+      <c r="K68" s="322"/>
+      <c r="L68" s="324"/>
+      <c r="M68" s="418"/>
+      <c r="N68" s="338"/>
+      <c r="O68" s="411"/>
+      <c r="P68" s="412"/>
+      <c r="Q68" s="412"/>
+      <c r="R68" s="413"/>
     </row>
     <row r="69" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="386" t="s">
+      <c r="A69" s="318" t="s">
         <v>55</v>
       </c>
-      <c r="B69" s="387"/>
-[...7 lines deleted...]
-      <c r="J69" s="386" t="s">
+      <c r="B69" s="320"/>
+      <c r="C69" s="323"/>
+      <c r="D69" s="418"/>
+      <c r="E69" s="338"/>
+      <c r="F69" s="411"/>
+      <c r="G69" s="412"/>
+      <c r="H69" s="412"/>
+      <c r="I69" s="413"/>
+      <c r="J69" s="318" t="s">
         <v>55</v>
       </c>
-      <c r="K69" s="387"/>
-[...6 lines deleted...]
-      <c r="R69" s="504"/>
+      <c r="K69" s="320"/>
+      <c r="L69" s="323"/>
+      <c r="M69" s="418"/>
+      <c r="N69" s="338"/>
+      <c r="O69" s="411"/>
+      <c r="P69" s="412"/>
+      <c r="Q69" s="412"/>
+      <c r="R69" s="413"/>
     </row>
     <row r="70" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="388"/>
-[...16 lines deleted...]
-      <c r="R70" s="507"/>
+      <c r="A70" s="321"/>
+      <c r="B70" s="322"/>
+      <c r="C70" s="324"/>
+      <c r="D70" s="419"/>
+      <c r="E70" s="339"/>
+      <c r="F70" s="414"/>
+      <c r="G70" s="415"/>
+      <c r="H70" s="415"/>
+      <c r="I70" s="416"/>
+      <c r="J70" s="321"/>
+      <c r="K70" s="322"/>
+      <c r="L70" s="324"/>
+      <c r="M70" s="419"/>
+      <c r="N70" s="339"/>
+      <c r="O70" s="414"/>
+      <c r="P70" s="415"/>
+      <c r="Q70" s="415"/>
+      <c r="R70" s="416"/>
     </row>
     <row r="71" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="354" t="s">
+      <c r="A71" s="289" t="s">
         <v>56</v>
       </c>
-      <c r="B71" s="355"/>
-[...7 lines deleted...]
-      <c r="J71" s="354" t="s">
+      <c r="B71" s="290"/>
+      <c r="C71" s="290"/>
+      <c r="D71" s="291"/>
+      <c r="E71" s="295"/>
+      <c r="F71" s="296"/>
+      <c r="G71" s="296"/>
+      <c r="H71" s="296"/>
+      <c r="I71" s="297"/>
+      <c r="J71" s="289" t="s">
         <v>56</v>
       </c>
-      <c r="K71" s="355"/>
-[...6 lines deleted...]
-      <c r="R71" s="433"/>
+      <c r="K71" s="290"/>
+      <c r="L71" s="290"/>
+      <c r="M71" s="291"/>
+      <c r="N71" s="371"/>
+      <c r="O71" s="403"/>
+      <c r="P71" s="403"/>
+      <c r="Q71" s="403"/>
+      <c r="R71" s="372"/>
     </row>
     <row r="72" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="357"/>
-[...16 lines deleted...]
-      <c r="R72" s="435"/>
+      <c r="A72" s="292"/>
+      <c r="B72" s="293"/>
+      <c r="C72" s="293"/>
+      <c r="D72" s="294"/>
+      <c r="E72" s="298"/>
+      <c r="F72" s="299"/>
+      <c r="G72" s="299"/>
+      <c r="H72" s="299"/>
+      <c r="I72" s="300"/>
+      <c r="J72" s="292"/>
+      <c r="K72" s="293"/>
+      <c r="L72" s="293"/>
+      <c r="M72" s="294"/>
+      <c r="N72" s="373"/>
+      <c r="O72" s="404"/>
+      <c r="P72" s="404"/>
+      <c r="Q72" s="404"/>
+      <c r="R72" s="374"/>
     </row>
     <row r="73" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="354" t="s">
+      <c r="A73" s="289" t="s">
         <v>57</v>
       </c>
-      <c r="B73" s="355"/>
-[...7 lines deleted...]
-      <c r="J73" s="354" t="s">
+      <c r="B73" s="290"/>
+      <c r="C73" s="290"/>
+      <c r="D73" s="291"/>
+      <c r="E73" s="346"/>
+      <c r="F73" s="347"/>
+      <c r="G73" s="347"/>
+      <c r="H73" s="347"/>
+      <c r="I73" s="348"/>
+      <c r="J73" s="289" t="s">
         <v>57</v>
       </c>
-      <c r="K73" s="355"/>
-[...6 lines deleted...]
-      <c r="R73" s="480"/>
+      <c r="K73" s="290"/>
+      <c r="L73" s="290"/>
+      <c r="M73" s="291"/>
+      <c r="N73" s="340"/>
+      <c r="O73" s="341"/>
+      <c r="P73" s="341"/>
+      <c r="Q73" s="341"/>
+      <c r="R73" s="342"/>
     </row>
     <row r="74" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="357"/>
-[...16 lines deleted...]
-      <c r="R74" s="483"/>
+      <c r="A74" s="292"/>
+      <c r="B74" s="293"/>
+      <c r="C74" s="293"/>
+      <c r="D74" s="294"/>
+      <c r="E74" s="349"/>
+      <c r="F74" s="350"/>
+      <c r="G74" s="350"/>
+      <c r="H74" s="350"/>
+      <c r="I74" s="351"/>
+      <c r="J74" s="292"/>
+      <c r="K74" s="293"/>
+      <c r="L74" s="293"/>
+      <c r="M74" s="294"/>
+      <c r="N74" s="343"/>
+      <c r="O74" s="344"/>
+      <c r="P74" s="344"/>
+      <c r="Q74" s="344"/>
+      <c r="R74" s="345"/>
     </row>
     <row r="75" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="366" t="s">
+      <c r="A75" s="301" t="s">
         <v>58</v>
       </c>
-      <c r="B75" s="367"/>
-[...7 lines deleted...]
-      <c r="J75" s="366" t="s">
+      <c r="B75" s="302"/>
+      <c r="C75" s="302"/>
+      <c r="D75" s="303"/>
+      <c r="E75" s="371"/>
+      <c r="F75" s="403"/>
+      <c r="G75" s="403"/>
+      <c r="H75" s="403"/>
+      <c r="I75" s="372"/>
+      <c r="J75" s="301" t="s">
         <v>58</v>
       </c>
-      <c r="K75" s="367"/>
-[...6 lines deleted...]
-      <c r="R75" s="433"/>
+      <c r="K75" s="302"/>
+      <c r="L75" s="302"/>
+      <c r="M75" s="303"/>
+      <c r="N75" s="371"/>
+      <c r="O75" s="403"/>
+      <c r="P75" s="403"/>
+      <c r="Q75" s="403"/>
+      <c r="R75" s="372"/>
     </row>
     <row r="76" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="369"/>
-[...16 lines deleted...]
-      <c r="R76" s="435"/>
+      <c r="A76" s="304"/>
+      <c r="B76" s="305"/>
+      <c r="C76" s="305"/>
+      <c r="D76" s="306"/>
+      <c r="E76" s="373"/>
+      <c r="F76" s="404"/>
+      <c r="G76" s="404"/>
+      <c r="H76" s="404"/>
+      <c r="I76" s="374"/>
+      <c r="J76" s="304"/>
+      <c r="K76" s="305"/>
+      <c r="L76" s="305"/>
+      <c r="M76" s="306"/>
+      <c r="N76" s="373"/>
+      <c r="O76" s="404"/>
+      <c r="P76" s="404"/>
+      <c r="Q76" s="404"/>
+      <c r="R76" s="374"/>
     </row>
     <row r="77" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="366" t="s">
+      <c r="A77" s="301" t="s">
         <v>59</v>
       </c>
-      <c r="B77" s="367"/>
-[...7 lines deleted...]
-      <c r="J77" s="366" t="s">
+      <c r="B77" s="302"/>
+      <c r="C77" s="302"/>
+      <c r="D77" s="303"/>
+      <c r="E77" s="340"/>
+      <c r="F77" s="341"/>
+      <c r="G77" s="341"/>
+      <c r="H77" s="341"/>
+      <c r="I77" s="342"/>
+      <c r="J77" s="301" t="s">
         <v>59</v>
       </c>
-      <c r="K77" s="367"/>
-[...6 lines deleted...]
-      <c r="R77" s="480"/>
+      <c r="K77" s="302"/>
+      <c r="L77" s="302"/>
+      <c r="M77" s="303"/>
+      <c r="N77" s="340"/>
+      <c r="O77" s="341"/>
+      <c r="P77" s="341"/>
+      <c r="Q77" s="341"/>
+      <c r="R77" s="342"/>
     </row>
     <row r="78" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="369"/>
-[...19 lines deleted...]
-      <c r="A79" s="320" t="s">
+      <c r="A78" s="304"/>
+      <c r="B78" s="305"/>
+      <c r="C78" s="305"/>
+      <c r="D78" s="306"/>
+      <c r="E78" s="343"/>
+      <c r="F78" s="344"/>
+      <c r="G78" s="344"/>
+      <c r="H78" s="344"/>
+      <c r="I78" s="345"/>
+      <c r="J78" s="304"/>
+      <c r="K78" s="305"/>
+      <c r="L78" s="305"/>
+      <c r="M78" s="306"/>
+      <c r="N78" s="343"/>
+      <c r="O78" s="344"/>
+      <c r="P78" s="344"/>
+      <c r="Q78" s="344"/>
+      <c r="R78" s="345"/>
+    </row>
+    <row r="79" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="220" t="s">
         <v>60</v>
       </c>
-      <c r="B79" s="321"/>
-[...15 lines deleted...]
-      <c r="R79" s="322"/>
+      <c r="B79" s="221"/>
+      <c r="C79" s="221"/>
+      <c r="D79" s="221"/>
+      <c r="E79" s="221"/>
+      <c r="F79" s="221"/>
+      <c r="G79" s="221"/>
+      <c r="H79" s="221"/>
+      <c r="I79" s="221"/>
+      <c r="J79" s="221"/>
+      <c r="K79" s="221"/>
+      <c r="L79" s="221"/>
+      <c r="M79" s="221"/>
+      <c r="N79" s="221"/>
+      <c r="O79" s="221"/>
+      <c r="P79" s="221"/>
+      <c r="Q79" s="221"/>
+      <c r="R79" s="222"/>
     </row>
     <row r="80" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="426" t="s">
+      <c r="A80" s="301" t="s">
         <v>61</v>
       </c>
-      <c r="B80" s="427"/>
-[...4 lines deleted...]
-      <c r="G80" s="449" t="s">
+      <c r="B80" s="302"/>
+      <c r="C80" s="302"/>
+      <c r="D80" s="303"/>
+      <c r="E80" s="371"/>
+      <c r="F80" s="372"/>
+      <c r="G80" s="122" t="s">
         <v>62</v>
       </c>
-      <c r="H80" s="450"/>
-[...4 lines deleted...]
-      <c r="M80" s="450" t="s">
+      <c r="H80" s="123"/>
+      <c r="I80" s="112"/>
+      <c r="J80" s="385"/>
+      <c r="K80" s="386"/>
+      <c r="L80" s="387"/>
+      <c r="M80" s="123" t="s">
         <v>59</v>
       </c>
-      <c r="N80" s="450"/>
-[...3 lines deleted...]
-      <c r="R80" s="457"/>
+      <c r="N80" s="123"/>
+      <c r="O80" s="112"/>
+      <c r="P80" s="385"/>
+      <c r="Q80" s="386"/>
+      <c r="R80" s="387"/>
     </row>
     <row r="81" spans="1:19" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="429"/>
-[...16 lines deleted...]
-      <c r="R81" s="460"/>
+      <c r="A81" s="304"/>
+      <c r="B81" s="305"/>
+      <c r="C81" s="305"/>
+      <c r="D81" s="306"/>
+      <c r="E81" s="373"/>
+      <c r="F81" s="374"/>
+      <c r="G81" s="149"/>
+      <c r="H81" s="150"/>
+      <c r="I81" s="151"/>
+      <c r="J81" s="388"/>
+      <c r="K81" s="389"/>
+      <c r="L81" s="390"/>
+      <c r="M81" s="150"/>
+      <c r="N81" s="150"/>
+      <c r="O81" s="151"/>
+      <c r="P81" s="388"/>
+      <c r="Q81" s="389"/>
+      <c r="R81" s="390"/>
     </row>
     <row r="82" spans="1:19" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="295" t="s">
+      <c r="A82" s="220" t="s">
         <v>60</v>
       </c>
-      <c r="B82" s="296"/>
-[...18 lines deleted...]
-      <c r="R82" s="437"/>
+      <c r="B82" s="221"/>
+      <c r="C82" s="221"/>
+      <c r="D82" s="222"/>
+      <c r="E82" s="77"/>
+      <c r="F82" s="375"/>
+      <c r="G82" s="375"/>
+      <c r="H82" s="375"/>
+      <c r="I82" s="375"/>
+      <c r="J82" s="375"/>
+      <c r="K82" s="375"/>
+      <c r="L82" s="375"/>
+      <c r="M82" s="375"/>
+      <c r="N82" s="375"/>
+      <c r="O82" s="375"/>
+      <c r="P82" s="375"/>
+      <c r="Q82" s="375"/>
+      <c r="R82" s="376"/>
     </row>
     <row r="83" spans="1:19" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="67"/>
-[...124 lines deleted...]
-      <c r="B91" s="1" t="s">
+      <c r="A83" s="78"/>
+      <c r="B83" s="78"/>
+      <c r="C83" s="78"/>
+      <c r="D83" s="78"/>
+      <c r="E83" s="79"/>
+      <c r="F83" s="79"/>
+      <c r="G83" s="14"/>
+      <c r="H83" s="14"/>
+      <c r="I83" s="14"/>
+      <c r="J83" s="80"/>
+      <c r="K83" s="80"/>
+      <c r="L83" s="80"/>
+      <c r="M83" s="14"/>
+      <c r="N83" s="14"/>
+      <c r="O83" s="14"/>
+      <c r="P83" s="80"/>
+      <c r="Q83" s="80"/>
+      <c r="R83" s="25"/>
+    </row>
+    <row r="84" spans="1:19" ht="66.599999999999994" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="47"/>
+      <c r="B84" s="41"/>
+      <c r="C84" s="41"/>
+      <c r="D84" s="41"/>
+      <c r="E84" s="41"/>
+      <c r="F84" s="41"/>
+      <c r="G84" s="41"/>
+      <c r="H84" s="41"/>
+      <c r="I84" s="41"/>
+      <c r="J84" s="41"/>
+      <c r="K84" s="41"/>
+      <c r="L84" s="41"/>
+      <c r="M84" s="41"/>
+      <c r="N84" s="41"/>
+      <c r="O84" s="41"/>
+      <c r="P84" s="41"/>
+      <c r="Q84" s="41"/>
+      <c r="R84" s="41"/>
+    </row>
+    <row r="85" spans="1:19" ht="66.599999999999994" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="47"/>
+      <c r="B85" s="41"/>
+      <c r="C85" s="41"/>
+      <c r="D85" s="41"/>
+      <c r="E85" s="41"/>
+      <c r="F85" s="41"/>
+      <c r="G85" s="41"/>
+      <c r="H85" s="41"/>
+      <c r="I85" s="41"/>
+      <c r="J85" s="41"/>
+      <c r="K85" s="41"/>
+      <c r="L85" s="41"/>
+      <c r="M85" s="41"/>
+      <c r="N85" s="41"/>
+      <c r="O85" s="41"/>
+      <c r="P85" s="41"/>
+      <c r="Q85" s="41"/>
+      <c r="R85" s="41"/>
+    </row>
+    <row r="86" spans="1:19" ht="66.599999999999994" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="47"/>
+      <c r="B86" s="41"/>
+      <c r="C86" s="41"/>
+      <c r="D86" s="41"/>
+      <c r="E86" s="41"/>
+      <c r="F86" s="41"/>
+      <c r="G86" s="41"/>
+      <c r="H86" s="41"/>
+      <c r="I86" s="41"/>
+      <c r="J86" s="41"/>
+      <c r="K86" s="41"/>
+      <c r="L86" s="41"/>
+      <c r="M86" s="41"/>
+      <c r="N86" s="41"/>
+      <c r="O86" s="41"/>
+      <c r="P86" s="41"/>
+      <c r="Q86" s="41"/>
+      <c r="R86" s="41"/>
+    </row>
+    <row r="87" spans="1:19" ht="66.599999999999994" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="47"/>
+      <c r="B87" s="41"/>
+      <c r="C87" s="41"/>
+      <c r="D87" s="41"/>
+      <c r="E87" s="41"/>
+      <c r="F87" s="41"/>
+      <c r="G87" s="41"/>
+      <c r="H87" s="41"/>
+      <c r="I87" s="41"/>
+      <c r="J87" s="41"/>
+      <c r="K87" s="41"/>
+      <c r="L87" s="41"/>
+      <c r="M87" s="41"/>
+      <c r="N87" s="41"/>
+      <c r="O87" s="41"/>
+      <c r="P87" s="41"/>
+      <c r="Q87" s="41"/>
+      <c r="R87" s="41"/>
+    </row>
+    <row r="88" spans="1:19" s="83" customFormat="1" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="81" t="s">
+        <v>99</v>
+      </c>
+      <c r="B88" s="81"/>
+      <c r="C88" s="81"/>
+      <c r="D88" s="81"/>
+      <c r="E88" s="81"/>
+      <c r="F88" s="81"/>
+      <c r="G88" s="81"/>
+      <c r="H88" s="81"/>
+      <c r="I88" s="81"/>
+      <c r="J88" s="81"/>
+      <c r="K88" s="81"/>
+      <c r="L88" s="81"/>
+      <c r="M88" s="81"/>
+      <c r="N88" s="81"/>
+      <c r="O88" s="81"/>
+      <c r="P88" s="81"/>
+      <c r="Q88" s="81"/>
+      <c r="R88" s="81"/>
+      <c r="S88" s="82"/>
+    </row>
+    <row r="89" spans="1:19" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="51"/>
+      <c r="B89" s="51"/>
+      <c r="C89" s="51"/>
+      <c r="D89" s="51"/>
+      <c r="E89" s="51"/>
+      <c r="F89" s="51"/>
+      <c r="G89" s="51"/>
+      <c r="H89" s="51"/>
+      <c r="I89" s="51"/>
+      <c r="J89" s="51"/>
+      <c r="K89" s="51"/>
+      <c r="L89" s="51"/>
+      <c r="M89" s="51"/>
+      <c r="N89" s="51"/>
+      <c r="O89" s="51"/>
+      <c r="P89" s="51"/>
+      <c r="Q89" s="51"/>
+      <c r="R89" s="51"/>
+    </row>
+    <row r="90" spans="1:19" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="51"/>
+      <c r="B90" s="51"/>
+      <c r="C90" s="51"/>
+      <c r="D90" s="51"/>
+      <c r="E90" s="51"/>
+      <c r="F90" s="51"/>
+      <c r="G90" s="51"/>
+      <c r="H90" s="51"/>
+      <c r="I90" s="51"/>
+      <c r="J90" s="51"/>
+      <c r="K90" s="51"/>
+      <c r="L90" s="51"/>
+      <c r="M90" s="51"/>
+      <c r="N90" s="51"/>
+      <c r="O90" s="51"/>
+      <c r="P90" s="51"/>
+      <c r="Q90" s="51"/>
+      <c r="R90" s="51"/>
+    </row>
+    <row r="91" spans="1:19" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="51"/>
+      <c r="B91" s="51" t="s">
         <v>45</v>
       </c>
-      <c r="G91" s="1" t="s">
+      <c r="C91" s="51"/>
+      <c r="D91" s="51"/>
+      <c r="E91" s="51"/>
+      <c r="F91" s="51"/>
+      <c r="G91" s="51" t="s">
         <v>77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B92" s="1" t="s">
+      <c r="H91" s="51"/>
+      <c r="I91" s="51"/>
+      <c r="J91" s="51"/>
+      <c r="K91" s="51"/>
+      <c r="L91" s="51"/>
+      <c r="M91" s="51"/>
+      <c r="N91" s="51"/>
+      <c r="O91" s="51"/>
+      <c r="P91" s="51"/>
+      <c r="Q91" s="51"/>
+      <c r="R91" s="51"/>
+    </row>
+    <row r="92" spans="1:19" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="51"/>
+      <c r="B92" s="51" t="s">
         <v>46</v>
       </c>
-      <c r="G92" s="1" t="s">
+      <c r="C92" s="51"/>
+      <c r="D92" s="51"/>
+      <c r="E92" s="51"/>
+      <c r="F92" s="51"/>
+      <c r="G92" s="51" t="s">
         <v>78</v>
       </c>
-      <c r="I92" s="1" t="s">
+      <c r="H92" s="51"/>
+      <c r="I92" s="51" t="s">
         <v>79</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="I93" s="461" t="s">
+      <c r="J92" s="51"/>
+      <c r="K92" s="51"/>
+      <c r="L92" s="51"/>
+      <c r="M92" s="51"/>
+      <c r="N92" s="51"/>
+      <c r="O92" s="51"/>
+      <c r="P92" s="51"/>
+      <c r="Q92" s="51"/>
+      <c r="R92" s="51"/>
+    </row>
+    <row r="93" spans="1:19" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="51"/>
+      <c r="B93" s="51"/>
+      <c r="C93" s="51"/>
+      <c r="D93" s="51"/>
+      <c r="E93" s="51"/>
+      <c r="F93" s="51"/>
+      <c r="G93" s="51"/>
+      <c r="H93" s="51"/>
+      <c r="I93" s="391" t="s">
         <v>67</v>
       </c>
-      <c r="J93" s="462"/>
-[...5 lines deleted...]
-      <c r="P93" s="464" t="s">
+      <c r="J93" s="392"/>
+      <c r="K93" s="392"/>
+      <c r="L93" s="392"/>
+      <c r="M93" s="392"/>
+      <c r="N93" s="392"/>
+      <c r="O93" s="393"/>
+      <c r="P93" s="391" t="s">
         <v>68</v>
       </c>
-      <c r="Q93" s="188"/>
-[...2 lines deleted...]
-      <c r="I94" s="418" t="s">
+      <c r="Q93" s="394"/>
+      <c r="R93" s="51"/>
+    </row>
+    <row r="94" spans="1:19" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="51"/>
+      <c r="B94" s="51"/>
+      <c r="C94" s="51"/>
+      <c r="D94" s="51"/>
+      <c r="E94" s="51"/>
+      <c r="F94" s="51"/>
+      <c r="G94" s="51"/>
+      <c r="H94" s="51"/>
+      <c r="I94" s="363" t="s">
         <v>69</v>
       </c>
-      <c r="J94" s="419"/>
-[...5 lines deleted...]
-      <c r="P94" s="424">
+      <c r="J94" s="364"/>
+      <c r="K94" s="364"/>
+      <c r="L94" s="364"/>
+      <c r="M94" s="364"/>
+      <c r="N94" s="364"/>
+      <c r="O94" s="365"/>
+      <c r="P94" s="369">
         <f>IF(Q44="Cumple",1,0)</f>
         <v>0</v>
       </c>
-      <c r="Q94" s="425"/>
-[...3 lines deleted...]
-      <c r="I95" s="421" t="s">
+      <c r="Q94" s="370"/>
+      <c r="R94" s="51"/>
+    </row>
+    <row r="95" spans="1:19" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="51"/>
+      <c r="B95" s="51"/>
+      <c r="C95" s="51"/>
+      <c r="D95" s="51"/>
+      <c r="E95" s="51"/>
+      <c r="F95" s="51"/>
+      <c r="G95" s="51"/>
+      <c r="H95" s="84"/>
+      <c r="I95" s="366" t="s">
         <v>70</v>
       </c>
-      <c r="J95" s="422"/>
-[...5 lines deleted...]
-      <c r="P95" s="424">
+      <c r="J95" s="367"/>
+      <c r="K95" s="367"/>
+      <c r="L95" s="367"/>
+      <c r="M95" s="367"/>
+      <c r="N95" s="367"/>
+      <c r="O95" s="368"/>
+      <c r="P95" s="369">
         <f>IF(Q45="Cumple",1,0)</f>
         <v>0</v>
       </c>
-      <c r="Q95" s="425"/>
-[...3 lines deleted...]
-      <c r="I96" s="418" t="s">
+      <c r="Q95" s="370"/>
+      <c r="R95" s="51"/>
+    </row>
+    <row r="96" spans="1:19" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="51"/>
+      <c r="B96" s="51"/>
+      <c r="C96" s="51"/>
+      <c r="D96" s="51"/>
+      <c r="E96" s="51"/>
+      <c r="F96" s="51"/>
+      <c r="G96" s="51"/>
+      <c r="H96" s="84"/>
+      <c r="I96" s="363" t="s">
         <v>71</v>
       </c>
-      <c r="J96" s="419"/>
-[...5 lines deleted...]
-      <c r="P96" s="424">
+      <c r="J96" s="364"/>
+      <c r="K96" s="364"/>
+      <c r="L96" s="364"/>
+      <c r="M96" s="364"/>
+      <c r="N96" s="364"/>
+      <c r="O96" s="365"/>
+      <c r="P96" s="369">
         <f>IF(Q45="Cumple",1,0)</f>
         <v>0</v>
       </c>
-      <c r="Q96" s="425"/>
-[...3 lines deleted...]
-      <c r="I97" s="408" t="s">
+      <c r="Q96" s="370"/>
+      <c r="R96" s="51"/>
+    </row>
+    <row r="97" spans="1:18" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="51"/>
+      <c r="B97" s="51"/>
+      <c r="C97" s="51"/>
+      <c r="D97" s="51"/>
+      <c r="E97" s="51"/>
+      <c r="F97" s="51"/>
+      <c r="G97" s="51"/>
+      <c r="H97" s="84"/>
+      <c r="I97" s="353" t="s">
         <v>72</v>
       </c>
-      <c r="J97" s="409"/>
-[...5 lines deleted...]
-      <c r="P97" s="414">
+      <c r="J97" s="354"/>
+      <c r="K97" s="354"/>
+      <c r="L97" s="354"/>
+      <c r="M97" s="354"/>
+      <c r="N97" s="354"/>
+      <c r="O97" s="355"/>
+      <c r="P97" s="359">
         <f>IF(Q46="Cumple",1,0)</f>
         <v>0</v>
       </c>
-      <c r="Q97" s="415"/>
-[...15 lines deleted...]
-      <c r="I99" s="408" t="s">
+      <c r="Q97" s="360"/>
+      <c r="R97" s="51"/>
+    </row>
+    <row r="98" spans="1:18" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="51"/>
+      <c r="B98" s="51"/>
+      <c r="C98" s="51"/>
+      <c r="D98" s="51"/>
+      <c r="E98" s="51"/>
+      <c r="F98" s="51"/>
+      <c r="G98" s="51"/>
+      <c r="H98" s="84"/>
+      <c r="I98" s="356"/>
+      <c r="J98" s="357"/>
+      <c r="K98" s="357"/>
+      <c r="L98" s="357"/>
+      <c r="M98" s="357"/>
+      <c r="N98" s="357"/>
+      <c r="O98" s="358"/>
+      <c r="P98" s="361"/>
+      <c r="Q98" s="362"/>
+      <c r="R98" s="51"/>
+    </row>
+    <row r="99" spans="1:18" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="51"/>
+      <c r="B99" s="51"/>
+      <c r="C99" s="51"/>
+      <c r="D99" s="51"/>
+      <c r="E99" s="51"/>
+      <c r="F99" s="51"/>
+      <c r="G99" s="51"/>
+      <c r="H99" s="84"/>
+      <c r="I99" s="353" t="s">
         <v>73</v>
       </c>
-      <c r="J99" s="409"/>
-[...5 lines deleted...]
-      <c r="P99" s="414">
+      <c r="J99" s="354"/>
+      <c r="K99" s="354"/>
+      <c r="L99" s="354"/>
+      <c r="M99" s="354"/>
+      <c r="N99" s="354"/>
+      <c r="O99" s="355"/>
+      <c r="P99" s="359">
         <f>IF(Q48="Cumple",1,0)</f>
         <v>0</v>
       </c>
-      <c r="Q99" s="415"/>
-[...15 lines deleted...]
-      <c r="I101" s="408" t="s">
+      <c r="Q99" s="360"/>
+      <c r="R99" s="51"/>
+    </row>
+    <row r="100" spans="1:18" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="51"/>
+      <c r="B100" s="51"/>
+      <c r="C100" s="51"/>
+      <c r="D100" s="51"/>
+      <c r="E100" s="51"/>
+      <c r="F100" s="51"/>
+      <c r="G100" s="51"/>
+      <c r="H100" s="84"/>
+      <c r="I100" s="356"/>
+      <c r="J100" s="357"/>
+      <c r="K100" s="357"/>
+      <c r="L100" s="357"/>
+      <c r="M100" s="357"/>
+      <c r="N100" s="357"/>
+      <c r="O100" s="358"/>
+      <c r="P100" s="361"/>
+      <c r="Q100" s="362"/>
+      <c r="R100" s="51"/>
+    </row>
+    <row r="101" spans="1:18" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="51"/>
+      <c r="B101" s="51"/>
+      <c r="C101" s="51"/>
+      <c r="D101" s="51"/>
+      <c r="E101" s="51"/>
+      <c r="F101" s="51"/>
+      <c r="G101" s="51"/>
+      <c r="H101" s="84"/>
+      <c r="I101" s="353" t="s">
         <v>74</v>
       </c>
-      <c r="J101" s="409"/>
-[...5 lines deleted...]
-      <c r="P101" s="414">
+      <c r="J101" s="354"/>
+      <c r="K101" s="354"/>
+      <c r="L101" s="354"/>
+      <c r="M101" s="354"/>
+      <c r="N101" s="354"/>
+      <c r="O101" s="355"/>
+      <c r="P101" s="359">
         <f>IF(Q50="Cumple",1,0)</f>
         <v>0</v>
       </c>
-      <c r="Q101" s="415"/>
-[...22 lines deleted...]
-      <c r="P103" s="414">
+      <c r="Q101" s="360"/>
+      <c r="R101" s="51"/>
+    </row>
+    <row r="102" spans="1:18" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="51"/>
+      <c r="B102" s="51"/>
+      <c r="C102" s="51"/>
+      <c r="D102" s="51"/>
+      <c r="E102" s="51"/>
+      <c r="F102" s="51"/>
+      <c r="G102" s="51"/>
+      <c r="H102" s="84"/>
+      <c r="I102" s="356"/>
+      <c r="J102" s="357"/>
+      <c r="K102" s="357"/>
+      <c r="L102" s="357"/>
+      <c r="M102" s="357"/>
+      <c r="N102" s="357"/>
+      <c r="O102" s="358"/>
+      <c r="P102" s="361"/>
+      <c r="Q102" s="362"/>
+      <c r="R102" s="51"/>
+    </row>
+    <row r="103" spans="1:18" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="51"/>
+      <c r="B103" s="51"/>
+      <c r="C103" s="51"/>
+      <c r="D103" s="51"/>
+      <c r="E103" s="51"/>
+      <c r="F103" s="51"/>
+      <c r="G103" s="51"/>
+      <c r="H103" s="84"/>
+      <c r="I103" s="377"/>
+      <c r="J103" s="378"/>
+      <c r="K103" s="378"/>
+      <c r="L103" s="378"/>
+      <c r="M103" s="378"/>
+      <c r="N103" s="378"/>
+      <c r="O103" s="379"/>
+      <c r="P103" s="359">
         <f>IF(Q52="Cumple",1,0)</f>
         <v>0</v>
       </c>
-      <c r="Q103" s="415"/>
-[...22 lines deleted...]
-      <c r="P105" s="414">
+      <c r="Q103" s="360"/>
+      <c r="R103" s="51"/>
+    </row>
+    <row r="104" spans="1:18" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="51"/>
+      <c r="B104" s="51"/>
+      <c r="C104" s="51"/>
+      <c r="D104" s="51"/>
+      <c r="E104" s="51"/>
+      <c r="F104" s="51"/>
+      <c r="G104" s="51"/>
+      <c r="H104" s="84"/>
+      <c r="I104" s="380"/>
+      <c r="J104" s="381"/>
+      <c r="K104" s="381"/>
+      <c r="L104" s="381"/>
+      <c r="M104" s="381"/>
+      <c r="N104" s="381"/>
+      <c r="O104" s="382"/>
+      <c r="P104" s="361"/>
+      <c r="Q104" s="362"/>
+      <c r="R104" s="51"/>
+    </row>
+    <row r="105" spans="1:18" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="51"/>
+      <c r="B105" s="51"/>
+      <c r="C105" s="51"/>
+      <c r="D105" s="51"/>
+      <c r="E105" s="51"/>
+      <c r="F105" s="51"/>
+      <c r="G105" s="51"/>
+      <c r="H105" s="84"/>
+      <c r="I105" s="307"/>
+      <c r="J105" s="308"/>
+      <c r="K105" s="308"/>
+      <c r="L105" s="308"/>
+      <c r="M105" s="308"/>
+      <c r="N105" s="308"/>
+      <c r="O105" s="383"/>
+      <c r="P105" s="359">
         <f>IF(Q54="Cumple",1,0)</f>
         <v>0</v>
       </c>
-      <c r="Q105" s="415"/>
-[...37 lines deleted...]
-      <c r="P109" s="407">
+      <c r="Q105" s="360"/>
+      <c r="R105" s="51"/>
+    </row>
+    <row r="106" spans="1:18" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="51"/>
+      <c r="B106" s="51"/>
+      <c r="C106" s="51"/>
+      <c r="D106" s="51"/>
+      <c r="E106" s="51"/>
+      <c r="F106" s="51"/>
+      <c r="G106" s="51"/>
+      <c r="H106" s="84"/>
+      <c r="I106" s="310"/>
+      <c r="J106" s="311"/>
+      <c r="K106" s="311"/>
+      <c r="L106" s="311"/>
+      <c r="M106" s="311"/>
+      <c r="N106" s="311"/>
+      <c r="O106" s="384"/>
+      <c r="P106" s="361"/>
+      <c r="Q106" s="362"/>
+      <c r="R106" s="51"/>
+    </row>
+    <row r="107" spans="1:18" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H107" s="85"/>
+      <c r="I107" s="42"/>
+      <c r="J107" s="42"/>
+      <c r="K107" s="42"/>
+      <c r="L107" s="42"/>
+      <c r="M107" s="42"/>
+      <c r="N107" s="42"/>
+      <c r="O107" s="42"/>
+      <c r="P107" s="57"/>
+      <c r="Q107" s="57"/>
+    </row>
+    <row r="108" spans="1:18" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="I108" s="42"/>
+      <c r="J108" s="42"/>
+      <c r="K108" s="42"/>
+      <c r="L108" s="42"/>
+      <c r="M108" s="42"/>
+      <c r="N108" s="42"/>
+      <c r="O108" s="42"/>
+      <c r="P108" s="57"/>
+      <c r="Q108" s="57"/>
+    </row>
+    <row r="109" spans="1:18" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P109" s="352">
         <f>SUM(P94:Q106)</f>
         <v>0</v>
       </c>
-      <c r="Q109" s="407"/>
-[...11 lines deleted...]
-      <c r="P113" s="1" t="s">
+      <c r="Q109" s="352"/>
+    </row>
+    <row r="110" spans="1:18" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" spans="1:18" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" spans="1:18" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E112" s="86"/>
+      <c r="P112" s="62" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="113" spans="1:16" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E113" s="87"/>
+      <c r="P113" s="62" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="114" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="P114" s="1" t="s">
+    <row r="114" spans="1:16" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E114" s="87"/>
+      <c r="P114" s="62" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="115" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="E119" s="5"/>
+    <row r="115" spans="1:16" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E115" s="87"/>
+      <c r="G115" s="87"/>
+    </row>
+    <row r="116" spans="1:16" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="88"/>
+      <c r="E116" s="87"/>
+    </row>
+    <row r="117" spans="1:16" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="88"/>
+      <c r="E117" s="87"/>
+      <c r="G117" s="87"/>
+    </row>
+    <row r="118" spans="1:16" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="89"/>
+      <c r="E118" s="87"/>
+      <c r="G118" s="87"/>
+    </row>
+    <row r="119" spans="1:16" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E119" s="86"/>
     </row>
     <row r="120" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E120" s="14"/>
+      <c r="E120" s="87"/>
     </row>
     <row r="121" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E121" s="14"/>
+      <c r="E121" s="87"/>
     </row>
     <row r="122" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E122" s="14"/>
+      <c r="E122" s="87"/>
     </row>
     <row r="123" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A123" s="16"/>
-      <c r="E123" s="14"/>
+      <c r="A123" s="88"/>
+      <c r="E123" s="87"/>
     </row>
     <row r="124" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A124" s="16"/>
-      <c r="E124" s="14"/>
+      <c r="A124" s="88"/>
+      <c r="E124" s="87"/>
     </row>
     <row r="125" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A125" s="15"/>
-[...1 lines deleted...]
-      <c r="G125" s="14"/>
+      <c r="A125" s="89"/>
+      <c r="E125" s="87"/>
+      <c r="G125" s="87"/>
     </row>
     <row r="126" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E126" s="5"/>
+      <c r="E126" s="86"/>
     </row>
     <row r="127" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E127" s="14"/>
+      <c r="E127" s="87"/>
     </row>
     <row r="128" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E128" s="14"/>
+      <c r="E128" s="87"/>
     </row>
     <row r="129" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E129" s="14"/>
+      <c r="E129" s="87"/>
     </row>
     <row r="130" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E130" s="14"/>
+      <c r="E130" s="87"/>
     </row>
     <row r="131" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A131" s="16"/>
-      <c r="E131" s="14"/>
+      <c r="A131" s="88"/>
+      <c r="E131" s="87"/>
     </row>
     <row r="132" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A132" s="16"/>
-[...1 lines deleted...]
-      <c r="G132" s="14"/>
+      <c r="A132" s="88"/>
+      <c r="E132" s="87"/>
+      <c r="G132" s="87"/>
     </row>
     <row r="133" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A133" s="15"/>
-[...1 lines deleted...]
-      <c r="G133" s="14"/>
+      <c r="A133" s="89"/>
+      <c r="E133" s="87"/>
+      <c r="G133" s="87"/>
     </row>
     <row r="136" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="137" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="138" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A138" s="14"/>
-      <c r="M138" s="5"/>
+      <c r="A138" s="87"/>
+      <c r="M138" s="86"/>
     </row>
     <row r="139" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="140" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="141" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="142" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="143" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="144" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="145" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...33 lines deleted...]
-    <row r="179" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" s="62" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" selectLockedCells="1"/>
   <protectedRanges>
     <protectedRange sqref="O60:R61" name="Rango18_1_1"/>
     <protectedRange sqref="P58:P59" name="Rango16_1_1"/>
     <protectedRange sqref="R58:R59" name="Rango17_1_1"/>
   </protectedRanges>
   <autoFilter ref="J19:L21" xr:uid="{356BD02A-4EAE-4959-B525-32C19523DD02}">
     <filterColumn colId="0" showButton="0"/>
     <filterColumn colId="1" showButton="0"/>
   </autoFilter>
   <mergeCells count="135">
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="F7:J7"/>
     <mergeCell ref="F8:J8"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="F5:R5"/>
     <mergeCell ref="J31:R38"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B35:C37"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="F35:G36"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="F6:R6"/>
     <mergeCell ref="A11:R11"/>
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="K7:O7"/>
     <mergeCell ref="K8:O8"/>
     <mergeCell ref="P7:R7"/>
     <mergeCell ref="P8:R8"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="J13:L13"/>
     <mergeCell ref="J12:L12"/>
     <mergeCell ref="D12:I12"/>
     <mergeCell ref="D65:D70"/>
     <mergeCell ref="O65:R65"/>
     <mergeCell ref="J69:K70"/>
     <mergeCell ref="L69:L70"/>
     <mergeCell ref="A63:R63"/>
     <mergeCell ref="F65:I65"/>
     <mergeCell ref="A75:D76"/>
     <mergeCell ref="E75:I76"/>
     <mergeCell ref="J65:K66"/>
     <mergeCell ref="L67:L68"/>
     <mergeCell ref="E65:E70"/>
+    <mergeCell ref="F66:I70"/>
     <mergeCell ref="M12:R12"/>
     <mergeCell ref="D13:I13"/>
     <mergeCell ref="M13:R13"/>
     <mergeCell ref="M14:R14"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="N75:R76"/>
     <mergeCell ref="A77:D78"/>
     <mergeCell ref="N73:R74"/>
     <mergeCell ref="J73:M74"/>
     <mergeCell ref="N77:R78"/>
     <mergeCell ref="A57:N57"/>
     <mergeCell ref="O57:R57"/>
     <mergeCell ref="A58:N62"/>
     <mergeCell ref="J64:R64"/>
     <mergeCell ref="O66:R70"/>
     <mergeCell ref="M65:M70"/>
     <mergeCell ref="J67:K68"/>
     <mergeCell ref="A69:B70"/>
     <mergeCell ref="C69:C70"/>
     <mergeCell ref="N71:R72"/>
     <mergeCell ref="J42:L42"/>
     <mergeCell ref="M15:R15"/>
     <mergeCell ref="D15:I15"/>
     <mergeCell ref="A80:D81"/>
@@ -9862,123 +9563,140 @@
     <mergeCell ref="A82:D82"/>
     <mergeCell ref="F82:R82"/>
     <mergeCell ref="I103:O104"/>
     <mergeCell ref="I105:O106"/>
     <mergeCell ref="P103:Q104"/>
     <mergeCell ref="P101:Q102"/>
     <mergeCell ref="P105:Q106"/>
     <mergeCell ref="P96:Q96"/>
     <mergeCell ref="G80:I81"/>
     <mergeCell ref="J80:L81"/>
     <mergeCell ref="M80:O81"/>
     <mergeCell ref="P80:R81"/>
     <mergeCell ref="I93:O93"/>
     <mergeCell ref="P93:Q93"/>
     <mergeCell ref="P109:Q109"/>
     <mergeCell ref="I97:O98"/>
     <mergeCell ref="P97:Q98"/>
     <mergeCell ref="I99:O100"/>
     <mergeCell ref="P99:Q100"/>
     <mergeCell ref="I94:O94"/>
     <mergeCell ref="I95:O95"/>
     <mergeCell ref="P95:Q95"/>
     <mergeCell ref="I101:O102"/>
     <mergeCell ref="P94:Q94"/>
     <mergeCell ref="I96:O96"/>
+    <mergeCell ref="J39:L39"/>
     <mergeCell ref="A79:R79"/>
     <mergeCell ref="A73:D74"/>
     <mergeCell ref="A71:D72"/>
     <mergeCell ref="E71:I72"/>
     <mergeCell ref="J75:M76"/>
     <mergeCell ref="J71:M72"/>
     <mergeCell ref="A48:D56"/>
     <mergeCell ref="Q48:R56"/>
     <mergeCell ref="F43:J44"/>
     <mergeCell ref="J45:J47"/>
     <mergeCell ref="A64:I64"/>
     <mergeCell ref="A67:B68"/>
     <mergeCell ref="A65:B66"/>
     <mergeCell ref="C65:C66"/>
     <mergeCell ref="C67:C68"/>
     <mergeCell ref="O59:R59"/>
     <mergeCell ref="O60:R61"/>
     <mergeCell ref="O62:R62"/>
     <mergeCell ref="L65:L66"/>
     <mergeCell ref="N65:N70"/>
     <mergeCell ref="E77:I78"/>
     <mergeCell ref="J77:M78"/>
     <mergeCell ref="E73:I74"/>
-    <mergeCell ref="F66:I70"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="J15:L15"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:I14"/>
+    <mergeCell ref="J14:L14"/>
+    <mergeCell ref="B15:C15"/>
     <mergeCell ref="K45:R47"/>
     <mergeCell ref="B39:C41"/>
     <mergeCell ref="A30:R30"/>
     <mergeCell ref="J18:R18"/>
     <mergeCell ref="M19:R21"/>
     <mergeCell ref="A27:D27"/>
     <mergeCell ref="E27:I27"/>
     <mergeCell ref="A19:C21"/>
     <mergeCell ref="E24:I24"/>
     <mergeCell ref="J22:R22"/>
     <mergeCell ref="J26:R28"/>
     <mergeCell ref="F19:G21"/>
     <mergeCell ref="J19:L19"/>
     <mergeCell ref="A24:D24"/>
     <mergeCell ref="M39:R44"/>
     <mergeCell ref="F39:G41"/>
-    <mergeCell ref="J39:L39"/>
-[...7 lines deleted...]
-    <mergeCell ref="B15:C15"/>
   </mergeCells>
-  <phoneticPr fontId="30" type="noConversion"/>
-[...1 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C65:C74 E80:F83 L65:L74" xr:uid="{D20E5F30-EB07-4A6C-B43B-F34499D5801C}">
+  <phoneticPr fontId="12" type="noConversion"/>
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C65:C74 L65:L74 E80:E83 F80:F82" xr:uid="{D20E5F30-EB07-4A6C-B43B-F34499D5801C}">
       <formula1>$B$91:$B$92</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O59:R59" xr:uid="{A109060E-E5CD-49E8-91B3-5B2765D03C85}">
       <formula1>$G$127:$G$129</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J41 J21" xr:uid="{B714B8BB-126C-442F-B887-C003F7C251A2}">
-[...4 lines deleted...]
-    </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="1.1023622047244095" right="0.31496062992125984" top="0.31496062992125984" bottom="0.43307086614173229" header="0.31496062992125984" footer="0.15748031496062992"/>
-  <pageSetup scale="49" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="1.1023622047244095" right="0.31496062992125984" top="0.31496062992125984" bottom="0.75535714285714284" header="0.31496062992125984" footer="0.15748031496062992"/>
+  <pageSetup scale="40" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B714B8BB-126C-442F-B887-C003F7C251A2}">
+          <x14:formula1>
+            <xm:f>'CONCERT-EVALUAC'!$B$57:$B$87</xm:f>
+          </x14:formula1>
+          <xm:sqref>J41 J21</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{397BC548-D089-442F-8CF5-3637637071BC}">
+          <x14:formula1>
+            <xm:f>'CONCERT-EVALUAC'!$D$57:$D$68</xm:f>
+          </x14:formula1>
+          <xm:sqref>K41 K21</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{4458E4C8-3056-4153-82AA-84C42EC61B5F}">
+          <x14:formula1>
+            <xm:f>'CONCERT-EVALUAC'!$E$58:$E$67</xm:f>
+          </x14:formula1>
+          <xm:sqref>L21 L41</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>