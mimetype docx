--- v0 (2026-04-05)
+++ v1 (2026-07-27)
@@ -1,45 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2410"/>
@@ -4859,79 +4855,75 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29D484E6" w14:textId="77777777" w:rsidR="00D60968" w:rsidRPr="00157089" w:rsidRDefault="00D60968" w:rsidP="00690590">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D60968" w:rsidRPr="00157089" w:rsidSect="00690590">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AE3D8E3" w14:textId="77777777" w:rsidR="00FF06AA" w:rsidRDefault="00FF06AA" w:rsidP="00E136C9">
+    <w:p w14:paraId="160F9D59" w14:textId="77777777" w:rsidR="00E34C5A" w:rsidRDefault="00E34C5A" w:rsidP="00E136C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F32B4D5" w14:textId="77777777" w:rsidR="00FF06AA" w:rsidRDefault="00FF06AA" w:rsidP="00E136C9">
+    <w:p w14:paraId="4D6A3DA3" w14:textId="77777777" w:rsidR="00E34C5A" w:rsidRDefault="00E34C5A" w:rsidP="00E136C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4979,203 +4971,170 @@
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B181E24" w14:textId="77777777" w:rsidR="00690590" w:rsidRDefault="00690590">
-[...9 lines deleted...]
-  <w:p w14:paraId="35857BD5" w14:textId="455D4C9E" w:rsidR="00094874" w:rsidRPr="003D0F47" w:rsidRDefault="007A36F8" w:rsidP="00094874">
+  <w:p w14:paraId="35857BD5" w14:textId="6878BDA1" w:rsidR="00094874" w:rsidRPr="003D0F47" w:rsidRDefault="005B70B5" w:rsidP="00094874">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27511201" wp14:editId="73B6F303">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="263026BD" wp14:editId="12CE8C8C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>165735</wp:posOffset>
+            <wp:posOffset>91440</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>83185</wp:posOffset>
+            <wp:posOffset>67945</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6526528" cy="1008000"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1822065367" name="Imagen 3"/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="739759634" name="Imagen 739759634"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6526528" cy="1008000"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="39289E08" w14:textId="0C2D6905" w:rsidR="00094874" w:rsidRDefault="005F17BE" w:rsidP="005F17BE">
+  <w:p w14:paraId="39289E08" w14:textId="371CD734" w:rsidR="00094874" w:rsidRDefault="005F17BE" w:rsidP="005F17BE">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4419"/>
         <w:tab w:val="clear" w:pos="8838"/>
         <w:tab w:val="left" w:pos="9915"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63CA01A5" w14:textId="77777777" w:rsidR="00FF06AA" w:rsidRDefault="00FF06AA" w:rsidP="00E136C9">
+    <w:p w14:paraId="5F159EE1" w14:textId="77777777" w:rsidR="00E34C5A" w:rsidRDefault="00E34C5A" w:rsidP="00E136C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A2875BB" w14:textId="77777777" w:rsidR="00FF06AA" w:rsidRDefault="00FF06AA" w:rsidP="00E136C9">
+    <w:p w14:paraId="6948DFDA" w14:textId="77777777" w:rsidR="00E34C5A" w:rsidRDefault="00E34C5A" w:rsidP="00E136C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4791" w:type="pct"/>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3450"/>
       <w:gridCol w:w="3016"/>
       <w:gridCol w:w="2146"/>
       <w:gridCol w:w="1737"/>
     </w:tblGrid>
@@ -5576,168 +5535,265 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00690590">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="007518D4" w:rsidRPr="00690590" w14:paraId="6EBB8D63" w14:textId="77777777" w:rsidTr="00690590">
       <w:trPr>
         <w:trHeight w:val="20"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1667" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="643AB0FA" w14:textId="4C9BBF93" w:rsidR="007518D4" w:rsidRPr="00690590" w:rsidRDefault="00690590" w:rsidP="00690590">
+        <w:p w14:paraId="643AB0FA" w14:textId="300E4BFA" w:rsidR="007518D4" w:rsidRPr="00690590" w:rsidRDefault="00AC5619" w:rsidP="00690590">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00690590">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>27/02/2026</w:t>
+            <w:t>02/06/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1457" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="3AA4430F" w14:textId="69FA5620" w:rsidR="007518D4" w:rsidRPr="00690590" w:rsidRDefault="007518D4" w:rsidP="00690590">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00690590">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>GTH05-FOR02</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1037" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4AAD60ED" w14:textId="5F11D1E1" w:rsidR="007518D4" w:rsidRPr="00690590" w:rsidRDefault="00690590" w:rsidP="00690590">
+        <w:p w14:paraId="4AAD60ED" w14:textId="6F0EA988" w:rsidR="007518D4" w:rsidRPr="00690590" w:rsidRDefault="00690590" w:rsidP="00690590">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00690590">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>06</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="002725A7">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="839" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="786C5310" w14:textId="2473925F" w:rsidR="007518D4" w:rsidRPr="00690590" w:rsidRDefault="007518D4" w:rsidP="00690590">
+        <w:p w14:paraId="786C5310" w14:textId="0C7C03D6" w:rsidR="007518D4" w:rsidRPr="00690590" w:rsidRDefault="00E0139E" w:rsidP="00690590">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00690590">
+          <w:r w:rsidRPr="00E0139E">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t xml:space="preserve">1 de 3 </w:t>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00E0139E">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00E0139E">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00E0139E">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E0139E">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00E0139E">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:iCs/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> de </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E0139E">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00E0139E">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00E0139E">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00E0139E">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E0139E">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="304AFC6D" w14:textId="77777777" w:rsidR="005F17BE" w:rsidRDefault="005F17BE" w:rsidP="005A0589">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4419"/>
         <w:tab w:val="clear" w:pos="8838"/>
         <w:tab w:val="left" w:pos="1050"/>
       </w:tabs>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E25079D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2C404DE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
@@ -6643,50 +6699,51 @@
     <w:rsid w:val="00226EB3"/>
     <w:rsid w:val="00230F4B"/>
     <w:rsid w:val="00233664"/>
     <w:rsid w:val="00235149"/>
     <w:rsid w:val="002402C0"/>
     <w:rsid w:val="0024101C"/>
     <w:rsid w:val="00242C28"/>
     <w:rsid w:val="00242E92"/>
     <w:rsid w:val="00243246"/>
     <w:rsid w:val="00243423"/>
     <w:rsid w:val="002440AA"/>
     <w:rsid w:val="00244FF0"/>
     <w:rsid w:val="002512E9"/>
     <w:rsid w:val="00253C03"/>
     <w:rsid w:val="002548FE"/>
     <w:rsid w:val="002618CF"/>
     <w:rsid w:val="00261DAA"/>
     <w:rsid w:val="0026315B"/>
     <w:rsid w:val="00263214"/>
     <w:rsid w:val="00263E12"/>
     <w:rsid w:val="002640FF"/>
     <w:rsid w:val="002644BF"/>
     <w:rsid w:val="002648F8"/>
     <w:rsid w:val="00264AA8"/>
     <w:rsid w:val="002702B8"/>
+    <w:rsid w:val="002725A7"/>
     <w:rsid w:val="002725EB"/>
     <w:rsid w:val="002736A6"/>
     <w:rsid w:val="00273809"/>
     <w:rsid w:val="002745A8"/>
     <w:rsid w:val="00274730"/>
     <w:rsid w:val="002748D2"/>
     <w:rsid w:val="00275993"/>
     <w:rsid w:val="0028245F"/>
     <w:rsid w:val="00282807"/>
     <w:rsid w:val="00284EA0"/>
     <w:rsid w:val="00285110"/>
     <w:rsid w:val="00285F7B"/>
     <w:rsid w:val="0028647B"/>
     <w:rsid w:val="0028719D"/>
     <w:rsid w:val="00287EEE"/>
     <w:rsid w:val="00292054"/>
     <w:rsid w:val="00292CA4"/>
     <w:rsid w:val="002941B0"/>
     <w:rsid w:val="002948AE"/>
     <w:rsid w:val="00294B43"/>
     <w:rsid w:val="002952F9"/>
     <w:rsid w:val="00295971"/>
     <w:rsid w:val="00295E4B"/>
     <w:rsid w:val="002969D8"/>
     <w:rsid w:val="00296F1F"/>
@@ -6925,50 +6982,51 @@
     <w:rsid w:val="004778E3"/>
     <w:rsid w:val="00481225"/>
     <w:rsid w:val="004824DF"/>
     <w:rsid w:val="00483E57"/>
     <w:rsid w:val="00485656"/>
     <w:rsid w:val="004873D4"/>
     <w:rsid w:val="00487B37"/>
     <w:rsid w:val="004911EB"/>
     <w:rsid w:val="004914A2"/>
     <w:rsid w:val="0049194B"/>
     <w:rsid w:val="004939AD"/>
     <w:rsid w:val="004957A1"/>
     <w:rsid w:val="00495CC5"/>
     <w:rsid w:val="00497D5A"/>
     <w:rsid w:val="00497F8D"/>
     <w:rsid w:val="004A022A"/>
     <w:rsid w:val="004A1A2E"/>
     <w:rsid w:val="004A3D37"/>
     <w:rsid w:val="004A4689"/>
     <w:rsid w:val="004A520B"/>
     <w:rsid w:val="004A528A"/>
     <w:rsid w:val="004A5440"/>
     <w:rsid w:val="004A5AC3"/>
     <w:rsid w:val="004A6ACA"/>
     <w:rsid w:val="004A7B8D"/>
+    <w:rsid w:val="004B0394"/>
     <w:rsid w:val="004B103C"/>
     <w:rsid w:val="004B136A"/>
     <w:rsid w:val="004B184E"/>
     <w:rsid w:val="004B2D15"/>
     <w:rsid w:val="004B6751"/>
     <w:rsid w:val="004B7A5F"/>
     <w:rsid w:val="004C2EE6"/>
     <w:rsid w:val="004C39F5"/>
     <w:rsid w:val="004C3FC2"/>
     <w:rsid w:val="004C5AD7"/>
     <w:rsid w:val="004C7D6C"/>
     <w:rsid w:val="004D094C"/>
     <w:rsid w:val="004D20D6"/>
     <w:rsid w:val="004D20FD"/>
     <w:rsid w:val="004D273E"/>
     <w:rsid w:val="004D31FC"/>
     <w:rsid w:val="004D660C"/>
     <w:rsid w:val="004D6B50"/>
     <w:rsid w:val="004D7281"/>
     <w:rsid w:val="004D7369"/>
     <w:rsid w:val="004D73BD"/>
     <w:rsid w:val="004D7B57"/>
     <w:rsid w:val="004E07E2"/>
     <w:rsid w:val="004E2721"/>
     <w:rsid w:val="004E3E94"/>
@@ -7056,50 +7114,51 @@
     <w:rsid w:val="00576D8F"/>
     <w:rsid w:val="00580E18"/>
     <w:rsid w:val="005813F6"/>
     <w:rsid w:val="00583013"/>
     <w:rsid w:val="0058571A"/>
     <w:rsid w:val="0058638B"/>
     <w:rsid w:val="00586DA6"/>
     <w:rsid w:val="005870E2"/>
     <w:rsid w:val="0058713E"/>
     <w:rsid w:val="00587181"/>
     <w:rsid w:val="005872C0"/>
     <w:rsid w:val="005875DE"/>
     <w:rsid w:val="00591FBF"/>
     <w:rsid w:val="00592267"/>
     <w:rsid w:val="00593E17"/>
     <w:rsid w:val="005948E0"/>
     <w:rsid w:val="005A0234"/>
     <w:rsid w:val="005A0589"/>
     <w:rsid w:val="005A2127"/>
     <w:rsid w:val="005A23DC"/>
     <w:rsid w:val="005A2CDE"/>
     <w:rsid w:val="005A3FA0"/>
     <w:rsid w:val="005B0819"/>
     <w:rsid w:val="005B1247"/>
     <w:rsid w:val="005B1C94"/>
+    <w:rsid w:val="005B70B5"/>
     <w:rsid w:val="005C0847"/>
     <w:rsid w:val="005C18CF"/>
     <w:rsid w:val="005C1D48"/>
     <w:rsid w:val="005C3314"/>
     <w:rsid w:val="005C4196"/>
     <w:rsid w:val="005C4A02"/>
     <w:rsid w:val="005C5EDE"/>
     <w:rsid w:val="005C5FA4"/>
     <w:rsid w:val="005C6C04"/>
     <w:rsid w:val="005C6C9B"/>
     <w:rsid w:val="005C7C50"/>
     <w:rsid w:val="005D1EE4"/>
     <w:rsid w:val="005D2198"/>
     <w:rsid w:val="005D3625"/>
     <w:rsid w:val="005D3B5B"/>
     <w:rsid w:val="005D4F14"/>
     <w:rsid w:val="005D4FF6"/>
     <w:rsid w:val="005D5AFD"/>
     <w:rsid w:val="005D5FC7"/>
     <w:rsid w:val="005D6C25"/>
     <w:rsid w:val="005D7650"/>
     <w:rsid w:val="005D7F79"/>
     <w:rsid w:val="005E0A4A"/>
     <w:rsid w:val="005E534C"/>
     <w:rsid w:val="005E606E"/>
@@ -7220,50 +7279,51 @@
     <w:rsid w:val="00696A5F"/>
     <w:rsid w:val="00697112"/>
     <w:rsid w:val="006A024A"/>
     <w:rsid w:val="006A0895"/>
     <w:rsid w:val="006A0B1C"/>
     <w:rsid w:val="006A1BA3"/>
     <w:rsid w:val="006A40D4"/>
     <w:rsid w:val="006A4210"/>
     <w:rsid w:val="006A5F8A"/>
     <w:rsid w:val="006A75FA"/>
     <w:rsid w:val="006B0433"/>
     <w:rsid w:val="006B29A7"/>
     <w:rsid w:val="006B3821"/>
     <w:rsid w:val="006B4878"/>
     <w:rsid w:val="006B5508"/>
     <w:rsid w:val="006B6251"/>
     <w:rsid w:val="006C1160"/>
     <w:rsid w:val="006C19D6"/>
     <w:rsid w:val="006C256E"/>
     <w:rsid w:val="006C3492"/>
     <w:rsid w:val="006C3797"/>
     <w:rsid w:val="006C597E"/>
     <w:rsid w:val="006C5F48"/>
     <w:rsid w:val="006D054D"/>
     <w:rsid w:val="006D3FB8"/>
+    <w:rsid w:val="006D465F"/>
     <w:rsid w:val="006D5518"/>
     <w:rsid w:val="006E0D61"/>
     <w:rsid w:val="006E2331"/>
     <w:rsid w:val="006E3760"/>
     <w:rsid w:val="006E3E90"/>
     <w:rsid w:val="006E3EE2"/>
     <w:rsid w:val="006E5800"/>
     <w:rsid w:val="006E5D07"/>
     <w:rsid w:val="006E6E3B"/>
     <w:rsid w:val="006F0430"/>
     <w:rsid w:val="006F1B92"/>
     <w:rsid w:val="006F34E8"/>
     <w:rsid w:val="006F7C28"/>
     <w:rsid w:val="007003EA"/>
     <w:rsid w:val="00700792"/>
     <w:rsid w:val="00700D0D"/>
     <w:rsid w:val="00700DDF"/>
     <w:rsid w:val="00701B1C"/>
     <w:rsid w:val="007036F1"/>
     <w:rsid w:val="007038EA"/>
     <w:rsid w:val="00704395"/>
     <w:rsid w:val="00706324"/>
     <w:rsid w:val="00706829"/>
     <w:rsid w:val="007076AD"/>
     <w:rsid w:val="007112FF"/>
@@ -7297,50 +7357,51 @@
     <w:rsid w:val="007463C8"/>
     <w:rsid w:val="0074779D"/>
     <w:rsid w:val="00750356"/>
     <w:rsid w:val="007508F7"/>
     <w:rsid w:val="007518D4"/>
     <w:rsid w:val="00752655"/>
     <w:rsid w:val="00752BC4"/>
     <w:rsid w:val="0075319B"/>
     <w:rsid w:val="007541FC"/>
     <w:rsid w:val="00756713"/>
     <w:rsid w:val="00760831"/>
     <w:rsid w:val="00761461"/>
     <w:rsid w:val="00761A55"/>
     <w:rsid w:val="00763018"/>
     <w:rsid w:val="00764D4C"/>
     <w:rsid w:val="00765196"/>
     <w:rsid w:val="007656D4"/>
     <w:rsid w:val="007656F3"/>
     <w:rsid w:val="007663EA"/>
     <w:rsid w:val="00766586"/>
     <w:rsid w:val="00770513"/>
     <w:rsid w:val="00770F7F"/>
     <w:rsid w:val="007715A9"/>
     <w:rsid w:val="00771A3B"/>
     <w:rsid w:val="007738F2"/>
+    <w:rsid w:val="00774A00"/>
     <w:rsid w:val="00774ADA"/>
     <w:rsid w:val="00776285"/>
     <w:rsid w:val="00777EF5"/>
     <w:rsid w:val="0078005D"/>
     <w:rsid w:val="00780328"/>
     <w:rsid w:val="00780ECB"/>
     <w:rsid w:val="00780F77"/>
     <w:rsid w:val="007814B6"/>
     <w:rsid w:val="007820FB"/>
     <w:rsid w:val="0078375F"/>
     <w:rsid w:val="00784AD4"/>
     <w:rsid w:val="007913D3"/>
     <w:rsid w:val="00792392"/>
     <w:rsid w:val="00792D79"/>
     <w:rsid w:val="00794323"/>
     <w:rsid w:val="00794657"/>
     <w:rsid w:val="00794E33"/>
     <w:rsid w:val="00796BE9"/>
     <w:rsid w:val="00797453"/>
     <w:rsid w:val="007A36F8"/>
     <w:rsid w:val="007A3FE7"/>
     <w:rsid w:val="007A464A"/>
     <w:rsid w:val="007A6998"/>
     <w:rsid w:val="007B04B8"/>
     <w:rsid w:val="007B1032"/>
@@ -7449,50 +7510,51 @@
     <w:rsid w:val="008A3C73"/>
     <w:rsid w:val="008A4D06"/>
     <w:rsid w:val="008A54C1"/>
     <w:rsid w:val="008A5A0C"/>
     <w:rsid w:val="008A628B"/>
     <w:rsid w:val="008A7C5A"/>
     <w:rsid w:val="008B29AE"/>
     <w:rsid w:val="008B4735"/>
     <w:rsid w:val="008B486D"/>
     <w:rsid w:val="008B5FBA"/>
     <w:rsid w:val="008B630D"/>
     <w:rsid w:val="008B6D6B"/>
     <w:rsid w:val="008B6DD4"/>
     <w:rsid w:val="008B7E09"/>
     <w:rsid w:val="008B7E7B"/>
     <w:rsid w:val="008C0853"/>
     <w:rsid w:val="008C17AA"/>
     <w:rsid w:val="008C2835"/>
     <w:rsid w:val="008C35EA"/>
     <w:rsid w:val="008C4530"/>
     <w:rsid w:val="008C53CB"/>
     <w:rsid w:val="008C63CD"/>
     <w:rsid w:val="008C6621"/>
     <w:rsid w:val="008C6763"/>
     <w:rsid w:val="008D0378"/>
+    <w:rsid w:val="008D1925"/>
     <w:rsid w:val="008D1C6D"/>
     <w:rsid w:val="008D5D02"/>
     <w:rsid w:val="008D6D6D"/>
     <w:rsid w:val="008D7296"/>
     <w:rsid w:val="008E310B"/>
     <w:rsid w:val="008E5667"/>
     <w:rsid w:val="008E7052"/>
     <w:rsid w:val="008E74C7"/>
     <w:rsid w:val="008F193D"/>
     <w:rsid w:val="008F2381"/>
     <w:rsid w:val="008F347A"/>
     <w:rsid w:val="008F3FCC"/>
     <w:rsid w:val="008F43A4"/>
     <w:rsid w:val="008F4A1E"/>
     <w:rsid w:val="008F4AD3"/>
     <w:rsid w:val="008F553B"/>
     <w:rsid w:val="00901381"/>
     <w:rsid w:val="009015BD"/>
     <w:rsid w:val="00901642"/>
     <w:rsid w:val="00901738"/>
     <w:rsid w:val="00901F8D"/>
     <w:rsid w:val="0090676B"/>
     <w:rsid w:val="009112B3"/>
     <w:rsid w:val="009132A4"/>
     <w:rsid w:val="00914451"/>
@@ -7684,50 +7746,51 @@
     <w:rsid w:val="00A921BF"/>
     <w:rsid w:val="00A93E3E"/>
     <w:rsid w:val="00A94859"/>
     <w:rsid w:val="00A949E7"/>
     <w:rsid w:val="00A94B28"/>
     <w:rsid w:val="00A96109"/>
     <w:rsid w:val="00AA015E"/>
     <w:rsid w:val="00AA143E"/>
     <w:rsid w:val="00AA16B4"/>
     <w:rsid w:val="00AA3A53"/>
     <w:rsid w:val="00AA42A8"/>
     <w:rsid w:val="00AA4635"/>
     <w:rsid w:val="00AA6AAF"/>
     <w:rsid w:val="00AA77DA"/>
     <w:rsid w:val="00AA7D29"/>
     <w:rsid w:val="00AB12AC"/>
     <w:rsid w:val="00AB1E1D"/>
     <w:rsid w:val="00AB26F2"/>
     <w:rsid w:val="00AB42DC"/>
     <w:rsid w:val="00AB66A0"/>
     <w:rsid w:val="00AB6F0B"/>
     <w:rsid w:val="00AC2B31"/>
     <w:rsid w:val="00AC3778"/>
     <w:rsid w:val="00AC4634"/>
     <w:rsid w:val="00AC51ED"/>
+    <w:rsid w:val="00AC5619"/>
     <w:rsid w:val="00AC6232"/>
     <w:rsid w:val="00AC7C05"/>
     <w:rsid w:val="00AC7D83"/>
     <w:rsid w:val="00AC7D96"/>
     <w:rsid w:val="00AD3198"/>
     <w:rsid w:val="00AD3611"/>
     <w:rsid w:val="00AD3D11"/>
     <w:rsid w:val="00AD42CF"/>
     <w:rsid w:val="00AD50D8"/>
     <w:rsid w:val="00AD51EF"/>
     <w:rsid w:val="00AD6624"/>
     <w:rsid w:val="00AE0067"/>
     <w:rsid w:val="00AE0CA0"/>
     <w:rsid w:val="00AE1FB3"/>
     <w:rsid w:val="00AE20B1"/>
     <w:rsid w:val="00AE254F"/>
     <w:rsid w:val="00AE323E"/>
     <w:rsid w:val="00AE40E2"/>
     <w:rsid w:val="00AE4883"/>
     <w:rsid w:val="00AE53ED"/>
     <w:rsid w:val="00AE6BAB"/>
     <w:rsid w:val="00AF0B3D"/>
     <w:rsid w:val="00AF36F8"/>
     <w:rsid w:val="00AF3E1A"/>
     <w:rsid w:val="00AF40EE"/>
@@ -8064,80 +8127,83 @@
     <w:rsid w:val="00DC3600"/>
     <w:rsid w:val="00DC4251"/>
     <w:rsid w:val="00DC432A"/>
     <w:rsid w:val="00DC75A9"/>
     <w:rsid w:val="00DC7BFC"/>
     <w:rsid w:val="00DD1B95"/>
     <w:rsid w:val="00DD2F29"/>
     <w:rsid w:val="00DD32E6"/>
     <w:rsid w:val="00DD4115"/>
     <w:rsid w:val="00DD421F"/>
     <w:rsid w:val="00DD511A"/>
     <w:rsid w:val="00DD539E"/>
     <w:rsid w:val="00DE2BA7"/>
     <w:rsid w:val="00DE5C8A"/>
     <w:rsid w:val="00DE68DA"/>
     <w:rsid w:val="00DE6946"/>
     <w:rsid w:val="00DE7559"/>
     <w:rsid w:val="00DF00E4"/>
     <w:rsid w:val="00DF1A01"/>
     <w:rsid w:val="00DF4536"/>
     <w:rsid w:val="00DF5657"/>
     <w:rsid w:val="00DF6474"/>
     <w:rsid w:val="00DF667B"/>
     <w:rsid w:val="00DF6AF1"/>
     <w:rsid w:val="00DF6CCF"/>
+    <w:rsid w:val="00E0139E"/>
     <w:rsid w:val="00E03F2D"/>
     <w:rsid w:val="00E066E1"/>
     <w:rsid w:val="00E06DCE"/>
     <w:rsid w:val="00E10726"/>
     <w:rsid w:val="00E118FC"/>
     <w:rsid w:val="00E11C90"/>
     <w:rsid w:val="00E136C9"/>
     <w:rsid w:val="00E14D2B"/>
     <w:rsid w:val="00E17067"/>
     <w:rsid w:val="00E1750C"/>
     <w:rsid w:val="00E17D5B"/>
     <w:rsid w:val="00E20BF3"/>
     <w:rsid w:val="00E21168"/>
     <w:rsid w:val="00E218B6"/>
     <w:rsid w:val="00E21978"/>
     <w:rsid w:val="00E224A3"/>
     <w:rsid w:val="00E224C3"/>
     <w:rsid w:val="00E225E5"/>
     <w:rsid w:val="00E246A5"/>
     <w:rsid w:val="00E25BF2"/>
     <w:rsid w:val="00E26B56"/>
     <w:rsid w:val="00E30F0C"/>
     <w:rsid w:val="00E318C9"/>
     <w:rsid w:val="00E33217"/>
     <w:rsid w:val="00E34A20"/>
+    <w:rsid w:val="00E34C5A"/>
     <w:rsid w:val="00E350B5"/>
     <w:rsid w:val="00E37789"/>
     <w:rsid w:val="00E45B05"/>
     <w:rsid w:val="00E45E9B"/>
     <w:rsid w:val="00E467C5"/>
+    <w:rsid w:val="00E50483"/>
     <w:rsid w:val="00E531F5"/>
     <w:rsid w:val="00E55262"/>
     <w:rsid w:val="00E55943"/>
     <w:rsid w:val="00E57235"/>
     <w:rsid w:val="00E613F7"/>
     <w:rsid w:val="00E647EF"/>
     <w:rsid w:val="00E64DDD"/>
     <w:rsid w:val="00E64EBD"/>
     <w:rsid w:val="00E65861"/>
     <w:rsid w:val="00E6606C"/>
     <w:rsid w:val="00E661B4"/>
     <w:rsid w:val="00E67D28"/>
     <w:rsid w:val="00E67E72"/>
     <w:rsid w:val="00E70796"/>
     <w:rsid w:val="00E71A37"/>
     <w:rsid w:val="00E71E0A"/>
     <w:rsid w:val="00E72129"/>
     <w:rsid w:val="00E7300F"/>
     <w:rsid w:val="00E731C7"/>
     <w:rsid w:val="00E74892"/>
     <w:rsid w:val="00E74B2C"/>
     <w:rsid w:val="00E74D7E"/>
     <w:rsid w:val="00E7509A"/>
     <w:rsid w:val="00E75FC9"/>
     <w:rsid w:val="00E75FFF"/>
@@ -8996,58 +9062,58 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1929000312">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>