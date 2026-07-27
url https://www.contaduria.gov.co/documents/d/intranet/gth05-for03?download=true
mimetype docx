--- v0 (2026-04-05)
+++ v1 (2026-07-27)
@@ -1542,61 +1542,61 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00185771" w:rsidRPr="00CD2242" w:rsidSect="00CB0E85">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="0" w:footer="1540" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71DDEA9F" w14:textId="77777777" w:rsidR="000D20F7" w:rsidRDefault="000D20F7" w:rsidP="008A6257">
+    <w:p w14:paraId="77174248" w14:textId="77777777" w:rsidR="00752DC7" w:rsidRDefault="00752DC7" w:rsidP="008A6257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42EBAA94" w14:textId="77777777" w:rsidR="000D20F7" w:rsidRDefault="000D20F7" w:rsidP="008A6257">
+    <w:p w14:paraId="64F737C2" w14:textId="77777777" w:rsidR="00752DC7" w:rsidRDefault="00752DC7" w:rsidP="008A6257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1634,170 +1634,168 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="598B7E04" w14:textId="77777777" w:rsidR="00284E29" w:rsidRDefault="00284E29">
+  <w:p w14:paraId="2EA17786" w14:textId="77777777" w:rsidR="005474B7" w:rsidRDefault="005474B7">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D8F14A2" w14:textId="46B0E447" w:rsidR="00045B0E" w:rsidRDefault="00560EED">
+  <w:p w14:paraId="2D8F14A2" w14:textId="1AB8E26F" w:rsidR="00045B0E" w:rsidRDefault="00A72D5A">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B324A5E" wp14:editId="1749EA6D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41D38441" wp14:editId="67289B7D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:align>center</wp:align>
+            <wp:posOffset>-531495</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>133350</wp:posOffset>
+            <wp:posOffset>99060</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6526528" cy="1008000"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1545914732" name="Imagen 3"/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="739759634" name="Imagen 739759634"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6526528" cy="1008000"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41E0EFA7" w14:textId="77777777" w:rsidR="00284E29" w:rsidRDefault="00284E29">
+  <w:p w14:paraId="595F248B" w14:textId="77777777" w:rsidR="005474B7" w:rsidRDefault="005474B7">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D8020CA" w14:textId="77777777" w:rsidR="000D20F7" w:rsidRDefault="000D20F7" w:rsidP="008A6257">
+    <w:p w14:paraId="780CF78D" w14:textId="77777777" w:rsidR="00752DC7" w:rsidRDefault="00752DC7" w:rsidP="008A6257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3067CCD4" w14:textId="77777777" w:rsidR="000D20F7" w:rsidRDefault="000D20F7" w:rsidP="008A6257">
+    <w:p w14:paraId="25A72B46" w14:textId="77777777" w:rsidR="00752DC7" w:rsidRDefault="00752DC7" w:rsidP="008A6257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C75E7F5" w14:textId="77777777" w:rsidR="00284E29" w:rsidRDefault="00284E29">
+  <w:p w14:paraId="00A54BAC" w14:textId="77777777" w:rsidR="005474B7" w:rsidRDefault="005474B7">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07057CD3" w14:textId="4141A25C" w:rsidR="00706030" w:rsidRDefault="00706030" w:rsidP="00EF6EC5">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="0"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00937D7D">
       <w:rPr>
@@ -2181,68 +2179,68 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00334E7E">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00706030" w:rsidRPr="00334E7E" w14:paraId="4C006C41" w14:textId="77777777" w:rsidTr="00CD2242">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1600" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3AFDD456" w14:textId="01CEDFE4" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00CB0E85" w:rsidP="00CB0E85">
+        <w:p w14:paraId="3AFDD456" w14:textId="3E92C5CD" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00E444C1" w:rsidP="00CB0E85">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00334E7E">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>27/02/2026</w:t>
+            <w:t>02/06/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1134" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="36C7C248" w14:textId="4D518043" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00706030" w:rsidP="00CB0E85">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00334E7E">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
@@ -2251,65 +2249,72 @@
           </w:r>
           <w:r w:rsidR="00454CE3" w:rsidRPr="00334E7E">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
           <w:r w:rsidRPr="00334E7E">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>5-FOR03</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1159" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2875123C" w14:textId="3B980E0E" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00CB0E85" w:rsidP="00CB0E85">
+        <w:p w14:paraId="2875123C" w14:textId="2EEEC700" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00CB0E85" w:rsidP="00CB0E85">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00334E7E">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>06</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00E444C1">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1107" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="2E49459D" w14:textId="4C4E6DD8" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00334E7E" w:rsidP="00CB0E85">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00334E7E">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
@@ -2406,51 +2411,51 @@
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
   </w:tbl>
   <w:p w14:paraId="0FAAD970" w14:textId="0863F11C" w:rsidR="00706030" w:rsidRPr="00706030" w:rsidRDefault="00706030" w:rsidP="00EF6EC5">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="0"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B595B41" w14:textId="77777777" w:rsidR="00284E29" w:rsidRDefault="00284E29">
+  <w:p w14:paraId="70946CF3" w14:textId="77777777" w:rsidR="005474B7" w:rsidRDefault="005474B7">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16EA3574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="462C7152"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3854,50 +3859,51 @@
     <w:rsid w:val="00500C0F"/>
     <w:rsid w:val="005018FE"/>
     <w:rsid w:val="00502BEC"/>
     <w:rsid w:val="005047E1"/>
     <w:rsid w:val="0050501F"/>
     <w:rsid w:val="005052CB"/>
     <w:rsid w:val="00505AC3"/>
     <w:rsid w:val="00507B8D"/>
     <w:rsid w:val="00511576"/>
     <w:rsid w:val="00513E29"/>
     <w:rsid w:val="005156E2"/>
     <w:rsid w:val="00516E69"/>
     <w:rsid w:val="00517102"/>
     <w:rsid w:val="00517AF6"/>
     <w:rsid w:val="00521FD6"/>
     <w:rsid w:val="00522FA1"/>
     <w:rsid w:val="0052328E"/>
     <w:rsid w:val="005268CA"/>
     <w:rsid w:val="00527C1E"/>
     <w:rsid w:val="00531837"/>
     <w:rsid w:val="005320C7"/>
     <w:rsid w:val="00535834"/>
     <w:rsid w:val="0054025D"/>
     <w:rsid w:val="005420C8"/>
     <w:rsid w:val="005461B6"/>
+    <w:rsid w:val="005474B7"/>
     <w:rsid w:val="005500E1"/>
     <w:rsid w:val="0055170A"/>
     <w:rsid w:val="00556757"/>
     <w:rsid w:val="00557C8F"/>
     <w:rsid w:val="00560EED"/>
     <w:rsid w:val="005641FA"/>
     <w:rsid w:val="0056737D"/>
     <w:rsid w:val="00567943"/>
     <w:rsid w:val="00572351"/>
     <w:rsid w:val="005744B9"/>
     <w:rsid w:val="00575EE4"/>
     <w:rsid w:val="00576D8F"/>
     <w:rsid w:val="00577911"/>
     <w:rsid w:val="00580840"/>
     <w:rsid w:val="00581880"/>
     <w:rsid w:val="00582E58"/>
     <w:rsid w:val="005832A5"/>
     <w:rsid w:val="00583C55"/>
     <w:rsid w:val="00590035"/>
     <w:rsid w:val="005905AC"/>
     <w:rsid w:val="005910B2"/>
     <w:rsid w:val="005914CC"/>
     <w:rsid w:val="005941B6"/>
     <w:rsid w:val="005941DB"/>
     <w:rsid w:val="00595097"/>
@@ -3964,97 +3970,99 @@
     <w:rsid w:val="00670A96"/>
     <w:rsid w:val="00671EB3"/>
     <w:rsid w:val="00674C53"/>
     <w:rsid w:val="00677343"/>
     <w:rsid w:val="0068704D"/>
     <w:rsid w:val="00690241"/>
     <w:rsid w:val="0069359A"/>
     <w:rsid w:val="006941F0"/>
     <w:rsid w:val="0069640E"/>
     <w:rsid w:val="00697FF6"/>
     <w:rsid w:val="006A04A9"/>
     <w:rsid w:val="006A0C93"/>
     <w:rsid w:val="006A1F26"/>
     <w:rsid w:val="006A2770"/>
     <w:rsid w:val="006A491B"/>
     <w:rsid w:val="006B28FE"/>
     <w:rsid w:val="006B44C8"/>
     <w:rsid w:val="006C155E"/>
     <w:rsid w:val="006C2653"/>
     <w:rsid w:val="006C2B04"/>
     <w:rsid w:val="006C2BE0"/>
     <w:rsid w:val="006C5346"/>
     <w:rsid w:val="006C549E"/>
     <w:rsid w:val="006D1448"/>
     <w:rsid w:val="006D2496"/>
+    <w:rsid w:val="006D465F"/>
     <w:rsid w:val="006D68C1"/>
     <w:rsid w:val="006D7E56"/>
     <w:rsid w:val="006E0535"/>
     <w:rsid w:val="006E0AF4"/>
     <w:rsid w:val="006E39D3"/>
     <w:rsid w:val="006E3B5D"/>
     <w:rsid w:val="006E3CBC"/>
     <w:rsid w:val="006E4AD5"/>
     <w:rsid w:val="006E58EF"/>
     <w:rsid w:val="006E5C21"/>
     <w:rsid w:val="006E7EF1"/>
     <w:rsid w:val="006F3C3C"/>
     <w:rsid w:val="00704AD8"/>
     <w:rsid w:val="00706030"/>
     <w:rsid w:val="00706C14"/>
     <w:rsid w:val="00707779"/>
     <w:rsid w:val="00707E60"/>
     <w:rsid w:val="00710D00"/>
     <w:rsid w:val="00710EFB"/>
     <w:rsid w:val="00711A75"/>
     <w:rsid w:val="00713642"/>
     <w:rsid w:val="00713F4B"/>
     <w:rsid w:val="00716643"/>
     <w:rsid w:val="007174F1"/>
     <w:rsid w:val="00717715"/>
     <w:rsid w:val="00717B14"/>
     <w:rsid w:val="00717DC5"/>
     <w:rsid w:val="00723723"/>
     <w:rsid w:val="00730A31"/>
     <w:rsid w:val="00730C6B"/>
     <w:rsid w:val="00732DD9"/>
     <w:rsid w:val="00733562"/>
     <w:rsid w:val="00733612"/>
     <w:rsid w:val="00733B41"/>
     <w:rsid w:val="00733E3B"/>
     <w:rsid w:val="0073599D"/>
     <w:rsid w:val="00737314"/>
     <w:rsid w:val="00740313"/>
     <w:rsid w:val="00740527"/>
     <w:rsid w:val="00740890"/>
     <w:rsid w:val="007419D7"/>
     <w:rsid w:val="0074309E"/>
     <w:rsid w:val="0074396E"/>
     <w:rsid w:val="007443A1"/>
     <w:rsid w:val="007451CA"/>
     <w:rsid w:val="00746CC5"/>
     <w:rsid w:val="0075190C"/>
+    <w:rsid w:val="00752DC7"/>
     <w:rsid w:val="00754D17"/>
     <w:rsid w:val="00755B33"/>
     <w:rsid w:val="00762635"/>
     <w:rsid w:val="00762AC9"/>
     <w:rsid w:val="00762F0F"/>
     <w:rsid w:val="007632DD"/>
     <w:rsid w:val="00764395"/>
     <w:rsid w:val="0076521B"/>
     <w:rsid w:val="00765238"/>
     <w:rsid w:val="00766EDE"/>
     <w:rsid w:val="0076792D"/>
     <w:rsid w:val="007703CB"/>
     <w:rsid w:val="00770E35"/>
     <w:rsid w:val="0077259A"/>
     <w:rsid w:val="00772C56"/>
     <w:rsid w:val="00774752"/>
     <w:rsid w:val="007803E5"/>
     <w:rsid w:val="00781AED"/>
     <w:rsid w:val="00786708"/>
     <w:rsid w:val="00787D0A"/>
     <w:rsid w:val="00792483"/>
     <w:rsid w:val="007979D7"/>
     <w:rsid w:val="007A2BE2"/>
     <w:rsid w:val="007A380E"/>
     <w:rsid w:val="007A44DC"/>
@@ -4120,50 +4128,51 @@
     <w:rsid w:val="008661B5"/>
     <w:rsid w:val="00866AE9"/>
     <w:rsid w:val="00870F8A"/>
     <w:rsid w:val="00872B27"/>
     <w:rsid w:val="00874FEB"/>
     <w:rsid w:val="008A0361"/>
     <w:rsid w:val="008A068C"/>
     <w:rsid w:val="008A161F"/>
     <w:rsid w:val="008A44BF"/>
     <w:rsid w:val="008A6257"/>
     <w:rsid w:val="008A68F4"/>
     <w:rsid w:val="008A6A57"/>
     <w:rsid w:val="008B1489"/>
     <w:rsid w:val="008B5EF5"/>
     <w:rsid w:val="008B7E71"/>
     <w:rsid w:val="008C6288"/>
     <w:rsid w:val="008D1000"/>
     <w:rsid w:val="008D1C71"/>
     <w:rsid w:val="008D41C6"/>
     <w:rsid w:val="008D4DAD"/>
     <w:rsid w:val="008D66C5"/>
     <w:rsid w:val="008D7291"/>
     <w:rsid w:val="008E031E"/>
     <w:rsid w:val="008E0D94"/>
     <w:rsid w:val="008E16AF"/>
+    <w:rsid w:val="008E2D34"/>
     <w:rsid w:val="008E383B"/>
     <w:rsid w:val="008E4506"/>
     <w:rsid w:val="008E6409"/>
     <w:rsid w:val="008E657F"/>
     <w:rsid w:val="008E6EA5"/>
     <w:rsid w:val="008F0065"/>
     <w:rsid w:val="008F0478"/>
     <w:rsid w:val="0090077F"/>
     <w:rsid w:val="00901CDA"/>
     <w:rsid w:val="00902C4A"/>
     <w:rsid w:val="00903B2E"/>
     <w:rsid w:val="00904A43"/>
     <w:rsid w:val="00904BBD"/>
     <w:rsid w:val="00911AFF"/>
     <w:rsid w:val="00913A7E"/>
     <w:rsid w:val="00913FC8"/>
     <w:rsid w:val="00916C96"/>
     <w:rsid w:val="00920CAC"/>
     <w:rsid w:val="009232E9"/>
     <w:rsid w:val="0092757C"/>
     <w:rsid w:val="00932C05"/>
     <w:rsid w:val="009338DB"/>
     <w:rsid w:val="00934934"/>
     <w:rsid w:val="00934D0F"/>
     <w:rsid w:val="009360D9"/>
@@ -4198,50 +4207,51 @@
     <w:rsid w:val="0098150B"/>
     <w:rsid w:val="00982BF5"/>
     <w:rsid w:val="00983568"/>
     <w:rsid w:val="00984844"/>
     <w:rsid w:val="009866BE"/>
     <w:rsid w:val="00986713"/>
     <w:rsid w:val="0099068B"/>
     <w:rsid w:val="0099190E"/>
     <w:rsid w:val="009929AC"/>
     <w:rsid w:val="0099393E"/>
     <w:rsid w:val="00996ED5"/>
     <w:rsid w:val="00997A7D"/>
     <w:rsid w:val="00997F4F"/>
     <w:rsid w:val="00997FF7"/>
     <w:rsid w:val="009A19E9"/>
     <w:rsid w:val="009A1A4F"/>
     <w:rsid w:val="009A1B9C"/>
     <w:rsid w:val="009A4E65"/>
     <w:rsid w:val="009B16B8"/>
     <w:rsid w:val="009C1B6B"/>
     <w:rsid w:val="009C2601"/>
     <w:rsid w:val="009C35CE"/>
     <w:rsid w:val="009C3EE4"/>
     <w:rsid w:val="009D49D7"/>
     <w:rsid w:val="009E092A"/>
+    <w:rsid w:val="009E3573"/>
     <w:rsid w:val="009E46AD"/>
     <w:rsid w:val="009E54E0"/>
     <w:rsid w:val="009E6EAA"/>
     <w:rsid w:val="009E7675"/>
     <w:rsid w:val="009F048D"/>
     <w:rsid w:val="009F07AA"/>
     <w:rsid w:val="009F17F5"/>
     <w:rsid w:val="009F2FAA"/>
     <w:rsid w:val="009F4895"/>
     <w:rsid w:val="00A00B44"/>
     <w:rsid w:val="00A00BDC"/>
     <w:rsid w:val="00A00E36"/>
     <w:rsid w:val="00A02CC2"/>
     <w:rsid w:val="00A03557"/>
     <w:rsid w:val="00A03C18"/>
     <w:rsid w:val="00A03FD9"/>
     <w:rsid w:val="00A04652"/>
     <w:rsid w:val="00A04E71"/>
     <w:rsid w:val="00A063FA"/>
     <w:rsid w:val="00A06925"/>
     <w:rsid w:val="00A06EA1"/>
     <w:rsid w:val="00A07521"/>
     <w:rsid w:val="00A07D1E"/>
     <w:rsid w:val="00A10D5E"/>
     <w:rsid w:val="00A11CAD"/>
@@ -4250,50 +4260,51 @@
     <w:rsid w:val="00A16F35"/>
     <w:rsid w:val="00A20A18"/>
     <w:rsid w:val="00A220AC"/>
     <w:rsid w:val="00A23D41"/>
     <w:rsid w:val="00A31065"/>
     <w:rsid w:val="00A310B8"/>
     <w:rsid w:val="00A36D6B"/>
     <w:rsid w:val="00A400D0"/>
     <w:rsid w:val="00A4115F"/>
     <w:rsid w:val="00A42F4A"/>
     <w:rsid w:val="00A43D43"/>
     <w:rsid w:val="00A46BD5"/>
     <w:rsid w:val="00A471AE"/>
     <w:rsid w:val="00A47699"/>
     <w:rsid w:val="00A47831"/>
     <w:rsid w:val="00A574F7"/>
     <w:rsid w:val="00A6050D"/>
     <w:rsid w:val="00A61672"/>
     <w:rsid w:val="00A630DA"/>
     <w:rsid w:val="00A64096"/>
     <w:rsid w:val="00A6644B"/>
     <w:rsid w:val="00A67B7F"/>
     <w:rsid w:val="00A70703"/>
     <w:rsid w:val="00A70E0F"/>
     <w:rsid w:val="00A71BBA"/>
+    <w:rsid w:val="00A72D5A"/>
     <w:rsid w:val="00A736DD"/>
     <w:rsid w:val="00A83AFC"/>
     <w:rsid w:val="00A85C6A"/>
     <w:rsid w:val="00A92525"/>
     <w:rsid w:val="00A95C2F"/>
     <w:rsid w:val="00A975DC"/>
     <w:rsid w:val="00AA0B33"/>
     <w:rsid w:val="00AA1FC3"/>
     <w:rsid w:val="00AA2F02"/>
     <w:rsid w:val="00AA3D43"/>
     <w:rsid w:val="00AB0035"/>
     <w:rsid w:val="00AB00D4"/>
     <w:rsid w:val="00AB1307"/>
     <w:rsid w:val="00AB5530"/>
     <w:rsid w:val="00AB69DD"/>
     <w:rsid w:val="00AB7416"/>
     <w:rsid w:val="00AC19F0"/>
     <w:rsid w:val="00AC2733"/>
     <w:rsid w:val="00AC2992"/>
     <w:rsid w:val="00AC2BEA"/>
     <w:rsid w:val="00AC4C04"/>
     <w:rsid w:val="00AC7E0E"/>
     <w:rsid w:val="00AD19B6"/>
     <w:rsid w:val="00AD2C98"/>
     <w:rsid w:val="00AD6DC1"/>
@@ -4523,62 +4534,64 @@
     <w:rsid w:val="00DD7737"/>
     <w:rsid w:val="00DE04DD"/>
     <w:rsid w:val="00DE0685"/>
     <w:rsid w:val="00DE0A80"/>
     <w:rsid w:val="00DE0F22"/>
     <w:rsid w:val="00DE1D6D"/>
     <w:rsid w:val="00DE2A31"/>
     <w:rsid w:val="00DE2BA7"/>
     <w:rsid w:val="00DE56F8"/>
     <w:rsid w:val="00DE5F63"/>
     <w:rsid w:val="00DE6D2F"/>
     <w:rsid w:val="00DE77F2"/>
     <w:rsid w:val="00DF0506"/>
     <w:rsid w:val="00DF113F"/>
     <w:rsid w:val="00DF7C7F"/>
     <w:rsid w:val="00E0035F"/>
     <w:rsid w:val="00E05D71"/>
     <w:rsid w:val="00E06B32"/>
     <w:rsid w:val="00E11810"/>
     <w:rsid w:val="00E136EE"/>
     <w:rsid w:val="00E14CB5"/>
     <w:rsid w:val="00E2013F"/>
     <w:rsid w:val="00E20B03"/>
     <w:rsid w:val="00E25E06"/>
     <w:rsid w:val="00E26F87"/>
+    <w:rsid w:val="00E30097"/>
     <w:rsid w:val="00E311FA"/>
     <w:rsid w:val="00E325D8"/>
     <w:rsid w:val="00E33562"/>
     <w:rsid w:val="00E3588E"/>
     <w:rsid w:val="00E35B15"/>
     <w:rsid w:val="00E35FEB"/>
     <w:rsid w:val="00E403D5"/>
     <w:rsid w:val="00E409A1"/>
     <w:rsid w:val="00E40A2E"/>
     <w:rsid w:val="00E41F3A"/>
     <w:rsid w:val="00E41F90"/>
     <w:rsid w:val="00E42A75"/>
+    <w:rsid w:val="00E444C1"/>
     <w:rsid w:val="00E44E67"/>
     <w:rsid w:val="00E464D4"/>
     <w:rsid w:val="00E46E59"/>
     <w:rsid w:val="00E47EFB"/>
     <w:rsid w:val="00E50DD4"/>
     <w:rsid w:val="00E52C75"/>
     <w:rsid w:val="00E55508"/>
     <w:rsid w:val="00E57FDF"/>
     <w:rsid w:val="00E62111"/>
     <w:rsid w:val="00E66D3C"/>
     <w:rsid w:val="00E67298"/>
     <w:rsid w:val="00E67304"/>
     <w:rsid w:val="00E716BA"/>
     <w:rsid w:val="00E74784"/>
     <w:rsid w:val="00E74845"/>
     <w:rsid w:val="00E7633F"/>
     <w:rsid w:val="00E7671F"/>
     <w:rsid w:val="00E847EA"/>
     <w:rsid w:val="00E87A69"/>
     <w:rsid w:val="00E90867"/>
     <w:rsid w:val="00E91AAD"/>
     <w:rsid w:val="00E957B0"/>
     <w:rsid w:val="00E9598E"/>
     <w:rsid w:val="00EA01E6"/>
     <w:rsid w:val="00EA3E1F"/>