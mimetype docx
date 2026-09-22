--- v1 (2026-07-27)
+++ v2 (2026-09-22)
@@ -1,2463 +1,3998 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-[...1 lines deleted...]
-        <w:tblW w:w="6019" w:type="pct"/>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-998" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4831"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="699"/>
+        <w:gridCol w:w="2504"/>
+        <w:gridCol w:w="1324"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="2381"/>
+        <w:gridCol w:w="1446"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F51D8A" w:rsidRPr="00CD2242" w14:paraId="7DFE00A1" w14:textId="77777777" w:rsidTr="00284E29">
-[...2 lines deleted...]
-            <w:tcW w:w="2465" w:type="pct"/>
+      <w:tr w:rsidR="002B6064" w:rsidRPr="008B6AEB" w14:paraId="7B593EA9" w14:textId="77777777" w:rsidTr="002B6064">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC73B51" w14:textId="77777777" w:rsidR="002B6064" w:rsidRPr="008B6AEB" w:rsidRDefault="002B6064" w:rsidP="00F9417E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...89 lines deleted...]
-              </mc:AlternateContent>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>TELETRABAJO</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD2242">
-[...14 lines deleted...]
-            <w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D753C34" w14:textId="77777777" w:rsidR="002B6064" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5777A3BA" w14:textId="77777777" w:rsidR="002B6064" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="123B6646" w14:textId="77777777" w:rsidR="002B6064" w:rsidRPr="002B6064" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0286FB0B" w14:textId="337FE6D5" w:rsidR="002B6064" w:rsidRPr="008B6AEB" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="570DC448" w14:textId="77777777" w:rsidR="002B6064" w:rsidRPr="008B6AEB" w:rsidRDefault="002B6064" w:rsidP="00CF6495">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...90 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>TRABAJO EN CASA</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="462FE2A3" w14:textId="77777777" w:rsidR="002B6064" w:rsidRPr="002B6064" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F599942" w14:textId="61B42574" w:rsidR="002B6064" w:rsidRPr="008B6AEB" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F51D8A" w:rsidRPr="00CD2242" w14:paraId="78310513" w14:textId="77777777" w:rsidTr="00284E29">
-[...2 lines deleted...]
-            <w:tcW w:w="2465" w:type="pct"/>
+      <w:tr w:rsidR="002B6064" w:rsidRPr="008B6AEB" w14:paraId="406A8245" w14:textId="77777777" w:rsidTr="002B6064">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72731152" w14:textId="77777777" w:rsidR="002B6064" w:rsidRPr="008B6AEB" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="436C7664" w14:textId="7DBCE5DD" w:rsidR="002B6064" w:rsidRPr="008B6AEB" w:rsidRDefault="002B6064" w:rsidP="00F9417E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B1A041" w14:textId="73ED5216" w:rsidR="002B6064" w:rsidRPr="008B6AEB" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54896298" w14:textId="77777777" w:rsidR="002B6064" w:rsidRPr="008B6AEB" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="359844E0" w14:textId="77777777" w:rsidR="002B6064" w:rsidRPr="008B6AEB" w:rsidRDefault="002B6064" w:rsidP="00CF6495">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5DBEB8" w14:textId="42305DC0" w:rsidR="002B6064" w:rsidRPr="008B6AEB" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6064" w:rsidRPr="008B6AEB" w14:paraId="185EC516" w14:textId="77777777" w:rsidTr="002B6064">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C5112C" w14:textId="77777777" w:rsidR="002B6064" w:rsidRPr="008B6AEB" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23670984" w14:textId="77777777" w:rsidR="002B6064" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D6C257C" w14:textId="77777777" w:rsidR="002B6064" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="073082E1" w14:textId="77777777" w:rsidR="002B6064" w:rsidRPr="002B6064" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51145A6C" w14:textId="1285DEE7" w:rsidR="002B6064" w:rsidRPr="008B6AEB" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3DAAFA" w14:textId="77777777" w:rsidR="002B6064" w:rsidRPr="008B6AEB" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD52F0E" w14:textId="77777777" w:rsidR="002B6064" w:rsidRPr="002B6064" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DDB468" w14:textId="1EF9A50D" w:rsidR="002B6064" w:rsidRPr="008B6AEB" w:rsidRDefault="002B6064" w:rsidP="00574465">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="5D22D792" w14:textId="77777777" w:rsidTr="00574465">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5246" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29C5C764" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Lugar y Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2535" w:type="pct"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="237F13AF" w14:textId="25726683" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F51D8A" w:rsidRPr="00CD2242" w14:paraId="399403E4" w14:textId="77777777" w:rsidTr="00284E29">
-[...6 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="625B14F1" w14:textId="77777777" w:rsidTr="008B6AEB">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB4E252" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F51D8A" w:rsidRPr="00CD2242" w14:paraId="635ACDAC" w14:textId="77777777" w:rsidTr="00284E29">
-[...5 lines deleted...]
-          <w:p w14:paraId="594FBEE2" w14:textId="34E76E11" w:rsidR="00F51D8A" w:rsidRPr="00CD2242" w:rsidRDefault="00F51D8A" w:rsidP="00CD2242">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="24BC32A8" w14:textId="77777777" w:rsidTr="008E1F2E">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3F4162" w14:textId="197593EA" w:rsidR="008B6AEB" w:rsidRPr="00A77F9C" w:rsidRDefault="008B6AEB" w:rsidP="00A77F9C">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="11"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A77F9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>DATOS GENERALES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F51D8A" w:rsidRPr="00CD2242" w14:paraId="55B87D98" w14:textId="77777777" w:rsidTr="009E54E0">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="209C54DC" w14:textId="77777777" w:rsidTr="008E1F2E">
         <w:trPr>
-          <w:trHeight w:val="157"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2273" w:type="pct"/>
-[...12 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="5246" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62F019A4" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Nombres y Apellidos:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2727" w:type="pct"/>
-[...7 lines deleted...]
-                <w:bCs/>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="301494C7" w14:textId="7542D317" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F51D8A" w:rsidRPr="00CD2242" w14:paraId="44C515E8" w14:textId="77777777" w:rsidTr="009E54E0">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="0459F276" w14:textId="77777777" w:rsidTr="008E1F2E">
         <w:trPr>
-          <w:trHeight w:val="157"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2273" w:type="pct"/>
-[...12 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="5246" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2870491A" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Número de identificación:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2727" w:type="pct"/>
-[...7 lines deleted...]
-                <w:bCs/>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76B1215D" w14:textId="1FA91A89" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F51D8A" w:rsidRPr="00CD2242" w14:paraId="5DEAEB6B" w14:textId="77777777" w:rsidTr="00284E29">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="4E5E6358" w14:textId="77777777" w:rsidTr="008E1F2E">
         <w:trPr>
-          <w:trHeight w:val="157"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2273" w:type="pct"/>
-[...12 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="5246" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09B74E25" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Cargo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2727" w:type="pct"/>
-[...7 lines deleted...]
-                <w:bCs/>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="583D9A89" w14:textId="356BB2F1" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F51D8A" w:rsidRPr="00CD2242" w14:paraId="171D02BF" w14:textId="77777777" w:rsidTr="00284E29">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="7D848839" w14:textId="77777777" w:rsidTr="008E1F2E">
         <w:trPr>
-          <w:trHeight w:val="157"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2273" w:type="pct"/>
-[...12 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="5246" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1615FE30" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Área o Grupo Interno de Trabajo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2727" w:type="pct"/>
-[...7 lines deleted...]
-                <w:bCs/>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64C53B65" w14:textId="7FBC91BA" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F51D8A" w:rsidRPr="00CD2242" w14:paraId="391D3235" w14:textId="77777777" w:rsidTr="00284E29">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="2E0C72CA" w14:textId="77777777" w:rsidTr="008E1F2E">
         <w:trPr>
-          <w:trHeight w:val="157"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2273" w:type="pct"/>
-[...11 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="5246" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="606B008B" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">Dirección para realizar teletrabajo/trabajo en casa: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2727" w:type="pct"/>
-[...6 lines deleted...]
-                <w:bCs/>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0400CEDC" w14:textId="3A35A551" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F51D8A" w:rsidRPr="00CD2242" w14:paraId="5DEC65A5" w14:textId="77777777" w:rsidTr="00284E29">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="6D745B0D" w14:textId="77777777" w:rsidTr="008E1F2E">
         <w:trPr>
-          <w:trHeight w:val="157"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2273" w:type="pct"/>
-[...11 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="5246" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9C70F2" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Localidad o municipio:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2727" w:type="pct"/>
-[...6 lines deleted...]
-                <w:bCs/>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42A5CB48" w14:textId="002F8609" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F51D8A" w:rsidRPr="00CD2242" w14:paraId="3A6AFBF8" w14:textId="77777777" w:rsidTr="00284E29">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="58F48CC4" w14:textId="77777777" w:rsidTr="008E1F2E">
         <w:trPr>
-          <w:trHeight w:val="157"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2273" w:type="pct"/>
-[...11 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="5246" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23D5F005" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Modalidad de visita:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="596" w:type="pct"/>
-[...12 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="2381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6165B1AD" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Virtual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="266" w:type="pct"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="155E2D17" w14:textId="3713E80C" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="001E0B3C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...32 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="2CF4083A" w14:textId="77777777" w:rsidTr="008E1F2E">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5246" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38C92AFF" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="188352C7" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Presencial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="329" w:type="pct"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="010B637B" w14:textId="11B9F180" w:rsidR="008B6AEB" w:rsidRPr="00156668" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      <w:tr w:rsidR="00185771" w:rsidRPr="00CD2242" w14:paraId="46D8B28C" w14:textId="77777777" w:rsidTr="00284E29">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="107D2348" w14:textId="77777777" w:rsidTr="008B6AEB">
         <w:trPr>
-          <w:trHeight w:val="420"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10627" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="53322C42" w14:textId="77777777" w:rsidR="00185771" w:rsidRPr="00CD2242" w:rsidRDefault="00185771" w:rsidP="00284E29">
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28EC68CC" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="6096B4FE" w14:textId="77777777" w:rsidTr="003C42AF">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBF2FBA" w14:textId="421A447B" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="00A77F9C">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="11"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>AUTORIZACIÓN DE VISITA DOMICILIARIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185771" w:rsidRPr="00CD2242" w14:paraId="666E9F93" w14:textId="77777777" w:rsidTr="00284E29">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="73874D71" w14:textId="77777777" w:rsidTr="008B6AEB">
         <w:trPr>
-          <w:trHeight w:val="157"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10627" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10AA623C" w14:textId="1AF653FB" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="00A77F9C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...8 lines deleted...]
-              <w:t>Autorizo expresamente a la UAE Contaduría General de la Nación, para que adelante la visita domiciliaria necesaria ya sea de forma presencial o de manera virtual en la dirección registrada en el presente formulario, con el fin de validar que cuento con las condiciones de higiene y seguridad industrial, tecnológicas y psicosociales (ambiente familiar adecuado) para desempeñar mis actividades durante la modalidad de teletrabajo ( )  /trabajo en casa ( )</w:t>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>Autorizo expresamente a la U.A.E. Contaduría General de la Nación, para que adelante la visita domiciliaria necesaria ya sea de forma presencial o de manera virtual en la dirección registrada en el presente formulario, con el fin de validar que cuento con las condiciones de higiene y seguridad industrial, tecnológicas y psicosociales (ambiente familiar adecuado) para desempeñar mis actividades durante la modalidad de teletrabajo ( )</w:t>
             </w:r>
+            <w:r w:rsidR="00A77F9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>/trabajo en casa ( )</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185771" w:rsidRPr="00CD2242" w14:paraId="0E3695DE" w14:textId="77777777" w:rsidTr="00284E29">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="7CFA59B7" w14:textId="77777777" w:rsidTr="008B6AEB">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5246" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28B2EA5A" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Nombres y apellidos completos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4023" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72D553BC" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185771" w:rsidRPr="00CD2242" w14:paraId="79782CC1" w14:textId="77777777" w:rsidTr="00284E29">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="191A9196" w14:textId="77777777" w:rsidTr="001E0B3C">
         <w:trPr>
-          <w:trHeight w:val="1191"/>
+          <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6604" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="5246" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B50BC97" w14:textId="54F27A18" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...10 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="535FB11D" w14:textId="2EDFA610" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...31 lines deleted...]
-      <w:tr w:rsidR="00185771" w:rsidRPr="00CD2242" w14:paraId="7935A18C" w14:textId="77777777" w:rsidTr="00C46AC5">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="3122F2AE" w14:textId="77777777" w:rsidTr="003C42AF">
         <w:trPr>
-          <w:trHeight w:val="413"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10768" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="01A02EF2" w14:textId="77777777" w:rsidR="00185771" w:rsidRPr="00CD2242" w:rsidRDefault="00185771" w:rsidP="00284E29">
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4FD81F" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="2EE25ABD" w14:textId="77777777" w:rsidTr="003C42AF">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24C4D9C0" w14:textId="38F2F407" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="00A77F9C">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="11"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>RESULTADOS DE LA VISITA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185771" w:rsidRPr="00CD2242" w14:paraId="64233534" w14:textId="77777777" w:rsidTr="00C46AC5">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="2879DE28" w14:textId="77777777" w:rsidTr="008E1F2E">
         <w:trPr>
-          <w:trHeight w:val="1565"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10768" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CBFE325" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="00A77F9C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Las observaciones aquí descritas son el resultado de la aplicación de la herramienta en formato Excel empleada durante la visita por el grupo de profesionales de la UAE Contaduría General de la Nación; en dicho documento se registran hallazgos de los criterios inspeccionados y un registro fotográfico del puesto de trabajo, así como de otros elementos que se consideren información documentada importante al momento de adelantar seguimientos en las líneas que originaron la presente revisión. </w:t>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las observaciones aquí descritas son el resultado de la aplicación de la herramienta en formato Excel empleada durante la visita por el grupo de profesionales de la U.A.E. Contaduría General de la Nación; en dicho documento se registran hallazgos de los criterios inspeccionados y un registro fotográfico del puesto de trabajo, así como de otros elementos que se consideren información documentada importante al momento de adelantar seguimientos en las líneas que originaron la presente revisión. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185771" w:rsidRPr="00CD2242" w14:paraId="69D92D6E" w14:textId="77777777" w:rsidTr="00C46AC5">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="462725B4" w14:textId="77777777" w:rsidTr="00F9317C">
         <w:trPr>
-          <w:trHeight w:val="188"/>
+          <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="664C6498" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Factores inspeccionados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="5123" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBC00AD" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Observaciones y/o recomendaciones de ajuste</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1837" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16729E14" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Aprobación (SI/NO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185771" w:rsidRPr="00CD2242" w14:paraId="6CCEA2BF" w14:textId="77777777" w:rsidTr="00C46AC5">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="62A57EB9" w14:textId="77777777" w:rsidTr="00F9317C">
         <w:trPr>
-          <w:trHeight w:val="691"/>
+          <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66DE4C52" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Área de trabajo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="5123" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7922CF23" w14:textId="7F32B4F3" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...12 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47715A64" w14:textId="382C5CB7" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="22F7DD51" w14:textId="77777777" w:rsidTr="00F9317C">
+        <w:trPr>
+          <w:trHeight w:val="737"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01FB7B98" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Psicosocial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="5123" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27C1176A" w14:textId="5754B9A6" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...12 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35AC02E5" w14:textId="18EDAD87" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="2425DB4D" w14:textId="77777777" w:rsidTr="00F9317C">
+        <w:trPr>
+          <w:trHeight w:val="737"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19F222E7" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CD2242">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>TICs</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="5123" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7931AD6A" w14:textId="6862FA61" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...17 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01D6AFE0" w14:textId="7126CDBC" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...36 lines deleted...]
-          <w:p w14:paraId="0252E811" w14:textId="15F5CB6A" w:rsidR="00185771" w:rsidRPr="00284E29" w:rsidRDefault="00185771" w:rsidP="00284E29">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="46341703" w14:textId="77777777" w:rsidTr="004975AA">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5AD1EB" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="24A9ED15" w14:textId="77777777" w:rsidTr="004975AA">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5763A47B" w14:textId="0F84684E" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="00A77F9C">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="11"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>RESULTADOS DE SEGUNDA VISITA (si se requiere)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185771" w:rsidRPr="00284E29" w14:paraId="4B0616D4" w14:textId="77777777" w:rsidTr="00284E29">
-[...16 lines deleted...]
-              <w:t>De acuerdo con los resultados de la primera visita, durante la segunda visita se validaron los criterios objeto de ajuste.</w:t>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="5FC509EB" w14:textId="77777777" w:rsidTr="008B6AEB">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25F915C6" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De acuerdo con los resultados de la primera visita, durante la segunda visita se validaron los criterios objeto de ajuste </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185771" w:rsidRPr="00284E29" w14:paraId="61FB4395" w14:textId="77777777" w:rsidTr="00284E29">
-[...6 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="5E1E5378" w14:textId="77777777" w:rsidTr="00F9317C">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="251A7708" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Factores inspeccionados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="5123" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03552EA6" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Observaciones y/o recomendaciones de ajuste</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75EB4761" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Aprobación (SI/NO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185771" w:rsidRPr="00284E29" w14:paraId="18FD27F3" w14:textId="77777777" w:rsidTr="00284E29">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="2B56449C" w14:textId="77777777" w:rsidTr="00F9317C">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3120" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C74FD7B" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Área de trabajo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+            <w:tcW w:w="5123" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2D3E30" w14:textId="40A669A5" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45B77D7F" w14:textId="6C6D8579" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185771" w:rsidRPr="00284E29" w14:paraId="071D3039" w14:textId="77777777" w:rsidTr="00284E29">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="52CA986F" w14:textId="77777777" w:rsidTr="00F9317C">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3120" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2792D57D" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>Psicosocial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+            <w:tcW w:w="5123" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4714D475" w14:textId="4B2FADFE" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05276140" w14:textId="10000932" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185771" w:rsidRPr="00284E29" w14:paraId="65AF21C7" w14:textId="77777777" w:rsidTr="00284E29">
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="3EA48ED6" w14:textId="77777777" w:rsidTr="00F9317C">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3120" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4146BF67" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00284E29">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
               <w:t>TICs</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+            <w:tcW w:w="5123" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5229AD88" w14:textId="7F83306D" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23F30F74" w14:textId="5402F1B8" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="4296CBDB" w14:textId="77777777" w:rsidTr="008B6AEB">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A087C56" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="50853D51" w14:textId="77777777" w:rsidTr="008B6AEB">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E175784" w14:textId="2D1FD266" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="00A77F9C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>FIRMAS DE QUIENES ADELANTARON LA VISITA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="19202549" w14:textId="77777777" w:rsidTr="00F9317C">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="228E2884" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>Factores inspeccionados</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42B50C7F" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>Apellidos y nombres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36AD34FC" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>Cargo o Rol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD68103" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>Firma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="25A69654" w14:textId="77777777" w:rsidTr="00F9317C">
+        <w:trPr>
+          <w:trHeight w:val="737"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01432928" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>Área de trabajo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="088E8986" w14:textId="46242645" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3E90AD" w14:textId="1A1581E0" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E412E9F" w14:textId="66E5D47C" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="3018AA89" w14:textId="77777777" w:rsidTr="00F9317C">
+        <w:trPr>
+          <w:trHeight w:val="737"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02E1E511" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>Psicosocial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1D7AC5" w14:textId="5098B0D2" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FB96E3" w14:textId="03117A97" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D8393E" w14:textId="73DD123C" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w14:paraId="3C8A2394" w14:textId="77777777" w:rsidTr="00F9317C">
+        <w:trPr>
+          <w:trHeight w:val="737"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D530749" w14:textId="77777777" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B6AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>TICs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="354B5A3B" w14:textId="105837F3" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D153B0" w14:textId="6168E64E" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47846100" w14:textId="0CC44A73" w:rsidR="008B6AEB" w:rsidRPr="008B6AEB" w:rsidRDefault="008B6AEB" w:rsidP="008B6AEB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12A2AF74" w14:textId="77777777" w:rsidR="00185771" w:rsidRDefault="00185771" w:rsidP="00F51D8A">
+    <w:p w14:paraId="61F997BC" w14:textId="77777777" w:rsidR="00D93728" w:rsidRPr="00D93728" w:rsidRDefault="00D93728" w:rsidP="001A049F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38D9B5AF" w14:textId="77777777" w:rsidR="00185771" w:rsidRPr="00CD2242" w:rsidRDefault="00185771" w:rsidP="00F51D8A">
-[...14 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="00D93728" w:rsidRPr="00D93728" w:rsidSect="009A41BC">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="0" w:footer="1540" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="1701" w:bottom="1418" w:left="1701" w:header="0" w:footer="400" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77174248" w14:textId="77777777" w:rsidR="00752DC7" w:rsidRDefault="00752DC7" w:rsidP="008A6257">
+    <w:p w14:paraId="622E7DAE" w14:textId="77777777" w:rsidR="00C96681" w:rsidRDefault="00C96681" w:rsidP="008A6257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64F737C2" w14:textId="77777777" w:rsidR="00752DC7" w:rsidRDefault="00752DC7" w:rsidP="008A6257">
+    <w:p w14:paraId="6CFE8D50" w14:textId="77777777" w:rsidR="00C96681" w:rsidRDefault="00C96681" w:rsidP="008A6257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Montserrat">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2EA17786" w14:textId="77777777" w:rsidR="005474B7" w:rsidRDefault="005474B7">
-[...9 lines deleted...]
-  <w:p w14:paraId="2D8F14A2" w14:textId="1AB8E26F" w:rsidR="00045B0E" w:rsidRDefault="00A72D5A">
+  <w:p w14:paraId="2D8F14A2" w14:textId="1616EA7E" w:rsidR="00045B0E" w:rsidRDefault="009A41BC">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-        <w:iCs/>
         <w:noProof/>
-        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41D38441" wp14:editId="67289B7D">
-[...10 lines deleted...]
-          <wp:docPr id="1917743170" name="Imagen 2"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44E541BA" wp14:editId="77BEC5C4">
+          <wp:extent cx="5612130" cy="792480"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+          <wp:docPr id="1073474013" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6675755" cy="939165"/>
+                    <a:ext cx="5612130" cy="792480"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="780CF78D" w14:textId="77777777" w:rsidR="00752DC7" w:rsidRDefault="00752DC7" w:rsidP="008A6257">
+    <w:p w14:paraId="2C538958" w14:textId="77777777" w:rsidR="00C96681" w:rsidRDefault="00C96681" w:rsidP="008A6257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25A72B46" w14:textId="77777777" w:rsidR="00752DC7" w:rsidRDefault="00752DC7" w:rsidP="008A6257">
+    <w:p w14:paraId="7FEC814D" w14:textId="77777777" w:rsidR="00C96681" w:rsidRDefault="00C96681" w:rsidP="008A6257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07057CD3" w14:textId="4141A25C" w:rsidR="00706030" w:rsidRDefault="00706030" w:rsidP="00EF6EC5">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="0"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00937D7D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CC9CDFB" wp14:editId="07283326">
           <wp:extent cx="5581650" cy="695325"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-          <wp:docPr id="1404753264" name="Imagen 1" descr="Logotipo, nombre de la empresa&#10;&#10;Descripción generada automáticamente"/>
+          <wp:docPr id="1224573176" name="Imagen 1" descr="Logotipo, nombre de la empresa&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="330462236" name="Imagen 1" descr="Logotipo, nombre de la empresa&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect b="27866"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5581650" cy="695325"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="627ED3D2" w14:textId="77777777" w:rsidR="00977337" w:rsidRDefault="00977337" w:rsidP="00EF6EC5">
+  <w:p w14:paraId="627ED3D2" w14:textId="77777777" w:rsidR="00977337" w:rsidRPr="00E56B9B" w:rsidRDefault="00977337" w:rsidP="00EF6EC5">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="0"/>
       </w:tabs>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="6022" w:type="pct"/>
       <w:tblInd w:w="-998" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3403"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="2354"/>
+      <w:gridCol w:w="4078"/>
+      <w:gridCol w:w="2458"/>
+      <w:gridCol w:w="1744"/>
+      <w:gridCol w:w="2352"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00706030" w:rsidRPr="00334E7E" w14:paraId="17D2C25B" w14:textId="77777777" w:rsidTr="00977337">
+    <w:tr w:rsidR="00706030" w:rsidRPr="00D90F17" w14:paraId="17D2C25B" w14:textId="77777777" w:rsidTr="00977337">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7C3BA917" w14:textId="3DC0482F" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00706030" w:rsidP="00CB0E85">
+        <w:p w14:paraId="7C3BA917" w14:textId="3DC0482F" w:rsidR="00706030" w:rsidRPr="004B15F8" w:rsidRDefault="00706030" w:rsidP="00E00F9A">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk181113928"/>
           <w:bookmarkStart w:id="1" w:name="_Hlk181114353"/>
-          <w:r w:rsidRPr="00334E7E">
+          <w:r w:rsidRPr="004B15F8">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">VISITA </w:t>
           </w:r>
-          <w:r w:rsidR="003E0DAA" w:rsidRPr="00334E7E">
+          <w:r w:rsidR="003E0DAA" w:rsidRPr="004B15F8">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
             </w:rPr>
             <w:t>DOMICILIARIA PARA TELETRABAJO / TRABAJO EN CASA</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00706030" w:rsidRPr="00334E7E" w14:paraId="3F338003" w14:textId="77777777" w:rsidTr="00CD2242">
+    <w:tr w:rsidR="00706030" w:rsidRPr="00D90F17" w14:paraId="3F338003" w14:textId="77777777" w:rsidTr="00977337">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1600" w:type="pct"/>
+          <w:tcW w:w="1918" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="0B76DF39" w14:textId="77777777" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00706030" w:rsidP="00CD2242">
+        <w:p w14:paraId="0B76DF39" w14:textId="77777777" w:rsidR="00706030" w:rsidRPr="00D93728" w:rsidRDefault="00706030" w:rsidP="00D93728">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="FF0000"/>
               <w:lang w:eastAsia="ar-SA"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00334E7E">
+          <w:r w:rsidRPr="00D93728">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:b/>
               <w:lang w:eastAsia="ar-SA"/>
             </w:rPr>
             <w:t>PROCESO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3400" w:type="pct"/>
+          <w:tcW w:w="3082" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6A5E5017" w14:textId="201DDC50" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00706030" w:rsidP="00CB0E85">
+        <w:p w14:paraId="6A5E5017" w14:textId="201DDC50" w:rsidR="00706030" w:rsidRPr="00617470" w:rsidRDefault="00706030" w:rsidP="00E00F9A">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00334E7E">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>GESTIÓN HUMANA</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00706030" w:rsidRPr="00334E7E" w14:paraId="2FE8D980" w14:textId="77777777" w:rsidTr="00CD2242">
+    <w:tr w:rsidR="00706030" w:rsidRPr="00D90F17" w14:paraId="2FE8D980" w14:textId="77777777" w:rsidTr="00977337">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1600" w:type="pct"/>
+          <w:tcW w:w="1918" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="35C2BE05" w14:textId="77777777" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00706030" w:rsidP="00CD2242">
+        <w:p w14:paraId="35C2BE05" w14:textId="77777777" w:rsidR="00706030" w:rsidRPr="00D93728" w:rsidRDefault="00706030" w:rsidP="00D93728">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:b/>
               <w:lang w:eastAsia="ar-SA"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00334E7E">
+          <w:r w:rsidRPr="00D93728">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:b/>
               <w:lang w:eastAsia="ar-SA"/>
             </w:rPr>
             <w:t>PROCEDIMIENTO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3400" w:type="pct"/>
+          <w:tcW w:w="3082" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0B0091DF" w14:textId="3B91D60D" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00706030" w:rsidP="00CB0E85">
+        <w:p w14:paraId="0B0091DF" w14:textId="3B91D60D" w:rsidR="00706030" w:rsidRPr="004B15F8" w:rsidRDefault="00706030" w:rsidP="00E00F9A">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00334E7E">
+          <w:r w:rsidRPr="004B15F8">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>TELETRABAJO</w:t>
           </w:r>
-          <w:r w:rsidR="00AF7DF0" w:rsidRPr="00334E7E">
+          <w:r w:rsidR="00AF7DF0" w:rsidRPr="004B15F8">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>/TRABAJO EN CASA</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00706030" w:rsidRPr="00334E7E" w14:paraId="1BF9033C" w14:textId="77777777" w:rsidTr="00CD2242">
+    <w:tr w:rsidR="00706030" w:rsidRPr="00D90F17" w14:paraId="1BF9033C" w14:textId="77777777" w:rsidTr="00977337">
       <w:trPr>
         <w:trHeight w:val="526"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1600" w:type="pct"/>
+          <w:tcW w:w="1918" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="12ECD3E7" w14:textId="77777777" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00706030" w:rsidP="00CB0E85">
+        <w:p w14:paraId="12ECD3E7" w14:textId="77777777" w:rsidR="00706030" w:rsidRPr="00A97EF8" w:rsidRDefault="00706030" w:rsidP="00E00F9A">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00334E7E">
+          <w:r w:rsidRPr="00A97EF8">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
             </w:rPr>
             <w:t>FECHA DE APROBACIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1134" w:type="pct"/>
+          <w:tcW w:w="1156" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2289F493" w14:textId="77777777" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00706030" w:rsidP="00CB0E85">
+        <w:p w14:paraId="2289F493" w14:textId="77777777" w:rsidR="00706030" w:rsidRPr="004637B6" w:rsidRDefault="00706030" w:rsidP="00E00F9A">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00334E7E">
+          <w:r w:rsidRPr="006D1223">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>CÓDIGO:</w:t>
+            <w:t>CÓDIGO</w:t>
           </w:r>
-        </w:p>
-[...27 lines deleted...]
-          <w:r w:rsidRPr="00334E7E">
+          <w:r w:rsidRPr="004637B6">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1107" w:type="pct"/>
+          <w:tcW w:w="820" w:type="pct"/>
           <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="24DF0CC1" w14:textId="77777777" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00706030" w:rsidP="00CB0E85">
+        <w:p w14:paraId="217872F6" w14:textId="77777777" w:rsidR="00706030" w:rsidRPr="008C2908" w:rsidRDefault="00706030" w:rsidP="00E00F9A">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00334E7E">
+          <w:r w:rsidRPr="006D1223">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>VERSIÓN</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004637B6">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1106" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="24DF0CC1" w14:textId="77777777" w:rsidR="00706030" w:rsidRPr="003A0D60" w:rsidRDefault="00706030" w:rsidP="00E00F9A">
+          <w:pPr>
+            <w:spacing w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00706030" w:rsidRPr="00334E7E" w14:paraId="4C006C41" w14:textId="77777777" w:rsidTr="00CD2242">
+    <w:tr w:rsidR="00706030" w:rsidRPr="00D90F17" w14:paraId="4C006C41" w14:textId="77777777" w:rsidTr="00977337">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1600" w:type="pct"/>
+          <w:tcW w:w="1918" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3AFDD456" w14:textId="3E92C5CD" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00E444C1" w:rsidP="00CB0E85">
+        <w:p w14:paraId="3AFDD456" w14:textId="4AA55B5B" w:rsidR="00706030" w:rsidRPr="004637B6" w:rsidRDefault="00F9317C" w:rsidP="00E00F9A">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>02/06/2026</w:t>
+            <w:t>08/09/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1134" w:type="pct"/>
+          <w:tcW w:w="1156" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="36C7C248" w14:textId="4D518043" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00706030" w:rsidP="00CB0E85">
+        <w:p w14:paraId="36C7C248" w14:textId="4D518043" w:rsidR="00706030" w:rsidRPr="004637B6" w:rsidRDefault="00706030" w:rsidP="00E00F9A">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00334E7E">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>GTH</w:t>
           </w:r>
-          <w:r w:rsidR="00454CE3" w:rsidRPr="00334E7E">
+          <w:r w:rsidR="00454CE3">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidRPr="00334E7E">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>5-FOR03</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1159" w:type="pct"/>
+          <w:tcW w:w="820" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2875123C" w14:textId="2EEEC700" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00CB0E85" w:rsidP="00CB0E85">
+        <w:p w14:paraId="2875123C" w14:textId="774B0773" w:rsidR="00706030" w:rsidRPr="00706030" w:rsidRDefault="00454CE3" w:rsidP="00E00F9A">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00334E7E">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00E444C1">
+          <w:r w:rsidR="00F9317C">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>7</w:t>
+            <w:t>8</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1107" w:type="pct"/>
+          <w:tcW w:w="1106" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2E49459D" w14:textId="4C4E6DD8" w:rsidR="00706030" w:rsidRPr="00334E7E" w:rsidRDefault="00334E7E" w:rsidP="00CB0E85">
+        <w:p w14:paraId="2E49459D" w14:textId="21713C57" w:rsidR="00706030" w:rsidRPr="00617470" w:rsidRDefault="00706030" w:rsidP="00E00F9A">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00334E7E">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-              <w:b/>
               <w:bCs/>
+              <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:fldChar w:fldCharType="begin"/>
-[...87 lines deleted...]
-            <w:fldChar w:fldCharType="end"/>
+            <w:t>1 de 3</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
   </w:tbl>
-  <w:p w14:paraId="0FAAD970" w14:textId="0863F11C" w:rsidR="00706030" w:rsidRPr="00706030" w:rsidRDefault="00706030" w:rsidP="00EF6EC5">
+  <w:p w14:paraId="0FAAD970" w14:textId="0863F11C" w:rsidR="00706030" w:rsidRPr="00E56B9B" w:rsidRDefault="00706030" w:rsidP="00EF6EC5">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="0"/>
       </w:tabs>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16EA3574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="462C7152"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
@@ -2511,51 +4046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25543B5B"/>
+    <w:nsid w:val="1E834CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB1297CE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
@@ -2600,51 +4135,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25E21BAE"/>
+    <w:nsid w:val="25543B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB1297CE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
@@ -2778,51 +4313,140 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35814C21"/>
+    <w:nsid w:val="3A1150B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F4691C0"/>
+    <w:lvl w:ilvl="0" w:tplc="18EC9456">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AB7402C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB1297CE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
@@ -2866,51 +4490,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B1E373B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19868ED0"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2979,51 +4603,140 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5805" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6525" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C9D0C39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB1297CE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F0835D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33F0C470"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3092,52 +4805,52 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50B8641E"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68EB467E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB1297CE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
@@ -3181,140 +4894,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FC515AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B2ACD88"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -3360,86 +4984,89 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1103182267">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="71589906">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="340015181">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="328563883">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1685278598">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1430277358">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1391268663">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1430277358">
+  <w:num w:numId="8" w16cid:durableId="125323775">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="609749876">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1187326974">
+  <w:num w:numId="10" w16cid:durableId="435564929">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1277565703">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -3485,827 +5112,830 @@
     <w:rsid w:val="00067D0D"/>
     <w:rsid w:val="000715C1"/>
     <w:rsid w:val="000729DD"/>
     <w:rsid w:val="00075E40"/>
     <w:rsid w:val="000778BB"/>
     <w:rsid w:val="00077E65"/>
     <w:rsid w:val="00080A3C"/>
     <w:rsid w:val="00080F76"/>
     <w:rsid w:val="0008290C"/>
     <w:rsid w:val="00082DD0"/>
     <w:rsid w:val="00084154"/>
     <w:rsid w:val="00085712"/>
     <w:rsid w:val="000878C4"/>
     <w:rsid w:val="00090428"/>
     <w:rsid w:val="00090D33"/>
     <w:rsid w:val="00096DA5"/>
     <w:rsid w:val="000A0F93"/>
     <w:rsid w:val="000A2E32"/>
     <w:rsid w:val="000B0A57"/>
     <w:rsid w:val="000B1A5C"/>
     <w:rsid w:val="000B22D3"/>
     <w:rsid w:val="000B254B"/>
     <w:rsid w:val="000B30AD"/>
     <w:rsid w:val="000B4162"/>
     <w:rsid w:val="000B6495"/>
+    <w:rsid w:val="000B6D97"/>
     <w:rsid w:val="000C0C9F"/>
     <w:rsid w:val="000C6A18"/>
     <w:rsid w:val="000D0F10"/>
-    <w:rsid w:val="000D20F7"/>
     <w:rsid w:val="000D2458"/>
     <w:rsid w:val="000D2693"/>
     <w:rsid w:val="000D363A"/>
     <w:rsid w:val="000D5F5B"/>
     <w:rsid w:val="000D739D"/>
     <w:rsid w:val="000D77C1"/>
     <w:rsid w:val="000D7B5B"/>
     <w:rsid w:val="000E13BF"/>
     <w:rsid w:val="000E2F73"/>
     <w:rsid w:val="000E31E4"/>
     <w:rsid w:val="000E6649"/>
     <w:rsid w:val="000E7115"/>
     <w:rsid w:val="000F17B8"/>
     <w:rsid w:val="000F24A3"/>
     <w:rsid w:val="000F3CBF"/>
     <w:rsid w:val="000F52E6"/>
     <w:rsid w:val="000F634F"/>
     <w:rsid w:val="000F6FC1"/>
     <w:rsid w:val="000F721A"/>
     <w:rsid w:val="00101CEF"/>
     <w:rsid w:val="001111CE"/>
     <w:rsid w:val="0011206C"/>
     <w:rsid w:val="00112E6D"/>
+    <w:rsid w:val="001137A1"/>
     <w:rsid w:val="00114451"/>
     <w:rsid w:val="001153AB"/>
     <w:rsid w:val="001159A6"/>
     <w:rsid w:val="00115F29"/>
     <w:rsid w:val="00117C42"/>
     <w:rsid w:val="00121227"/>
     <w:rsid w:val="0012219E"/>
     <w:rsid w:val="001247FE"/>
     <w:rsid w:val="00124930"/>
     <w:rsid w:val="00125556"/>
     <w:rsid w:val="001302B2"/>
     <w:rsid w:val="001306DB"/>
     <w:rsid w:val="00130A12"/>
     <w:rsid w:val="0013295F"/>
     <w:rsid w:val="00133280"/>
     <w:rsid w:val="001332E9"/>
     <w:rsid w:val="00134025"/>
     <w:rsid w:val="001357DC"/>
     <w:rsid w:val="00137520"/>
     <w:rsid w:val="001401DA"/>
     <w:rsid w:val="001421D3"/>
     <w:rsid w:val="00144EDE"/>
     <w:rsid w:val="0014598B"/>
     <w:rsid w:val="00147BD1"/>
     <w:rsid w:val="001547AB"/>
     <w:rsid w:val="00155BB0"/>
     <w:rsid w:val="00155C8B"/>
     <w:rsid w:val="00155E24"/>
+    <w:rsid w:val="00156668"/>
     <w:rsid w:val="00156705"/>
     <w:rsid w:val="00160CFA"/>
     <w:rsid w:val="00162188"/>
     <w:rsid w:val="001657C8"/>
     <w:rsid w:val="0016585E"/>
     <w:rsid w:val="00166EB0"/>
     <w:rsid w:val="00170CDE"/>
     <w:rsid w:val="00172B26"/>
     <w:rsid w:val="00173005"/>
+    <w:rsid w:val="0017393F"/>
     <w:rsid w:val="00173F5E"/>
     <w:rsid w:val="00176576"/>
     <w:rsid w:val="00176F81"/>
     <w:rsid w:val="001774BC"/>
-    <w:rsid w:val="00185771"/>
     <w:rsid w:val="00185AD1"/>
     <w:rsid w:val="00186252"/>
     <w:rsid w:val="00186EB3"/>
     <w:rsid w:val="00187A30"/>
     <w:rsid w:val="00190333"/>
     <w:rsid w:val="00190A9B"/>
     <w:rsid w:val="00190D4E"/>
     <w:rsid w:val="00191D12"/>
     <w:rsid w:val="001955EF"/>
     <w:rsid w:val="00196149"/>
     <w:rsid w:val="001961CC"/>
     <w:rsid w:val="001A027D"/>
+    <w:rsid w:val="001A049F"/>
     <w:rsid w:val="001A160A"/>
     <w:rsid w:val="001A3A9A"/>
     <w:rsid w:val="001A542D"/>
     <w:rsid w:val="001A5CCA"/>
     <w:rsid w:val="001A6CF2"/>
     <w:rsid w:val="001A7620"/>
     <w:rsid w:val="001B035E"/>
     <w:rsid w:val="001B05BE"/>
     <w:rsid w:val="001B4A26"/>
     <w:rsid w:val="001B5790"/>
     <w:rsid w:val="001C023A"/>
     <w:rsid w:val="001C24F4"/>
     <w:rsid w:val="001C30A9"/>
     <w:rsid w:val="001C49FD"/>
     <w:rsid w:val="001D1CC5"/>
     <w:rsid w:val="001D323B"/>
     <w:rsid w:val="001D4981"/>
+    <w:rsid w:val="001E0B3C"/>
     <w:rsid w:val="001E107F"/>
     <w:rsid w:val="001E39D8"/>
     <w:rsid w:val="001E4422"/>
     <w:rsid w:val="001F48B5"/>
     <w:rsid w:val="001F6181"/>
     <w:rsid w:val="001F6636"/>
     <w:rsid w:val="001F6A7F"/>
     <w:rsid w:val="001F6B03"/>
     <w:rsid w:val="002008D9"/>
     <w:rsid w:val="0020152D"/>
     <w:rsid w:val="00202867"/>
     <w:rsid w:val="002047EE"/>
     <w:rsid w:val="00206425"/>
     <w:rsid w:val="002073C1"/>
     <w:rsid w:val="002146A3"/>
     <w:rsid w:val="00222725"/>
     <w:rsid w:val="00224B35"/>
     <w:rsid w:val="00225C1B"/>
     <w:rsid w:val="002316E7"/>
     <w:rsid w:val="00232607"/>
     <w:rsid w:val="002335C9"/>
     <w:rsid w:val="00236E13"/>
+    <w:rsid w:val="00237603"/>
     <w:rsid w:val="0024197C"/>
     <w:rsid w:val="00241F23"/>
     <w:rsid w:val="00243BB7"/>
     <w:rsid w:val="00246A5A"/>
     <w:rsid w:val="00246BCA"/>
     <w:rsid w:val="0024737F"/>
     <w:rsid w:val="00251533"/>
     <w:rsid w:val="0025156F"/>
     <w:rsid w:val="00253220"/>
     <w:rsid w:val="002540AC"/>
     <w:rsid w:val="00254488"/>
     <w:rsid w:val="002549FA"/>
     <w:rsid w:val="0025538E"/>
     <w:rsid w:val="0025579C"/>
     <w:rsid w:val="002567D8"/>
     <w:rsid w:val="00261623"/>
-    <w:rsid w:val="0026433B"/>
     <w:rsid w:val="00265C42"/>
     <w:rsid w:val="00266480"/>
     <w:rsid w:val="0026669C"/>
     <w:rsid w:val="002711A1"/>
+    <w:rsid w:val="00272B3B"/>
     <w:rsid w:val="00275E59"/>
     <w:rsid w:val="00276158"/>
     <w:rsid w:val="0028072F"/>
     <w:rsid w:val="0028083C"/>
     <w:rsid w:val="0028163D"/>
     <w:rsid w:val="00282645"/>
-    <w:rsid w:val="00284E29"/>
     <w:rsid w:val="002869DC"/>
     <w:rsid w:val="002912ED"/>
     <w:rsid w:val="00292127"/>
     <w:rsid w:val="002926F1"/>
     <w:rsid w:val="00292FC1"/>
     <w:rsid w:val="0029368E"/>
     <w:rsid w:val="0029544F"/>
     <w:rsid w:val="0029560B"/>
     <w:rsid w:val="00295B22"/>
     <w:rsid w:val="00296598"/>
     <w:rsid w:val="00296602"/>
     <w:rsid w:val="002A1A3D"/>
     <w:rsid w:val="002A3414"/>
     <w:rsid w:val="002A5A90"/>
     <w:rsid w:val="002A677D"/>
     <w:rsid w:val="002B0FAC"/>
     <w:rsid w:val="002B28CA"/>
     <w:rsid w:val="002B2921"/>
     <w:rsid w:val="002B5F5C"/>
+    <w:rsid w:val="002B6064"/>
     <w:rsid w:val="002B74FD"/>
     <w:rsid w:val="002C084C"/>
     <w:rsid w:val="002C12D6"/>
     <w:rsid w:val="002C2FAC"/>
     <w:rsid w:val="002C3CB7"/>
     <w:rsid w:val="002C461F"/>
     <w:rsid w:val="002C49B7"/>
     <w:rsid w:val="002C5656"/>
     <w:rsid w:val="002C7463"/>
     <w:rsid w:val="002D38B7"/>
     <w:rsid w:val="002D6231"/>
     <w:rsid w:val="002D6C8B"/>
     <w:rsid w:val="002E16E2"/>
     <w:rsid w:val="002E2002"/>
     <w:rsid w:val="002E448F"/>
     <w:rsid w:val="002E44F3"/>
     <w:rsid w:val="002E4BAF"/>
     <w:rsid w:val="002E62DA"/>
     <w:rsid w:val="002E6FCC"/>
     <w:rsid w:val="002E7E2F"/>
     <w:rsid w:val="002F05B5"/>
     <w:rsid w:val="002F09FC"/>
     <w:rsid w:val="002F46F6"/>
     <w:rsid w:val="002F47C8"/>
     <w:rsid w:val="002F796C"/>
     <w:rsid w:val="0030422E"/>
     <w:rsid w:val="00304465"/>
     <w:rsid w:val="00306E9A"/>
     <w:rsid w:val="003074A5"/>
     <w:rsid w:val="00307B80"/>
     <w:rsid w:val="00311A84"/>
     <w:rsid w:val="00316FD8"/>
     <w:rsid w:val="003218EE"/>
     <w:rsid w:val="00323C7C"/>
     <w:rsid w:val="0033033F"/>
     <w:rsid w:val="0033077C"/>
     <w:rsid w:val="00330DC9"/>
-    <w:rsid w:val="00334E7E"/>
     <w:rsid w:val="003352DC"/>
     <w:rsid w:val="00344B47"/>
     <w:rsid w:val="00347CD7"/>
     <w:rsid w:val="003513A8"/>
     <w:rsid w:val="0035490B"/>
     <w:rsid w:val="003550C1"/>
     <w:rsid w:val="00355305"/>
     <w:rsid w:val="0035682C"/>
     <w:rsid w:val="00360E4C"/>
     <w:rsid w:val="00362E75"/>
     <w:rsid w:val="003648E7"/>
     <w:rsid w:val="00364A95"/>
     <w:rsid w:val="00365B32"/>
     <w:rsid w:val="00372946"/>
     <w:rsid w:val="003739AE"/>
     <w:rsid w:val="0037659F"/>
-    <w:rsid w:val="003801FD"/>
     <w:rsid w:val="00380CDC"/>
     <w:rsid w:val="00380E22"/>
     <w:rsid w:val="00383C4F"/>
     <w:rsid w:val="00384855"/>
     <w:rsid w:val="00386258"/>
     <w:rsid w:val="0038670D"/>
     <w:rsid w:val="003873C9"/>
-    <w:rsid w:val="0038774F"/>
-    <w:rsid w:val="00387F94"/>
     <w:rsid w:val="0039087F"/>
     <w:rsid w:val="00392240"/>
     <w:rsid w:val="00393AAA"/>
     <w:rsid w:val="00393B5C"/>
     <w:rsid w:val="00394312"/>
     <w:rsid w:val="003963B9"/>
     <w:rsid w:val="00396599"/>
     <w:rsid w:val="00397B5F"/>
+    <w:rsid w:val="00397F24"/>
     <w:rsid w:val="003A296E"/>
     <w:rsid w:val="003A42E2"/>
     <w:rsid w:val="003B0145"/>
     <w:rsid w:val="003B3FF5"/>
     <w:rsid w:val="003C074E"/>
     <w:rsid w:val="003C1903"/>
     <w:rsid w:val="003C38AA"/>
+    <w:rsid w:val="003C42AF"/>
     <w:rsid w:val="003C677D"/>
     <w:rsid w:val="003C6934"/>
     <w:rsid w:val="003D32E7"/>
     <w:rsid w:val="003D4325"/>
     <w:rsid w:val="003D43A3"/>
     <w:rsid w:val="003D603A"/>
     <w:rsid w:val="003D7C5D"/>
     <w:rsid w:val="003E0DAA"/>
     <w:rsid w:val="003E3979"/>
     <w:rsid w:val="003E6189"/>
     <w:rsid w:val="003F03FD"/>
     <w:rsid w:val="003F2672"/>
     <w:rsid w:val="003F319C"/>
     <w:rsid w:val="0040022F"/>
     <w:rsid w:val="004011C5"/>
     <w:rsid w:val="00402B19"/>
     <w:rsid w:val="00402ED0"/>
     <w:rsid w:val="0040329A"/>
     <w:rsid w:val="004035CD"/>
     <w:rsid w:val="00403BF7"/>
     <w:rsid w:val="0040668E"/>
     <w:rsid w:val="00410789"/>
     <w:rsid w:val="00410EFF"/>
     <w:rsid w:val="00411AE7"/>
     <w:rsid w:val="00412783"/>
     <w:rsid w:val="00412F7A"/>
     <w:rsid w:val="00416BAE"/>
     <w:rsid w:val="00417EE2"/>
     <w:rsid w:val="00417F70"/>
     <w:rsid w:val="004209A8"/>
     <w:rsid w:val="00423033"/>
-    <w:rsid w:val="0042486C"/>
     <w:rsid w:val="00426152"/>
     <w:rsid w:val="00426A10"/>
     <w:rsid w:val="00427DFE"/>
     <w:rsid w:val="00431F92"/>
     <w:rsid w:val="004363B3"/>
     <w:rsid w:val="00436A7F"/>
     <w:rsid w:val="004377B3"/>
     <w:rsid w:val="004379D5"/>
     <w:rsid w:val="00437D10"/>
     <w:rsid w:val="00437DE3"/>
     <w:rsid w:val="00442533"/>
     <w:rsid w:val="004501CD"/>
     <w:rsid w:val="004526B5"/>
     <w:rsid w:val="0045388D"/>
-    <w:rsid w:val="00453CD1"/>
     <w:rsid w:val="0045492C"/>
     <w:rsid w:val="00454CE3"/>
     <w:rsid w:val="00456AC5"/>
     <w:rsid w:val="00457CC9"/>
     <w:rsid w:val="00461D9E"/>
     <w:rsid w:val="00462EA3"/>
-    <w:rsid w:val="00464BE7"/>
+    <w:rsid w:val="00466674"/>
     <w:rsid w:val="00467712"/>
     <w:rsid w:val="00467A8C"/>
     <w:rsid w:val="0047244E"/>
     <w:rsid w:val="00472FA9"/>
     <w:rsid w:val="00481581"/>
     <w:rsid w:val="004825B9"/>
     <w:rsid w:val="00490ABE"/>
     <w:rsid w:val="004934C5"/>
     <w:rsid w:val="00493889"/>
     <w:rsid w:val="004942D6"/>
     <w:rsid w:val="00496BD0"/>
     <w:rsid w:val="00496DF5"/>
+    <w:rsid w:val="004975AA"/>
     <w:rsid w:val="004A00B3"/>
     <w:rsid w:val="004A29A1"/>
     <w:rsid w:val="004A56A2"/>
     <w:rsid w:val="004B15F8"/>
     <w:rsid w:val="004B2190"/>
     <w:rsid w:val="004B22C4"/>
     <w:rsid w:val="004B238A"/>
     <w:rsid w:val="004B4354"/>
     <w:rsid w:val="004B44B2"/>
     <w:rsid w:val="004B64E1"/>
     <w:rsid w:val="004B72BA"/>
     <w:rsid w:val="004C4269"/>
+    <w:rsid w:val="004C4B82"/>
     <w:rsid w:val="004C57E7"/>
     <w:rsid w:val="004C6598"/>
     <w:rsid w:val="004C716B"/>
     <w:rsid w:val="004C7B53"/>
     <w:rsid w:val="004D18CA"/>
     <w:rsid w:val="004D5D63"/>
     <w:rsid w:val="004E2914"/>
     <w:rsid w:val="004E2A2C"/>
     <w:rsid w:val="004E2ADF"/>
     <w:rsid w:val="004E2D16"/>
     <w:rsid w:val="004E474E"/>
     <w:rsid w:val="004E6FAD"/>
     <w:rsid w:val="004E6FC2"/>
     <w:rsid w:val="004F0185"/>
     <w:rsid w:val="004F14A3"/>
     <w:rsid w:val="004F1F33"/>
     <w:rsid w:val="004F42F4"/>
     <w:rsid w:val="004F4352"/>
     <w:rsid w:val="004F6097"/>
     <w:rsid w:val="004F6638"/>
     <w:rsid w:val="004F7CD5"/>
     <w:rsid w:val="004F7E33"/>
     <w:rsid w:val="004F7E6A"/>
     <w:rsid w:val="0050032C"/>
     <w:rsid w:val="00500737"/>
     <w:rsid w:val="00500C0F"/>
     <w:rsid w:val="005018FE"/>
     <w:rsid w:val="00502BEC"/>
     <w:rsid w:val="005047E1"/>
     <w:rsid w:val="0050501F"/>
     <w:rsid w:val="005052CB"/>
     <w:rsid w:val="00505AC3"/>
     <w:rsid w:val="00507B8D"/>
     <w:rsid w:val="00511576"/>
     <w:rsid w:val="00513E29"/>
     <w:rsid w:val="005156E2"/>
     <w:rsid w:val="00516E69"/>
     <w:rsid w:val="00517102"/>
     <w:rsid w:val="00517AF6"/>
     <w:rsid w:val="00521FD6"/>
     <w:rsid w:val="00522FA1"/>
-    <w:rsid w:val="0052328E"/>
     <w:rsid w:val="005268CA"/>
     <w:rsid w:val="00527C1E"/>
     <w:rsid w:val="00531837"/>
     <w:rsid w:val="005320C7"/>
     <w:rsid w:val="00535834"/>
     <w:rsid w:val="0054025D"/>
     <w:rsid w:val="005420C8"/>
     <w:rsid w:val="005461B6"/>
-    <w:rsid w:val="005474B7"/>
     <w:rsid w:val="005500E1"/>
     <w:rsid w:val="0055170A"/>
     <w:rsid w:val="00556757"/>
     <w:rsid w:val="00557C8F"/>
-    <w:rsid w:val="00560EED"/>
     <w:rsid w:val="005641FA"/>
     <w:rsid w:val="0056737D"/>
     <w:rsid w:val="00567943"/>
     <w:rsid w:val="00572351"/>
+    <w:rsid w:val="00574465"/>
     <w:rsid w:val="005744B9"/>
     <w:rsid w:val="00575EE4"/>
-    <w:rsid w:val="00576D8F"/>
     <w:rsid w:val="00577911"/>
     <w:rsid w:val="00580840"/>
     <w:rsid w:val="00581880"/>
     <w:rsid w:val="00582E58"/>
-    <w:rsid w:val="005832A5"/>
     <w:rsid w:val="00583C55"/>
-    <w:rsid w:val="00590035"/>
     <w:rsid w:val="005905AC"/>
     <w:rsid w:val="005910B2"/>
     <w:rsid w:val="005914CC"/>
     <w:rsid w:val="005941B6"/>
     <w:rsid w:val="005941DB"/>
     <w:rsid w:val="00595097"/>
     <w:rsid w:val="005A0142"/>
     <w:rsid w:val="005A03AC"/>
     <w:rsid w:val="005A0CB5"/>
     <w:rsid w:val="005A0EBC"/>
     <w:rsid w:val="005A380B"/>
     <w:rsid w:val="005A4FD7"/>
-    <w:rsid w:val="005B1C94"/>
     <w:rsid w:val="005B3984"/>
     <w:rsid w:val="005B4399"/>
     <w:rsid w:val="005B60BC"/>
     <w:rsid w:val="005B6503"/>
     <w:rsid w:val="005C32B9"/>
     <w:rsid w:val="005C5726"/>
     <w:rsid w:val="005C7532"/>
     <w:rsid w:val="005D170D"/>
     <w:rsid w:val="005D1DF7"/>
     <w:rsid w:val="005D4EC3"/>
     <w:rsid w:val="005E3B25"/>
     <w:rsid w:val="005E3F6C"/>
     <w:rsid w:val="005E44AD"/>
     <w:rsid w:val="005E5E8F"/>
     <w:rsid w:val="005F00A4"/>
     <w:rsid w:val="005F3DEB"/>
     <w:rsid w:val="005F4FBA"/>
     <w:rsid w:val="005F7C0F"/>
     <w:rsid w:val="005F7F60"/>
     <w:rsid w:val="00600202"/>
     <w:rsid w:val="0060035B"/>
     <w:rsid w:val="006012B1"/>
     <w:rsid w:val="00611D74"/>
     <w:rsid w:val="0061241D"/>
     <w:rsid w:val="00614EAE"/>
     <w:rsid w:val="006151AB"/>
     <w:rsid w:val="006163E4"/>
     <w:rsid w:val="00617C93"/>
     <w:rsid w:val="00620699"/>
     <w:rsid w:val="00622201"/>
     <w:rsid w:val="00623FEB"/>
     <w:rsid w:val="006247C7"/>
     <w:rsid w:val="00632D5B"/>
     <w:rsid w:val="0063438E"/>
     <w:rsid w:val="0063640A"/>
     <w:rsid w:val="0064176C"/>
     <w:rsid w:val="0064651B"/>
     <w:rsid w:val="006477FF"/>
     <w:rsid w:val="0065038B"/>
     <w:rsid w:val="006522DE"/>
     <w:rsid w:val="00652385"/>
     <w:rsid w:val="00653815"/>
+    <w:rsid w:val="00654D2B"/>
     <w:rsid w:val="00655861"/>
     <w:rsid w:val="00656D66"/>
     <w:rsid w:val="00656F1E"/>
+    <w:rsid w:val="0065791B"/>
     <w:rsid w:val="00660437"/>
     <w:rsid w:val="00660F49"/>
     <w:rsid w:val="00662096"/>
     <w:rsid w:val="00662574"/>
     <w:rsid w:val="006644E3"/>
     <w:rsid w:val="00665E0E"/>
     <w:rsid w:val="00667554"/>
     <w:rsid w:val="00670180"/>
     <w:rsid w:val="00670A96"/>
     <w:rsid w:val="00671EB3"/>
     <w:rsid w:val="00674C53"/>
     <w:rsid w:val="00677343"/>
     <w:rsid w:val="0068704D"/>
     <w:rsid w:val="00690241"/>
     <w:rsid w:val="0069359A"/>
     <w:rsid w:val="006941F0"/>
     <w:rsid w:val="0069640E"/>
     <w:rsid w:val="00697FF6"/>
     <w:rsid w:val="006A04A9"/>
     <w:rsid w:val="006A0C93"/>
     <w:rsid w:val="006A1F26"/>
     <w:rsid w:val="006A2770"/>
     <w:rsid w:val="006A491B"/>
     <w:rsid w:val="006B28FE"/>
     <w:rsid w:val="006B44C8"/>
     <w:rsid w:val="006C155E"/>
     <w:rsid w:val="006C2653"/>
     <w:rsid w:val="006C2B04"/>
     <w:rsid w:val="006C2BE0"/>
     <w:rsid w:val="006C5346"/>
     <w:rsid w:val="006C549E"/>
     <w:rsid w:val="006D1448"/>
     <w:rsid w:val="006D2496"/>
-    <w:rsid w:val="006D465F"/>
     <w:rsid w:val="006D68C1"/>
     <w:rsid w:val="006D7E56"/>
     <w:rsid w:val="006E0535"/>
     <w:rsid w:val="006E0AF4"/>
     <w:rsid w:val="006E39D3"/>
     <w:rsid w:val="006E3B5D"/>
     <w:rsid w:val="006E3CBC"/>
     <w:rsid w:val="006E4AD5"/>
     <w:rsid w:val="006E58EF"/>
     <w:rsid w:val="006E5C21"/>
     <w:rsid w:val="006E7EF1"/>
     <w:rsid w:val="006F3C3C"/>
     <w:rsid w:val="00704AD8"/>
     <w:rsid w:val="00706030"/>
     <w:rsid w:val="00706C14"/>
     <w:rsid w:val="00707779"/>
     <w:rsid w:val="00707E60"/>
     <w:rsid w:val="00710D00"/>
     <w:rsid w:val="00710EFB"/>
     <w:rsid w:val="00711A75"/>
     <w:rsid w:val="00713642"/>
     <w:rsid w:val="00713F4B"/>
     <w:rsid w:val="00716643"/>
     <w:rsid w:val="007174F1"/>
     <w:rsid w:val="00717715"/>
     <w:rsid w:val="00717B14"/>
     <w:rsid w:val="00717DC5"/>
     <w:rsid w:val="00723723"/>
     <w:rsid w:val="00730A31"/>
     <w:rsid w:val="00730C6B"/>
     <w:rsid w:val="00732DD9"/>
     <w:rsid w:val="00733562"/>
     <w:rsid w:val="00733612"/>
     <w:rsid w:val="00733B41"/>
     <w:rsid w:val="00733E3B"/>
     <w:rsid w:val="0073599D"/>
     <w:rsid w:val="00737314"/>
     <w:rsid w:val="00740313"/>
     <w:rsid w:val="00740527"/>
     <w:rsid w:val="00740890"/>
     <w:rsid w:val="007419D7"/>
     <w:rsid w:val="0074309E"/>
     <w:rsid w:val="0074396E"/>
     <w:rsid w:val="007443A1"/>
     <w:rsid w:val="007451CA"/>
     <w:rsid w:val="00746CC5"/>
     <w:rsid w:val="0075190C"/>
-    <w:rsid w:val="00752DC7"/>
     <w:rsid w:val="00754D17"/>
     <w:rsid w:val="00755B33"/>
     <w:rsid w:val="00762635"/>
     <w:rsid w:val="00762AC9"/>
+    <w:rsid w:val="00762BF5"/>
     <w:rsid w:val="00762F0F"/>
     <w:rsid w:val="007632DD"/>
     <w:rsid w:val="00764395"/>
     <w:rsid w:val="0076521B"/>
     <w:rsid w:val="00765238"/>
     <w:rsid w:val="00766EDE"/>
     <w:rsid w:val="0076792D"/>
     <w:rsid w:val="007703CB"/>
     <w:rsid w:val="00770E35"/>
     <w:rsid w:val="0077259A"/>
     <w:rsid w:val="00772C56"/>
     <w:rsid w:val="00774752"/>
     <w:rsid w:val="007803E5"/>
+    <w:rsid w:val="007810C3"/>
     <w:rsid w:val="00781AED"/>
     <w:rsid w:val="00786708"/>
     <w:rsid w:val="00787D0A"/>
     <w:rsid w:val="00792483"/>
     <w:rsid w:val="007979D7"/>
     <w:rsid w:val="007A2BE2"/>
     <w:rsid w:val="007A380E"/>
     <w:rsid w:val="007A44DC"/>
     <w:rsid w:val="007A6E53"/>
     <w:rsid w:val="007B2C6C"/>
     <w:rsid w:val="007B4D20"/>
     <w:rsid w:val="007B6931"/>
+    <w:rsid w:val="007B782E"/>
     <w:rsid w:val="007C1912"/>
     <w:rsid w:val="007C1D5D"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C6B6D"/>
     <w:rsid w:val="007D1597"/>
     <w:rsid w:val="007D3192"/>
     <w:rsid w:val="007D73B4"/>
     <w:rsid w:val="007E4A0F"/>
     <w:rsid w:val="007E4D52"/>
     <w:rsid w:val="007E4ECF"/>
-    <w:rsid w:val="007E50DA"/>
     <w:rsid w:val="007E54B9"/>
     <w:rsid w:val="007E5B33"/>
     <w:rsid w:val="007F003C"/>
     <w:rsid w:val="007F1A89"/>
     <w:rsid w:val="007F1F59"/>
     <w:rsid w:val="007F492D"/>
     <w:rsid w:val="007F4DC6"/>
     <w:rsid w:val="007F55DF"/>
     <w:rsid w:val="007F7789"/>
     <w:rsid w:val="008026B0"/>
     <w:rsid w:val="00802943"/>
     <w:rsid w:val="0080386A"/>
     <w:rsid w:val="00804786"/>
     <w:rsid w:val="00807B08"/>
     <w:rsid w:val="00812520"/>
     <w:rsid w:val="00812A81"/>
     <w:rsid w:val="00812C84"/>
     <w:rsid w:val="00812D4B"/>
+    <w:rsid w:val="00812EB2"/>
     <w:rsid w:val="00812F0B"/>
     <w:rsid w:val="00815435"/>
     <w:rsid w:val="0081641E"/>
     <w:rsid w:val="00816C4D"/>
     <w:rsid w:val="008210DE"/>
     <w:rsid w:val="008210ED"/>
     <w:rsid w:val="00823420"/>
     <w:rsid w:val="008267EB"/>
     <w:rsid w:val="00826AA4"/>
     <w:rsid w:val="00826C58"/>
     <w:rsid w:val="00827D70"/>
     <w:rsid w:val="008309CD"/>
     <w:rsid w:val="00830F4B"/>
     <w:rsid w:val="00832EB6"/>
     <w:rsid w:val="00842286"/>
     <w:rsid w:val="00847784"/>
     <w:rsid w:val="0085039F"/>
     <w:rsid w:val="008513AB"/>
     <w:rsid w:val="008518C1"/>
     <w:rsid w:val="008526A9"/>
     <w:rsid w:val="00854D2C"/>
     <w:rsid w:val="00857245"/>
     <w:rsid w:val="00857781"/>
     <w:rsid w:val="00860BC9"/>
     <w:rsid w:val="00860DD4"/>
     <w:rsid w:val="00862435"/>
     <w:rsid w:val="008661B5"/>
     <w:rsid w:val="00866AE9"/>
     <w:rsid w:val="00870F8A"/>
     <w:rsid w:val="00872B27"/>
     <w:rsid w:val="00874FEB"/>
     <w:rsid w:val="008A0361"/>
     <w:rsid w:val="008A068C"/>
     <w:rsid w:val="008A161F"/>
     <w:rsid w:val="008A44BF"/>
     <w:rsid w:val="008A6257"/>
     <w:rsid w:val="008A68F4"/>
     <w:rsid w:val="008A6A57"/>
     <w:rsid w:val="008B1489"/>
     <w:rsid w:val="008B5EF5"/>
+    <w:rsid w:val="008B6AEB"/>
     <w:rsid w:val="008B7E71"/>
     <w:rsid w:val="008C6288"/>
     <w:rsid w:val="008D1000"/>
     <w:rsid w:val="008D1C71"/>
     <w:rsid w:val="008D41C6"/>
     <w:rsid w:val="008D4DAD"/>
     <w:rsid w:val="008D66C5"/>
     <w:rsid w:val="008D7291"/>
     <w:rsid w:val="008E031E"/>
     <w:rsid w:val="008E0D94"/>
     <w:rsid w:val="008E16AF"/>
-    <w:rsid w:val="008E2D34"/>
+    <w:rsid w:val="008E1F2E"/>
     <w:rsid w:val="008E383B"/>
     <w:rsid w:val="008E4506"/>
     <w:rsid w:val="008E6409"/>
     <w:rsid w:val="008E657F"/>
     <w:rsid w:val="008E6EA5"/>
     <w:rsid w:val="008F0065"/>
     <w:rsid w:val="008F0478"/>
     <w:rsid w:val="0090077F"/>
     <w:rsid w:val="00901CDA"/>
     <w:rsid w:val="00902C4A"/>
     <w:rsid w:val="00903B2E"/>
     <w:rsid w:val="00904A43"/>
     <w:rsid w:val="00904BBD"/>
     <w:rsid w:val="00911AFF"/>
     <w:rsid w:val="00913A7E"/>
     <w:rsid w:val="00913FC8"/>
     <w:rsid w:val="00916C96"/>
     <w:rsid w:val="00920CAC"/>
     <w:rsid w:val="009232E9"/>
     <w:rsid w:val="0092757C"/>
     <w:rsid w:val="00932C05"/>
     <w:rsid w:val="009338DB"/>
     <w:rsid w:val="00934934"/>
     <w:rsid w:val="00934D0F"/>
     <w:rsid w:val="009360D9"/>
     <w:rsid w:val="00936BCE"/>
     <w:rsid w:val="00936D38"/>
     <w:rsid w:val="009371FD"/>
     <w:rsid w:val="00940375"/>
     <w:rsid w:val="00941A34"/>
     <w:rsid w:val="009427F3"/>
+    <w:rsid w:val="00943AAD"/>
     <w:rsid w:val="00945566"/>
     <w:rsid w:val="00950C13"/>
     <w:rsid w:val="00951288"/>
     <w:rsid w:val="0095292A"/>
     <w:rsid w:val="00953695"/>
     <w:rsid w:val="009610F6"/>
     <w:rsid w:val="009612E2"/>
     <w:rsid w:val="009615E6"/>
     <w:rsid w:val="0096195E"/>
     <w:rsid w:val="00962483"/>
+    <w:rsid w:val="00962920"/>
     <w:rsid w:val="009640B7"/>
     <w:rsid w:val="009640F1"/>
     <w:rsid w:val="00964C3F"/>
     <w:rsid w:val="00965235"/>
     <w:rsid w:val="00965756"/>
     <w:rsid w:val="0096596C"/>
     <w:rsid w:val="00966FD4"/>
-    <w:rsid w:val="009721A8"/>
     <w:rsid w:val="00974FBE"/>
     <w:rsid w:val="00977337"/>
     <w:rsid w:val="009801BD"/>
     <w:rsid w:val="00980E5F"/>
     <w:rsid w:val="0098150B"/>
     <w:rsid w:val="00982BF5"/>
     <w:rsid w:val="00983568"/>
     <w:rsid w:val="00984844"/>
     <w:rsid w:val="009866BE"/>
     <w:rsid w:val="00986713"/>
     <w:rsid w:val="0099068B"/>
     <w:rsid w:val="0099190E"/>
     <w:rsid w:val="009929AC"/>
     <w:rsid w:val="0099393E"/>
     <w:rsid w:val="00996ED5"/>
     <w:rsid w:val="00997A7D"/>
     <w:rsid w:val="00997F4F"/>
     <w:rsid w:val="00997FF7"/>
     <w:rsid w:val="009A19E9"/>
     <w:rsid w:val="009A1A4F"/>
     <w:rsid w:val="009A1B9C"/>
+    <w:rsid w:val="009A41BC"/>
     <w:rsid w:val="009A4E65"/>
     <w:rsid w:val="009B16B8"/>
     <w:rsid w:val="009C1B6B"/>
     <w:rsid w:val="009C2601"/>
     <w:rsid w:val="009C35CE"/>
     <w:rsid w:val="009C3EE4"/>
     <w:rsid w:val="009D49D7"/>
     <w:rsid w:val="009E092A"/>
-    <w:rsid w:val="009E3573"/>
     <w:rsid w:val="009E46AD"/>
     <w:rsid w:val="009E54E0"/>
     <w:rsid w:val="009E6EAA"/>
     <w:rsid w:val="009E7675"/>
     <w:rsid w:val="009F048D"/>
     <w:rsid w:val="009F07AA"/>
     <w:rsid w:val="009F17F5"/>
     <w:rsid w:val="009F2FAA"/>
     <w:rsid w:val="009F4895"/>
     <w:rsid w:val="00A00B44"/>
     <w:rsid w:val="00A00BDC"/>
     <w:rsid w:val="00A00E36"/>
     <w:rsid w:val="00A02CC2"/>
     <w:rsid w:val="00A03557"/>
     <w:rsid w:val="00A03C18"/>
     <w:rsid w:val="00A03FD9"/>
     <w:rsid w:val="00A04652"/>
     <w:rsid w:val="00A04E71"/>
     <w:rsid w:val="00A063FA"/>
     <w:rsid w:val="00A06925"/>
     <w:rsid w:val="00A06EA1"/>
     <w:rsid w:val="00A07521"/>
     <w:rsid w:val="00A07D1E"/>
     <w:rsid w:val="00A10D5E"/>
     <w:rsid w:val="00A11CAD"/>
     <w:rsid w:val="00A139A2"/>
     <w:rsid w:val="00A14EE0"/>
     <w:rsid w:val="00A16F35"/>
     <w:rsid w:val="00A20A18"/>
     <w:rsid w:val="00A220AC"/>
     <w:rsid w:val="00A23D41"/>
     <w:rsid w:val="00A31065"/>
     <w:rsid w:val="00A310B8"/>
     <w:rsid w:val="00A36D6B"/>
     <w:rsid w:val="00A400D0"/>
     <w:rsid w:val="00A4115F"/>
     <w:rsid w:val="00A42F4A"/>
     <w:rsid w:val="00A43D43"/>
     <w:rsid w:val="00A46BD5"/>
     <w:rsid w:val="00A471AE"/>
     <w:rsid w:val="00A47699"/>
     <w:rsid w:val="00A47831"/>
     <w:rsid w:val="00A574F7"/>
     <w:rsid w:val="00A6050D"/>
     <w:rsid w:val="00A61672"/>
     <w:rsid w:val="00A630DA"/>
     <w:rsid w:val="00A64096"/>
     <w:rsid w:val="00A6644B"/>
     <w:rsid w:val="00A67B7F"/>
+    <w:rsid w:val="00A67D88"/>
     <w:rsid w:val="00A70703"/>
     <w:rsid w:val="00A70E0F"/>
     <w:rsid w:val="00A71BBA"/>
-    <w:rsid w:val="00A72D5A"/>
     <w:rsid w:val="00A736DD"/>
+    <w:rsid w:val="00A77F9C"/>
     <w:rsid w:val="00A83AFC"/>
     <w:rsid w:val="00A85C6A"/>
     <w:rsid w:val="00A92525"/>
     <w:rsid w:val="00A95C2F"/>
     <w:rsid w:val="00A975DC"/>
     <w:rsid w:val="00AA0B33"/>
     <w:rsid w:val="00AA1FC3"/>
     <w:rsid w:val="00AA2F02"/>
     <w:rsid w:val="00AA3D43"/>
     <w:rsid w:val="00AB0035"/>
     <w:rsid w:val="00AB00D4"/>
     <w:rsid w:val="00AB1307"/>
     <w:rsid w:val="00AB5530"/>
     <w:rsid w:val="00AB69DD"/>
     <w:rsid w:val="00AB7416"/>
     <w:rsid w:val="00AC19F0"/>
     <w:rsid w:val="00AC2733"/>
     <w:rsid w:val="00AC2992"/>
     <w:rsid w:val="00AC2BEA"/>
     <w:rsid w:val="00AC4C04"/>
     <w:rsid w:val="00AC7E0E"/>
     <w:rsid w:val="00AD19B6"/>
     <w:rsid w:val="00AD2C98"/>
     <w:rsid w:val="00AD6DC1"/>
     <w:rsid w:val="00AE1AA4"/>
@@ -4326,50 +5956,51 @@
     <w:rsid w:val="00B06052"/>
     <w:rsid w:val="00B14282"/>
     <w:rsid w:val="00B14F16"/>
     <w:rsid w:val="00B161B6"/>
     <w:rsid w:val="00B16D1B"/>
     <w:rsid w:val="00B17592"/>
     <w:rsid w:val="00B20A88"/>
     <w:rsid w:val="00B211FE"/>
     <w:rsid w:val="00B212AF"/>
     <w:rsid w:val="00B22D62"/>
     <w:rsid w:val="00B22D6D"/>
     <w:rsid w:val="00B2489E"/>
     <w:rsid w:val="00B24D4C"/>
     <w:rsid w:val="00B2503A"/>
     <w:rsid w:val="00B349E4"/>
     <w:rsid w:val="00B42362"/>
     <w:rsid w:val="00B438B4"/>
     <w:rsid w:val="00B5003D"/>
     <w:rsid w:val="00B54B49"/>
     <w:rsid w:val="00B55B54"/>
     <w:rsid w:val="00B55C2D"/>
     <w:rsid w:val="00B56492"/>
     <w:rsid w:val="00B5657E"/>
     <w:rsid w:val="00B56689"/>
     <w:rsid w:val="00B573B4"/>
+    <w:rsid w:val="00B6365B"/>
     <w:rsid w:val="00B675B0"/>
     <w:rsid w:val="00B70220"/>
     <w:rsid w:val="00B711CF"/>
     <w:rsid w:val="00B71523"/>
     <w:rsid w:val="00B74F56"/>
     <w:rsid w:val="00B75267"/>
     <w:rsid w:val="00B76688"/>
     <w:rsid w:val="00B800BC"/>
     <w:rsid w:val="00B82742"/>
     <w:rsid w:val="00B83BCF"/>
     <w:rsid w:val="00B87009"/>
     <w:rsid w:val="00B87660"/>
     <w:rsid w:val="00B87D83"/>
     <w:rsid w:val="00B87FB4"/>
     <w:rsid w:val="00B93693"/>
     <w:rsid w:val="00B95811"/>
     <w:rsid w:val="00B95919"/>
     <w:rsid w:val="00B9678A"/>
     <w:rsid w:val="00BA0338"/>
     <w:rsid w:val="00BA05D0"/>
     <w:rsid w:val="00BA166D"/>
     <w:rsid w:val="00BA4624"/>
     <w:rsid w:val="00BA50D2"/>
     <w:rsid w:val="00BB2028"/>
     <w:rsid w:val="00BB3349"/>
@@ -4390,296 +6021,299 @@
     <w:rsid w:val="00BF1B2C"/>
     <w:rsid w:val="00BF53AE"/>
     <w:rsid w:val="00BF554C"/>
     <w:rsid w:val="00BF5A65"/>
     <w:rsid w:val="00BF61FC"/>
     <w:rsid w:val="00C00C34"/>
     <w:rsid w:val="00C02300"/>
     <w:rsid w:val="00C03075"/>
     <w:rsid w:val="00C0495A"/>
     <w:rsid w:val="00C05625"/>
     <w:rsid w:val="00C06A01"/>
     <w:rsid w:val="00C07A78"/>
     <w:rsid w:val="00C15B24"/>
     <w:rsid w:val="00C174A2"/>
     <w:rsid w:val="00C1769B"/>
     <w:rsid w:val="00C20875"/>
     <w:rsid w:val="00C23443"/>
     <w:rsid w:val="00C24121"/>
     <w:rsid w:val="00C30064"/>
     <w:rsid w:val="00C32671"/>
     <w:rsid w:val="00C3379D"/>
     <w:rsid w:val="00C33E99"/>
     <w:rsid w:val="00C43405"/>
     <w:rsid w:val="00C446C2"/>
     <w:rsid w:val="00C46DF2"/>
-    <w:rsid w:val="00C51419"/>
     <w:rsid w:val="00C533B1"/>
     <w:rsid w:val="00C5778F"/>
     <w:rsid w:val="00C57C2A"/>
     <w:rsid w:val="00C60D37"/>
     <w:rsid w:val="00C63320"/>
+    <w:rsid w:val="00C667D7"/>
     <w:rsid w:val="00C8114D"/>
     <w:rsid w:val="00C81190"/>
     <w:rsid w:val="00C833ED"/>
     <w:rsid w:val="00C8350A"/>
     <w:rsid w:val="00C905AD"/>
     <w:rsid w:val="00C9105D"/>
     <w:rsid w:val="00C9201D"/>
     <w:rsid w:val="00C92434"/>
     <w:rsid w:val="00C92756"/>
     <w:rsid w:val="00C958B8"/>
+    <w:rsid w:val="00C96681"/>
     <w:rsid w:val="00C9722A"/>
     <w:rsid w:val="00CA08B8"/>
     <w:rsid w:val="00CA0BD4"/>
-    <w:rsid w:val="00CA15B0"/>
     <w:rsid w:val="00CA1C4A"/>
     <w:rsid w:val="00CA469F"/>
     <w:rsid w:val="00CA51A5"/>
     <w:rsid w:val="00CA6A1C"/>
     <w:rsid w:val="00CA7830"/>
     <w:rsid w:val="00CB0991"/>
     <w:rsid w:val="00CB0A15"/>
-    <w:rsid w:val="00CB0E85"/>
     <w:rsid w:val="00CB2553"/>
     <w:rsid w:val="00CB2998"/>
     <w:rsid w:val="00CB3292"/>
     <w:rsid w:val="00CB5131"/>
     <w:rsid w:val="00CB649E"/>
     <w:rsid w:val="00CC0438"/>
     <w:rsid w:val="00CC0D8A"/>
     <w:rsid w:val="00CC0F76"/>
     <w:rsid w:val="00CC1194"/>
     <w:rsid w:val="00CC2FEC"/>
     <w:rsid w:val="00CC33A8"/>
     <w:rsid w:val="00CC3458"/>
     <w:rsid w:val="00CC4847"/>
     <w:rsid w:val="00CC76C4"/>
     <w:rsid w:val="00CD00CA"/>
     <w:rsid w:val="00CD1DBF"/>
-    <w:rsid w:val="00CD2242"/>
     <w:rsid w:val="00CD225D"/>
     <w:rsid w:val="00CD45DE"/>
     <w:rsid w:val="00CD46BE"/>
     <w:rsid w:val="00CD4B5C"/>
     <w:rsid w:val="00CD6EB7"/>
     <w:rsid w:val="00CD7D06"/>
     <w:rsid w:val="00CE10A2"/>
     <w:rsid w:val="00CE3634"/>
     <w:rsid w:val="00CE6322"/>
     <w:rsid w:val="00CE700F"/>
     <w:rsid w:val="00CF409A"/>
+    <w:rsid w:val="00CF6495"/>
     <w:rsid w:val="00CF6F42"/>
     <w:rsid w:val="00D04A53"/>
     <w:rsid w:val="00D07964"/>
     <w:rsid w:val="00D07A61"/>
     <w:rsid w:val="00D10E36"/>
     <w:rsid w:val="00D11014"/>
     <w:rsid w:val="00D12C71"/>
     <w:rsid w:val="00D1554C"/>
     <w:rsid w:val="00D20902"/>
     <w:rsid w:val="00D2130A"/>
     <w:rsid w:val="00D22382"/>
     <w:rsid w:val="00D22BA6"/>
+    <w:rsid w:val="00D236FA"/>
     <w:rsid w:val="00D26184"/>
     <w:rsid w:val="00D268F5"/>
     <w:rsid w:val="00D30824"/>
     <w:rsid w:val="00D31190"/>
     <w:rsid w:val="00D36CB7"/>
     <w:rsid w:val="00D408B2"/>
     <w:rsid w:val="00D409CA"/>
     <w:rsid w:val="00D40D36"/>
     <w:rsid w:val="00D503F7"/>
     <w:rsid w:val="00D52225"/>
     <w:rsid w:val="00D529A4"/>
     <w:rsid w:val="00D53529"/>
     <w:rsid w:val="00D55F23"/>
     <w:rsid w:val="00D56257"/>
     <w:rsid w:val="00D578D6"/>
     <w:rsid w:val="00D602C7"/>
     <w:rsid w:val="00D60A64"/>
     <w:rsid w:val="00D60ADB"/>
     <w:rsid w:val="00D6143D"/>
     <w:rsid w:val="00D6331A"/>
     <w:rsid w:val="00D64CBA"/>
     <w:rsid w:val="00D64FC9"/>
     <w:rsid w:val="00D65475"/>
     <w:rsid w:val="00D65AB9"/>
     <w:rsid w:val="00D67F3C"/>
-    <w:rsid w:val="00D703DC"/>
     <w:rsid w:val="00D76378"/>
     <w:rsid w:val="00D765C8"/>
     <w:rsid w:val="00D76B7E"/>
     <w:rsid w:val="00D76DB4"/>
     <w:rsid w:val="00D82D3C"/>
     <w:rsid w:val="00D84B4E"/>
     <w:rsid w:val="00D86071"/>
     <w:rsid w:val="00D90AAB"/>
     <w:rsid w:val="00D9156C"/>
     <w:rsid w:val="00D91D51"/>
     <w:rsid w:val="00D929C7"/>
+    <w:rsid w:val="00D93728"/>
+    <w:rsid w:val="00D97832"/>
     <w:rsid w:val="00D979AA"/>
     <w:rsid w:val="00DA5277"/>
+    <w:rsid w:val="00DB0113"/>
     <w:rsid w:val="00DB11E6"/>
     <w:rsid w:val="00DB6C2D"/>
     <w:rsid w:val="00DC46B4"/>
     <w:rsid w:val="00DD16DF"/>
     <w:rsid w:val="00DD20CD"/>
     <w:rsid w:val="00DD2722"/>
     <w:rsid w:val="00DD2AD0"/>
     <w:rsid w:val="00DD3653"/>
     <w:rsid w:val="00DD3F14"/>
     <w:rsid w:val="00DD4487"/>
     <w:rsid w:val="00DD4FF0"/>
     <w:rsid w:val="00DD5B0F"/>
     <w:rsid w:val="00DD7737"/>
     <w:rsid w:val="00DE04DD"/>
     <w:rsid w:val="00DE0685"/>
     <w:rsid w:val="00DE0A80"/>
     <w:rsid w:val="00DE0F22"/>
     <w:rsid w:val="00DE1D6D"/>
     <w:rsid w:val="00DE2A31"/>
     <w:rsid w:val="00DE2BA7"/>
-    <w:rsid w:val="00DE56F8"/>
     <w:rsid w:val="00DE5F63"/>
     <w:rsid w:val="00DE6D2F"/>
     <w:rsid w:val="00DE77F2"/>
     <w:rsid w:val="00DF0506"/>
     <w:rsid w:val="00DF113F"/>
     <w:rsid w:val="00DF7C7F"/>
     <w:rsid w:val="00E0035F"/>
+    <w:rsid w:val="00E00F9A"/>
+    <w:rsid w:val="00E039FF"/>
     <w:rsid w:val="00E05D71"/>
     <w:rsid w:val="00E06B32"/>
     <w:rsid w:val="00E11810"/>
     <w:rsid w:val="00E136EE"/>
     <w:rsid w:val="00E14CB5"/>
     <w:rsid w:val="00E2013F"/>
     <w:rsid w:val="00E20B03"/>
     <w:rsid w:val="00E25E06"/>
     <w:rsid w:val="00E26F87"/>
-    <w:rsid w:val="00E30097"/>
     <w:rsid w:val="00E311FA"/>
     <w:rsid w:val="00E325D8"/>
     <w:rsid w:val="00E33562"/>
     <w:rsid w:val="00E3588E"/>
     <w:rsid w:val="00E35B15"/>
     <w:rsid w:val="00E35FEB"/>
     <w:rsid w:val="00E403D5"/>
     <w:rsid w:val="00E409A1"/>
     <w:rsid w:val="00E40A2E"/>
     <w:rsid w:val="00E41F3A"/>
     <w:rsid w:val="00E41F90"/>
     <w:rsid w:val="00E42A75"/>
-    <w:rsid w:val="00E444C1"/>
     <w:rsid w:val="00E44E67"/>
     <w:rsid w:val="00E464D4"/>
     <w:rsid w:val="00E46E59"/>
     <w:rsid w:val="00E47EFB"/>
     <w:rsid w:val="00E50DD4"/>
     <w:rsid w:val="00E52C75"/>
     <w:rsid w:val="00E55508"/>
+    <w:rsid w:val="00E56B9B"/>
     <w:rsid w:val="00E57FDF"/>
     <w:rsid w:val="00E62111"/>
     <w:rsid w:val="00E66D3C"/>
     <w:rsid w:val="00E67298"/>
     <w:rsid w:val="00E67304"/>
     <w:rsid w:val="00E716BA"/>
     <w:rsid w:val="00E74784"/>
     <w:rsid w:val="00E74845"/>
     <w:rsid w:val="00E7633F"/>
     <w:rsid w:val="00E7671F"/>
     <w:rsid w:val="00E847EA"/>
     <w:rsid w:val="00E87A69"/>
     <w:rsid w:val="00E90867"/>
     <w:rsid w:val="00E91AAD"/>
     <w:rsid w:val="00E957B0"/>
     <w:rsid w:val="00E9598E"/>
     <w:rsid w:val="00EA01E6"/>
     <w:rsid w:val="00EA3E1F"/>
     <w:rsid w:val="00EA40E8"/>
     <w:rsid w:val="00EB2A5C"/>
     <w:rsid w:val="00EB3771"/>
     <w:rsid w:val="00EB6E3F"/>
     <w:rsid w:val="00EB6FAE"/>
     <w:rsid w:val="00EB7FDE"/>
     <w:rsid w:val="00EC05AC"/>
     <w:rsid w:val="00EC0C63"/>
     <w:rsid w:val="00EC3365"/>
     <w:rsid w:val="00EC3D67"/>
     <w:rsid w:val="00EC462F"/>
     <w:rsid w:val="00EC4A57"/>
     <w:rsid w:val="00EC5518"/>
     <w:rsid w:val="00ED121C"/>
     <w:rsid w:val="00ED12BE"/>
     <w:rsid w:val="00ED1D76"/>
     <w:rsid w:val="00ED4557"/>
     <w:rsid w:val="00ED5BFB"/>
     <w:rsid w:val="00ED7AE0"/>
     <w:rsid w:val="00ED7C89"/>
-    <w:rsid w:val="00EE20AE"/>
+    <w:rsid w:val="00EE40C0"/>
     <w:rsid w:val="00EE5BD9"/>
-    <w:rsid w:val="00EF0DAB"/>
     <w:rsid w:val="00EF3B97"/>
     <w:rsid w:val="00EF6481"/>
     <w:rsid w:val="00EF6EC5"/>
     <w:rsid w:val="00F00442"/>
     <w:rsid w:val="00F0065F"/>
     <w:rsid w:val="00F04197"/>
     <w:rsid w:val="00F05963"/>
     <w:rsid w:val="00F06E1B"/>
     <w:rsid w:val="00F0713F"/>
     <w:rsid w:val="00F13BF1"/>
     <w:rsid w:val="00F1645B"/>
     <w:rsid w:val="00F16A6D"/>
+    <w:rsid w:val="00F2206E"/>
     <w:rsid w:val="00F276C9"/>
     <w:rsid w:val="00F30AEF"/>
     <w:rsid w:val="00F3203F"/>
     <w:rsid w:val="00F34A3E"/>
     <w:rsid w:val="00F40051"/>
     <w:rsid w:val="00F41190"/>
     <w:rsid w:val="00F418E8"/>
     <w:rsid w:val="00F42EFB"/>
     <w:rsid w:val="00F46326"/>
     <w:rsid w:val="00F46DED"/>
     <w:rsid w:val="00F502D6"/>
     <w:rsid w:val="00F518C9"/>
-    <w:rsid w:val="00F51D8A"/>
     <w:rsid w:val="00F52EF5"/>
     <w:rsid w:val="00F52F5F"/>
     <w:rsid w:val="00F53709"/>
     <w:rsid w:val="00F618A7"/>
     <w:rsid w:val="00F62C4A"/>
     <w:rsid w:val="00F64671"/>
     <w:rsid w:val="00F706D4"/>
     <w:rsid w:val="00F730C8"/>
     <w:rsid w:val="00F83361"/>
     <w:rsid w:val="00F842C0"/>
     <w:rsid w:val="00F85714"/>
     <w:rsid w:val="00F87EEF"/>
     <w:rsid w:val="00F90548"/>
     <w:rsid w:val="00F911E1"/>
     <w:rsid w:val="00F91421"/>
+    <w:rsid w:val="00F9317C"/>
+    <w:rsid w:val="00F9417E"/>
     <w:rsid w:val="00F94CEB"/>
     <w:rsid w:val="00F96359"/>
     <w:rsid w:val="00F97569"/>
     <w:rsid w:val="00FA24A6"/>
     <w:rsid w:val="00FA47AC"/>
     <w:rsid w:val="00FB23BD"/>
     <w:rsid w:val="00FB3611"/>
     <w:rsid w:val="00FB4680"/>
     <w:rsid w:val="00FB4A28"/>
     <w:rsid w:val="00FB4B57"/>
     <w:rsid w:val="00FC0463"/>
     <w:rsid w:val="00FC3C81"/>
     <w:rsid w:val="00FC6263"/>
     <w:rsid w:val="00FD0345"/>
     <w:rsid w:val="00FD13AE"/>
     <w:rsid w:val="00FD1AC2"/>
     <w:rsid w:val="00FD1ACA"/>
     <w:rsid w:val="00FD428F"/>
     <w:rsid w:val="00FD4FEE"/>
     <w:rsid w:val="00FE1DC6"/>
     <w:rsid w:val="00FE41DD"/>
     <w:rsid w:val="00FE458D"/>
     <w:rsid w:val="00FE7318"/>
     <w:rsid w:val="00FE75F8"/>
     <w:rsid w:val="00FF026A"/>
@@ -5391,58 +7025,58 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1792434000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -5692,66 +7326,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>274</Words>
-  <Characters>1507</Characters>
+  <Words>300</Words>
+  <Characters>1656</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1778</CharactersWithSpaces>
+  <CharactersWithSpaces>1953</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mábel Juliana Mateus</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>