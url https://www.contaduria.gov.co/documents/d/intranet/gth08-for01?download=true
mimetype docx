--- v0 (2026-04-05)
+++ v1 (2026-08-02)
@@ -1,43 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4F933D7B" w14:textId="77777777" w:rsidR="006D74C2" w:rsidRPr="00664AE9" w:rsidRDefault="006D74C2" w:rsidP="00664AE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8880"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -2187,79 +2183,75 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D74C2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>CARGO: ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D82237" w14:textId="77777777" w:rsidR="00064242" w:rsidRPr="006D74C2" w:rsidRDefault="00064242" w:rsidP="00664AE9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00064242" w:rsidRPr="006D74C2" w:rsidSect="00EB2321">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1701" w:left="1417" w:header="0" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BC296E2" w14:textId="77777777" w:rsidR="004A4A67" w:rsidRDefault="004A4A67" w:rsidP="006D74C2">
+    <w:p w14:paraId="2AD429D2" w14:textId="77777777" w:rsidR="009F1CE2" w:rsidRDefault="009F1CE2" w:rsidP="006D74C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B011765" w14:textId="77777777" w:rsidR="004A4A67" w:rsidRDefault="004A4A67" w:rsidP="006D74C2">
+    <w:p w14:paraId="66A9D03F" w14:textId="77777777" w:rsidR="009F1CE2" w:rsidRDefault="009F1CE2" w:rsidP="006D74C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2269,201 +2261,151 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16C5BCF1" w14:textId="77777777" w:rsidR="003602F5" w:rsidRDefault="003602F5">
+  <w:p w14:paraId="7CA4CC3D" w14:textId="5211C67D" w:rsidR="006D74C2" w:rsidRDefault="00670DF5">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r w:rsidRPr="005279B9">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:iCs/>
         <w:noProof/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D272DD5" wp14:editId="6C6F68CF">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EF8972F" wp14:editId="78CEA049">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>1830705</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-381635</wp:posOffset>
+            <wp:posOffset>-327660</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6526521" cy="1008000"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapThrough wrapText="bothSides">
-[...14 lines deleted...]
-          <wp:docPr id="1313884900" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:wrapNone/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6526521" cy="1008000"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15BEA148" w14:textId="77777777" w:rsidR="004A4A67" w:rsidRDefault="004A4A67" w:rsidP="006D74C2">
+    <w:p w14:paraId="508DD3BC" w14:textId="77777777" w:rsidR="009F1CE2" w:rsidRDefault="009F1CE2" w:rsidP="006D74C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FE15235" w14:textId="77777777" w:rsidR="004A4A67" w:rsidRDefault="004A4A67" w:rsidP="006D74C2">
+    <w:p w14:paraId="73EA47C2" w14:textId="77777777" w:rsidR="009F1CE2" w:rsidRDefault="009F1CE2" w:rsidP="006D74C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="13325" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3969"/>
       <w:gridCol w:w="3686"/>
       <w:gridCol w:w="2955"/>
       <w:gridCol w:w="2715"/>
     </w:tblGrid>
     <w:tr w:rsidR="006D74C2" w:rsidRPr="005279B9" w14:paraId="1E0888D7" w14:textId="77777777" w:rsidTr="00EB2321">
@@ -2813,123 +2755,148 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005279B9">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00DD451F" w:rsidRPr="005279B9" w14:paraId="18CB2C08" w14:textId="77777777" w:rsidTr="00EB2321">
       <w:trPr>
         <w:trHeight w:val="20"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="541724B4" w14:textId="5F6B5418" w:rsidR="006D74C2" w:rsidRPr="005279B9" w:rsidRDefault="00EB2321" w:rsidP="00EB2321">
+        <w:p w14:paraId="541724B4" w14:textId="3007C14F" w:rsidR="006D74C2" w:rsidRPr="005279B9" w:rsidRDefault="009617C4" w:rsidP="00EB2321">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>24/02/2026</w:t>
+            <w:t>10</w:t>
+          </w:r>
+          <w:r w:rsidR="0058079A">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/06</w:t>
+          </w:r>
+          <w:r w:rsidR="00EB2321">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3686" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="16E7EEBA" w14:textId="1F9D348A" w:rsidR="006D74C2" w:rsidRPr="005279B9" w:rsidRDefault="006D74C2" w:rsidP="00EB2321">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006D74C2">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>GTH08-FOR01</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2955" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5ABE072C" w14:textId="2EA29DEB" w:rsidR="006D74C2" w:rsidRPr="005279B9" w:rsidRDefault="00EB2321" w:rsidP="00EB2321">
+        <w:p w14:paraId="5ABE072C" w14:textId="6F21F4A1" w:rsidR="006D74C2" w:rsidRPr="005279B9" w:rsidRDefault="00EB2321" w:rsidP="00EB2321">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>03</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="0058079A">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>4</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2715" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="47260644" w14:textId="77777777" w:rsidR="006D74C2" w:rsidRPr="005279B9" w:rsidRDefault="006D74C2" w:rsidP="00EB2321">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005279B9">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
@@ -3022,97 +2989,93 @@
           <w:r w:rsidRPr="005279B9">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="24F62D31" w14:textId="54F156AC" w:rsidR="006D74C2" w:rsidRPr="00EB2321" w:rsidRDefault="006D74C2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D74C2"/>
     <w:rsid w:val="00064242"/>
     <w:rsid w:val="003602F5"/>
+    <w:rsid w:val="003C07C4"/>
     <w:rsid w:val="004A4A67"/>
+    <w:rsid w:val="0058079A"/>
     <w:rsid w:val="006054BA"/>
     <w:rsid w:val="00664AE9"/>
+    <w:rsid w:val="00670DF5"/>
     <w:rsid w:val="006C78B7"/>
     <w:rsid w:val="006D4539"/>
     <w:rsid w:val="006D74C2"/>
     <w:rsid w:val="007068CC"/>
+    <w:rsid w:val="007C056F"/>
+    <w:rsid w:val="009617C4"/>
+    <w:rsid w:val="009F1CE2"/>
     <w:rsid w:val="00B52C41"/>
     <w:rsid w:val="00DD451F"/>
     <w:rsid w:val="00EB2321"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4127,58 +4090,58 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006D74C2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>