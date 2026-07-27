--- v0 (2026-04-05)
+++ v1 (2026-07-27)
@@ -1,44 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="770E9AF4" w14:textId="77777777" w:rsidR="006F1F83" w:rsidRDefault="006F1F83" w:rsidP="000C08A1">
       <w:pPr>
         <w:ind w:left="-142" w:right="-232"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2224,51 +2226,73 @@
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B74D113" w14:textId="380A530F" w:rsidR="00EB2148" w:rsidRPr="000C04E0" w:rsidRDefault="00EB2148" w:rsidP="000C08A1">
       <w:pPr>
         <w:ind w:left="-142" w:right="-234"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C04E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Nombre del Jefe inmediato: ____________________________________</w:t>
+        <w:t xml:space="preserve">Nombre del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C04E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C04E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inmediato: ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C87AF3" w14:textId="77777777" w:rsidR="00AB5FEF" w:rsidRPr="000C04E0" w:rsidRDefault="00AB5FEF" w:rsidP="000C08A1">
       <w:pPr>
         <w:ind w:left="-142" w:right="-234"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2989F387" w14:textId="31981A1B" w:rsidR="005745AF" w:rsidRPr="000C04E0" w:rsidRDefault="005745AF" w:rsidP="000C08A1">
       <w:pPr>
         <w:ind w:left="-142" w:right="-234"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -2356,74 +2380,76 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A7A6630" w14:textId="2C503E49" w:rsidR="0085624E" w:rsidRPr="00512F93" w:rsidRDefault="005745AF" w:rsidP="000C08A1">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="-142" w:right="-234"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C04E0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fecha: _________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0085624E" w:rsidRPr="00512F93" w:rsidSect="00B33163">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="122"/>
       <w:pgMar w:top="678" w:right="1701" w:bottom="1701" w:left="1701" w:header="4" w:footer="1644" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38C96D3A" w14:textId="77777777" w:rsidR="004F4495" w:rsidRDefault="004F4495">
+    <w:p w14:paraId="06BF6377" w14:textId="77777777" w:rsidR="009E0A00" w:rsidRDefault="009E0A00">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="438BAE67" w14:textId="77777777" w:rsidR="004F4495" w:rsidRDefault="004F4495">
+    <w:p w14:paraId="75BF1269" w14:textId="77777777" w:rsidR="009E0A00" w:rsidRDefault="009E0A00">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -2463,144 +2489,148 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A7361BB" w14:textId="665EBB7D" w:rsidR="009504F2" w:rsidRPr="006B1CD7" w:rsidRDefault="00B33163" w:rsidP="00EC52B2">
+  <w:p w14:paraId="086CEDE8" w14:textId="77777777" w:rsidR="00CC7E8D" w:rsidRDefault="00CC7E8D">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A7361BB" w14:textId="3D1B451D" w:rsidR="009504F2" w:rsidRPr="006B1CD7" w:rsidRDefault="00484EB9" w:rsidP="00EC52B2">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="2865"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i w:val="0"/>
+        <w:iCs/>
         <w:noProof/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="189D1AE1" wp14:editId="1BD040B5">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A37336A" wp14:editId="687425B5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-193040</wp:posOffset>
+            <wp:posOffset>-531495</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>88265</wp:posOffset>
+            <wp:posOffset>144780</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="5998210" cy="1007745"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1468477334" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5998210" cy="1007745"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47AB330D" w14:textId="77777777" w:rsidR="002355B9" w:rsidRDefault="002355B9" w:rsidP="002355B9">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>____________________________________________________________________________________</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0DD25EA8" w14:textId="77777777" w:rsidR="002355B9" w:rsidRDefault="002355B9" w:rsidP="002355B9">
     <w:pPr>
@@ -2674,67 +2704,77 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6086475" cy="933450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="392ADE29" w14:textId="77777777" w:rsidR="004F4495" w:rsidRDefault="004F4495">
+    <w:p w14:paraId="5E3C935D" w14:textId="77777777" w:rsidR="009E0A00" w:rsidRDefault="009E0A00">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B352A48" w14:textId="77777777" w:rsidR="004F4495" w:rsidRDefault="004F4495">
+    <w:p w14:paraId="549AAFF4" w14:textId="77777777" w:rsidR="009E0A00" w:rsidRDefault="009E0A00">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14109C24" w14:textId="77777777" w:rsidR="00CC7E8D" w:rsidRDefault="00CC7E8D">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09622FC4" w14:textId="6665CDE8" w:rsidR="009504F2" w:rsidRPr="00DF049B" w:rsidRDefault="00043367" w:rsidP="00326D4F">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DF049B">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DE9EBC7" wp14:editId="2206FDDF">
           <wp:extent cx="5581650" cy="685800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1802243991" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -3122,184 +3162,228 @@
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00043367" w:rsidRPr="00DF049B" w14:paraId="7632AC6D" w14:textId="77777777" w:rsidTr="00B33163">
       <w:trPr>
         <w:trHeight w:val="197"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1728" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7C05B853" w14:textId="68C58364" w:rsidR="00043367" w:rsidRPr="00DF049B" w:rsidRDefault="00A67873" w:rsidP="00043367">
+        <w:p w14:paraId="7C05B853" w14:textId="6E43FC14" w:rsidR="00043367" w:rsidRPr="00DF049B" w:rsidRDefault="00CC7E8D" w:rsidP="00043367">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>12/03/2026</w:t>
+            <w:t>02</w:t>
+          </w:r>
+          <w:r w:rsidR="00A67873">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/0</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00A67873">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1240" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="027D41C4" w14:textId="19A04806" w:rsidR="00043367" w:rsidRPr="00DF049B" w:rsidRDefault="00043367" w:rsidP="00043367">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00DF049B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>GTH15-FOR01</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1044" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="1A50A830" w14:textId="29B14707" w:rsidR="00043367" w:rsidRPr="00DF049B" w:rsidRDefault="00A67873" w:rsidP="00043367">
+        <w:p w14:paraId="1A50A830" w14:textId="71C2D421" w:rsidR="00043367" w:rsidRPr="00DF049B" w:rsidRDefault="00A67873" w:rsidP="00043367">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>04</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00CC7E8D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="988" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="235104D2" w14:textId="3089A92A" w:rsidR="00043367" w:rsidRPr="00DF049B" w:rsidRDefault="00043367" w:rsidP="00043367">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00DF049B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>1 de 2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="35841F1A" w14:textId="77777777" w:rsidR="00043367" w:rsidRPr="00DF049B" w:rsidRDefault="00043367" w:rsidP="00043367">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:ind w:left="-993"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="439855E0" w14:textId="1A38E0AA" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="00707ED7">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:right="-6"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                                                                                </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="46233B5B" w14:textId="77777777" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="006F058C">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:right="-6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -3552,197 +3636,204 @@
     <w:rsid w:val="00321D8C"/>
     <w:rsid w:val="00326D4F"/>
     <w:rsid w:val="003446BC"/>
     <w:rsid w:val="003449B5"/>
     <w:rsid w:val="00347FE8"/>
     <w:rsid w:val="003678CD"/>
     <w:rsid w:val="00371D90"/>
     <w:rsid w:val="00374D37"/>
     <w:rsid w:val="00393C27"/>
     <w:rsid w:val="003A4DC4"/>
     <w:rsid w:val="003B36F7"/>
     <w:rsid w:val="003B3D38"/>
     <w:rsid w:val="003C53E1"/>
     <w:rsid w:val="003D25F0"/>
     <w:rsid w:val="003E20B6"/>
     <w:rsid w:val="003E3C71"/>
     <w:rsid w:val="00400B75"/>
     <w:rsid w:val="004040D1"/>
     <w:rsid w:val="004174E0"/>
     <w:rsid w:val="004304BB"/>
     <w:rsid w:val="00434546"/>
     <w:rsid w:val="004404B0"/>
     <w:rsid w:val="004503A6"/>
     <w:rsid w:val="00475F1E"/>
     <w:rsid w:val="0047744F"/>
+    <w:rsid w:val="00484EB9"/>
     <w:rsid w:val="004A376E"/>
     <w:rsid w:val="004B629E"/>
     <w:rsid w:val="004D7E2A"/>
     <w:rsid w:val="004E257D"/>
     <w:rsid w:val="004F1199"/>
     <w:rsid w:val="004F4495"/>
     <w:rsid w:val="00501BA4"/>
     <w:rsid w:val="00502193"/>
     <w:rsid w:val="0050639F"/>
     <w:rsid w:val="00512F93"/>
     <w:rsid w:val="005134D3"/>
     <w:rsid w:val="0052675B"/>
     <w:rsid w:val="0053615B"/>
     <w:rsid w:val="00560D23"/>
     <w:rsid w:val="0056182F"/>
     <w:rsid w:val="005745AF"/>
     <w:rsid w:val="00595FCE"/>
     <w:rsid w:val="0059774D"/>
     <w:rsid w:val="005B3415"/>
     <w:rsid w:val="005D773B"/>
     <w:rsid w:val="005E4C9D"/>
     <w:rsid w:val="006022A1"/>
     <w:rsid w:val="006204E5"/>
     <w:rsid w:val="00645E0D"/>
     <w:rsid w:val="00655EBA"/>
     <w:rsid w:val="00667B55"/>
     <w:rsid w:val="0068177D"/>
     <w:rsid w:val="0068600D"/>
     <w:rsid w:val="00687B40"/>
     <w:rsid w:val="00690C45"/>
     <w:rsid w:val="0069304E"/>
     <w:rsid w:val="006A02F6"/>
     <w:rsid w:val="006A0E2A"/>
     <w:rsid w:val="006A23EF"/>
     <w:rsid w:val="006B10CC"/>
     <w:rsid w:val="006B1CD7"/>
     <w:rsid w:val="006D4539"/>
+    <w:rsid w:val="006D465F"/>
     <w:rsid w:val="006F058C"/>
     <w:rsid w:val="006F1F83"/>
     <w:rsid w:val="006F5BB1"/>
     <w:rsid w:val="006F671D"/>
     <w:rsid w:val="00700806"/>
     <w:rsid w:val="007068CC"/>
     <w:rsid w:val="00707ED7"/>
     <w:rsid w:val="00710EB3"/>
     <w:rsid w:val="007416E7"/>
     <w:rsid w:val="00747949"/>
     <w:rsid w:val="00766D28"/>
     <w:rsid w:val="007817F4"/>
     <w:rsid w:val="00782D1F"/>
     <w:rsid w:val="00782F93"/>
     <w:rsid w:val="007A31CC"/>
     <w:rsid w:val="007A7D36"/>
+    <w:rsid w:val="007C6E98"/>
+    <w:rsid w:val="007E68B4"/>
     <w:rsid w:val="007F5E46"/>
     <w:rsid w:val="00800F75"/>
     <w:rsid w:val="008204CA"/>
     <w:rsid w:val="00820B59"/>
     <w:rsid w:val="00824EE2"/>
     <w:rsid w:val="00824F2E"/>
     <w:rsid w:val="00826EBD"/>
     <w:rsid w:val="00833F5A"/>
     <w:rsid w:val="00850CC0"/>
     <w:rsid w:val="0085624E"/>
     <w:rsid w:val="00860ADE"/>
     <w:rsid w:val="00860DF9"/>
     <w:rsid w:val="008824FB"/>
     <w:rsid w:val="008A1DE1"/>
     <w:rsid w:val="008A4D66"/>
     <w:rsid w:val="008B55FA"/>
     <w:rsid w:val="008B5BCF"/>
     <w:rsid w:val="008C166B"/>
     <w:rsid w:val="008C308F"/>
     <w:rsid w:val="008C37AC"/>
     <w:rsid w:val="008C6C3D"/>
     <w:rsid w:val="008D4970"/>
     <w:rsid w:val="008F65F8"/>
     <w:rsid w:val="009061A2"/>
     <w:rsid w:val="00930CE7"/>
     <w:rsid w:val="009504F2"/>
     <w:rsid w:val="00962901"/>
     <w:rsid w:val="00976796"/>
     <w:rsid w:val="00985B34"/>
     <w:rsid w:val="009958E9"/>
     <w:rsid w:val="00997380"/>
     <w:rsid w:val="009C2502"/>
     <w:rsid w:val="009D2B6D"/>
     <w:rsid w:val="009D7B35"/>
+    <w:rsid w:val="009E0A00"/>
     <w:rsid w:val="009E59B9"/>
     <w:rsid w:val="009E7FFA"/>
     <w:rsid w:val="009F68DD"/>
     <w:rsid w:val="009F695D"/>
     <w:rsid w:val="00A03061"/>
     <w:rsid w:val="00A03864"/>
     <w:rsid w:val="00A03F5D"/>
     <w:rsid w:val="00A3230E"/>
     <w:rsid w:val="00A35A40"/>
     <w:rsid w:val="00A67873"/>
     <w:rsid w:val="00A70787"/>
     <w:rsid w:val="00AB08AA"/>
     <w:rsid w:val="00AB1B61"/>
     <w:rsid w:val="00AB5FEF"/>
     <w:rsid w:val="00AC13A6"/>
     <w:rsid w:val="00AD4297"/>
     <w:rsid w:val="00AD7A74"/>
     <w:rsid w:val="00AE65EB"/>
     <w:rsid w:val="00B07FC4"/>
     <w:rsid w:val="00B33163"/>
     <w:rsid w:val="00B41A8F"/>
     <w:rsid w:val="00B52221"/>
     <w:rsid w:val="00B53B92"/>
     <w:rsid w:val="00B81632"/>
     <w:rsid w:val="00B9148A"/>
     <w:rsid w:val="00B97B80"/>
     <w:rsid w:val="00BB2FED"/>
     <w:rsid w:val="00BB39DA"/>
     <w:rsid w:val="00BC0FA1"/>
     <w:rsid w:val="00BC5D39"/>
     <w:rsid w:val="00C02BD0"/>
     <w:rsid w:val="00C12ED4"/>
     <w:rsid w:val="00C15E6D"/>
     <w:rsid w:val="00C41A3C"/>
     <w:rsid w:val="00C43BF4"/>
     <w:rsid w:val="00C56F8C"/>
     <w:rsid w:val="00C638BD"/>
     <w:rsid w:val="00C70FAC"/>
     <w:rsid w:val="00C712C8"/>
     <w:rsid w:val="00C87BCB"/>
     <w:rsid w:val="00C93D97"/>
     <w:rsid w:val="00C96938"/>
     <w:rsid w:val="00CB4D06"/>
     <w:rsid w:val="00CC4462"/>
+    <w:rsid w:val="00CC7E8D"/>
     <w:rsid w:val="00CE6E4D"/>
     <w:rsid w:val="00CF3787"/>
     <w:rsid w:val="00D03D34"/>
     <w:rsid w:val="00D136B0"/>
     <w:rsid w:val="00D2411B"/>
     <w:rsid w:val="00D243A2"/>
     <w:rsid w:val="00D35733"/>
     <w:rsid w:val="00D42563"/>
     <w:rsid w:val="00D46AED"/>
     <w:rsid w:val="00DA7727"/>
     <w:rsid w:val="00DB0588"/>
     <w:rsid w:val="00DC444A"/>
     <w:rsid w:val="00DD4FEB"/>
     <w:rsid w:val="00DE6C14"/>
     <w:rsid w:val="00DF049B"/>
     <w:rsid w:val="00E03DE5"/>
+    <w:rsid w:val="00E21B8B"/>
     <w:rsid w:val="00E24B0E"/>
     <w:rsid w:val="00E33945"/>
     <w:rsid w:val="00E55435"/>
     <w:rsid w:val="00E62885"/>
     <w:rsid w:val="00E71768"/>
     <w:rsid w:val="00E82EDC"/>
     <w:rsid w:val="00EB16BC"/>
     <w:rsid w:val="00EB2148"/>
     <w:rsid w:val="00EC1632"/>
     <w:rsid w:val="00EC17B6"/>
     <w:rsid w:val="00EC52B2"/>
     <w:rsid w:val="00ED1406"/>
     <w:rsid w:val="00ED3932"/>
     <w:rsid w:val="00EE54CB"/>
     <w:rsid w:val="00EE5807"/>
     <w:rsid w:val="00F063E7"/>
     <w:rsid w:val="00F07258"/>
     <w:rsid w:val="00F20072"/>
     <w:rsid w:val="00F232F7"/>
     <w:rsid w:val="00F24E1B"/>
     <w:rsid w:val="00F32881"/>
     <w:rsid w:val="00F33E51"/>
     <w:rsid w:val="00F471C8"/>
     <w:rsid w:val="00F62A34"/>
     <w:rsid w:val="00F66497"/>
@@ -4685,62 +4776,62 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1951349852">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>