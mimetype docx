--- v0 (2026-04-05)
+++ v1 (2026-07-27)
@@ -1,43 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18A96937" w14:textId="77777777" w:rsidR="00683E21" w:rsidRPr="002E71BC" w:rsidRDefault="00683E21" w:rsidP="002E71BC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-142" w:firstLine="568"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1469,297 +1465,271 @@
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:right="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39F30D47" w14:textId="77777777" w:rsidR="00DD5F84" w:rsidRPr="002E71BC" w:rsidRDefault="00DD5F84" w:rsidP="00683E21">
       <w:pPr>
         <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD5F84" w:rsidRPr="002E71BC" w:rsidSect="009B696B">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="616" w:bottom="1702" w:left="709" w:header="142" w:footer="481" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="567F0CC9" w14:textId="77777777" w:rsidR="007B5FFD" w:rsidRDefault="007B5FFD" w:rsidP="00BF7980">
+    <w:p w14:paraId="1684CC9D" w14:textId="77777777" w:rsidR="003E010C" w:rsidRDefault="003E010C" w:rsidP="00BF7980">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07BA051E" w14:textId="77777777" w:rsidR="007B5FFD" w:rsidRDefault="007B5FFD" w:rsidP="00BF7980">
+    <w:p w14:paraId="48AB2463" w14:textId="77777777" w:rsidR="003E010C" w:rsidRDefault="003E010C" w:rsidP="00BF7980">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="356FF1F2" w14:textId="77777777" w:rsidR="001D1F57" w:rsidRDefault="001D1F57">
-[...9 lines deleted...]
-  <w:p w14:paraId="24C6171D" w14:textId="08E08B7A" w:rsidR="00DD5F84" w:rsidRPr="00DD5F84" w:rsidRDefault="008464EF" w:rsidP="00C24E65">
+  <w:p w14:paraId="24C6171D" w14:textId="3389A7CD" w:rsidR="00DD5F84" w:rsidRPr="00DD5F84" w:rsidRDefault="005359FD" w:rsidP="00C24E65">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B74D5ED" wp14:editId="7A457490">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42F72110" wp14:editId="7D65210E">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
+          <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-31115</wp:posOffset>
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6526528" cy="1008000"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="739759634" name="Imagen 3"/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="739759634" name="Imagen 739759634"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6526528" cy="1008000"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="42698EA8" w14:textId="77777777" w:rsidR="00DD5F84" w:rsidRPr="00DD5F84" w:rsidRDefault="00DD5F84" w:rsidP="00C24E65">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1EA7CA92" w14:textId="77777777" w:rsidR="00DD5F84" w:rsidRPr="00DD5F84" w:rsidRDefault="00DD5F84" w:rsidP="00C24E65">
+  <w:p w14:paraId="1EA7CA92" w14:textId="1029897D" w:rsidR="00DD5F84" w:rsidRPr="00DD5F84" w:rsidRDefault="005359FD" w:rsidP="005359FD">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="6984"/>
+      </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
   </w:p>
   <w:p w14:paraId="49D3F509" w14:textId="36F7D9C7" w:rsidR="00C24E65" w:rsidRPr="00DD5F84" w:rsidRDefault="00C24E65" w:rsidP="00C24E65">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4691922E" w14:textId="77777777" w:rsidR="007B5FFD" w:rsidRDefault="007B5FFD" w:rsidP="00BF7980">
+    <w:p w14:paraId="50D64622" w14:textId="77777777" w:rsidR="003E010C" w:rsidRDefault="003E010C" w:rsidP="00BF7980">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3129DD48" w14:textId="77777777" w:rsidR="007B5FFD" w:rsidRDefault="007B5FFD" w:rsidP="00BF7980">
+    <w:p w14:paraId="7E5ED5B6" w14:textId="77777777" w:rsidR="003E010C" w:rsidRDefault="003E010C" w:rsidP="00BF7980">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="378A6C33" w14:textId="77777777" w:rsidR="00EF2190" w:rsidRDefault="00EF2190"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4611" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3403"/>
       <w:gridCol w:w="2625"/>
       <w:gridCol w:w="1749"/>
       <w:gridCol w:w="2289"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BF7980" w:rsidRPr="00BF7980" w14:paraId="5C02CCD4" w14:textId="77777777" w:rsidTr="002E71BC">
       <w:trPr>
         <w:trHeight w:val="397"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -2200,71 +2170,81 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00AD3A5B" w:rsidRPr="00BF7980" w14:paraId="079C0961" w14:textId="77777777" w:rsidTr="002E71BC">
       <w:trPr>
         <w:trHeight w:val="397"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1690" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="683AAA28" w14:textId="73A98B7E" w:rsidR="00BF7980" w:rsidRPr="00921110" w:rsidRDefault="00B4068B" w:rsidP="00921110">
+        <w:p w14:paraId="683AAA28" w14:textId="071475BE" w:rsidR="00BF7980" w:rsidRPr="00921110" w:rsidRDefault="00E67B43" w:rsidP="00921110">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>24/02/2026</w:t>
+            <w:t>02/06</w:t>
+          </w:r>
+          <w:r w:rsidR="00B4068B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1304" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="2D9EB8A5" w14:textId="77777777" w:rsidR="00BF7980" w:rsidRPr="00921110" w:rsidRDefault="00BF7980" w:rsidP="00921110">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
@@ -2272,67 +2252,75 @@
           </w:pPr>
           <w:r w:rsidRPr="00921110">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>GTH18-FOR01</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="869" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3D1E4BF0" w14:textId="434CDBF5" w:rsidR="00BF7980" w:rsidRPr="008464EF" w:rsidRDefault="00B4068B" w:rsidP="00921110">
+        <w:p w14:paraId="3D1E4BF0" w14:textId="10A72703" w:rsidR="00BF7980" w:rsidRPr="008464EF" w:rsidRDefault="00B4068B" w:rsidP="00921110">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>06</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00E67B43">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1138" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="4E54004B" w14:textId="77777777" w:rsidR="00BF7980" w:rsidRPr="00BF7980" w:rsidRDefault="00BF7980" w:rsidP="00921110">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
@@ -2435,135 +2423,132 @@
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00BF7980">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3ADF3570" w14:textId="77777777" w:rsidR="00BF7980" w:rsidRDefault="00BF7980">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF7980"/>
     <w:rsid w:val="000B046B"/>
+    <w:rsid w:val="000B7166"/>
     <w:rsid w:val="00127E5B"/>
     <w:rsid w:val="001D1F57"/>
     <w:rsid w:val="001D3452"/>
     <w:rsid w:val="002365A4"/>
     <w:rsid w:val="002562EC"/>
     <w:rsid w:val="002579B3"/>
     <w:rsid w:val="00273D17"/>
     <w:rsid w:val="00296661"/>
     <w:rsid w:val="002C6E3C"/>
     <w:rsid w:val="002E71BC"/>
     <w:rsid w:val="00307A36"/>
     <w:rsid w:val="00323356"/>
     <w:rsid w:val="003C16A2"/>
+    <w:rsid w:val="003E010C"/>
     <w:rsid w:val="004223B3"/>
     <w:rsid w:val="004B3C13"/>
+    <w:rsid w:val="005359FD"/>
     <w:rsid w:val="005C78CB"/>
     <w:rsid w:val="005C7FEC"/>
     <w:rsid w:val="006358C9"/>
     <w:rsid w:val="00683E21"/>
     <w:rsid w:val="006B5764"/>
+    <w:rsid w:val="006D465F"/>
     <w:rsid w:val="006E59F9"/>
     <w:rsid w:val="007068CC"/>
+    <w:rsid w:val="007155A2"/>
     <w:rsid w:val="007B5FFD"/>
     <w:rsid w:val="007C40F0"/>
     <w:rsid w:val="00820772"/>
     <w:rsid w:val="008464EF"/>
     <w:rsid w:val="008561F9"/>
+    <w:rsid w:val="00856686"/>
     <w:rsid w:val="00921110"/>
     <w:rsid w:val="009344C3"/>
     <w:rsid w:val="00957959"/>
     <w:rsid w:val="009A7632"/>
     <w:rsid w:val="009B696B"/>
     <w:rsid w:val="009E0780"/>
     <w:rsid w:val="00A01537"/>
     <w:rsid w:val="00A1651B"/>
     <w:rsid w:val="00A870BE"/>
     <w:rsid w:val="00AD3A5B"/>
     <w:rsid w:val="00B4068B"/>
     <w:rsid w:val="00B756D7"/>
     <w:rsid w:val="00BF7980"/>
     <w:rsid w:val="00C24E65"/>
     <w:rsid w:val="00D202DC"/>
     <w:rsid w:val="00D65E95"/>
     <w:rsid w:val="00DA0BA1"/>
     <w:rsid w:val="00DD5F84"/>
     <w:rsid w:val="00E368A2"/>
+    <w:rsid w:val="00E67B43"/>
     <w:rsid w:val="00E823C5"/>
     <w:rsid w:val="00EC1FEB"/>
     <w:rsid w:val="00EF2190"/>
     <w:rsid w:val="00F92C26"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -3583,58 +3568,58 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1414820653">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>