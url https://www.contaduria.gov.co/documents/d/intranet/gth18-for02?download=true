--- v0 (2026-04-05)
+++ v1 (2026-07-27)
@@ -40,60 +40,62 @@
       </w:tblGrid>
       <w:tr w:rsidR="003A1B9F" w:rsidRPr="003C6C7E" w14:paraId="6EA54A9B" w14:textId="77777777" w:rsidTr="003C6C7E">
         <w:trPr>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7312FFA3" w14:textId="77777777" w:rsidR="003A1B9F" w:rsidRPr="003C6C7E" w:rsidRDefault="003A1B9F" w:rsidP="008B3E3A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6960"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk205370402"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003C6C7E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CARGO A PROVEER</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8510" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AE5F30C" w14:textId="57CC63BB" w:rsidR="003A1B9F" w:rsidRPr="003C6C7E" w:rsidRDefault="003A1B9F" w:rsidP="008B3E3A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6960"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C6C7E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
@@ -623,61 +625,61 @@
         <w:t xml:space="preserve">Prestaciones Sociales </w:t>
       </w:r>
       <w:r w:rsidR="00E87912" w:rsidRPr="003C6C7E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00916A8E" w:rsidRPr="00144E15" w:rsidSect="00D33CB5">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1496" w:right="1417" w:bottom="1701" w:left="1417" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52D5A165" w14:textId="77777777" w:rsidR="003421D7" w:rsidRDefault="003421D7" w:rsidP="00352F03">
+    <w:p w14:paraId="43F5CE3F" w14:textId="77777777" w:rsidR="00F144FA" w:rsidRDefault="00F144FA" w:rsidP="00352F03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EFE0909" w14:textId="77777777" w:rsidR="003421D7" w:rsidRDefault="003421D7" w:rsidP="00352F03">
+    <w:p w14:paraId="46A044C5" w14:textId="77777777" w:rsidR="00F144FA" w:rsidRDefault="00F144FA" w:rsidP="00352F03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -692,137 +694,135 @@
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="673E3C0C" w14:textId="615698EF" w:rsidR="00A00BBA" w:rsidRDefault="00B60FA0" w:rsidP="00A00BBA">
+  <w:p w14:paraId="673E3C0C" w14:textId="68FE5BB1" w:rsidR="00A00BBA" w:rsidRDefault="004627D1" w:rsidP="00A00BBA">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5235FA1D" wp14:editId="33D15E19">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="011089D2" wp14:editId="386A3A9C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:align>center</wp:align>
+            <wp:posOffset>791845</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-360045</wp:posOffset>
+            <wp:posOffset>-396240</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6293438" cy="972000"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1961424859" name="Imagen 3"/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="739759634" name="Imagen 739759634"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6293438" cy="972000"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="615866F7" w14:textId="77777777" w:rsidR="003421D7" w:rsidRDefault="003421D7" w:rsidP="00352F03">
+    <w:p w14:paraId="5EF9EE30" w14:textId="77777777" w:rsidR="00F144FA" w:rsidRDefault="00F144FA" w:rsidP="00352F03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E8A944C" w14:textId="77777777" w:rsidR="003421D7" w:rsidRDefault="003421D7" w:rsidP="00352F03">
+    <w:p w14:paraId="142FAFC1" w14:textId="77777777" w:rsidR="00F144FA" w:rsidRDefault="00F144FA" w:rsidP="00352F03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F01349C" w14:textId="6E3D0DAC" w:rsidR="00352F03" w:rsidRDefault="00D966A2" w:rsidP="00D966A2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00937D7D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37426623" wp14:editId="095520DD">
           <wp:extent cx="5581650" cy="552450"/>
@@ -1267,65 +1267,72 @@
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D966A2" w:rsidRPr="00D90F17" w14:paraId="25E76C4E" w14:textId="77777777" w:rsidTr="00896C25">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3D63DD79" w14:textId="235D7AF4" w:rsidR="00D966A2" w:rsidRPr="00A43CBA" w:rsidRDefault="00D33CB5" w:rsidP="0081714E">
+        <w:p w14:paraId="3D63DD79" w14:textId="365F8AFF" w:rsidR="00D966A2" w:rsidRPr="00A43CBA" w:rsidRDefault="004627D1" w:rsidP="0081714E">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>24/02/2026</w:t>
+            <w:t>02/06/</w:t>
+          </w:r>
+          <w:r w:rsidR="00D33CB5">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1235" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="3B344805" w14:textId="0FC066FF" w:rsidR="00D966A2" w:rsidRPr="00A43CBA" w:rsidRDefault="00D966A2" w:rsidP="0081714E">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
@@ -1350,65 +1357,72 @@
             <w:t>8</w:t>
           </w:r>
           <w:r w:rsidRPr="00A43CBA">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
             </w:rPr>
             <w:t>-FOR02</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5FBBB238" w14:textId="3C007B13" w:rsidR="00D966A2" w:rsidRPr="00B60FA0" w:rsidRDefault="00D33CB5" w:rsidP="00B60FA0">
+        <w:p w14:paraId="5FBBB238" w14:textId="685863A4" w:rsidR="00D966A2" w:rsidRPr="00B60FA0" w:rsidRDefault="00D33CB5" w:rsidP="00B60FA0">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>03</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="004627D1">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>4</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1036" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="3EB0F658" w14:textId="77777777" w:rsidR="00D966A2" w:rsidRPr="00AC1EBA" w:rsidRDefault="00D966A2" w:rsidP="0081714E">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A43CBA">
@@ -1517,82 +1531,87 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C3FE7"/>
     <w:rsid w:val="00004F50"/>
+    <w:rsid w:val="000666C6"/>
     <w:rsid w:val="000748A5"/>
     <w:rsid w:val="000A4024"/>
     <w:rsid w:val="000F71DA"/>
     <w:rsid w:val="00144E15"/>
     <w:rsid w:val="001C3FE7"/>
     <w:rsid w:val="00204815"/>
     <w:rsid w:val="002049CF"/>
     <w:rsid w:val="00210CB1"/>
     <w:rsid w:val="00254057"/>
     <w:rsid w:val="0025480C"/>
     <w:rsid w:val="00294248"/>
     <w:rsid w:val="002C014F"/>
     <w:rsid w:val="00314670"/>
     <w:rsid w:val="003308AF"/>
     <w:rsid w:val="003421D7"/>
     <w:rsid w:val="00352F03"/>
     <w:rsid w:val="003A1B9F"/>
     <w:rsid w:val="003C6C7E"/>
     <w:rsid w:val="00407C1A"/>
+    <w:rsid w:val="004627D1"/>
     <w:rsid w:val="00463902"/>
     <w:rsid w:val="004D6B19"/>
     <w:rsid w:val="004D7242"/>
     <w:rsid w:val="005012DD"/>
     <w:rsid w:val="0053184F"/>
     <w:rsid w:val="005417FA"/>
     <w:rsid w:val="00576EC0"/>
     <w:rsid w:val="0059184E"/>
     <w:rsid w:val="005B1C94"/>
+    <w:rsid w:val="005F5AEC"/>
     <w:rsid w:val="00623CEC"/>
     <w:rsid w:val="00650273"/>
     <w:rsid w:val="00652C07"/>
+    <w:rsid w:val="00670AC3"/>
     <w:rsid w:val="006924EB"/>
+    <w:rsid w:val="006D465F"/>
     <w:rsid w:val="007064AE"/>
     <w:rsid w:val="007068CC"/>
     <w:rsid w:val="007226A5"/>
     <w:rsid w:val="007651FB"/>
     <w:rsid w:val="00780749"/>
     <w:rsid w:val="00783C7D"/>
     <w:rsid w:val="007C70C5"/>
     <w:rsid w:val="007D0932"/>
     <w:rsid w:val="007D52FF"/>
     <w:rsid w:val="008048B9"/>
     <w:rsid w:val="0081714E"/>
     <w:rsid w:val="00896C25"/>
     <w:rsid w:val="008B3E3A"/>
     <w:rsid w:val="00916A8E"/>
     <w:rsid w:val="009176DB"/>
     <w:rsid w:val="009348E4"/>
     <w:rsid w:val="0095594A"/>
     <w:rsid w:val="009B30BE"/>
     <w:rsid w:val="009B53A5"/>
     <w:rsid w:val="00A00BBA"/>
     <w:rsid w:val="00A25D88"/>
     <w:rsid w:val="00A306AF"/>
     <w:rsid w:val="00A35480"/>
     <w:rsid w:val="00A43CBA"/>
     <w:rsid w:val="00A66769"/>
@@ -1602,50 +1621,51 @@
     <w:rsid w:val="00AC1EBA"/>
     <w:rsid w:val="00B057F8"/>
     <w:rsid w:val="00B06EAC"/>
     <w:rsid w:val="00B60FA0"/>
     <w:rsid w:val="00BA246A"/>
     <w:rsid w:val="00BB28F3"/>
     <w:rsid w:val="00C26C19"/>
     <w:rsid w:val="00C54CA2"/>
     <w:rsid w:val="00C600D6"/>
     <w:rsid w:val="00C62623"/>
     <w:rsid w:val="00C650EE"/>
     <w:rsid w:val="00CE50F6"/>
     <w:rsid w:val="00CF6848"/>
     <w:rsid w:val="00D202DC"/>
     <w:rsid w:val="00D33CB5"/>
     <w:rsid w:val="00D966A2"/>
     <w:rsid w:val="00DA5296"/>
     <w:rsid w:val="00DD761E"/>
     <w:rsid w:val="00DE74FC"/>
     <w:rsid w:val="00DF3CA5"/>
     <w:rsid w:val="00E14A02"/>
     <w:rsid w:val="00E87912"/>
     <w:rsid w:val="00E9488A"/>
     <w:rsid w:val="00EC1FEB"/>
     <w:rsid w:val="00F140EE"/>
+    <w:rsid w:val="00F144FA"/>
     <w:rsid w:val="00F84143"/>
     <w:rsid w:val="00F87B4E"/>
     <w:rsid w:val="00FC53DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>