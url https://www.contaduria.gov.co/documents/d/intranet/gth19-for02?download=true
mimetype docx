--- v0 (2026-04-05)
+++ v1 (2026-07-27)
@@ -1,39 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="540EF82E" w14:textId="77777777" w:rsidR="00204815" w:rsidRDefault="00204815" w:rsidP="00204815">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6960"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
@@ -749,75 +753,79 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E87912">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E87912">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E87912">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E87912">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E87912">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E87912">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E87912">
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00204815" w:rsidRPr="00204815" w:rsidSect="00F84143">
-      <w:headerReference w:type="default" r:id="rId6"/>
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1496" w:right="1417" w:bottom="1701" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74C0882A" w14:textId="77777777" w:rsidR="00F1271E" w:rsidRDefault="00F1271E" w:rsidP="00352F03">
+    <w:p w14:paraId="6ADB341E" w14:textId="77777777" w:rsidR="0089560E" w:rsidRDefault="0089560E" w:rsidP="00352F03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16AA3E0C" w14:textId="77777777" w:rsidR="00F1271E" w:rsidRDefault="00F1271E" w:rsidP="00352F03">
+    <w:p w14:paraId="0BF7658C" w14:textId="77777777" w:rsidR="0089560E" w:rsidRDefault="0089560E" w:rsidP="00352F03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -832,148 +840,176 @@
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17B70C27" w14:textId="3A24D3E9" w:rsidR="004F15A1" w:rsidRDefault="004F15A1">
+  <w:p w14:paraId="531EB4DF" w14:textId="77777777" w:rsidR="00692854" w:rsidRDefault="00692854">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17B70C27" w14:textId="5A26D23E" w:rsidR="004F15A1" w:rsidRDefault="00692854">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31E25E39" wp14:editId="39142B30">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E5C860B" wp14:editId="3BE7E246">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>866140</wp:posOffset>
+            <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-421005</wp:posOffset>
+            <wp:posOffset>-381000</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6526528" cy="1008000"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="739759634" name="Imagen 3"/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="739759634" name="Imagen 739759634"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6526528" cy="1008000"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DB08DE6" w14:textId="77777777" w:rsidR="00692854" w:rsidRDefault="00692854">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5151258A" w14:textId="77777777" w:rsidR="00F1271E" w:rsidRDefault="00F1271E" w:rsidP="00352F03">
+    <w:p w14:paraId="10B202A4" w14:textId="77777777" w:rsidR="0089560E" w:rsidRDefault="0089560E" w:rsidP="00352F03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CDE7537" w14:textId="77777777" w:rsidR="00F1271E" w:rsidRDefault="00F1271E" w:rsidP="00352F03">
+    <w:p w14:paraId="058F45B1" w14:textId="77777777" w:rsidR="0089560E" w:rsidRDefault="0089560E" w:rsidP="00352F03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="374238C5" w14:textId="77777777" w:rsidR="00692854" w:rsidRDefault="00692854">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F01349C" w14:textId="6E3D0DAC" w:rsidR="00352F03" w:rsidRDefault="00D966A2" w:rsidP="00477BA4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00937D7D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37426623" wp14:editId="095520DD">
           <wp:extent cx="5581650" cy="552450"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="291918386" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="757707232" name="Imagen 757707232"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -1019,52 +1055,52 @@
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4578" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3761"/>
-      <w:gridCol w:w="2939"/>
-      <w:gridCol w:w="2734"/>
+      <w:gridCol w:w="3179"/>
+      <w:gridCol w:w="2494"/>
       <w:gridCol w:w="2465"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D966A2" w:rsidRPr="00D90F17" w14:paraId="57EFAAEA" w14:textId="77777777" w:rsidTr="00477BA4">
       <w:trPr>
         <w:trHeight w:val="99"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="069331F1" w14:textId="164192E4" w:rsidR="00D966A2" w:rsidRPr="00E14FE4" w:rsidRDefault="00D966A2" w:rsidP="00477BA4">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
@@ -1227,132 +1263,132 @@
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="12B55965" w14:textId="0F895506" w:rsidR="00D966A2" w:rsidRPr="004F15A1" w:rsidRDefault="00D966A2" w:rsidP="00477BA4">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004F15A1">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
             </w:rPr>
             <w:t>SELECCIÓN, VINCULACIÓN Y DESVINCULACIÓN DE PERSONAL DE PLANTA</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D966A2" w:rsidRPr="00D90F17" w14:paraId="13B261F0" w14:textId="77777777" w:rsidTr="00477BA4">
+    <w:tr w:rsidR="00D966A2" w:rsidRPr="00D90F17" w14:paraId="13B261F0" w14:textId="77777777" w:rsidTr="00692854">
       <w:trPr>
         <w:trHeight w:val="169"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="13647BC2" w14:textId="77777777" w:rsidR="00D966A2" w:rsidRPr="004637B6" w:rsidRDefault="00D966A2" w:rsidP="00477BA4">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004637B6">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>FECHA DE APROBACIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1235" w:type="pct"/>
+          <w:tcW w:w="1336" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="10EC740E" w14:textId="77777777" w:rsidR="00D966A2" w:rsidRPr="004637B6" w:rsidRDefault="00D966A2" w:rsidP="00477BA4">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004637B6">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CÓDIGO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1149" w:type="pct"/>
+          <w:tcW w:w="1048" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5A2D07DD" w14:textId="77777777" w:rsidR="00D966A2" w:rsidRPr="004637B6" w:rsidRDefault="00D966A2" w:rsidP="00477BA4">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004637B6">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1379,147 +1415,161 @@
         </w:tcPr>
         <w:p w14:paraId="0C938DC4" w14:textId="77777777" w:rsidR="00D966A2" w:rsidRPr="00617470" w:rsidRDefault="00D966A2" w:rsidP="00477BA4">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D966A2" w:rsidRPr="00D90F17" w14:paraId="25E76C4E" w14:textId="77777777" w:rsidTr="00477BA4">
+    <w:tr w:rsidR="00D966A2" w:rsidRPr="00D90F17" w14:paraId="25E76C4E" w14:textId="77777777" w:rsidTr="00692854">
       <w:trPr>
         <w:trHeight w:val="104"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1580" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3D63DD79" w14:textId="02A63CDC" w:rsidR="00D966A2" w:rsidRPr="00AC1EBA" w:rsidRDefault="00477BA4" w:rsidP="00477BA4">
+        <w:p w14:paraId="3D63DD79" w14:textId="6F6E7723" w:rsidR="00D966A2" w:rsidRPr="00AC1EBA" w:rsidRDefault="00692854" w:rsidP="00477BA4">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>24/02/2026</w:t>
+            <w:t>10/06</w:t>
+          </w:r>
+          <w:r w:rsidR="00477BA4">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1235" w:type="pct"/>
+          <w:tcW w:w="1336" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="3B344805" w14:textId="08957FC8" w:rsidR="00D966A2" w:rsidRPr="00AC1EBA" w:rsidRDefault="00D966A2" w:rsidP="00477BA4">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AC1EBA">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
             </w:rPr>
             <w:t>GTH19-FOR02</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1149" w:type="pct"/>
+          <w:tcW w:w="1048" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5FBBB238" w14:textId="1DD39060" w:rsidR="00D966A2" w:rsidRPr="004F15A1" w:rsidRDefault="00477BA4" w:rsidP="00477BA4">
+        <w:p w14:paraId="5FBBB238" w14:textId="3FEAF252" w:rsidR="00D966A2" w:rsidRPr="004F15A1" w:rsidRDefault="00477BA4" w:rsidP="00477BA4">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>03</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00692854">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>4</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1036" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="3EB0F658" w14:textId="77777777" w:rsidR="00D966A2" w:rsidRPr="00AC1EBA" w:rsidRDefault="00D966A2" w:rsidP="00477BA4">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AC1EBA">
@@ -1597,50 +1647,60 @@
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00AC1EBA">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4FDFCF52" w14:textId="0EDA1E66" w:rsidR="00352F03" w:rsidRDefault="00352F03" w:rsidP="00477BA4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="104EF4F6" w14:textId="77777777" w:rsidR="00352F03" w:rsidRDefault="00352F03" w:rsidP="00477BA4">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17270CED" w14:textId="77777777" w:rsidR="00692854" w:rsidRDefault="00692854">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -1653,53 +1713,57 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C3FE7"/>
     <w:rsid w:val="00004F50"/>
     <w:rsid w:val="000A4024"/>
     <w:rsid w:val="000F71DA"/>
     <w:rsid w:val="001C3FE7"/>
     <w:rsid w:val="00204815"/>
     <w:rsid w:val="00210CB1"/>
     <w:rsid w:val="00254057"/>
     <w:rsid w:val="002C014F"/>
     <w:rsid w:val="002D0D11"/>
     <w:rsid w:val="00314670"/>
     <w:rsid w:val="003308AF"/>
     <w:rsid w:val="00352F03"/>
     <w:rsid w:val="00407C1A"/>
     <w:rsid w:val="00463902"/>
     <w:rsid w:val="00477BA4"/>
     <w:rsid w:val="004D6B19"/>
     <w:rsid w:val="004F15A1"/>
     <w:rsid w:val="0053184F"/>
     <w:rsid w:val="005417FA"/>
     <w:rsid w:val="005B1C94"/>
     <w:rsid w:val="00652C07"/>
+    <w:rsid w:val="00692854"/>
     <w:rsid w:val="007651FB"/>
+    <w:rsid w:val="007C056F"/>
     <w:rsid w:val="007C70C5"/>
     <w:rsid w:val="007D52FF"/>
+    <w:rsid w:val="0089560E"/>
+    <w:rsid w:val="008B06F3"/>
     <w:rsid w:val="009348E4"/>
     <w:rsid w:val="0095594A"/>
     <w:rsid w:val="009B53A5"/>
     <w:rsid w:val="00A25D88"/>
     <w:rsid w:val="00A306AF"/>
     <w:rsid w:val="00A35480"/>
     <w:rsid w:val="00A66769"/>
     <w:rsid w:val="00A72209"/>
     <w:rsid w:val="00A90AA9"/>
     <w:rsid w:val="00AA7908"/>
     <w:rsid w:val="00AB0DA1"/>
     <w:rsid w:val="00AC1EBA"/>
     <w:rsid w:val="00B057F8"/>
     <w:rsid w:val="00BA246A"/>
     <w:rsid w:val="00C26C19"/>
     <w:rsid w:val="00C54CA2"/>
     <w:rsid w:val="00C600D6"/>
     <w:rsid w:val="00C650EE"/>
     <w:rsid w:val="00D966A2"/>
     <w:rsid w:val="00DA5296"/>
     <w:rsid w:val="00DD761E"/>
     <w:rsid w:val="00DE74FC"/>
     <w:rsid w:val="00DF3CA5"/>
     <w:rsid w:val="00E14A02"/>
     <w:rsid w:val="00E87912"/>
@@ -2345,58 +2409,58 @@
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00352F03"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>