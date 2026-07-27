--- v0 (2026-04-05)
+++ v1 (2026-07-27)
@@ -1,43 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1A89A8A3" w14:textId="77777777" w:rsidR="00ED5670" w:rsidRDefault="00ED5670" w:rsidP="00087C3B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1072,76 +1068,72 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F82978C" w14:textId="73220410" w:rsidR="00921229" w:rsidRPr="00087C3B" w:rsidRDefault="00921229" w:rsidP="00640790">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FFCD3CF" w14:textId="77777777" w:rsidR="00921229" w:rsidRPr="00087C3B" w:rsidRDefault="00921229" w:rsidP="00921229">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00921229" w:rsidRPr="00087C3B" w:rsidSect="00087C3B">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="284" w:footer="263" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="492D42C3" w14:textId="77777777" w:rsidR="00AF13EC" w:rsidRDefault="00AF13EC" w:rsidP="00461845">
+    <w:p w14:paraId="2992283E" w14:textId="77777777" w:rsidR="00FF060A" w:rsidRDefault="00FF060A" w:rsidP="00461845">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53196F7F" w14:textId="77777777" w:rsidR="00AF13EC" w:rsidRDefault="00AF13EC" w:rsidP="00461845">
+    <w:p w14:paraId="1C463A4D" w14:textId="77777777" w:rsidR="00FF060A" w:rsidRDefault="00FF060A" w:rsidP="00461845">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -1154,171 +1146,139 @@
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BAA97B6" w14:textId="77777777" w:rsidR="00BB3AE7" w:rsidRDefault="00BB3AE7">
-[...9 lines deleted...]
-  <w:p w14:paraId="656FA05B" w14:textId="168C92F8" w:rsidR="00383ACF" w:rsidRDefault="00256648">
+  <w:p w14:paraId="656FA05B" w14:textId="28E50AE2" w:rsidR="00383ACF" w:rsidRDefault="00EF7497">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1786851D" wp14:editId="23A63080">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75DF513F" wp14:editId="5D86B765">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-223520</wp:posOffset>
+            <wp:posOffset>-531495</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-588645</wp:posOffset>
+            <wp:posOffset>-609600</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6060348" cy="936000"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="739759634" name="Imagen 3"/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="739759634" name="Imagen 739759634"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6060348" cy="936000"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67143E7A" w14:textId="77777777" w:rsidR="00AF13EC" w:rsidRDefault="00AF13EC" w:rsidP="00461845">
+    <w:p w14:paraId="50B9CF31" w14:textId="77777777" w:rsidR="00FF060A" w:rsidRDefault="00FF060A" w:rsidP="00461845">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AFE71B1" w14:textId="77777777" w:rsidR="00AF13EC" w:rsidRDefault="00AF13EC" w:rsidP="00461845">
+    <w:p w14:paraId="707DA480" w14:textId="77777777" w:rsidR="00FF060A" w:rsidRDefault="00FF060A" w:rsidP="00461845">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43A0F435" w14:textId="2C8E4B66" w:rsidR="00461845" w:rsidRDefault="00461845">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="00937D7D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69EF49E1" wp14:editId="1BF21951">
           <wp:extent cx="5581650" cy="552450"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1004413680" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="757707232" name="Imagen 757707232"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
@@ -1716,66 +1676,74 @@
               <w:bCs/>
               <w:iCs/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00284F30" w:rsidRPr="00D90F17" w14:paraId="3A2AAFDE" w14:textId="77777777" w:rsidTr="00284F30">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1194" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="282734EF" w14:textId="014411A5" w:rsidR="00461845" w:rsidRPr="00284F30" w:rsidRDefault="00052717" w:rsidP="00461845">
+        <w:p w14:paraId="282734EF" w14:textId="6E177F43" w:rsidR="00461845" w:rsidRPr="00284F30" w:rsidRDefault="00425046" w:rsidP="00461845">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>24/02/2026</w:t>
+            <w:t>02/06</w:t>
+          </w:r>
+          <w:r w:rsidR="00052717">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1343" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="03266CA6" w14:textId="5278FAA7" w:rsidR="00461845" w:rsidRPr="00284F30" w:rsidRDefault="00461845" w:rsidP="00461845">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00284F30">
@@ -1802,62 +1770,68 @@
             </w:rPr>
             <w:t>-FOR0</w:t>
           </w:r>
           <w:r w:rsidR="00383ACF" w:rsidRPr="00284F30">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:iCs/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1119" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7422DC24" w14:textId="529D93EA" w:rsidR="00461845" w:rsidRPr="009F0E3A" w:rsidRDefault="00052717" w:rsidP="00461845">
+        <w:p w14:paraId="7422DC24" w14:textId="2EC16783" w:rsidR="00461845" w:rsidRPr="009F0E3A" w:rsidRDefault="00052717" w:rsidP="00461845">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             </w:rPr>
-            <w:t>03</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00425046">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            </w:rPr>
+            <w:t>4</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1344" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="786447FD" w14:textId="77777777" w:rsidR="00461845" w:rsidRPr="00B440D9" w:rsidRDefault="00461845" w:rsidP="00461845">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B440D9">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1928,60 +1902,50 @@
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00B440D9">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00B440D9">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6C3F0FC5" w14:textId="77777777" w:rsidR="00461845" w:rsidRDefault="00461845">
-    <w:pPr>
-[...8 lines deleted...]
-  <w:p w14:paraId="0462314C" w14:textId="77777777" w:rsidR="00BB3AE7" w:rsidRDefault="00BB3AE7">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -2031,68 +1995,70 @@
     <w:rsid w:val="001B2173"/>
     <w:rsid w:val="001C753B"/>
     <w:rsid w:val="001E7771"/>
     <w:rsid w:val="002023B6"/>
     <w:rsid w:val="00202D38"/>
     <w:rsid w:val="0025240E"/>
     <w:rsid w:val="00256648"/>
     <w:rsid w:val="002648CF"/>
     <w:rsid w:val="00270896"/>
     <w:rsid w:val="00275F83"/>
     <w:rsid w:val="00276CBA"/>
     <w:rsid w:val="00284F30"/>
     <w:rsid w:val="002A0AAD"/>
     <w:rsid w:val="002A527B"/>
     <w:rsid w:val="002A7583"/>
     <w:rsid w:val="002B2BEC"/>
     <w:rsid w:val="002B707F"/>
     <w:rsid w:val="002B7100"/>
     <w:rsid w:val="002C0F6F"/>
     <w:rsid w:val="002E249C"/>
     <w:rsid w:val="002F2088"/>
     <w:rsid w:val="00306AAF"/>
     <w:rsid w:val="00321697"/>
     <w:rsid w:val="0032239D"/>
     <w:rsid w:val="00332C43"/>
+    <w:rsid w:val="003339B2"/>
     <w:rsid w:val="003366BA"/>
     <w:rsid w:val="00340C24"/>
     <w:rsid w:val="00341D45"/>
     <w:rsid w:val="0034406D"/>
     <w:rsid w:val="00346371"/>
     <w:rsid w:val="00370447"/>
     <w:rsid w:val="003713A1"/>
     <w:rsid w:val="00375F37"/>
     <w:rsid w:val="00383ACF"/>
     <w:rsid w:val="003935D7"/>
     <w:rsid w:val="00395A6D"/>
     <w:rsid w:val="00397CA7"/>
     <w:rsid w:val="003A403A"/>
     <w:rsid w:val="003E1B48"/>
     <w:rsid w:val="003F7640"/>
     <w:rsid w:val="0040610C"/>
     <w:rsid w:val="00411D93"/>
     <w:rsid w:val="004159DB"/>
+    <w:rsid w:val="00425046"/>
     <w:rsid w:val="0042728A"/>
     <w:rsid w:val="004554D7"/>
     <w:rsid w:val="00461845"/>
     <w:rsid w:val="004643E5"/>
     <w:rsid w:val="00476A87"/>
     <w:rsid w:val="0048511A"/>
     <w:rsid w:val="00490F19"/>
     <w:rsid w:val="004977B9"/>
     <w:rsid w:val="004A59FF"/>
     <w:rsid w:val="004A6298"/>
     <w:rsid w:val="004B144A"/>
     <w:rsid w:val="004B1CA7"/>
     <w:rsid w:val="004C5B15"/>
     <w:rsid w:val="004D4979"/>
     <w:rsid w:val="004D7834"/>
     <w:rsid w:val="00507806"/>
     <w:rsid w:val="005140A4"/>
     <w:rsid w:val="005151D8"/>
     <w:rsid w:val="005306A0"/>
     <w:rsid w:val="0054399A"/>
     <w:rsid w:val="00555A8D"/>
     <w:rsid w:val="00560E2E"/>
     <w:rsid w:val="00576976"/>
     <w:rsid w:val="00580B77"/>
     <w:rsid w:val="00592058"/>
@@ -2100,50 +2066,51 @@
     <w:rsid w:val="005C2D09"/>
     <w:rsid w:val="005D2236"/>
     <w:rsid w:val="005E02AD"/>
     <w:rsid w:val="005E3E8A"/>
     <w:rsid w:val="005E5DD7"/>
     <w:rsid w:val="005E6CFE"/>
     <w:rsid w:val="00601803"/>
     <w:rsid w:val="0061667C"/>
     <w:rsid w:val="0061674C"/>
     <w:rsid w:val="006260B4"/>
     <w:rsid w:val="00632094"/>
     <w:rsid w:val="00632430"/>
     <w:rsid w:val="00640790"/>
     <w:rsid w:val="00652D1D"/>
     <w:rsid w:val="00652E96"/>
     <w:rsid w:val="00653BC1"/>
     <w:rsid w:val="00655BF7"/>
     <w:rsid w:val="00683CCE"/>
     <w:rsid w:val="006852DD"/>
     <w:rsid w:val="00692ABC"/>
     <w:rsid w:val="006A2BD9"/>
     <w:rsid w:val="006B49D2"/>
     <w:rsid w:val="006B5B44"/>
     <w:rsid w:val="006B5F1C"/>
     <w:rsid w:val="006C76F3"/>
+    <w:rsid w:val="006D465F"/>
     <w:rsid w:val="006F3026"/>
     <w:rsid w:val="00704D1E"/>
     <w:rsid w:val="007068CC"/>
     <w:rsid w:val="0073403C"/>
     <w:rsid w:val="00736ED5"/>
     <w:rsid w:val="0074368E"/>
     <w:rsid w:val="00762ECD"/>
     <w:rsid w:val="0076555B"/>
     <w:rsid w:val="00767F51"/>
     <w:rsid w:val="0077570F"/>
     <w:rsid w:val="00780749"/>
     <w:rsid w:val="007877DC"/>
     <w:rsid w:val="0079070E"/>
     <w:rsid w:val="007914EA"/>
     <w:rsid w:val="007A4BB2"/>
     <w:rsid w:val="007A5B7C"/>
     <w:rsid w:val="007D40C6"/>
     <w:rsid w:val="007F2A1C"/>
     <w:rsid w:val="00822179"/>
     <w:rsid w:val="00833A9C"/>
     <w:rsid w:val="008523F4"/>
     <w:rsid w:val="00852E11"/>
     <w:rsid w:val="00860543"/>
     <w:rsid w:val="008631EF"/>
     <w:rsid w:val="00864347"/>
@@ -2225,64 +2192,66 @@
     <w:rsid w:val="00DA30D1"/>
     <w:rsid w:val="00DC0D25"/>
     <w:rsid w:val="00DC48EA"/>
     <w:rsid w:val="00DD4CE9"/>
     <w:rsid w:val="00DE65FC"/>
     <w:rsid w:val="00DF3D78"/>
     <w:rsid w:val="00DF6862"/>
     <w:rsid w:val="00E05EB3"/>
     <w:rsid w:val="00E1029F"/>
     <w:rsid w:val="00E15CC8"/>
     <w:rsid w:val="00E369FF"/>
     <w:rsid w:val="00E46219"/>
     <w:rsid w:val="00E521A9"/>
     <w:rsid w:val="00E626CC"/>
     <w:rsid w:val="00E711C9"/>
     <w:rsid w:val="00E81D67"/>
     <w:rsid w:val="00EA0467"/>
     <w:rsid w:val="00EA38A5"/>
     <w:rsid w:val="00EA5C54"/>
     <w:rsid w:val="00EC1FEB"/>
     <w:rsid w:val="00EC7402"/>
     <w:rsid w:val="00ED124D"/>
     <w:rsid w:val="00ED17F7"/>
     <w:rsid w:val="00ED5670"/>
     <w:rsid w:val="00EF2CAA"/>
+    <w:rsid w:val="00EF7497"/>
     <w:rsid w:val="00F003CF"/>
     <w:rsid w:val="00F065E4"/>
     <w:rsid w:val="00F10064"/>
     <w:rsid w:val="00F53D71"/>
     <w:rsid w:val="00F6676F"/>
     <w:rsid w:val="00F86AF1"/>
     <w:rsid w:val="00F96D88"/>
     <w:rsid w:val="00FA2F93"/>
     <w:rsid w:val="00FA6E77"/>
     <w:rsid w:val="00FB0684"/>
     <w:rsid w:val="00FB445B"/>
     <w:rsid w:val="00FD066F"/>
     <w:rsid w:val="00FE0DDB"/>
     <w:rsid w:val="00FE65EA"/>
+    <w:rsid w:val="00FF060A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="78FBC6AF"/>
@@ -2870,58 +2839,58 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1609463789">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>