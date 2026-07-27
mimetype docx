--- v0 (2026-04-05)
+++ v1 (2026-07-27)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="05FF3434" w14:textId="228A6E6F" w:rsidR="0056670B" w:rsidRDefault="00552747" w:rsidP="008B5D63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -6101,76 +6105,80 @@
       <w:r w:rsidRPr="00D864FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d y le deseamos éxito en sus proyectos futuros”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24251D9C" w14:textId="77777777" w:rsidR="00BE5267" w:rsidRPr="00D864FF" w:rsidRDefault="00BE5267" w:rsidP="008B5D63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BE5267" w:rsidRPr="00D864FF" w:rsidSect="00630962">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00BE5267" w:rsidRPr="00D864FF" w:rsidSect="003A43FD">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="0" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="0" w:footer="1093" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="531B8B2B" w14:textId="77777777" w:rsidR="00EE6FEC" w:rsidRDefault="00EE6FEC" w:rsidP="0022179D">
+    <w:p w14:paraId="6B1DC38B" w14:textId="77777777" w:rsidR="00744FEF" w:rsidRDefault="00744FEF" w:rsidP="0022179D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A36FA65" w14:textId="77777777" w:rsidR="00EE6FEC" w:rsidRDefault="00EE6FEC" w:rsidP="0022179D">
+    <w:p w14:paraId="0B223082" w14:textId="77777777" w:rsidR="00744FEF" w:rsidRDefault="00744FEF" w:rsidP="0022179D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6205,148 +6213,182 @@
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4589C54E" w14:textId="36922269" w:rsidR="00A843F4" w:rsidRDefault="003847D0">
+  <w:p w14:paraId="20E69164" w14:textId="77777777" w:rsidR="003A43FD" w:rsidRDefault="003A43FD">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4589C54E" w14:textId="00DAB615" w:rsidR="00A843F4" w:rsidRDefault="003A43FD">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F3EE9D7" wp14:editId="50DCAD49">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6187F5E7" wp14:editId="07F30A7F">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>774065</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-264795</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-262890</wp:posOffset>
+            <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6060348" cy="936000"/>
+          <wp:extent cx="6141468" cy="864000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1188797909" name="Imagen 3"/>
+          <wp:docPr id="379671035" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="739759634" name="Imagen 739759634"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6060348" cy="936000"/>
+                    <a:ext cx="6141468" cy="864000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CCA0FEC" w14:textId="77777777" w:rsidR="003A43FD" w:rsidRDefault="003A43FD">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E3C056A" w14:textId="77777777" w:rsidR="00EE6FEC" w:rsidRDefault="00EE6FEC" w:rsidP="0022179D">
+    <w:p w14:paraId="393E952C" w14:textId="77777777" w:rsidR="00744FEF" w:rsidRDefault="00744FEF" w:rsidP="0022179D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B35DB33" w14:textId="77777777" w:rsidR="00EE6FEC" w:rsidRDefault="00EE6FEC" w:rsidP="0022179D">
+    <w:p w14:paraId="2540592A" w14:textId="77777777" w:rsidR="00744FEF" w:rsidRDefault="00744FEF" w:rsidP="0022179D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33DD762E" w14:textId="77777777" w:rsidR="003A43FD" w:rsidRDefault="003A43FD">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3403"/>
       <w:gridCol w:w="2191"/>
       <w:gridCol w:w="1716"/>
       <w:gridCol w:w="1528"/>
     </w:tblGrid>
     <w:tr w:rsidR="004263DE" w:rsidRPr="00D90F17" w14:paraId="6C571240" w14:textId="77777777" w:rsidTr="00630962">
@@ -6362,51 +6404,51 @@
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="05DF8DFF" w14:textId="77777777" w:rsidR="004263DE" w:rsidRDefault="004263DE" w:rsidP="00630962">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00937D7D">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25CCEED3" wp14:editId="41F2DD55">
                 <wp:extent cx="5581650" cy="963930"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="67053232" name="Imagen 1"/>
+                <wp:docPr id="42102205" name="Imagen 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="757707232" name="Imagen 757707232"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -6731,132 +6773,162 @@
           <w:r w:rsidRPr="00FD211C">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="004263DE" w:rsidRPr="00FD211C" w14:paraId="45C4B127" w14:textId="77777777" w:rsidTr="00630962">
       <w:trPr>
         <w:trHeight w:val="20"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1925" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3175D8CA" w14:textId="52422C63" w:rsidR="004263DE" w:rsidRPr="00FD211C" w:rsidRDefault="0086055B" w:rsidP="00630962">
+        <w:p w14:paraId="3175D8CA" w14:textId="300E08A0" w:rsidR="004263DE" w:rsidRPr="00FD211C" w:rsidRDefault="003A43FD" w:rsidP="00630962">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>20/03/2026</w:t>
+            <w:t>10</w:t>
+          </w:r>
+          <w:r w:rsidR="00993BDC">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>/06/</w:t>
+          </w:r>
+          <w:r w:rsidR="0086055B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1240" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="110A7D26" w14:textId="3AB479FC" w:rsidR="004263DE" w:rsidRPr="00FD211C" w:rsidRDefault="004263DE" w:rsidP="00630962">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD211C">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>GTH20-FOR01</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="971" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5A6FE462" w14:textId="1CE2FB45" w:rsidR="004263DE" w:rsidRPr="00FD211C" w:rsidRDefault="0086055B" w:rsidP="00630962">
+        <w:p w14:paraId="5A6FE462" w14:textId="4E6D69CA" w:rsidR="004263DE" w:rsidRPr="00FD211C" w:rsidRDefault="0086055B" w:rsidP="00630962">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>05</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00993BDC">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="863" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="11996BAE" w14:textId="526B8DB9" w:rsidR="004263DE" w:rsidRPr="00FD211C" w:rsidRDefault="00651D4D" w:rsidP="00630962">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00651D4D">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
@@ -6968,50 +7040,60 @@
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7D7581E2" w14:textId="77777777" w:rsidR="0022179D" w:rsidRPr="00FD211C" w:rsidRDefault="0022179D" w:rsidP="0022179D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F4BA55C" w14:textId="77777777" w:rsidR="003A43FD" w:rsidRDefault="003A43FD">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C7775A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F58EF6E6"/>
     <w:lvl w:ilvl="0" w:tplc="240A0011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
@@ -8026,142 +8108,146 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1897276331">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1378552757">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="697701355">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="679746795">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="942610911">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="906888248">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0022179D"/>
     <w:rsid w:val="00003C52"/>
     <w:rsid w:val="00023F7A"/>
     <w:rsid w:val="00042F5E"/>
     <w:rsid w:val="0005167A"/>
     <w:rsid w:val="00052DB5"/>
     <w:rsid w:val="00053657"/>
     <w:rsid w:val="00072B89"/>
     <w:rsid w:val="00092314"/>
     <w:rsid w:val="00097BFF"/>
     <w:rsid w:val="00112E78"/>
     <w:rsid w:val="0011568D"/>
     <w:rsid w:val="001D062F"/>
     <w:rsid w:val="001E50DC"/>
     <w:rsid w:val="001E7676"/>
     <w:rsid w:val="0022179D"/>
     <w:rsid w:val="00222B24"/>
     <w:rsid w:val="00235B27"/>
     <w:rsid w:val="00316431"/>
     <w:rsid w:val="00320F70"/>
     <w:rsid w:val="00353EDC"/>
     <w:rsid w:val="0036433C"/>
     <w:rsid w:val="003847D0"/>
+    <w:rsid w:val="003A43FD"/>
     <w:rsid w:val="003E1736"/>
+    <w:rsid w:val="003E1B17"/>
     <w:rsid w:val="00415B20"/>
     <w:rsid w:val="004263DE"/>
     <w:rsid w:val="00440D66"/>
     <w:rsid w:val="00442EBA"/>
     <w:rsid w:val="00471D93"/>
     <w:rsid w:val="00494404"/>
     <w:rsid w:val="004974DE"/>
     <w:rsid w:val="004E1A5E"/>
     <w:rsid w:val="00502018"/>
     <w:rsid w:val="00546229"/>
     <w:rsid w:val="00552747"/>
     <w:rsid w:val="0056670B"/>
     <w:rsid w:val="005B1C94"/>
     <w:rsid w:val="005B52A5"/>
     <w:rsid w:val="0061091B"/>
     <w:rsid w:val="00630962"/>
     <w:rsid w:val="00651D4D"/>
     <w:rsid w:val="00652A77"/>
     <w:rsid w:val="006608CB"/>
     <w:rsid w:val="00663DAB"/>
     <w:rsid w:val="00685E46"/>
     <w:rsid w:val="006A38CC"/>
     <w:rsid w:val="006D7658"/>
     <w:rsid w:val="006D76E0"/>
     <w:rsid w:val="0072137D"/>
     <w:rsid w:val="00732B40"/>
+    <w:rsid w:val="00744FEF"/>
     <w:rsid w:val="007552D4"/>
     <w:rsid w:val="007668C6"/>
     <w:rsid w:val="007676B1"/>
     <w:rsid w:val="00772CAE"/>
     <w:rsid w:val="0079083B"/>
     <w:rsid w:val="007B26F1"/>
+    <w:rsid w:val="007C056F"/>
     <w:rsid w:val="00824508"/>
     <w:rsid w:val="00827DA2"/>
     <w:rsid w:val="0086055B"/>
     <w:rsid w:val="00874BCB"/>
     <w:rsid w:val="008A2D2B"/>
     <w:rsid w:val="008B055B"/>
     <w:rsid w:val="008B5D63"/>
     <w:rsid w:val="00936E48"/>
     <w:rsid w:val="00937A4C"/>
     <w:rsid w:val="00941879"/>
     <w:rsid w:val="00967531"/>
     <w:rsid w:val="00981978"/>
+    <w:rsid w:val="00993BDC"/>
     <w:rsid w:val="009C2F6A"/>
     <w:rsid w:val="009C40A6"/>
     <w:rsid w:val="009D46C7"/>
     <w:rsid w:val="009D6994"/>
     <w:rsid w:val="009F4D96"/>
     <w:rsid w:val="00A047E8"/>
     <w:rsid w:val="00A24EED"/>
     <w:rsid w:val="00A4314A"/>
     <w:rsid w:val="00A6636A"/>
     <w:rsid w:val="00A843F4"/>
     <w:rsid w:val="00AA6476"/>
     <w:rsid w:val="00B04649"/>
     <w:rsid w:val="00B07662"/>
     <w:rsid w:val="00B400F0"/>
     <w:rsid w:val="00B500C7"/>
     <w:rsid w:val="00BA6E9B"/>
     <w:rsid w:val="00BD16CC"/>
     <w:rsid w:val="00BE5267"/>
     <w:rsid w:val="00BF5E29"/>
     <w:rsid w:val="00C2081E"/>
     <w:rsid w:val="00C6436F"/>
     <w:rsid w:val="00C65C56"/>
     <w:rsid w:val="00C66BA7"/>
     <w:rsid w:val="00CB49B1"/>
     <w:rsid w:val="00CD351D"/>
@@ -9225,58 +9311,58 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1225141213">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>