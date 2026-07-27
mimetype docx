--- v0 (2026-04-05)
+++ v1 (2026-07-27)
@@ -1,40 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4831"/>
         <w:gridCol w:w="4809"/>
       </w:tblGrid>
@@ -2256,51 +2260,50 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D99A851" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="00CE43FE" w:rsidRDefault="004E7F10" w:rsidP="00703230">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE43FE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-CO"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>¿La calidad de los entregables es óptima de acuerdo con las características de la actividad?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4ADAFB39" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="00CE43FE" w:rsidRDefault="004E7F10" w:rsidP="00703230">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
@@ -2952,114 +2955,157 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6114A043" w14:textId="77777777" w:rsidR="00320C09" w:rsidRDefault="00320C09" w:rsidP="00703230">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22E710B3" w14:textId="77777777" w:rsidR="00320C09" w:rsidRDefault="00320C09" w:rsidP="00703230">
+          <w:p w14:paraId="00668DCA" w14:textId="77777777" w:rsidR="00E65EAA" w:rsidRDefault="00E65EAA" w:rsidP="00703230">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30DAED58" w14:textId="77777777" w:rsidR="00320C09" w:rsidRDefault="00320C09" w:rsidP="00703230">
+          <w:p w14:paraId="1687BBF5" w14:textId="77777777" w:rsidR="00E65EAA" w:rsidRDefault="00E65EAA" w:rsidP="00703230">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CBDDFF3" w14:textId="77777777" w:rsidR="00320C09" w:rsidRDefault="00320C09" w:rsidP="00703230">
+          <w:p w14:paraId="3DC885D6" w14:textId="77777777" w:rsidR="00E65EAA" w:rsidRDefault="00E65EAA" w:rsidP="00703230">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E536E1B" w14:textId="732B3E10" w:rsidR="004E7F10" w:rsidRPr="009E1C75" w:rsidRDefault="004E7F10" w:rsidP="00703230">
+          <w:p w14:paraId="6D8D6B13" w14:textId="77777777" w:rsidR="00E65EAA" w:rsidRDefault="00E65EAA" w:rsidP="00703230">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07A11D22" w14:textId="77777777" w:rsidR="00E65EAA" w:rsidRDefault="00E65EAA" w:rsidP="00703230">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27EA77F9" w14:textId="77777777" w:rsidR="00E65EAA" w:rsidRDefault="00E65EAA" w:rsidP="00703230">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E536E1B" w14:textId="732B3E10" w:rsidR="004E7F10" w:rsidRPr="009E1C75" w:rsidRDefault="004E7F10" w:rsidP="00703230">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">4. VALORACIÓN Y FIRMA DEL SEGUIMIENTO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A56FF" w14:paraId="0E62942B" w14:textId="77777777" w:rsidTr="00A11F37">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="607"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5588" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="403E2726" w14:textId="77777777" w:rsidR="003A56FF" w:rsidRDefault="003A56FF" w:rsidP="00703230">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -3599,51 +3645,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5588" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67DD8116" w14:textId="6F44BFCC" w:rsidR="003A56FF" w:rsidRPr="009E1C75" w:rsidRDefault="003A56FF" w:rsidP="00320C09">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>¿Considera que el servidor puede continuar en la modalidad de teletrabajo o trabajo en casa?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37AE1B09" w14:textId="77777777" w:rsidR="003A56FF" w:rsidRDefault="003A56FF" w:rsidP="00703230">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="735" w:type="dxa"/>
@@ -3829,444 +3874,254 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TRABAJADOR EN CASA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39FE8C5E" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="009E1C75" w:rsidRDefault="004E7F10" w:rsidP="004E7F10">
       <w:pPr>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FB2FD9B" w14:textId="77777777" w:rsidR="00757B36" w:rsidRPr="008F6FB5" w:rsidRDefault="00757B36" w:rsidP="008F6FB5"/>
-    <w:sectPr w:rsidR="00757B36" w:rsidRPr="008F6FB5" w:rsidSect="00343365">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00757B36" w:rsidRPr="008F6FB5" w:rsidSect="0007051D">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="2126" w:right="1701" w:bottom="1928" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="2126" w:right="1701" w:bottom="1928" w:left="1701" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="036E0163" w14:textId="77777777" w:rsidR="001369F6" w:rsidRDefault="001369F6" w:rsidP="00757B36">
+    <w:p w14:paraId="06FC2B28" w14:textId="77777777" w:rsidR="00D03307" w:rsidRDefault="00D03307" w:rsidP="00757B36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3087DA9F" w14:textId="77777777" w:rsidR="001369F6" w:rsidRDefault="001369F6" w:rsidP="00757B36">
+    <w:p w14:paraId="76A40D01" w14:textId="77777777" w:rsidR="00D03307" w:rsidRDefault="00D03307" w:rsidP="00757B36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="409F4B9A" w14:textId="485B70A7" w:rsidR="00D34D20" w:rsidRPr="00343365" w:rsidRDefault="00F844C5" w:rsidP="00343365">
+  <w:p w14:paraId="044CAA4F" w14:textId="77777777" w:rsidR="00E65EAA" w:rsidRDefault="00E65EAA">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="409F4B9A" w14:textId="45CD40B0" w:rsidR="00D34D20" w:rsidRPr="00343365" w:rsidRDefault="0035756B" w:rsidP="00343365">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:iCs/>
         <w:noProof/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76FD9899" wp14:editId="65EC6550">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03C74F50" wp14:editId="532A9BEC">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>0</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-531495</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-598170</wp:posOffset>
+            <wp:posOffset>-396240</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7772400" cy="1200422"/>
+          <wp:extent cx="6675755" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1965773188" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7772400" cy="1200422"/>
+                    <a:ext cx="6675755" cy="939165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00343365">
-[...216 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0494662E" w14:textId="77777777" w:rsidR="00E65EAA" w:rsidRDefault="00E65EAA">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B30ACBE" w14:textId="77777777" w:rsidR="001369F6" w:rsidRDefault="001369F6" w:rsidP="00757B36">
+    <w:p w14:paraId="4F129ECE" w14:textId="77777777" w:rsidR="00D03307" w:rsidRDefault="00D03307" w:rsidP="00757B36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68A3B98A" w14:textId="77777777" w:rsidR="001369F6" w:rsidRDefault="001369F6" w:rsidP="00757B36">
+    <w:p w14:paraId="2D82C5AF" w14:textId="77777777" w:rsidR="00D03307" w:rsidRDefault="00D03307" w:rsidP="00757B36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26F61800" w14:textId="77777777" w:rsidR="00E65EAA" w:rsidRDefault="00E65EAA">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5454" w:type="pct"/>
       <w:tblInd w:w="-284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3372"/>
       <w:gridCol w:w="2493"/>
       <w:gridCol w:w="1774"/>
       <w:gridCol w:w="2001"/>
     </w:tblGrid>
@@ -4286,582 +4141,565 @@
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="671AF7C7" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="000A35FE" w:rsidRDefault="004E7F10" w:rsidP="004E7F10">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000A35FE">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08ACC816" wp14:editId="6784A418">
                 <wp:extent cx="5581650" cy="963930"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="1231762296" name="Imagen 1"/>
+                <wp:docPr id="877066304" name="Imagen 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="757707232" name="Imagen 757707232"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5581650" cy="963930"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="004E7F10" w:rsidRPr="000A35FE" w14:paraId="2CDDBB48" w14:textId="77777777" w:rsidTr="00703230">
+    <w:tr w:rsidR="004E7F10" w:rsidRPr="000A35FE" w14:paraId="2CDDBB48" w14:textId="77777777" w:rsidTr="0035756B">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="77059979" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="000A35FE" w:rsidRDefault="004E7F10" w:rsidP="004E7F10">
+        <w:p w14:paraId="77059979" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="0035756B" w:rsidRDefault="004E7F10" w:rsidP="0035756B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000A35FE">
+          <w:r w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>SEGUIMIENTO AL TELETRABAJADOR / TRABAJADOR EN CASA</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="004E7F10" w:rsidRPr="000A35FE" w14:paraId="6256E655" w14:textId="77777777" w:rsidTr="00703230">
+    <w:tr w:rsidR="004E7F10" w:rsidRPr="000A35FE" w14:paraId="6256E655" w14:textId="77777777" w:rsidTr="0035756B">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1749" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="51668A9A" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="000A35FE" w:rsidRDefault="004E7F10" w:rsidP="004E7F10">
+        <w:p w14:paraId="51668A9A" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="0035756B" w:rsidRDefault="004E7F10" w:rsidP="0035756B">
           <w:pPr>
-            <w:pStyle w:val="Prrafodelista"/>
-            <w:ind w:left="67"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
-              <w:i/>
-              <w:iCs/>
+              <w:i w:val="0"/>
               <w:color w:val="FF0000"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000A35FE">
+          <w:r w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
-              <w:iCs/>
+              <w:i w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>PROCESO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3251" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="65E020CB" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="000A35FE" w:rsidRDefault="004E7F10" w:rsidP="004E7F10">
+        <w:p w14:paraId="65E020CB" w14:textId="1FAD47B5" w:rsidR="004E7F10" w:rsidRPr="0035756B" w:rsidRDefault="004E7F10" w:rsidP="0035756B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000A35FE">
+          <w:r w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t xml:space="preserve">GESTIÓN HUMANA </w:t>
+            <w:t>GESTIÓN HUMANA</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="004E7F10" w:rsidRPr="000A35FE" w14:paraId="08DA0990" w14:textId="77777777" w:rsidTr="00703230">
+    <w:tr w:rsidR="004E7F10" w:rsidRPr="000A35FE" w14:paraId="08DA0990" w14:textId="77777777" w:rsidTr="0035756B">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1749" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3ACF3BDF" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="000A35FE" w:rsidRDefault="004E7F10" w:rsidP="004E7F10">
+        <w:p w14:paraId="3ACF3BDF" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="0035756B" w:rsidRDefault="004E7F10" w:rsidP="0035756B">
           <w:pPr>
-            <w:pStyle w:val="Prrafodelista"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
-              <w:i/>
-              <w:iCs/>
+              <w:i w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000A35FE">
+          <w:r w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
-              <w:iCs/>
+              <w:i w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>PROCEDIMIENTO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3251" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3B38B08E" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="000A35FE" w:rsidRDefault="004E7F10" w:rsidP="004E7F10">
+        <w:p w14:paraId="3B38B08E" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="0035756B" w:rsidRDefault="004E7F10" w:rsidP="0035756B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000A35FE">
+          <w:r w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>TELETRABAJO/ TRABAJO EN CASA</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="004E7F10" w:rsidRPr="000A35FE" w14:paraId="072EB1E4" w14:textId="77777777" w:rsidTr="00703230">
+    <w:tr w:rsidR="004E7F10" w:rsidRPr="000A35FE" w14:paraId="072EB1E4" w14:textId="77777777" w:rsidTr="0035756B">
       <w:trPr>
         <w:trHeight w:val="526"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1749" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2FAD81DA" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="000A35FE" w:rsidRDefault="004E7F10" w:rsidP="004E7F10">
+        <w:p w14:paraId="2FAD81DA" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="0035756B" w:rsidRDefault="004E7F10" w:rsidP="0035756B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000A35FE">
+          <w:r w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>FECHA DE APROBACIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1293" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2E5B45F0" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="000A35FE" w:rsidRDefault="004E7F10" w:rsidP="004E7F10">
+        <w:p w14:paraId="2E5B45F0" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="0035756B" w:rsidRDefault="004E7F10" w:rsidP="0035756B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000A35FE">
+          <w:r w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>CÓDIGO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="920" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7E96D56F" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="000A35FE" w:rsidRDefault="004E7F10" w:rsidP="004E7F10">
+        <w:p w14:paraId="7E96D56F" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="0035756B" w:rsidRDefault="004E7F10" w:rsidP="0035756B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000A35FE">
+          <w:r w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>VERSIÓN</w:t>
           </w:r>
-          <w:r w:rsidRPr="000A35FE">
+          <w:r w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1038" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7B870DF0" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="000A35FE" w:rsidRDefault="004E7F10" w:rsidP="004E7F10">
+        <w:p w14:paraId="7B870DF0" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="0035756B" w:rsidRDefault="004E7F10" w:rsidP="0035756B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000A35FE">
+          <w:r w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="004E7F10" w:rsidRPr="000A35FE" w14:paraId="43B4C315" w14:textId="77777777" w:rsidTr="00703230">
+    <w:tr w:rsidR="004E7F10" w:rsidRPr="000A35FE" w14:paraId="43B4C315" w14:textId="77777777" w:rsidTr="0035756B">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1749" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="256B3B7E" w14:textId="44C2F7D9" w:rsidR="004E7F10" w:rsidRPr="000A35FE" w:rsidRDefault="00891ABA" w:rsidP="004E7F10">
+        <w:p w14:paraId="256B3B7E" w14:textId="671A4A27" w:rsidR="004E7F10" w:rsidRPr="0035756B" w:rsidRDefault="0007051D" w:rsidP="0035756B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>23</w:t>
+            <w:t>10/06</w:t>
           </w:r>
-          <w:r w:rsidR="004E7F10" w:rsidRPr="000A35FE">
+          <w:r w:rsidR="004E7F10" w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>/01/202</w:t>
+            <w:t>/202</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00891ABA" w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1293" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="1DD60513" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="000A35FE" w:rsidRDefault="004E7F10" w:rsidP="004E7F10">
+        <w:p w14:paraId="1DD60513" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="0035756B" w:rsidRDefault="004E7F10" w:rsidP="0035756B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000A35FE">
+          <w:r w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>GTH05-FOR04</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="920" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="368D7B80" w14:textId="24CC6741" w:rsidR="004E7F10" w:rsidRPr="000A35FE" w:rsidRDefault="004E7F10" w:rsidP="004E7F10">
+        <w:p w14:paraId="368D7B80" w14:textId="61A12A8C" w:rsidR="004E7F10" w:rsidRPr="0035756B" w:rsidRDefault="004E7F10" w:rsidP="0035756B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000A35FE">
+          <w:r w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00891ABA">
+          <w:r w:rsidR="0007051D" w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1038" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6CC7AFEB" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="000A35FE" w:rsidRDefault="004E7F10" w:rsidP="004E7F10">
+        <w:p w14:paraId="6CC7AFEB" w14:textId="77777777" w:rsidR="004E7F10" w:rsidRPr="0035756B" w:rsidRDefault="004E7F10" w:rsidP="0035756B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000A35FE">
+          <w:r w:rsidRPr="0035756B">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:bCs/>
               <w:i w:val="0"/>
-              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>1 de 3</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5D71B446" w14:textId="6A6E68A3" w:rsidR="000A6520" w:rsidRDefault="000A6520">
+  <w:p w14:paraId="5FF8CE25" w14:textId="14EACD96" w:rsidR="00757B36" w:rsidRDefault="00757B36">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5FF8CE25" w14:textId="14EACD96" w:rsidR="00757B36" w:rsidRDefault="00757B36">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6860BE2E" w14:textId="77777777" w:rsidR="00E65EAA" w:rsidRDefault="00E65EAA">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02940984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="755E322A"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -5042,152 +4880,159 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00757B36"/>
     <w:rsid w:val="000634FC"/>
+    <w:rsid w:val="0007051D"/>
     <w:rsid w:val="000A6520"/>
     <w:rsid w:val="000C257C"/>
     <w:rsid w:val="000F3BB5"/>
     <w:rsid w:val="00110143"/>
     <w:rsid w:val="001369F6"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00144A7E"/>
     <w:rsid w:val="00161488"/>
     <w:rsid w:val="00185BDD"/>
     <w:rsid w:val="001A69BD"/>
+    <w:rsid w:val="001D0256"/>
     <w:rsid w:val="002055A0"/>
     <w:rsid w:val="0021239D"/>
     <w:rsid w:val="00233A79"/>
     <w:rsid w:val="00234A10"/>
     <w:rsid w:val="00246B7F"/>
     <w:rsid w:val="00255542"/>
     <w:rsid w:val="00256928"/>
     <w:rsid w:val="00274381"/>
     <w:rsid w:val="00290BE0"/>
     <w:rsid w:val="0029261F"/>
     <w:rsid w:val="002A4C38"/>
     <w:rsid w:val="0030489C"/>
     <w:rsid w:val="00313EDA"/>
     <w:rsid w:val="003154B9"/>
     <w:rsid w:val="00320C09"/>
     <w:rsid w:val="00343365"/>
     <w:rsid w:val="003537BC"/>
+    <w:rsid w:val="0035756B"/>
     <w:rsid w:val="00360EEE"/>
     <w:rsid w:val="00382F83"/>
     <w:rsid w:val="003A56FF"/>
     <w:rsid w:val="0041191F"/>
     <w:rsid w:val="00436E05"/>
     <w:rsid w:val="00437B1D"/>
     <w:rsid w:val="00496456"/>
     <w:rsid w:val="004E7F10"/>
     <w:rsid w:val="004F49F9"/>
     <w:rsid w:val="00502FAB"/>
     <w:rsid w:val="005211A5"/>
     <w:rsid w:val="005A4DBF"/>
     <w:rsid w:val="005B21FD"/>
     <w:rsid w:val="005C0E93"/>
     <w:rsid w:val="005C4C5B"/>
     <w:rsid w:val="0061497D"/>
     <w:rsid w:val="00614DF8"/>
     <w:rsid w:val="006166BF"/>
     <w:rsid w:val="00621D5B"/>
     <w:rsid w:val="00625A4F"/>
     <w:rsid w:val="0064339E"/>
     <w:rsid w:val="00646A00"/>
     <w:rsid w:val="00651868"/>
     <w:rsid w:val="00657AE1"/>
     <w:rsid w:val="006D375D"/>
     <w:rsid w:val="00741E5A"/>
     <w:rsid w:val="00757B36"/>
     <w:rsid w:val="00781782"/>
+    <w:rsid w:val="007C056F"/>
     <w:rsid w:val="007E7280"/>
     <w:rsid w:val="007F11B3"/>
     <w:rsid w:val="007F1A8F"/>
     <w:rsid w:val="00804F33"/>
     <w:rsid w:val="00812D7A"/>
     <w:rsid w:val="008335B0"/>
     <w:rsid w:val="008338A4"/>
     <w:rsid w:val="00855632"/>
     <w:rsid w:val="00891ABA"/>
     <w:rsid w:val="008952F7"/>
     <w:rsid w:val="008F367D"/>
     <w:rsid w:val="008F47C3"/>
     <w:rsid w:val="008F6FB5"/>
     <w:rsid w:val="008F7B9A"/>
     <w:rsid w:val="009012E4"/>
     <w:rsid w:val="009326A3"/>
     <w:rsid w:val="00946A1B"/>
     <w:rsid w:val="0095214C"/>
     <w:rsid w:val="009543D2"/>
     <w:rsid w:val="0097480A"/>
     <w:rsid w:val="009D46D7"/>
     <w:rsid w:val="009D5EBE"/>
     <w:rsid w:val="00A82A2D"/>
     <w:rsid w:val="00A85259"/>
     <w:rsid w:val="00A9794E"/>
     <w:rsid w:val="00B33FFC"/>
     <w:rsid w:val="00B75D91"/>
     <w:rsid w:val="00B843D8"/>
     <w:rsid w:val="00B93AC3"/>
     <w:rsid w:val="00B948DD"/>
     <w:rsid w:val="00BA0523"/>
+    <w:rsid w:val="00BD7E4B"/>
     <w:rsid w:val="00C20E6D"/>
     <w:rsid w:val="00C3281C"/>
     <w:rsid w:val="00C4184D"/>
     <w:rsid w:val="00C841D8"/>
     <w:rsid w:val="00C86EE1"/>
+    <w:rsid w:val="00D03307"/>
     <w:rsid w:val="00D03D7D"/>
     <w:rsid w:val="00D16E9E"/>
     <w:rsid w:val="00D20FE5"/>
     <w:rsid w:val="00D34D20"/>
     <w:rsid w:val="00D41457"/>
     <w:rsid w:val="00D50C53"/>
     <w:rsid w:val="00D55993"/>
     <w:rsid w:val="00D565A1"/>
     <w:rsid w:val="00DB2791"/>
     <w:rsid w:val="00DF2E65"/>
     <w:rsid w:val="00E07C20"/>
+    <w:rsid w:val="00E65EAA"/>
     <w:rsid w:val="00EA298B"/>
     <w:rsid w:val="00EB63F9"/>
     <w:rsid w:val="00F3031F"/>
     <w:rsid w:val="00F60EFD"/>
     <w:rsid w:val="00F6473F"/>
     <w:rsid w:val="00F844C5"/>
     <w:rsid w:val="00FB738A"/>
     <w:rsid w:val="00FC1A75"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -5864,58 +5709,58 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentario">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E7F10"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -6174,71 +6019,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
+  <Pages>3</Pages>
   <Words>267</Words>
-  <Characters>1471</Characters>
+  <Characters>1474</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1735</CharactersWithSpaces>
+  <CharactersWithSpaces>1738</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>William Camilo  Baracaldo Godoy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>