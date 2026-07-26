--- v0 (2026-05-28)
+++ v1 (2026-07-26)
@@ -6,60 +6,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="23" documentId="13_ncr:80000009_{B09B2327-AF8D-46ED-AE95-68917F84300F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BA43CE74-3C4B-4201-B1E3-C96946334E55}"/>
+  <xr:revisionPtr revIDLastSave="25" documentId="13_ncr:1_{FFBDB3A4-61B0-47C1-9676-9838A8C590A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BC32DDB4-2328-427C-8D7D-174F7D3C8003}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="660" xr2:uid="{F5F60679-A1C8-412B-A556-1EF644391A15}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="660" xr2:uid="{F5F60679-A1C8-412B-A556-1EF644391A15}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$M$20</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -68,53 +68,50 @@
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
-    <t xml:space="preserve">BITÁCORA PLATAFORMA TECNOLÓGICA </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PROCESO: </t>
   </si>
   <si>
     <t>GESTIÓN TICS</t>
   </si>
   <si>
     <t>PROCEDIMIENTO:</t>
   </si>
   <si>
     <t xml:space="preserve">ADMINISTRACIÓN DE PLATAFORMA TECNOLÓGICA </t>
   </si>
   <si>
     <t>FECHA DE APROBACIÓN:</t>
   </si>
   <si>
     <t xml:space="preserve">CÓDIGO: </t>
   </si>
   <si>
     <t xml:space="preserve">VERSIÓN: </t>
   </si>
   <si>
     <t>PAGINA</t>
   </si>
   <si>
     <t>GTI02-FOR01</t>
@@ -136,58 +133,61 @@
   </si>
   <si>
     <t xml:space="preserve">FIRMA INGRESO </t>
   </si>
   <si>
     <t xml:space="preserve">ACTIVIDAD REALIZADA </t>
   </si>
   <si>
     <t xml:space="preserve">HORA DE SALIDA </t>
   </si>
   <si>
     <t xml:space="preserve">FIRMA SALIDA </t>
   </si>
   <si>
     <t xml:space="preserve">NOMBRE FUNCIONARIO RESPONSABLE </t>
   </si>
   <si>
     <t xml:space="preserve">FIRMA </t>
   </si>
   <si>
     <t xml:space="preserve">LOS DATOS PROPORCIONADOS SERÁN TRATADOS DE ACUERDO A LAS POLÌTICAS DE PRIVACIDAD Y TRATAMIENTO DE DATOS PERSONALES DE LA CONTADURIA GENERAL DE LA NACIÓN  Y A LA LEY 1581 DE 2012
 https://www.contaduria.gov.co/documents/20127/127443/PI24-POL01.pdf/509c0e79-e52e-eb5f-98b0-b4c2094bcef9
 </t>
   </si>
   <si>
-    <t>1 de 1</t>
+    <t>REGISTRO DE ACCESO AL CENTRO DE DATOS</t>
+  </si>
+  <si>
+    <t>1 DE 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
@@ -201,56 +201,50 @@
     <font>
       <b/>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
@@ -466,51 +460,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -540,135 +534,133 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...47 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{83EAE1DC-3279-40B5-899F-266B031AB48C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
@@ -1013,526 +1005,526 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{360E20AC-7837-4BE4-9D56-EC230E68151F}">
   <dimension ref="A1:W19"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F3" sqref="F3:M3"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" zoomScale="70" zoomScaleNormal="85" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="6.44140625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="6.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="7" style="3" customWidth="1"/>
-    <col min="3" max="3" width="4.44140625" style="3" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="11" width="18.6640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="4.42578125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="17.28515625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="41.7109375" style="3" customWidth="1"/>
+    <col min="6" max="6" width="24.42578125" style="3" customWidth="1"/>
+    <col min="7" max="7" width="21.85546875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="20.140625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="67.28515625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="17.5703125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="18.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="30" style="2" customWidth="1"/>
-    <col min="13" max="13" width="27.109375" style="2" customWidth="1"/>
-    <col min="14" max="16384" width="11.44140625" style="2"/>
+    <col min="13" max="13" width="27.140625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:23" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="43" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
     </row>
-    <row r="2" spans="1:23" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:23" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="44" t="s">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
     </row>
-    <row r="3" spans="1:23" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:23" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="44" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B3" s="44"/>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
-      <c r="F3" s="51" t="s">
+      <c r="F3" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="46"/>
+    </row>
+    <row r="4" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="44" t="s">
         <v>2</v>
-      </c>
-[...10 lines deleted...]
-        <v>3</v>
       </c>
       <c r="B4" s="44"/>
       <c r="C4" s="44"/>
       <c r="D4" s="44"/>
       <c r="E4" s="44"/>
-      <c r="F4" s="51" t="s">
+      <c r="F4" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+    </row>
+    <row r="5" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="44" t="s">
         <v>4</v>
-      </c>
-[...10 lines deleted...]
-        <v>5</v>
       </c>
       <c r="B5" s="44"/>
       <c r="C5" s="44"/>
       <c r="D5" s="44"/>
       <c r="E5" s="44"/>
       <c r="F5" s="45" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G5" s="45"/>
       <c r="H5" s="45"/>
       <c r="I5" s="45" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J5" s="45"/>
       <c r="K5" s="45" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="L5" s="45"/>
       <c r="M5" s="45"/>
     </row>
-    <row r="6" spans="1:23" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="K6" s="46" t="s">
+    <row r="6" spans="1:23" s="48" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="47">
+        <v>46190</v>
+      </c>
+      <c r="B6" s="47"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46">
+        <v>2</v>
+      </c>
+      <c r="J6" s="46"/>
+      <c r="K6" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="L6" s="47"/>
-      <c r="M6" s="48"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="5"/>
-      <c r="R6" s="6"/>
-[...2 lines deleted...]
-      <c r="U6" s="6"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
     </row>
     <row r="7" spans="1:23" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="25"/>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="22"/>
       <c r="I7" s="23"/>
       <c r="J7" s="24"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="10"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
       <c r="T7" s="6"/>
       <c r="U7" s="6"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
     </row>
     <row r="8" spans="1:23" s="1" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="39" t="s">
+      <c r="A8" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="35"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="40"/>
-[...1 lines deleted...]
-      <c r="D8" s="11" t="s">
+      <c r="E8" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E8" s="11" t="s">
+      <c r="F8" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="F8" s="11" t="s">
+      <c r="G8" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="G8" s="11" t="s">
+      <c r="H8" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="H8" s="11" t="s">
+      <c r="I8" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="I8" s="11" t="s">
+      <c r="J8" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="J8" s="11" t="s">
+      <c r="K8" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="K8" s="11" t="s">
+      <c r="L8" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="L8" s="11" t="s">
+      <c r="M8" s="11" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="4"/>
     </row>
-    <row r="9" spans="1:23" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C9" s="38"/>
+    <row r="9" spans="1:23" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="32"/>
+      <c r="B9" s="33"/>
+      <c r="C9" s="33"/>
       <c r="D9" s="13"/>
       <c r="E9" s="14"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="15"/>
       <c r="I9" s="16"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="17"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
     </row>
-    <row r="10" spans="1:23" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C10" s="34"/>
+    <row r="10" spans="1:23" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30"/>
+      <c r="B10" s="31"/>
+      <c r="C10" s="31"/>
       <c r="D10" s="18"/>
       <c r="E10" s="19"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="20"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
     </row>
-    <row r="11" spans="1:23" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C11" s="34"/>
+    <row r="11" spans="1:23" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30"/>
+      <c r="B11" s="31"/>
+      <c r="C11" s="31"/>
       <c r="D11" s="18"/>
       <c r="E11" s="19"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="20"/>
       <c r="P11" s="4"/>
-      <c r="Q11" s="35"/>
-[...10 lines deleted...]
-      <c r="C12" s="34"/>
+      <c r="Q11" s="28"/>
+      <c r="R11" s="28"/>
+      <c r="S11" s="28"/>
+      <c r="T11" s="28"/>
+      <c r="U11" s="28"/>
+      <c r="V11" s="28"/>
+      <c r="W11" s="28"/>
+    </row>
+    <row r="12" spans="1:23" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30"/>
+      <c r="B12" s="31"/>
+      <c r="C12" s="31"/>
       <c r="D12" s="18"/>
       <c r="E12" s="19"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="20"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="7"/>
-      <c r="R12" s="36"/>
-[...9 lines deleted...]
-      <c r="C13" s="34"/>
+      <c r="R12" s="27"/>
+      <c r="S12" s="27"/>
+      <c r="T12" s="27"/>
+      <c r="U12" s="27"/>
+      <c r="V12" s="27"/>
+      <c r="W12" s="27"/>
+    </row>
+    <row r="13" spans="1:23" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="31"/>
       <c r="D13" s="18"/>
       <c r="E13" s="19"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="20"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="7"/>
-      <c r="R13" s="36"/>
-[...9 lines deleted...]
-      <c r="C14" s="34"/>
+      <c r="R13" s="27"/>
+      <c r="S13" s="27"/>
+      <c r="T13" s="27"/>
+      <c r="U13" s="27"/>
+      <c r="V13" s="27"/>
+      <c r="W13" s="27"/>
+    </row>
+    <row r="14" spans="1:23" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30"/>
+      <c r="B14" s="31"/>
+      <c r="C14" s="31"/>
       <c r="D14" s="18"/>
       <c r="E14" s="19"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="20"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="7"/>
-      <c r="R14" s="35"/>
-[...9 lines deleted...]
-      <c r="C15" s="34"/>
+      <c r="R14" s="28"/>
+      <c r="S14" s="28"/>
+      <c r="T14" s="28"/>
+      <c r="U14" s="28"/>
+      <c r="V14" s="28"/>
+      <c r="W14" s="28"/>
+    </row>
+    <row r="15" spans="1:23" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30"/>
+      <c r="B15" s="31"/>
+      <c r="C15" s="31"/>
       <c r="D15" s="18"/>
       <c r="E15" s="19"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="16"/>
       <c r="I15" s="16"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="20"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="8"/>
-      <c r="R15" s="42"/>
-[...9 lines deleted...]
-      <c r="C16" s="32"/>
+      <c r="R15" s="29"/>
+      <c r="S15" s="29"/>
+      <c r="T15" s="29"/>
+      <c r="U15" s="29"/>
+      <c r="V15" s="29"/>
+      <c r="W15" s="29"/>
+    </row>
+    <row r="16" spans="1:23" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="40"/>
+      <c r="B16" s="41"/>
+      <c r="C16" s="42"/>
       <c r="D16" s="18"/>
       <c r="E16" s="19"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="20"/>
     </row>
-    <row r="17" spans="1:13" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C17" s="32"/>
+    <row r="17" spans="1:13" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="40"/>
+      <c r="B17" s="41"/>
+      <c r="C17" s="42"/>
       <c r="D17" s="18"/>
       <c r="E17" s="19"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="20"/>
     </row>
-    <row r="18" spans="1:13" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C18" s="32"/>
+    <row r="18" spans="1:13" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="40"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="42"/>
       <c r="D18" s="18"/>
       <c r="E18" s="19"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="20"/>
     </row>
-    <row r="19" spans="1:13" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="M19" s="29"/>
+    <row r="19" spans="1:13" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="38"/>
+      <c r="C19" s="38"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="38"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="38"/>
+      <c r="K19" s="38"/>
+      <c r="L19" s="38"/>
+      <c r="M19" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="A1:M1"/>
-[...24 lines deleted...]
-    <mergeCell ref="A8:C8"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:C15"/>
+    <mergeCell ref="Q11:W11"/>
+    <mergeCell ref="R12:W12"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="F4:M4"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="K5:M5"/>
+    <mergeCell ref="K6:M6"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="F5:H5"/>
+    <mergeCell ref="F6:H6"/>
+    <mergeCell ref="R13:W13"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="F3:M3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="40" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>