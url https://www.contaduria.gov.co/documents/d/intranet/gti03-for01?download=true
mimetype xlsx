--- v0 (2026-04-07)
+++ v1 (2026-07-27)
@@ -1,1636 +1,1178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25726"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\maria\OneDrive\Escritorio\CGN\INFORMÁTICA\PROCEDIMIENTOS\GTI-PRC03 Operación centro de computo\Actualizado\Formatos no modificados\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7FA489F-9822-486D-956E-46A7CD207C7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="125" documentId="13_ncr:1_{3E0E9FE9-8A8F-4783-B4C9-FB1292EF7AB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1043BA01-C572-44D1-8611-665E3F39DAE0}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{09D013A2-3CA2-4BE4-8128-559D9015EB82}"/>
   </bookViews>
   <sheets>
-    <sheet name="Check list" sheetId="2" r:id="rId1"/>
+    <sheet name="11-06-26" sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'11-06-26'!$A$11:$J$42</definedName>
+  </definedNames>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Oralia Franco Goez - GIT de Apoyo Informatico</author>
+    <author>Yessica Paniagua Lamprea - GIT de Apoyo Informático</author>
+  </authors>
+  <commentList>
+    <comment ref="F8" authorId="0" shapeId="0" xr:uid="{ADADFDE3-7068-4B39-B321-A97F67461F82}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formato: </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">dd/mm/aaaa
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A11" authorId="1" shapeId="0" xr:uid="{E3E96639-028C-4D7B-8B66-1F383F419B8A}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="11"/>
+            <color theme="1"/>
+            <rFont val="Aptos Narrow"/>
+            <family val="2"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>Registro numérico estandarizado.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="B11" authorId="1" shapeId="0" xr:uid="{6850565B-10AB-4150-9B81-D8B33AB7FA64}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="11"/>
+            <color theme="1"/>
+            <rFont val="Aptos Narrow"/>
+            <family val="2"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>Identificador del elemento (físico o digital) por ejemplo: Nombre del servidor físico o virtual, pc, UPS, etc.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C11" authorId="1" shapeId="0" xr:uid="{AA1A45DE-6DB1-4B01-A599-83A9EDF820B2}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="11"/>
+            <color theme="1"/>
+            <rFont val="Aptos Narrow"/>
+            <family val="2"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>Descripción del elemento o función que cumple.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="D11" authorId="1" shapeId="0" xr:uid="{EA352A5F-6AC7-4738-AE24-1298B7769A3F}">
+      <text/>
+    </comment>
+    <comment ref="E11" authorId="1" shapeId="0" xr:uid="{6C2FCE99-7EAD-4721-BA70-6006890F7DB6}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="11"/>
+            <color theme="1"/>
+            <rFont val="Aptos Narrow"/>
+            <family val="2"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t xml:space="preserve">Campo alfanumérico que registra el punto de acceso virtual o físico de un activo de información. Puede contener una dirección IP para infraestructura de red, una URL para sistemas de información, un nombre de host para servidores, o la designación física/ambiental para equipos de soporte del Data Center.
+</t>
+        </r>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="11"/>
+            <color theme="1"/>
+            <rFont val="Aptos Narrow"/>
+            <family val="2"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t xml:space="preserve">Por ejemplo: </t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="11"/>
+            <color theme="1"/>
+            <rFont val="Aptos Narrow"/>
+            <family val="2"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t xml:space="preserve">
+On Premise
+Cloud Computing
+Infraestructura como servicio
+Plataforma como servicio
+Software como servicio</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="F11" authorId="0" shapeId="0" xr:uid="{12647177-4A2F-4632-86D7-1D40EE522EBD}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formato: hh/mm
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G11" authorId="1" shapeId="0" xr:uid="{B713F7BD-0DAF-4C60-9F8F-D5719AF49E2E}">
+      <text/>
+    </comment>
+    <comment ref="H11" authorId="0" shapeId="0" xr:uid="{FDC7AEC1-2640-4C40-9391-D0B9F8C664D7}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Formato: hh/mm</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I11" authorId="1" shapeId="0" xr:uid="{62FAF65E-F9A1-4552-98D5-856E2D410FD5}">
+      <text/>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
+<connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
+  <connection id="1" xr16:uid="{3F6080E7-5E50-4D2C-82D7-C0780C6FF0D3}" keepAlive="1" name="Query - Tabla1" description="Conexión a la consulta 'Tabla1' en el libro." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Tabla1;Extended Properties=&quot;&quot;" command="SELECT * FROM [Tabla1]"/>
+  </connection>
+</connections>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="227" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="21">
   <si>
-    <t>ARIEL</t>
+    <t>CHECK LIST</t>
   </si>
   <si>
-    <t>172.18.80.59</t>
+    <t>PROCESO:</t>
   </si>
   <si>
-    <t>Aire</t>
+    <t>GESTIÓN TIC´S</t>
   </si>
   <si>
-    <t>localhost - voyagerii</t>
+    <t>PROCEDIMIENTO:</t>
   </si>
   <si>
-    <t>ATLANTIS</t>
-[...491 lines deleted...]
-    <t>CHECK LIST</t>
+    <t>OPERACIÓN CENTRO DE COMPUTO</t>
   </si>
   <si>
     <t>FECHA DE APROBACIÓN:</t>
   </si>
   <si>
     <t xml:space="preserve">CÓDIGO: </t>
   </si>
   <si>
+    <t>VERSIÓN</t>
+  </si>
+  <si>
+    <t>PÁGINA</t>
+  </si>
+  <si>
     <t>GTI03-FOR01</t>
   </si>
   <si>
-    <t>VERSIÓN:</t>
+    <t>1 de 1</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>ENCARGADO</t>
   </si>
   <si>
-    <t>Estado</t>
+    <t>ID</t>
   </si>
   <si>
-    <t>Observaciones</t>
+    <t>Activo</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tipo de elemento o servicio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Localizacion </t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
-    <t>Físico</t>
+    <t>Estado</t>
   </si>
   <si>
-    <t>Router Medellín</t>
-[...65 lines deleted...]
-    <t xml:space="preserve">    OPERACIÓN CENTRO DE COMPUTO</t>
+    <t>Observaciones</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <numFmts count="2">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="[$-F400]h:mm:ss\ AM/PM"/>
+  </numFmts>
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Montserrat"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Montserrat"/>
     </font>
     <font>
       <sz val="12"/>
+      <color theme="1"/>
       <name val="Montserrat"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF000000"/>
       <name val="Montserrat"/>
     </font>
     <font>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Montserrat"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Montserrat"/>
+      <sz val="9"/>
+      <name val="Verdana"/>
+      <family val="2"/>
     </font>
     <font>
-      <u/>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="12"/>
-      <color theme="10"/>
-      <name val="Montserrat"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="25">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right style="thin">
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
-[...78 lines deleted...]
-      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...8 lines deleted...]
-      </bottom>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...24 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...13 lines deleted...]
-        <color indexed="64"/>
+      <right style="medium">
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="medium">
+        <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...7 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...185 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
+  <cellStyles count="3">
+    <cellStyle name="Hipervínculo 2" xfId="1" xr:uid="{16A57C8F-6469-4DF8-B57E-577EE98B5536}"/>
+    <cellStyle name="Millares" xfId="2" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="20">
-[...200 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>919163</xdr:colOff>
+      <xdr:colOff>964093</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>50007</xdr:rowOff>
+      <xdr:rowOff>127747</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>71437</xdr:rowOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>453975</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>744070</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imagen 3">
+        <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC177F4F-9C30-4C65-89EB-CC83D34BB742}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF34E388-FBD9-4515-8000-E83D60C0FAB8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
+        <a:srcRect l="-2048" t="27668" r="2048" b="23913"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="2883694" y="50007"/>
-          <a:ext cx="1819275" cy="1021555"/>
+          <a:off x="3288193" y="127747"/>
+          <a:ext cx="7709957" cy="616323"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...21 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1638,51 +1180,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1749,65 +1291,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1828,2860 +1370,879 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atlas/CAisd/pdmweb.exe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intranet.contaduria.gov.co:10039/wps/portal/Intranet/Home/login/!ut/p/b1/04_Sj9CPykssy0xPLMnMz0vMAfGjzOINzPyDTEPdQoMdLQ3MDRxNXPz83YK8DA3cTIAKIkEKcABHA0L6vfSj0nPyk4BW-Xnk56bqF-RGVDo6KioCANLO3ik!/dl4/d5/L2dBISEvZ0FBIS9nQSEh/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sigi.contaduria.gov.co/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eris.contaduria.gov.co/BDME/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.contaduria.gov.co/wps/portal/internetes/home/internet/home/!ut/p/b1/04_Sj9CPykssy0xPLMnMz0vMAfGjzOINzPyDTEPdQoONTA1MDBwNTA0tTYL8jAwCTIAKIkEKcABHA0L6_Tzyc1P1C3IjygHTUGxv/dl4/d5/L2dBISEvZ0FBIS9nQSEh/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://172.18.80.56/orfeo/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\galatea" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloudkey2.eforcers.com/a/contaduria.gov.co/user/login?namespace=contaduria.gov.co" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\pathfinder" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chip.gov.co/schip_rt/index.jsf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\libreria" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:R104"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7027A3B-4CEA-42DA-B4D9-7739B4A631F9}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:K62"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B101" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E7" sqref="E7:Q7"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.28515625" defaultRowHeight="18.75" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="18" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="8" width="10.7109375" customWidth="1"/>
+    <col min="1" max="1" width="7.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="24.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="29.140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="26.85546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="36.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="12.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10" style="2" customWidth="1"/>
+    <col min="10" max="10" width="27.7109375" style="2" customWidth="1"/>
+    <col min="11" max="12" width="11.28515625" style="2" customWidth="1"/>
+    <col min="13" max="16384" width="11.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="19.5" thickBot="1" x14ac:dyDescent="0.4">
-[...113 lines deleted...]
-      <c r="L5" s="66">
+    <row r="1" spans="1:11" ht="66.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="61"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+    </row>
+    <row r="2" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="3"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="M5" s="67"/>
-[...92 lines deleted...]
-      <c r="D9" s="35" t="s">
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="4"/>
+    </row>
+    <row r="4" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="36"/>
-[...2 lines deleted...]
-      <c r="H9" s="37"/>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="5"/>
+    </row>
+    <row r="5" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="33"/>
+      <c r="F5" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="J5" s="36"/>
+    </row>
+    <row r="6" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="34">
+        <v>46218</v>
+      </c>
+      <c r="B6" s="35"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="35"/>
+      <c r="F6" s="37">
+        <v>3</v>
+      </c>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="J6" s="38"/>
+    </row>
+    <row r="7" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="45"/>
+      <c r="B7" s="46"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="46"/>
+      <c r="I7" s="46"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="6"/>
+    </row>
+    <row r="8" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="52"/>
+      <c r="C8" s="52"/>
+      <c r="D8" s="52"/>
+      <c r="E8" s="52"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="6"/>
+    </row>
+    <row r="9" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="54"/>
+      <c r="C9" s="54"/>
+      <c r="D9" s="54"/>
+      <c r="E9" s="54"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="39"/>
       <c r="I9" s="39"/>
-      <c r="J9" s="40"/>
-[...117 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="J9" s="41"/>
+    </row>
+    <row r="10" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="42"/>
+      <c r="B10" s="43"/>
+      <c r="C10" s="43"/>
+      <c r="D10" s="43"/>
+      <c r="E10" s="43"/>
+      <c r="F10" s="43"/>
+      <c r="G10" s="43"/>
+      <c r="H10" s="43"/>
+      <c r="I10" s="43"/>
+      <c r="J10" s="44"/>
+    </row>
+    <row r="11" spans="1:11" s="60" customFormat="1" ht="29.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="59" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="49"/>
-[...40 lines deleted...]
-      <c r="A16" s="28"/>
+      <c r="D11" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="59" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="I11" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="J11" s="57" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="16"/>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="10"/>
+      <c r="F12" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G12" s="14"/>
+      <c r="H12" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I12" s="14"/>
+      <c r="J12" s="17"/>
+    </row>
+    <row r="13" spans="1:11" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="18"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G13" s="14"/>
+      <c r="H13" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I13" s="14"/>
+      <c r="J13" s="17"/>
+    </row>
+    <row r="14" spans="1:11" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="19"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G14" s="14"/>
+      <c r="H14" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I14" s="14"/>
+      <c r="J14" s="17"/>
+    </row>
+    <row r="15" spans="1:11" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="19"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G15" s="14"/>
+      <c r="H15" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I15" s="14"/>
+      <c r="J15" s="17"/>
+    </row>
+    <row r="16" spans="1:11" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="20"/>
       <c r="B16" s="12"/>
-      <c r="C16" s="13" t="s">
-[...2164 lines deleted...]
-      <c r="R104" s="11"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G16" s="14"/>
+      <c r="H16" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I16" s="14"/>
+      <c r="J16" s="17"/>
+    </row>
+    <row r="17" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="19"/>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G17" s="14"/>
+      <c r="H17" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I17" s="14"/>
+      <c r="J17" s="17"/>
+    </row>
+    <row r="18" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="19"/>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G18" s="14"/>
+      <c r="H18" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I18" s="14"/>
+      <c r="J18" s="21"/>
+    </row>
+    <row r="19" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="19"/>
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G19" s="14"/>
+      <c r="H19" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I19" s="14"/>
+      <c r="J19" s="21"/>
+    </row>
+    <row r="20" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="22"/>
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G20" s="14"/>
+      <c r="H20" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I20" s="14"/>
+      <c r="J20" s="17"/>
+    </row>
+    <row r="21" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="22"/>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G21" s="14"/>
+      <c r="H21" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I21" s="14"/>
+      <c r="J21" s="17"/>
+    </row>
+    <row r="22" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="22"/>
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G22" s="14"/>
+      <c r="H22" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I22" s="14"/>
+      <c r="J22" s="17"/>
+    </row>
+    <row r="23" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="23"/>
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G23" s="14"/>
+      <c r="H23" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I23" s="14"/>
+      <c r="J23" s="17"/>
+    </row>
+    <row r="24" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="23"/>
+      <c r="B24" s="11"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G24" s="14"/>
+      <c r="H24" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I24" s="14"/>
+      <c r="J24" s="17"/>
+    </row>
+    <row r="25" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="23"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G25" s="14"/>
+      <c r="H25" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I25" s="14"/>
+      <c r="J25" s="17"/>
+    </row>
+    <row r="26" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="23"/>
+      <c r="B26" s="11"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G26" s="14"/>
+      <c r="H26" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I26" s="14"/>
+      <c r="J26" s="17"/>
+    </row>
+    <row r="27" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="23"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G27" s="14"/>
+      <c r="H27" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I27" s="14"/>
+      <c r="J27" s="17"/>
+    </row>
+    <row r="28" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="24"/>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G28" s="14"/>
+      <c r="H28" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I28" s="14"/>
+      <c r="J28" s="17"/>
+    </row>
+    <row r="29" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="25"/>
+      <c r="B29" s="11"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G29" s="14"/>
+      <c r="H29" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I29" s="14"/>
+      <c r="J29" s="26"/>
+    </row>
+    <row r="30" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="25"/>
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G30" s="14"/>
+      <c r="H30" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I30" s="14"/>
+      <c r="J30" s="17"/>
+    </row>
+    <row r="31" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="25"/>
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G31" s="14"/>
+      <c r="H31" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I31" s="14"/>
+      <c r="J31" s="17"/>
+    </row>
+    <row r="32" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="25"/>
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G32" s="14"/>
+      <c r="H32" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I32" s="14"/>
+      <c r="J32" s="17"/>
+    </row>
+    <row r="33" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="25"/>
+      <c r="B33" s="11"/>
+      <c r="C33" s="11"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G33" s="14"/>
+      <c r="H33" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I33" s="14"/>
+      <c r="J33" s="17"/>
+    </row>
+    <row r="34" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="25"/>
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G34" s="14"/>
+      <c r="H34" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I34" s="14"/>
+      <c r="J34" s="17"/>
+    </row>
+    <row r="35" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="25"/>
+      <c r="B35" s="11"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G35" s="14"/>
+      <c r="H35" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I35" s="14"/>
+      <c r="J35" s="17"/>
+    </row>
+    <row r="36" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="22"/>
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G36" s="14"/>
+      <c r="H36" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I36" s="14"/>
+      <c r="J36" s="17"/>
+    </row>
+    <row r="37" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="20"/>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G37" s="14"/>
+      <c r="H37" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I37" s="14"/>
+      <c r="J37" s="17"/>
+    </row>
+    <row r="38" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="19"/>
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="13"/>
+      <c r="E38" s="10"/>
+      <c r="F38" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G38" s="14"/>
+      <c r="H38" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I38" s="14"/>
+      <c r="J38" s="17"/>
+    </row>
+    <row r="39" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="19"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G39" s="14"/>
+      <c r="H39" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I39" s="14"/>
+      <c r="J39" s="17"/>
+    </row>
+    <row r="40" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="19"/>
+      <c r="B40" s="13"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G40" s="14"/>
+      <c r="H40" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I40" s="14"/>
+      <c r="J40" s="17"/>
+    </row>
+    <row r="41" spans="1:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="19"/>
+      <c r="B41" s="12"/>
+      <c r="C41" s="12"/>
+      <c r="D41" s="12"/>
+      <c r="E41" s="10"/>
+      <c r="F41" s="15">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G41" s="14"/>
+      <c r="H41" s="15">
+        <v>0.6875</v>
+      </c>
+      <c r="I41" s="14"/>
+      <c r="J41" s="17"/>
+    </row>
+    <row r="42" spans="1:10" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="27"/>
+      <c r="B42" s="28"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="29"/>
+      <c r="F42" s="30">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="G42" s="31"/>
+      <c r="H42" s="30">
+        <v>0.6875</v>
+      </c>
+      <c r="I42" s="31"/>
+      <c r="J42" s="32"/>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A60" s="1"/>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A61" s="1"/>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A62" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="122">
-[...121 lines deleted...]
-    <mergeCell ref="I89:Q89"/>
+  <mergeCells count="20">
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="F9:J9"/>
+    <mergeCell ref="A10:J10"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A7:J7"/>
+    <mergeCell ref="F8:J8"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D3:J3"/>
+    <mergeCell ref="D4:J4"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F5:H5"/>
+    <mergeCell ref="F6:H6"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="I6:J6"/>
   </mergeCells>
-  <conditionalFormatting sqref="F9:F16 H9:H16 H21:H103 F21:F103">
-[...71 lines deleted...]
-      <formula1>$A$9:$A$14</formula1>
+  <dataValidations disablePrompts="1" count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G12:G42 I12:I42" xr:uid="{46439F8A-F91B-4C00-B51E-32DA9F67185E}">
+      <formula1>"1-Normal,2-Advertencias,3-Falla,4-Suspendido,5-Apagado"</formula1>
     </dataValidation>
   </dataValidations>
-  <hyperlinks>
-[...14 lines deleted...]
-  <drawing r:id="rId13"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.31496062992125984" right="0.70866141732283472" top="0.55118110236220474" bottom="0.57999999999999996" header="0.31496062992125984" footer="0.17333333333333334"/>
+  <pageSetup scale="64" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;C&amp;G</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <legacyDrawingHF r:id="rId4"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 "   s t a n d a l o n e = " n o " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A K E F A A B Q S w M E F A A G A A g A A A A h A C r d q k D S A A A A N w E A A B M A C A J b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I E A i i g A A I A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A G y P v U 7 E M B C E e y T e w d r + s o E C I Z T k C n 5 K u O J 4 g J W z y V n Y a 8 t e U O 7 t c S 5 U Q L k / M 9 9 M t 1 + C N 1 + c i 4 v S w 0 3 T g m G x c X Q y 9 / B + f N n d g y l K M p K P w j 2 c u c B + u L 7 q j u f E x V S 1 l B 5 O q u k B s d g T B y p N T C z 1 M s U c S O u Y Z 0 x k P 2 h m v G 3 b O 7 R R l E V 3 u n r A 0 D 3 x R J 9 e z f N S 1 1 u S A O Z x + 1 p B P S g v i s m T E 8 B / B Z X 3 S 0 I p e W d J a z N c r 1 X 3 V p t m N 7 I 5 U N Z X C t U Y K 2 Z y M x 6 2 g M 1 f n w v 6 x w A v t Y d v A A A A / / 8 D A F B L A w Q U A A I A C A A A A C E A P t 4 7 X L A A A A D 6 A A A A E g A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b I T P Q Q u C M B g G 4 H v Q f 5 D d 3 a Z h l H z O Q 3 R L C I T o O n T o S L d w s / n f O v S T + g s Z Z X X r + L 0 8 8 L 7 f / X q D d G g b 7 y I 6 I 7 V K U I A p 8 o z l q u S N V i J B S q O U z W e w 5 8 W J V 8 I b t T L x Y M o E 1 d a e Y 0 K c c 9 g t s O 4 q E l I a k G O 2 y 4 t a t B x 9 s P y P f a m e t Y V A D A 6 v N S z E q z V e 0 i j C d L R A p h w y q b 4 m H D d j C u Q n h E 3 f 2 L 4 T T B h / m w O Z T i D v N 9 g D A A D / / w M A U E s D B B Q A A g A I A A A A I Q D 9 q 4 j A r Q A A A O k A A A A T A A A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b X y O M Q u D M B C F d 6 H / 4 U g X C y I 4 i 5 N 0 7 W K g g z j E e K X B J C d J B I v 4 3 5 u a v b c c v H v v e + d R B k U W u r S r O s v 8 W z i c g I t R i w o a 0 B g y i N P R 6 i R G 4 b 5 J 1 G W 7 O o c 2 P M n N I 9 G c 3 / b + I Q w 2 L A X Z c P Q t 2 R A t Q 3 G J g C v j a i G Y E C T p 1 V g B U p h R i Y l Y Z P 5 C W H I n r H + R M + 1 p 4 Z 8 F f Z 5 6 C 9 h 3 l u Q I L y D E G w T c w n H c M m X P D / 9 U 1 F 8 A A A D / / w M A U E s B A i 0 A F A A G A A g A A A A h A C r d q k D S A A A A N w E A A B M A A A A A A A A A A A A A A A A A A A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A A A C E A P t 4 7 X L A A A A D 6 A A A A E g A A A A A A A A A A A A A A A A A L A w A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A A A A h A P 2 r i M C t A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 6 w M A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A y Q Q A A A A A E Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g c 3 R h b m R h b G 9 u Z T 0 i b m 8 i P z 4 N C j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P i 0 F A A A A A A A A I Q U A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g c 3 R h b m R h b G 9 u Z T 0 i b m 8 i P z 4 N C j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Y T E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 2 L T E 5 V D E 0 O j M 1 O j I 1 L j I 1 M j E 1 O D V a I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z z 0 9 I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Y T E m c X V v d D t d I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z N z d h N z h i N T E t N W Y w Z i 0 0 Y j R l L W E 0 Y T c t M D Y y Y 2 E 4 M D V l N z l i I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x h M S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J R d W V y e U d y b 3 V w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I v P j x F b n R y e S B U e X B l P S J J c 1 R 5 c G V E Z X R l Y 3 R p b 2 5 F b m F i b G V k I i B W Y W x 1 Z T 0 i c 1 R y d W U i L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + A A A A A A A A A A A = < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1989644-954B-41F9-915D-9DA2822C8C07}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Check list</vt:lpstr>
+      <vt:lpstr>11-06-26</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Ivan Felipe Ortiz Fuentes - GIT de Apoyo Informático</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Yessica Paniagua Lamprea - GIT de Apoyo Informático</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>