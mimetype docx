--- v0 (2026-04-16)
+++ v1 (2026-07-27)
@@ -1,1646 +1,1818 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-147" w:tblpY="71"/>
         <w:tblW w:w="5218" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1782"/>
-        <w:gridCol w:w="1463"/>
+        <w:gridCol w:w="1839"/>
+        <w:gridCol w:w="1406"/>
         <w:gridCol w:w="886"/>
         <w:gridCol w:w="1802"/>
         <w:gridCol w:w="411"/>
         <w:gridCol w:w="2869"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001566C9" w:rsidRPr="001566C9" w14:paraId="79FF99F0" w14:textId="77777777" w:rsidTr="001566C9">
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="79FF99F0" w14:textId="77777777" w:rsidTr="00494025">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="998" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1201ADBB" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="1201ADBB" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001566C9">
-[...4 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Fecha:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4033" w:type="pct"/>
+            <w:tcW w:w="4002" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6572A3B7" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="6572A3B7" w14:textId="1FDC8E84" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="00494025">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:iCs/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001566C9">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001566C9" w:rsidRPr="001566C9" w14:paraId="773F082D" w14:textId="77777777" w:rsidTr="001566C9">
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="773F082D" w14:textId="77777777" w:rsidTr="00494025">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
-            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="998" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC1930F" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="5DC1930F" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001566C9">
-[...4 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Nombre del Solicitante:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="pct"/>
+            <w:tcW w:w="1244" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66337E7D" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="66337E7D" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-57"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="pct"/>
-            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60886BA8" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="60886BA8" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001566C9">
-[...4 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Línea:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1780" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C96FB99" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="6C96FB99" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001566C9" w:rsidRPr="001566C9" w14:paraId="13998BA4" w14:textId="77777777" w:rsidTr="001566C9">
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="13998BA4" w14:textId="77777777" w:rsidTr="00494025">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="998" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4829A041" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="4829A041" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001566C9">
-[...4 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Proyecto y/o Situación:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4033" w:type="pct"/>
+            <w:tcW w:w="4002" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF5CBD4" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="7FF5CBD4" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001566C9" w:rsidRPr="001566C9" w14:paraId="730367C2" w14:textId="77777777" w:rsidTr="001566C9">
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="730367C2" w14:textId="77777777" w:rsidTr="00DA55D4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="388"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="048EBD5E" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Situación actual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="5EA7B26D" w14:textId="77777777" w:rsidTr="001566C9">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B0688C" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="3A6FB0B6" w14:textId="77777777" w:rsidTr="001566C9">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6274EB31" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="114B3AD9" w14:textId="77777777" w:rsidTr="00DA55D4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DAFDE5" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Necesidad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="14037286" w14:textId="77777777" w:rsidTr="001566C9">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1D4597" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="2222AA5F" w14:textId="77777777" w:rsidTr="001566C9">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="342"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="634D28CA" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="30934D09" w14:textId="77777777" w:rsidTr="001566C9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="048EBD5E" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="26EEC1F3" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001566C9">
-[...4 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Situación actual</w:t>
+              <w:t>Justificación de Servicio y/o Producto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001566C9" w:rsidRPr="001566C9" w14:paraId="5EA7B26D" w14:textId="77777777" w:rsidTr="001566C9">
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="61EA18BB" w14:textId="77777777" w:rsidTr="001566C9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64B0688C" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="1DFF303B" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-57"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001566C9" w:rsidRPr="001566C9" w14:paraId="3A6FB0B6" w14:textId="77777777" w:rsidTr="001566C9">
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="2718334D" w14:textId="77777777" w:rsidTr="001566C9">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="342"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC39AD8" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="2BFF9AA7" w14:textId="77777777" w:rsidTr="00DA55D4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="388"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6674DAED" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Impacto y Viabilidad Técnica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="3C25E6AD" w14:textId="77777777" w:rsidTr="001566C9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6274EB31" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="07DCC95F" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-57"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001566C9" w:rsidRPr="001566C9" w14:paraId="114B3AD9" w14:textId="77777777" w:rsidTr="001566C9">
-[...75 lines deleted...]
-      <w:tr w:rsidR="001566C9" w:rsidRPr="001566C9" w14:paraId="2222AA5F" w14:textId="77777777" w:rsidTr="001566C9">
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="08BAAF68" w14:textId="77777777" w:rsidTr="001566C9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="634D28CA" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="150F5849" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-57"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001566C9" w:rsidRPr="001566C9" w14:paraId="30934D09" w14:textId="77777777" w:rsidTr="001566C9">
-[...213 lines deleted...]
-      <w:tr w:rsidR="001566C9" w:rsidRPr="001566C9" w14:paraId="65026CC5" w14:textId="77777777" w:rsidTr="001566C9">
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="65026CC5" w14:textId="77777777" w:rsidTr="00DA55D4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE7D5CF" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="7CE7D5CF" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001566C9">
-[...4 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DESCRIPCIÓN TÉCNICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001566C9" w:rsidRPr="001566C9" w14:paraId="6A44DC3A" w14:textId="77777777" w:rsidTr="001566C9">
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="6A44DC3A" w14:textId="77777777" w:rsidTr="00494025">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2913A419" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="2913A419" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001566C9">
-[...4 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Servicio y/o Producto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1682" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="718B2773" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="718B2773" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001566C9">
-[...4 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Descripción</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="pct"/>
+            <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="027554DA" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="027554DA" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001566C9">
-[...4 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Cantidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001566C9" w:rsidRPr="001566C9" w14:paraId="69B2F38F" w14:textId="77777777" w:rsidTr="001566C9">
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="69B2F38F" w14:textId="77777777" w:rsidTr="00494025">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC17D47" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="6EC17D47" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-57"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1682" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF00654" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="0FF00654" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="pct"/>
+            <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="062F8FF9" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="062F8FF9" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001566C9" w:rsidRPr="001566C9" w14:paraId="7FE43549" w14:textId="77777777" w:rsidTr="001566C9">
+      <w:tr w:rsidR="001566C9" w:rsidRPr="00DA55D4" w14:paraId="7FE43549" w14:textId="77777777" w:rsidTr="00494025">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1136A652" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="1136A652" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-57"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1682" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="78974471" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="78974471" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="pct"/>
+            <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5E29AD24" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="001566C9" w:rsidRDefault="001566C9" w:rsidP="001566C9">
+          <w:p w14:paraId="5E29AD24" w14:textId="77777777" w:rsidR="001566C9" w:rsidRPr="00DA55D4" w:rsidRDefault="001566C9" w:rsidP="001566C9">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...2 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="099B7432" w14:textId="79EB303F" w:rsidR="008824FB" w:rsidRDefault="008824FB" w:rsidP="001566C9"/>
+    <w:p w14:paraId="099B7432" w14:textId="79EB303F" w:rsidR="008824FB" w:rsidRPr="00DA55D4" w:rsidRDefault="008824FB" w:rsidP="001566C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F3E1C0" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00DA55D4" w:rsidRDefault="002156DE" w:rsidP="001566C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF15284" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00DA55D4" w:rsidRDefault="002156DE" w:rsidP="001566C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31EC110A" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00DA55D4" w:rsidRDefault="002156DE" w:rsidP="001566C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37CB4027" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00DA55D4" w:rsidRDefault="002156DE" w:rsidP="001566C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-39" w:tblpY="136"/>
         <w:tblW w:w="9073" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="2934"/>
         <w:gridCol w:w="2878"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00003EB2" w:rsidRPr="00003EB2" w14:paraId="7D7A6BD7" w14:textId="77777777" w:rsidTr="00003EB2">
+      <w:tr w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w14:paraId="7D7A6BD7" w14:textId="77777777" w:rsidTr="00DA55D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="728373A6" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00003EB2" w:rsidRDefault="00003EB2" w:rsidP="00003EB2">
+          <w:p w14:paraId="728373A6" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w:rsidRDefault="00003EB2" w:rsidP="00DA55D4">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003EB2">
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>ELABORO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2934" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37F89F44" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00003EB2" w:rsidRDefault="00003EB2" w:rsidP="00003EB2">
+          <w:p w14:paraId="37F89F44" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w:rsidRDefault="00003EB2" w:rsidP="00DA55D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003EB2">
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>REVISO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5802C633" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00003EB2" w:rsidRDefault="00003EB2" w:rsidP="00003EB2">
+          <w:p w14:paraId="5802C633" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w:rsidRDefault="00003EB2" w:rsidP="00DA55D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003EB2">
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>APROBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003EB2" w:rsidRPr="00003EB2" w14:paraId="1D811FC0" w14:textId="77777777" w:rsidTr="00003EB2">
+      <w:tr w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w14:paraId="1D811FC0" w14:textId="77777777" w:rsidTr="00003EB2">
         <w:trPr>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C8804B9" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00003EB2" w:rsidRDefault="00003EB2" w:rsidP="00003EB2">
+          <w:p w14:paraId="5C8804B9" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w:rsidRDefault="00003EB2" w:rsidP="00DA55D4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003EB2">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Firma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2934" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="692A2384" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00003EB2" w:rsidRDefault="00003EB2" w:rsidP="00003EB2">
+          <w:p w14:paraId="692A2384" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w:rsidRDefault="00003EB2" w:rsidP="00DA55D4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003EB2">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Firma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10A177E4" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00003EB2" w:rsidRDefault="00003EB2" w:rsidP="00003EB2">
+          <w:p w14:paraId="10A177E4" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w:rsidRDefault="00003EB2" w:rsidP="00DA55D4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003EB2">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Firma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003EB2" w:rsidRPr="00003EB2" w14:paraId="02B392FC" w14:textId="77777777" w:rsidTr="00003EB2">
+      <w:tr w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w14:paraId="02B392FC" w14:textId="77777777" w:rsidTr="00003EB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DABCBE2" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00003EB2" w:rsidRDefault="00003EB2" w:rsidP="00003EB2">
+          <w:p w14:paraId="7DABCBE2" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w:rsidRDefault="00003EB2" w:rsidP="00DA55D4">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003EB2">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nombre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2934" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42B993B7" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00003EB2" w:rsidRDefault="00003EB2" w:rsidP="00003EB2">
+          <w:p w14:paraId="42B993B7" w14:textId="6AAD10E7" w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w:rsidRDefault="00003EB2" w:rsidP="00DA55D4">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003EB2">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">  Nombre:</w:t>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nombre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64649BA2" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00003EB2" w:rsidRDefault="00003EB2" w:rsidP="00003EB2">
+          <w:p w14:paraId="64649BA2" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w:rsidRDefault="00003EB2" w:rsidP="00DA55D4">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003EB2">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nombre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00003EB2" w:rsidRPr="00003EB2" w14:paraId="22C16C4C" w14:textId="77777777" w:rsidTr="00003EB2">
+      <w:tr w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w14:paraId="22C16C4C" w14:textId="77777777" w:rsidTr="00003EB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E1A8E10" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00003EB2" w:rsidRDefault="00003EB2" w:rsidP="00003EB2">
+          <w:p w14:paraId="3E1A8E10" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w:rsidRDefault="00003EB2" w:rsidP="00DA55D4">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003EB2">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fecha: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2934" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BC8BE5B" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00003EB2" w:rsidRDefault="00003EB2" w:rsidP="00003EB2">
+          <w:p w14:paraId="1BC8BE5B" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w:rsidRDefault="00003EB2" w:rsidP="00DA55D4">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:iCs/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003EB2">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fecha: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F3B588F" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00003EB2" w:rsidRDefault="00003EB2" w:rsidP="00003EB2">
+          <w:p w14:paraId="7F3B588F" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w:rsidRDefault="00003EB2" w:rsidP="00DA55D4">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:iCs/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003EB2">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00DA55D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fecha:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4EA6D207" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00003EB2" w:rsidRDefault="00003EB2" w:rsidP="001566C9">
+    <w:p w14:paraId="4EA6D207" w14:textId="77777777" w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w:rsidRDefault="00003EB2" w:rsidP="001566C9">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00003EB2" w:rsidRPr="00003EB2" w:rsidSect="006B1CD7">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidR="00003EB2" w:rsidRPr="00DA55D4" w:rsidSect="006B1CD7">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="122"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="284" w:footer="1644" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ADFCDC6" w14:textId="77777777" w:rsidR="00B517F1" w:rsidRDefault="00B517F1">
+    <w:p w14:paraId="65760E0E" w14:textId="77777777" w:rsidR="00DE1C84" w:rsidRDefault="00DE1C84">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="540C1377" w14:textId="77777777" w:rsidR="00B517F1" w:rsidRDefault="00B517F1">
+    <w:p w14:paraId="708AA47A" w14:textId="77777777" w:rsidR="00DE1C84" w:rsidRDefault="00DE1C84">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Montserrat">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002FF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="14E0B352" w14:textId="77777777" w:rsidR="00600F5F" w:rsidRDefault="00600F5F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76F5B148" w14:textId="509C3B5D" w:rsidR="00DA55D4" w:rsidRDefault="00DA55D4">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i w:val="0"/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CDF840E" wp14:editId="0602FCA3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-314325</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>104775</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="6675755" cy="939165"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="507437513" name="Imagen 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6675755" cy="939165"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="043B6DF3" w14:textId="77777777" w:rsidR="00DA55D4" w:rsidRDefault="00DA55D4">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A1D6D0D" w14:textId="77777777" w:rsidR="002355B9" w:rsidRDefault="002355B9" w:rsidP="002355B9">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>____________________________________________________________________________________</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="55ED9524" w14:textId="77777777" w:rsidR="002355B9" w:rsidRDefault="002355B9" w:rsidP="002355B9">
     <w:pPr>
       <w:jc w:val="center"/>
@@ -1711,755 +1883,895 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6086475" cy="933450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3722A032" w14:textId="77777777" w:rsidR="00B517F1" w:rsidRDefault="00B517F1">
+    <w:p w14:paraId="2F625C1F" w14:textId="77777777" w:rsidR="00DE1C84" w:rsidRDefault="00DE1C84">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D63D77B" w14:textId="77777777" w:rsidR="00B517F1" w:rsidRDefault="00B517F1">
+    <w:p w14:paraId="7C7AF7FF" w14:textId="77777777" w:rsidR="00DE1C84" w:rsidRDefault="00DE1C84">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9213" w:type="dxa"/>
-[...8 lines deleted...]
-      </w:tblBorders>
+      <w:tblW w:w="5255" w:type="pct"/>
+      <w:tblInd w:w="-142" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1617"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="2130"/>
+      <w:gridCol w:w="3034"/>
+      <w:gridCol w:w="2259"/>
+      <w:gridCol w:w="2101"/>
+      <w:gridCol w:w="1895"/>
     </w:tblGrid>
-    <w:tr w:rsidR="005A09AF" w:rsidRPr="0095711B" w14:paraId="2D8E80B7" w14:textId="77777777" w:rsidTr="00DD2BC1">
+    <w:tr w:rsidR="002156DE" w:rsidRPr="00A42811" w14:paraId="2F9CAAA4" w14:textId="77777777" w:rsidTr="00DA55D4">
       <w:trPr>
-        <w:trHeight w:val="509"/>
-        <w:jc w:val="center"/>
+        <w:trHeight w:val="311"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9213" w:type="dxa"/>
+          <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4DED8EDD" w14:textId="05AC1B3A" w:rsidR="005A09AF" w:rsidRPr="006566C2" w:rsidRDefault="00003EB2" w:rsidP="005A09AF">
+        <w:p w14:paraId="05C3478D" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
           <w:pPr>
-            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
-              <w:bCs/>
               <w:i w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:bookmarkStart w:id="0" w:name="_Hlk171516344"/>
+          <w:r w:rsidRPr="00A42811">
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
-[...2 lines deleted...]
-              <w:i w:val="0"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>FICHA DE VIA</w:t>
-[...58 lines deleted...]
-            </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21209996" wp14:editId="7AB0E61B">
-[...7 lines deleted...]
-                <wp:extent cx="819150" cy="685800"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15C5AA12" wp14:editId="5B1A27B7">
+                <wp:extent cx="5581650" cy="676275"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-[...7 lines deleted...]
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="1416008081" name="Imagen 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="2" name="Imagen 2" descr="Logotipo, nombre de la empresa&#10;&#10;Descripción generada automáticamente">
-[...5 lines deleted...]
-                        </pic:cNvPr>
+                        <pic:cNvPr id="0" name="Imagen 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1" cstate="print">
+                        <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
-                        <a:srcRect/>
+                        <a:srcRect t="22772"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="819150" cy="685800"/>
+                          <a:ext cx="5581650" cy="676275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="002156DE" w:rsidRPr="00A42811" w14:paraId="636A7B74" w14:textId="77777777" w:rsidTr="00DA55D4">
+      <w:trPr>
+        <w:trHeight w:val="311"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5000" w:type="pct"/>
+          <w:gridSpan w:val="4"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="284B14D2" w14:textId="7468B82F" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>FICHA DE VIABILIDAD TÉCNICA</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="002156DE" w:rsidRPr="00A42811" w14:paraId="3F9F6A0F" w14:textId="77777777" w:rsidTr="00DA55D4">
+      <w:trPr>
+        <w:trHeight w:val="311"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1633" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="070EEFB4" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>PROCESO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2914" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:noWrap/>
+          <w:tcW w:w="3367" w:type="pct"/>
+          <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6853B991" w14:textId="77777777" w:rsidR="005A09AF" w:rsidRPr="006566C2" w:rsidRDefault="005A09AF" w:rsidP="005A09AF">
+        <w:p w14:paraId="630E88B5" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
           <w:pPr>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:color w:val="000000"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006566C2">
+          <w:r w:rsidRPr="00A42811">
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:color w:val="000000"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>PROCESO</w:t>
+            <w:t>GESTIÓN TICS</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="002156DE" w:rsidRPr="00A42811" w14:paraId="1D804A7C" w14:textId="77777777" w:rsidTr="00DA55D4">
+      <w:trPr>
+        <w:trHeight w:val="311"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1633" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="61B4A746" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>PROCEDIMIENTO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4682" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:noWrap/>
+          <w:tcW w:w="3367" w:type="pct"/>
+          <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6F02EDED" w14:textId="1F2A5456" w:rsidR="005A09AF" w:rsidRPr="006566C2" w:rsidRDefault="005A09AF" w:rsidP="005A09AF">
+        <w:p w14:paraId="6A8222DC" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006566C2">
+          <w:r w:rsidRPr="00A42811">
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t xml:space="preserve">GESTIÓN </w:t>
-[...10 lines deleted...]
-            <w:t>TICS</w:t>
+            <w:t>PLANEACIÓN Y GESTIÓN</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="005A09AF" w:rsidRPr="0095711B" w14:paraId="1CC878BE" w14:textId="77777777" w:rsidTr="00DD2BC1">
+    <w:tr w:rsidR="002156DE" w:rsidRPr="00A42811" w14:paraId="0278D42D" w14:textId="77777777" w:rsidTr="00DA55D4">
       <w:trPr>
-        <w:trHeight w:val="300"/>
-        <w:jc w:val="center"/>
+        <w:trHeight w:val="530"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1617" w:type="dxa"/>
-          <w:vMerge/>
+          <w:tcW w:w="1633" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="54F44060" w14:textId="77777777" w:rsidR="005A09AF" w:rsidRPr="006566C2" w:rsidRDefault="005A09AF" w:rsidP="005A09AF">
+        <w:p w14:paraId="5DB6347D" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
           <w:pPr>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
               <w:i w:val="0"/>
-              <w:color w:val="000000"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>FECHA DE APROBACIÓN:</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2914" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:noWrap/>
+          <w:tcW w:w="1216" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="39568DB9" w14:textId="77174B03" w:rsidR="005A09AF" w:rsidRPr="006566C2" w:rsidRDefault="00003EB2" w:rsidP="005A09AF">
+        <w:p w14:paraId="32087727" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
           <w:pPr>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
               <w:i w:val="0"/>
-              <w:color w:val="000000"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00A42811">
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
               <w:i w:val="0"/>
-              <w:color w:val="000000"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>PROCEDIMIENTO</w:t>
+            <w:t>CÓDIGO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4682" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:noWrap/>
+          <w:tcW w:w="1131" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4887CCCC" w14:textId="51516B36" w:rsidR="005A09AF" w:rsidRPr="006566C2" w:rsidRDefault="00003EB2" w:rsidP="005A09AF">
+        <w:p w14:paraId="09CFE18C" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
               <w:i w:val="0"/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00A42811">
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
               <w:i w:val="0"/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>PLANEACIÓN Y GESTIÓN TECNOLÓGICA</w:t>
+            <w:t>VERSIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
-    </w:tr>
-[...4 lines deleted...]
-      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1617" w:type="dxa"/>
-          <w:vMerge/>
+          <w:tcW w:w="1020" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="51CCC134" w14:textId="77777777" w:rsidR="005A09AF" w:rsidRPr="006566C2" w:rsidRDefault="005A09AF" w:rsidP="005A09AF">
+        <w:p w14:paraId="070C6B30" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
           <w:pPr>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
               <w:i w:val="0"/>
-              <w:color w:val="000000"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>PÁGINA:</w:t>
+          </w:r>
         </w:p>
       </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="002156DE" w:rsidRPr="00A42811" w14:paraId="757B49A8" w14:textId="77777777" w:rsidTr="00DA55D4">
+      <w:trPr>
+        <w:trHeight w:val="327"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2914" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:noWrap/>
+          <w:tcW w:w="1633" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="371CB9DD" w14:textId="77777777" w:rsidR="005A09AF" w:rsidRPr="006566C2" w:rsidRDefault="005A09AF" w:rsidP="005A09AF">
+        <w:p w14:paraId="70707D9D" w14:textId="38BCF5F2" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="00A42811" w:rsidP="002156DE">
           <w:pPr>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006566C2">
+          <w:r w:rsidRPr="00A42811">
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>FECHA DE APROBACIÓN</w:t>
+            <w:t>21/07/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:noWrap/>
+          <w:tcW w:w="1216" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6413222F" w14:textId="77777777" w:rsidR="005A09AF" w:rsidRPr="006566C2" w:rsidRDefault="005A09AF" w:rsidP="005A09AF">
+        <w:p w14:paraId="268FE3E1" w14:textId="213A09A8" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
           <w:pPr>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006566C2">
+          <w:r w:rsidRPr="00A42811">
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
-              <w:lang w:eastAsia="es-CO"/>
-[...121 lines deleted...]
-              <w:lang w:eastAsia="es-CO"/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>GTI04-FOR01</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2130" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:noWrap/>
+          <w:tcW w:w="1131" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="22B3ADC1" w14:textId="59D8CAF0" w:rsidR="005A09AF" w:rsidRPr="006566C2" w:rsidRDefault="00BF5817" w:rsidP="005A09AF">
+        <w:p w14:paraId="7925F23F" w14:textId="080F8759" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
           <w:pPr>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006566C2">
+          <w:r w:rsidRPr="00A42811">
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00600F5F">
+          <w:r w:rsidR="00A42811" w:rsidRPr="00A42811">
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Arial"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i w:val="0"/>
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>7</w:t>
+            <w:t>8</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1020" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="3FCB4DFA" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> de </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
+    <w:bookmarkEnd w:id="0"/>
   </w:tbl>
-  <w:p w14:paraId="5A532EF2" w14:textId="6DF68B15" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="00600F5F">
+  <w:p w14:paraId="5A532EF2" w14:textId="6DF68B15" w:rsidR="009504F2" w:rsidRPr="00A42811" w:rsidRDefault="009504F2" w:rsidP="00DA55D4">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:rPr>
-        <w:rFonts w:ascii="Code3of9" w:hAnsi="Code3of9"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i w:val="0"/>
-        <w:sz w:val="40"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F9CA853" w14:textId="77777777" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="00707ED7">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:right="-6"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                                                                                </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="67F25CEE" w14:textId="77777777" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="006F058C">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:ind w:right="-6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="57E3FC23" w14:textId="77777777" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="00247AA3">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Ttulo1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Ttulo2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -2548,269 +2860,277 @@
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="788084049">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00247AA3"/>
     <w:rsid w:val="00003EB2"/>
     <w:rsid w:val="00010708"/>
     <w:rsid w:val="00014AF0"/>
     <w:rsid w:val="00035488"/>
+    <w:rsid w:val="000720D8"/>
     <w:rsid w:val="000816D2"/>
     <w:rsid w:val="000A4E9E"/>
     <w:rsid w:val="000A74FF"/>
     <w:rsid w:val="000B2594"/>
     <w:rsid w:val="000B2AA6"/>
     <w:rsid w:val="000B3E4F"/>
     <w:rsid w:val="000D0CD1"/>
     <w:rsid w:val="000F1207"/>
     <w:rsid w:val="000F7171"/>
+    <w:rsid w:val="00134238"/>
     <w:rsid w:val="001518B1"/>
     <w:rsid w:val="001566C9"/>
     <w:rsid w:val="00193BCE"/>
     <w:rsid w:val="001C3402"/>
     <w:rsid w:val="001C5801"/>
     <w:rsid w:val="001C7FC9"/>
     <w:rsid w:val="001D453F"/>
     <w:rsid w:val="001F5160"/>
     <w:rsid w:val="002102B5"/>
+    <w:rsid w:val="002156DE"/>
+    <w:rsid w:val="00231938"/>
     <w:rsid w:val="002355B9"/>
     <w:rsid w:val="00236FF2"/>
     <w:rsid w:val="0024054F"/>
     <w:rsid w:val="00247AA3"/>
     <w:rsid w:val="00273EC0"/>
     <w:rsid w:val="0028501B"/>
     <w:rsid w:val="002B1A13"/>
     <w:rsid w:val="002B31A3"/>
     <w:rsid w:val="002E4975"/>
     <w:rsid w:val="002F08C1"/>
     <w:rsid w:val="002F4D8E"/>
     <w:rsid w:val="00306E4A"/>
     <w:rsid w:val="00306F8C"/>
     <w:rsid w:val="00347FE8"/>
     <w:rsid w:val="003678CD"/>
     <w:rsid w:val="0038461D"/>
     <w:rsid w:val="003B36F7"/>
     <w:rsid w:val="003D25F0"/>
     <w:rsid w:val="003E3C71"/>
     <w:rsid w:val="00400B75"/>
     <w:rsid w:val="004040D1"/>
     <w:rsid w:val="004304BB"/>
     <w:rsid w:val="00434546"/>
     <w:rsid w:val="00475F1E"/>
     <w:rsid w:val="0047744F"/>
+    <w:rsid w:val="00494025"/>
     <w:rsid w:val="004A376E"/>
     <w:rsid w:val="004A4FC6"/>
     <w:rsid w:val="004B391F"/>
     <w:rsid w:val="004D7E2A"/>
     <w:rsid w:val="004E257D"/>
     <w:rsid w:val="00505160"/>
     <w:rsid w:val="005134D3"/>
     <w:rsid w:val="0052675B"/>
     <w:rsid w:val="0059774D"/>
     <w:rsid w:val="005A09AF"/>
     <w:rsid w:val="005B3415"/>
     <w:rsid w:val="005B5C90"/>
     <w:rsid w:val="005E4C9D"/>
     <w:rsid w:val="00600F5F"/>
     <w:rsid w:val="00645E0D"/>
     <w:rsid w:val="006566C2"/>
     <w:rsid w:val="00667B55"/>
     <w:rsid w:val="0068177D"/>
     <w:rsid w:val="0068600D"/>
     <w:rsid w:val="00687B40"/>
     <w:rsid w:val="0069304E"/>
     <w:rsid w:val="006B1CD7"/>
     <w:rsid w:val="006F058C"/>
     <w:rsid w:val="00700806"/>
     <w:rsid w:val="00707ED7"/>
     <w:rsid w:val="00766D28"/>
     <w:rsid w:val="007817F4"/>
     <w:rsid w:val="00800F75"/>
     <w:rsid w:val="008204CA"/>
     <w:rsid w:val="00824EE2"/>
     <w:rsid w:val="00826EBD"/>
     <w:rsid w:val="00850CC0"/>
     <w:rsid w:val="00860DF9"/>
     <w:rsid w:val="008824FB"/>
     <w:rsid w:val="008A4D66"/>
     <w:rsid w:val="008B55FA"/>
     <w:rsid w:val="008B5BCF"/>
     <w:rsid w:val="008D4970"/>
     <w:rsid w:val="008F65F8"/>
     <w:rsid w:val="0092128C"/>
     <w:rsid w:val="00930CE7"/>
     <w:rsid w:val="009504F2"/>
     <w:rsid w:val="0096460B"/>
     <w:rsid w:val="00985B34"/>
     <w:rsid w:val="009958E9"/>
     <w:rsid w:val="00997380"/>
     <w:rsid w:val="009C2502"/>
     <w:rsid w:val="00A03061"/>
     <w:rsid w:val="00A03F5D"/>
+    <w:rsid w:val="00A42811"/>
     <w:rsid w:val="00A70787"/>
     <w:rsid w:val="00A87D7C"/>
     <w:rsid w:val="00AB08AA"/>
     <w:rsid w:val="00AC13A6"/>
     <w:rsid w:val="00AD7A74"/>
     <w:rsid w:val="00AE65EB"/>
     <w:rsid w:val="00B517F1"/>
     <w:rsid w:val="00B9148A"/>
     <w:rsid w:val="00B97B80"/>
     <w:rsid w:val="00BB2FED"/>
     <w:rsid w:val="00BC0FA1"/>
     <w:rsid w:val="00BF5817"/>
     <w:rsid w:val="00C02BD0"/>
     <w:rsid w:val="00C15E6D"/>
     <w:rsid w:val="00C41A3C"/>
     <w:rsid w:val="00C43BF4"/>
     <w:rsid w:val="00C56F8C"/>
     <w:rsid w:val="00C93D97"/>
     <w:rsid w:val="00CB4D06"/>
     <w:rsid w:val="00CC4462"/>
     <w:rsid w:val="00CE5A84"/>
     <w:rsid w:val="00CF3787"/>
     <w:rsid w:val="00D03D34"/>
     <w:rsid w:val="00D12FF6"/>
     <w:rsid w:val="00D2411B"/>
     <w:rsid w:val="00D35733"/>
     <w:rsid w:val="00D42563"/>
+    <w:rsid w:val="00DA55D4"/>
     <w:rsid w:val="00DC444A"/>
     <w:rsid w:val="00DD4FEB"/>
+    <w:rsid w:val="00DE1C84"/>
     <w:rsid w:val="00DE6C14"/>
     <w:rsid w:val="00E03DE5"/>
     <w:rsid w:val="00E33945"/>
     <w:rsid w:val="00E71768"/>
     <w:rsid w:val="00E82EDC"/>
     <w:rsid w:val="00EB16BC"/>
     <w:rsid w:val="00EC1632"/>
     <w:rsid w:val="00EC17B6"/>
     <w:rsid w:val="00ED3932"/>
     <w:rsid w:val="00EE5807"/>
     <w:rsid w:val="00F07258"/>
     <w:rsid w:val="00F232F7"/>
     <w:rsid w:val="00F24E1B"/>
     <w:rsid w:val="00F33E51"/>
     <w:rsid w:val="00F766E0"/>
     <w:rsid w:val="00F8286A"/>
     <w:rsid w:val="00FB4F1D"/>
     <w:rsid w:val="00FE3F95"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D1090B4"/>
   <w15:docId w15:val="{A7EEFCCA-16CD-45E1-9A07-3C1C9933AD6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3542,81 +3862,85 @@
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
       <w:i/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:rsid w:val="0038461D"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="464667364">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3880,67 +4204,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B295CFC5-7B0F-4590-9BA2-6E30A0726A94}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>63</Words>
-  <Characters>349</Characters>
+  <Words>54</Words>
+  <Characters>303</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CGN – 1000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>411</CharactersWithSpaces>
+  <CharactersWithSpaces>356</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CGN – 1000</dc:title>
   <dc:creator>mcordoba</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>