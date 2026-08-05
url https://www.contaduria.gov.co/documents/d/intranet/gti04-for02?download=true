--- v0 (2026-04-16)
+++ v1 (2026-08-05)
@@ -1,2196 +1,2434 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6A795104" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="002C6B93">
+    <w:p w14:paraId="6A795104" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="00082ACD">
       <w:pPr>
+        <w:ind w:right="-376"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc131224171"/>
       <w:bookmarkStart w:id="1" w:name="_Toc131499303"/>
-      <w:r w:rsidRPr="006A04C7">
+      <w:r w:rsidRPr="00082ACD">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OBJETO DE LA CONTRATACION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="006A04C7">
+      <w:r w:rsidRPr="00082ACD">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A04C7">
+      <w:r w:rsidRPr="00082ACD">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>(Indicar el objeto del contrato a realizar)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        </w:rPr>
+        <w:t>Indicar el objeto del contrato a realizar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAE6C31" w14:textId="2357BF3C" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93">
+    <w:p w14:paraId="1CAE6C31" w14:textId="2357BF3C" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004D005B">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A04C7">
+      <w:r w:rsidRPr="00082ACD">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El proponente deberá conformar su propuesta de acuerdo con las siguientes especificaciones técnicas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10065" w:type="dxa"/>
-        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1134"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="6804"/>
+        <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C6B93" w:rsidRPr="006A04C7" w14:paraId="41262B38" w14:textId="77777777" w:rsidTr="004A552D">
+      <w:tr w:rsidR="002C6B93" w:rsidRPr="00082ACD" w14:paraId="41262B38" w14:textId="77777777" w:rsidTr="00AD6C84">
         <w:trPr>
           <w:trHeight w:val="554"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6FAB47"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE60116" w14:textId="5A58D349" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="2EE60116" w14:textId="2706D9F3" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="00500633" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Item</w:t>
+              </w:rPr>
+              <w:t>Ítem</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-            <w:tcW w:w="7230" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6FAB47"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48C4792A" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="48C4792A" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:pStyle w:val="T3Sensor"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Requerimientos Mínimos Obligatorios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6FAB47"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="346927BC" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="346927BC" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cumple o No Cumple</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C6B93" w:rsidRPr="006A04C7" w14:paraId="208ACAF1" w14:textId="77777777" w:rsidTr="004A552D">
+      <w:tr w:rsidR="002C6B93" w:rsidRPr="00082ACD" w14:paraId="208ACAF1" w14:textId="77777777" w:rsidTr="00500633">
         <w:trPr>
           <w:trHeight w:val="149"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7054C79A" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7054C79A" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7A4AFD" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="7F7A4AFD" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A04C7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ALCANCE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="119BC96B" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="119BC96B" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C6B93" w:rsidRPr="006A04C7" w14:paraId="0572A698" w14:textId="77777777" w:rsidTr="004A552D">
+      <w:tr w:rsidR="002C6B93" w:rsidRPr="00082ACD" w14:paraId="0572A698" w14:textId="77777777" w:rsidTr="00082ACD">
         <w:trPr>
           <w:trHeight w:val="149"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          </w:tcPr>
+          <w:p w14:paraId="07983474" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="7230" w:type="dxa"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="752102C1" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          </w:tcPr>
+          <w:p w14:paraId="752102C1" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E73A44C" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C6B93" w:rsidRPr="006A04C7" w14:paraId="25D55B86" w14:textId="77777777" w:rsidTr="004A552D">
+      <w:tr w:rsidR="002C6B93" w:rsidRPr="00082ACD" w14:paraId="25D55B86" w14:textId="77777777" w:rsidTr="00500633">
         <w:trPr>
           <w:trHeight w:val="149"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6DC46D" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1A6DC46D" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="00154DB6" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="00154DB6" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ESPECIFICACION DE PRODUCTO Y/O SERVICIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4C52F6DD" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4C52F6DD" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C6B93" w:rsidRPr="006A04C7" w14:paraId="62A41671" w14:textId="77777777" w:rsidTr="004A552D">
+      <w:tr w:rsidR="002C6B93" w:rsidRPr="00082ACD" w14:paraId="62A41671" w14:textId="77777777" w:rsidTr="00082ACD">
         <w:trPr>
           <w:trHeight w:val="149"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          </w:tcPr>
+          <w:p w14:paraId="0524DFA0" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="7230" w:type="dxa"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="72A3BC96" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          </w:tcPr>
+          <w:p w14:paraId="72A3BC96" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E86C0EE" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61A0EBD6" w14:textId="2C912E54" w:rsidR="001007E2" w:rsidRPr="006A04C7" w:rsidRDefault="001007E2">
+    <w:p w14:paraId="61A0EBD6" w14:textId="2C912E54" w:rsidR="001007E2" w:rsidRPr="00082ACD" w:rsidRDefault="001007E2">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10145" w:type="dxa"/>
-        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="49" w:type="dxa"/>
           <w:left w:w="69" w:type="dxa"/>
           <w:bottom w:w="3" w:type="dxa"/>
           <w:right w:w="21" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1151"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1781"/>
+        <w:gridCol w:w="727"/>
+        <w:gridCol w:w="7090"/>
+        <w:gridCol w:w="1397"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C6B93" w:rsidRPr="006A04C7" w14:paraId="77C0917C" w14:textId="77777777" w:rsidTr="004A552D">
+      <w:tr w:rsidR="002C6B93" w:rsidRPr="00082ACD" w14:paraId="77C0917C" w14:textId="77777777" w:rsidTr="00AD6C84">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcW w:w="727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6FAB47"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3963FD4D" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="3963FD4D" w14:textId="09B3A79B" w:rsidR="002C6B93" w:rsidRPr="00F0061A" w:rsidRDefault="00500633" w:rsidP="00F0061A">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:lang w:val="es-CO"/>
-[...1 lines deleted...]
-              <w:t>Item</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Ítem</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-            <w:tcW w:w="7213" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6FAB47"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF938BB" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="4BF938BB" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="00F0061A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="52"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:lang w:val="es-CO"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Requerimientos Mínimos Obligatorios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="dxa"/>
+            <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6FAB47"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33023BE5" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="33023BE5" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00F0061A" w:rsidRDefault="002C6B93" w:rsidP="00F0061A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Cumple o No Cumple</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C6B93" w:rsidRPr="006A04C7" w14:paraId="73EB5F29" w14:textId="77777777" w:rsidTr="004A552D">
+      <w:tr w:rsidR="002C6B93" w:rsidRPr="00082ACD" w14:paraId="73EB5F29" w14:textId="77777777" w:rsidTr="00500633">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcW w:w="727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="319A4553" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="319A4553" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7213" w:type="dxa"/>
+            <w:tcW w:w="7090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="06623DA0" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="06623DA0" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="es-CO"/>
-[...1 lines deleted...]
-              <w:t>CUMPLIMIENTO DE LA NORMA AMBIENTAL ISO 14001 (Diligenciar Si aplica para el proceso)</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CUMPLIMIENTO DE LA NORMA AMBIENTAL ISO 14001 </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1781" w:type="dxa"/>
+            <w:r w:rsidRPr="00500633">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>(Diligenciar Si aplica para el proceso)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="01E2C6A5" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="01E2C6A5" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C6B93" w:rsidRPr="006A04C7" w14:paraId="184374FB" w14:textId="77777777" w:rsidTr="004A552D">
+      <w:tr w:rsidR="002C6B93" w:rsidRPr="00082ACD" w14:paraId="184374FB" w14:textId="77777777" w:rsidTr="00F0061A">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcW w:w="727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="27AEA315" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          </w:tcPr>
+          <w:p w14:paraId="27AEA315" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7213" w:type="dxa"/>
+            <w:tcW w:w="7090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="71B3187E" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          </w:tcPr>
+          <w:p w14:paraId="71B3187E" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="dxa"/>
+            <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7EBF9EFE" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          </w:tcPr>
+          <w:p w14:paraId="7EBF9EFE" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C6B93" w:rsidRPr="006A04C7" w14:paraId="0F145ADE" w14:textId="77777777" w:rsidTr="004A552D">
+      <w:tr w:rsidR="002C6B93" w:rsidRPr="00082ACD" w14:paraId="0F145ADE" w14:textId="77777777" w:rsidTr="00500633">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcW w:w="727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6EEB7AA7" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="6EEB7AA7" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7213" w:type="dxa"/>
+            <w:tcW w:w="7090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5ACD3EB8" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="5ACD3EB8" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="es-CO"/>
-[...1 lines deleted...]
-              <w:t>ESPECIFICACIONES DE SEGURIDAD INFORMATICA DE PRODUCTO Y/O SERVICIO ISO 27001 (Diligenciar Si aplica para el proceso)</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESPECIFICACIONES DE SEGURIDAD INFORMATICA DE PRODUCTO Y/O SERVICIO ISO 27001 </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1781" w:type="dxa"/>
+            <w:r w:rsidRPr="00500633">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>(Diligenciar Si aplica para el proceso)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEC01F9" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="0EEC01F9" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C6B93" w:rsidRPr="006A04C7" w14:paraId="077375EF" w14:textId="77777777" w:rsidTr="004A552D">
+      <w:tr w:rsidR="002C6B93" w:rsidRPr="00082ACD" w14:paraId="077375EF" w14:textId="77777777" w:rsidTr="00F0061A">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcW w:w="727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1AEEACF9" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          </w:tcPr>
+          <w:p w14:paraId="1AEEACF9" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7213" w:type="dxa"/>
+            <w:tcW w:w="7090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="516E9A62" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          </w:tcPr>
+          <w:p w14:paraId="516E9A62" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="dxa"/>
+            <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1B2577D9" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          </w:tcPr>
+          <w:p w14:paraId="1B2577D9" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C6B93" w:rsidRPr="006A04C7" w14:paraId="0A57AD1D" w14:textId="77777777" w:rsidTr="004A552D">
+      <w:tr w:rsidR="002C6B93" w:rsidRPr="00082ACD" w14:paraId="0A57AD1D" w14:textId="77777777" w:rsidTr="00500633">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcW w:w="727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="73800AD8" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="73800AD8" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7213" w:type="dxa"/>
+            <w:tcW w:w="7090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="122CE314" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="122CE314" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>CUMPLIMIENTO DE LA NORMA DE SEGURIDAD Y SALUD EN EL TRABAJO ISO 45001</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A04C7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A04C7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00500633">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>(Diligenciar Si aplica para el proceso)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="dxa"/>
+            <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5F102B3D" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="5F102B3D" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C6B93" w:rsidRPr="006A04C7" w14:paraId="031B5C09" w14:textId="77777777" w:rsidTr="004A552D">
+      <w:tr w:rsidR="002C6B93" w:rsidRPr="00082ACD" w14:paraId="031B5C09" w14:textId="77777777" w:rsidTr="00F0061A">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:tcW w:w="727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6098DEDD" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          </w:tcPr>
+          <w:p w14:paraId="6098DEDD" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="es-CO"/>
-[...6 lines deleted...]
-            <w:tcW w:w="7213" w:type="dxa"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="63AAC05D" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          </w:tcPr>
+          <w:p w14:paraId="63AAC05D" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="es-CO"/>
-[...6 lines deleted...]
-            <w:tcW w:w="1781" w:type="dxa"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="28A2A832" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="006A04C7" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
+          <w:p w14:paraId="28A2A832" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="004A552D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58AB2980" w14:textId="305425CC" w:rsidR="002C6B93" w:rsidRPr="00C852DC" w:rsidRDefault="002C6B93">
+    <w:p w14:paraId="3EFFCE2F" w14:textId="2DC692A2" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="002C6B93">
       <w:pPr>
+        <w:spacing w:after="3"/>
+        <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00082ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Elabor</w:t>
+      </w:r>
+      <w:r w:rsidR="00082ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00082ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00082ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3EFFCE2F" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRPr="00C852DC" w:rsidRDefault="002C6B93" w:rsidP="002C6B93">
+    <w:p w14:paraId="7695B3A4" w14:textId="1C11B597" w:rsidR="002C6B93" w:rsidRPr="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="002C6B93">
       <w:pPr>
         <w:spacing w:after="3"/>
         <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00082ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>evisión Técnica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00082ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00082ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0F700D" w14:textId="5384BC00" w:rsidR="00082ACD" w:rsidRDefault="002C6B93" w:rsidP="002C6B93">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C852DC">
+      <w:r w:rsidRPr="00082ACD">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Elaboro:</w:t>
+        <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C852DC">
+      <w:r w:rsidR="00082ACD">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>probó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C852DC">
+      <w:r w:rsidRPr="00082ACD">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-[...89 lines deleted...]
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>xxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C852DC">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002C6B93" w:rsidRPr="00C852DC">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="00082ACD" w:rsidSect="00082ACD">
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1701" w:bottom="1701" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="524998C6" w14:textId="77777777" w:rsidR="00F16B49" w:rsidRDefault="00F16B49" w:rsidP="002C6B93">
+    <w:p w14:paraId="00358499" w14:textId="77777777" w:rsidR="003842A9" w:rsidRDefault="003842A9" w:rsidP="002C6B93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="264912FA" w14:textId="77777777" w:rsidR="00F16B49" w:rsidRDefault="00F16B49" w:rsidP="002C6B93">
+    <w:p w14:paraId="66DE2EF6" w14:textId="77777777" w:rsidR="003842A9" w:rsidRDefault="003842A9" w:rsidP="002C6B93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Montserrat">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002FF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
+    <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68920C4A" w14:textId="77777777" w:rsidR="00C852DC" w:rsidRDefault="00C852DC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="563F992D" w14:textId="7005F2BD" w:rsidR="00082ACD" w:rsidRDefault="00082ACD">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F3E2496" wp14:editId="7B2A89AA">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-409575</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-314960</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="6675755" cy="939165"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="507437513" name="Imagen 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6675755" cy="939165"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
-</w:ftr>
-[...14 lines deleted...]
-  <w:p w14:paraId="438EEF0F" w14:textId="77777777" w:rsidR="00C852DC" w:rsidRDefault="00C852DC">
+  <w:p w14:paraId="05BC7784" w14:textId="77777777" w:rsidR="00082ACD" w:rsidRDefault="00082ACD">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D640D0D" w14:textId="77777777" w:rsidR="00F16B49" w:rsidRDefault="00F16B49" w:rsidP="002C6B93">
+    <w:p w14:paraId="07C486CF" w14:textId="77777777" w:rsidR="003842A9" w:rsidRDefault="003842A9" w:rsidP="002C6B93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5608B5F3" w14:textId="77777777" w:rsidR="00F16B49" w:rsidRDefault="00F16B49" w:rsidP="002C6B93">
+    <w:p w14:paraId="22712290" w14:textId="77777777" w:rsidR="003842A9" w:rsidRDefault="003842A9" w:rsidP="002C6B93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tablaconcuadrcula"/>
-[...2 lines deleted...]
-      <w:tblLayout w:type="fixed"/>
+      <w:tblW w:w="5175" w:type="pct"/>
+      <w:tblCellMar>
+        <w:left w:w="70" w:type="dxa"/>
+        <w:right w:w="70" w:type="dxa"/>
+      </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1333"/>
-[...3 lines deleted...]
-      <w:gridCol w:w="2126"/>
+      <w:gridCol w:w="2891"/>
+      <w:gridCol w:w="2259"/>
+      <w:gridCol w:w="2102"/>
+      <w:gridCol w:w="1895"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006A04C7" w14:paraId="6CE63255" w14:textId="77777777" w:rsidTr="006A04C7">
+    <w:tr w:rsidR="00082ACD" w:rsidRPr="00D6749B" w14:paraId="68EB8883" w14:textId="77777777" w:rsidTr="00357E85">
       <w:trPr>
-        <w:trHeight w:val="331"/>
+        <w:trHeight w:val="311"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1333" w:type="dxa"/>
-          <w:vMerge w:val="restart"/>
+          <w:tcW w:w="5000" w:type="pct"/>
+          <w:gridSpan w:val="4"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="023FDC5C" w14:textId="77777777" w:rsidR="006A04C7" w:rsidRDefault="006A04C7" w:rsidP="006A04C7">
+        <w:p w14:paraId="66EB38B6" w14:textId="77777777" w:rsidR="00082ACD" w:rsidRPr="00D6749B" w:rsidRDefault="00082ACD" w:rsidP="00082ACD">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:i/>
+            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007823CE">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bookmarkStart w:id="2" w:name="_Hlk171516344"/>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:noProof/>
-              <w:color w:val="000000"/>
-              <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376FF420" wp14:editId="5CF54F9B">
-[...11 lines deleted...]
-                <wp:cNvGraphicFramePr/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2056E539" wp14:editId="40A46D76">
+                <wp:extent cx="5581650" cy="676275"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1416008081" name="Imagen 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="1025" name="Imagen 3"/>
+                        <pic:cNvPr id="0" name="Imagen 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1" cstate="print"/>
-                        <a:srcRect/>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect t="22772"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="697865" cy="775970"/>
+                          <a:ext cx="5581650" cy="676275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00082ACD" w:rsidRPr="00D6749B" w14:paraId="09DA0714" w14:textId="77777777" w:rsidTr="00357E85">
+      <w:trPr>
+        <w:trHeight w:val="311"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5000" w:type="pct"/>
+          <w:gridSpan w:val="4"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="2EE10719" w14:textId="2356EEBA" w:rsidR="00082ACD" w:rsidRPr="00D6749B" w:rsidRDefault="00082ACD" w:rsidP="00082ACD">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:lang w:eastAsia="ar-SA"/>
+            </w:rPr>
+            <w:t>ESPECIFICACIONES TÉCNICAS</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00082ACD" w:rsidRPr="00D6749B" w14:paraId="293FB125" w14:textId="77777777" w:rsidTr="00357E85">
+      <w:trPr>
+        <w:trHeight w:val="311"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1580" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="0C4E3833" w14:textId="77777777" w:rsidR="00082ACD" w:rsidRPr="00D6749B" w:rsidRDefault="00082ACD" w:rsidP="00082ACD">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>PROCESO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="8873" w:type="dxa"/>
-          <w:gridSpan w:val="4"/>
+          <w:tcW w:w="3420" w:type="pct"/>
+          <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="66F555B7" w14:textId="37F456D9" w:rsidR="006A04C7" w:rsidRPr="0052643C" w:rsidRDefault="00C852DC" w:rsidP="006A04C7">
+        <w:p w14:paraId="2FCEBD44" w14:textId="77777777" w:rsidR="00082ACD" w:rsidRPr="00D6749B" w:rsidRDefault="00082ACD" w:rsidP="00082ACD">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:b/>
-              <w:color w:val="FF0000"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...32 lines deleted...]
-            <w:t xml:space="preserve">ESPECIFICACIONES TÉCNICAS </w:t>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>GESTIÓN TICS</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006A04C7" w14:paraId="282C4023" w14:textId="77777777" w:rsidTr="006A04C7">
+    <w:tr w:rsidR="00082ACD" w:rsidRPr="00D6749B" w14:paraId="7EB74ED3" w14:textId="77777777" w:rsidTr="00357E85">
       <w:trPr>
-        <w:trHeight w:val="331"/>
+        <w:trHeight w:val="311"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1333" w:type="dxa"/>
-          <w:vMerge/>
+          <w:tcW w:w="1580" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5625EA74" w14:textId="77777777" w:rsidR="006A04C7" w:rsidRDefault="006A04C7" w:rsidP="006A04C7">
+        <w:p w14:paraId="0B7BB14F" w14:textId="77777777" w:rsidR="00082ACD" w:rsidRPr="00D6749B" w:rsidRDefault="00082ACD" w:rsidP="00082ACD">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
           </w:pPr>
-        </w:p>
-[...14 lines deleted...]
-            <w:t>PROCESO</w:t>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>PROCEDIMIENTO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5528" w:type="dxa"/>
+          <w:tcW w:w="3420" w:type="pct"/>
           <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="293D1A72" w14:textId="77777777" w:rsidR="006A04C7" w:rsidRPr="0052643C" w:rsidRDefault="006A04C7" w:rsidP="006A04C7">
+        <w:p w14:paraId="234DE783" w14:textId="24E0507A" w:rsidR="00082ACD" w:rsidRPr="00D6749B" w:rsidRDefault="00082ACD" w:rsidP="00082ACD">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
-[...1 lines deleted...]
-              <w:color w:val="FF0000"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...2 lines deleted...]
-            <w:t>GESTIÓN TIC´S</w:t>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>PLANEACIÓN Y GESTIÓN</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006A04C7" w14:paraId="369D02AB" w14:textId="77777777" w:rsidTr="006A04C7">
+    <w:tr w:rsidR="00082ACD" w:rsidRPr="00D6749B" w14:paraId="569A8D83" w14:textId="77777777" w:rsidTr="00357E85">
       <w:trPr>
-        <w:trHeight w:val="331"/>
+        <w:trHeight w:val="530"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1333" w:type="dxa"/>
-          <w:vMerge/>
+          <w:tcW w:w="1580" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="44A54572" w14:textId="77777777" w:rsidR="006A04C7" w:rsidRDefault="006A04C7" w:rsidP="006A04C7">
+        <w:p w14:paraId="5957E45F" w14:textId="77777777" w:rsidR="00082ACD" w:rsidRPr="00D6749B" w:rsidRDefault="00082ACD" w:rsidP="00082ACD">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
           </w:pPr>
-        </w:p>
-[...9 lines deleted...]
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
-              <w:color w:val="FF0000"/>
-[...8 lines deleted...]
-            <w:t>PROCEDIMIENTO</w:t>
+              <w:bCs/>
+              <w:iCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>FECHA DE APROBACIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5528" w:type="dxa"/>
-          <w:gridSpan w:val="3"/>
+          <w:tcW w:w="1235" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4DD6703F" w14:textId="77777777" w:rsidR="006A04C7" w:rsidRPr="0052643C" w:rsidRDefault="006A04C7" w:rsidP="006A04C7">
+        <w:p w14:paraId="1BE0E3C2" w14:textId="77777777" w:rsidR="00082ACD" w:rsidRPr="00D6749B" w:rsidRDefault="00082ACD" w:rsidP="00082ACD">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
-              <w:sz w:val="24"/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...38 lines deleted...]
-            <w:t xml:space="preserve">FECHA DE APROBACIÓN </w:t>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>CÓDIGO:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1984" w:type="dxa"/>
+          <w:tcW w:w="1149" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4806A6BA" w14:textId="77777777" w:rsidR="006A04C7" w:rsidRDefault="006A04C7" w:rsidP="006A04C7">
+        <w:p w14:paraId="1D8E5BC0" w14:textId="77777777" w:rsidR="00082ACD" w:rsidRPr="00D6749B" w:rsidRDefault="00082ACD" w:rsidP="00082ACD">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
-[...4 lines deleted...]
-            <w:t>CÓDIGO</w:t>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>VERSIÓN:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1418" w:type="dxa"/>
+          <w:tcW w:w="1036" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="423703D0" w14:textId="77777777" w:rsidR="006A04C7" w:rsidRDefault="006A04C7" w:rsidP="006A04C7">
+        <w:p w14:paraId="79629928" w14:textId="77777777" w:rsidR="00082ACD" w:rsidRPr="00D6749B" w:rsidRDefault="00082ACD" w:rsidP="00082ACD">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>PÁGINA:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00082ACD" w:rsidRPr="00D6749B" w14:paraId="3F07911D" w14:textId="77777777" w:rsidTr="00357E85">
+      <w:trPr>
+        <w:trHeight w:val="327"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1580" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="0233CFB5" w14:textId="77715837" w:rsidR="00082ACD" w:rsidRPr="00F0061A" w:rsidRDefault="0048022A" w:rsidP="00082ACD">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...2 lines deleted...]
-            <w:t>VERSIÓN</w:t>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>21/07/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2126" w:type="dxa"/>
+          <w:tcW w:w="1235" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="539A1F06" w14:textId="77777777" w:rsidR="006A04C7" w:rsidRDefault="006A04C7" w:rsidP="006A04C7">
+        <w:p w14:paraId="18B40290" w14:textId="3631DC1F" w:rsidR="00082ACD" w:rsidRPr="00D6749B" w:rsidRDefault="00082ACD" w:rsidP="00082ACD">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>GTI0</w:t>
+          </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...2 lines deleted...]
-            <w:t>PÁGINA</w:t>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>4</w:t>
           </w:r>
-        </w:p>
-[...59 lines deleted...]
-              <w:sz w:val="24"/>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>-FOR0</w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-              <w:sz w:val="24"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1418" w:type="dxa"/>
+          <w:tcW w:w="1149" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4AE10A16" w14:textId="77777777" w:rsidR="006A04C7" w:rsidRDefault="006A04C7" w:rsidP="006A04C7">
+        <w:p w14:paraId="4CD2FD72" w14:textId="5A618C64" w:rsidR="00082ACD" w:rsidRPr="00D6749B" w:rsidRDefault="00082ACD" w:rsidP="00082ACD">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
-[...4 lines deleted...]
-            <w:t>07</w:t>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="0048022A">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>8</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2126" w:type="dxa"/>
+          <w:tcW w:w="1036" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="364CC3B6" w14:textId="77777777" w:rsidR="006A04C7" w:rsidRPr="0052643C" w:rsidRDefault="006A04C7" w:rsidP="006A04C7">
+        <w:p w14:paraId="5551D28F" w14:textId="77777777" w:rsidR="00082ACD" w:rsidRPr="00D6749B" w:rsidRDefault="00082ACD" w:rsidP="00082ACD">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
-[...1 lines deleted...]
-              <w:color w:val="FF0000"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AD54C6">
-[...9 lines deleted...]
-              <w:sz w:val="24"/>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00AD54C6">
-[...2 lines deleted...]
-              <w:sz w:val="24"/>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00AD54C6">
-[...2 lines deleted...]
-              <w:sz w:val="24"/>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00AD54C6">
-[...4 lines deleted...]
-            <w:t>1</w:t>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="00AD54C6">
-[...2 lines deleted...]
-              <w:sz w:val="24"/>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00AD54C6">
-[...2 lines deleted...]
-              <w:sz w:val="24"/>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
-          <w:r w:rsidRPr="00AD54C6">
-[...2 lines deleted...]
-              <w:sz w:val="24"/>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00AD54C6">
-[...2 lines deleted...]
-              <w:sz w:val="24"/>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00AD54C6">
-[...2 lines deleted...]
-              <w:sz w:val="24"/>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00AD54C6">
-[...4 lines deleted...]
-            <w:t>1</w:t>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="00AD54C6">
-[...2 lines deleted...]
-              <w:sz w:val="24"/>
+          <w:r w:rsidRPr="00D6749B">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
-          </w:r>
-[...5 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
+    <w:bookmarkEnd w:id="2"/>
   </w:tbl>
-  <w:p w14:paraId="09591AF3" w14:textId="77777777" w:rsidR="002C6B93" w:rsidRDefault="002C6B93">
-[...9 lines deleted...]
-  <w:p w14:paraId="2719E886" w14:textId="77777777" w:rsidR="00C852DC" w:rsidRDefault="00C852DC">
+  <w:p w14:paraId="57873CD1" w14:textId="77777777" w:rsidR="00082ACD" w:rsidRDefault="00082ACD">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C6B93"/>
+    <w:rsid w:val="00082ACD"/>
+    <w:rsid w:val="000E1668"/>
     <w:rsid w:val="001007E2"/>
+    <w:rsid w:val="00124D2A"/>
+    <w:rsid w:val="00134238"/>
+    <w:rsid w:val="00231938"/>
+    <w:rsid w:val="002573DB"/>
     <w:rsid w:val="00266A7F"/>
+    <w:rsid w:val="002837C2"/>
     <w:rsid w:val="002C6B93"/>
+    <w:rsid w:val="003842A9"/>
+    <w:rsid w:val="0048022A"/>
+    <w:rsid w:val="004D005B"/>
+    <w:rsid w:val="00500633"/>
     <w:rsid w:val="00526714"/>
+    <w:rsid w:val="00553454"/>
     <w:rsid w:val="005C2E27"/>
     <w:rsid w:val="006A04C7"/>
+    <w:rsid w:val="00983C47"/>
     <w:rsid w:val="00A133E4"/>
+    <w:rsid w:val="00AD6C84"/>
     <w:rsid w:val="00C852DC"/>
+    <w:rsid w:val="00CA7CCD"/>
     <w:rsid w:val="00DC2EC8"/>
     <w:rsid w:val="00DE27E0"/>
+    <w:rsid w:val="00F0061A"/>
     <w:rsid w:val="00F16B49"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="71C609EC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{66813107-5BB7-4DAA-ABA5-823B445131D5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2681,61 +2919,65 @@
     <w:rsid w:val="002C6B93"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006A04C7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2996,53 +3238,68 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>118</Words>
-  <Characters>655</Characters>
+  <Characters>654</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>772</CharactersWithSpaces>
+  <CharactersWithSpaces>771</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>maria alejandra escobar mejia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>