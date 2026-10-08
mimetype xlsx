--- v0 (2025-10-09)
+++ v1 (2026-10-08)
@@ -1,1040 +1,9479 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:background w:color="FFFFFF"/>
+  <w:body>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3327"/>
+        <w:gridCol w:w="6029"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="3CDADA94" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="424"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A60C10E" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>DATOS BÁSICOS DEL PROYECTO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="3AFDA2DC" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="424"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="330024DA" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Número de Solicitud</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="279284CE" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="6A92B86A" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="415"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5DAB76" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Nombre del Proyecto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3787AA08" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="212820E9" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B9AD9A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Fecha de preparación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0345A06D" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="36AA332B" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="399"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B833DAD" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Gerente de proyecto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E1D4B7" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3A79C56C" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="009E72F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9356"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="1009F08D" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="337"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C97A10A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PATROCINADOR(ES)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="685E04B2" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="009E72F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3288"/>
+        <w:gridCol w:w="2751"/>
+        <w:gridCol w:w="3317"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="60DD09B4" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E718B2" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Nombre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2751" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AB646B" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Cargo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3317" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="17382B2D" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Empresa / Entidad / Unidad Organizacional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="7CC403E7" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACA2C9D" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2751" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="591E3DED" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="783AA475" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="296C845F" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D6A83D" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2751" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7400CE40" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF55FE4" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="4BBFDA11" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="431F027C" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2751" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AF1DF3" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="341CB105" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A1DA26F" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="009E72F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc513799953"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9356"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="0F835AD2" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DED3125" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PROPÓSITO Y JUSTIFICACIÓN DEL PROYECTO</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3D3FDFDD" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="009E72F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9356"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="2D540867" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="567BF641" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CA2F4B3" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4292761B" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07C9C60D" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62BF84D6" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6857F4B5" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C705AB0" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0BD311A4" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="009E72F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc513799954"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9356"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="4C2F65D5" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B587939" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DESCRIPCIÓN DEL PROYECTO Y ENTREGABLES</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="51628C52" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="009E72F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9356"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="22FEFE98" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CAE0DDD" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C56BC96" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="368DB683" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="759F8844" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="043BA041" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E7F815A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C924C2F" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="138195E5" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2707B2FD" w14:textId="013A09A2" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5715"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D6A52FF" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2B79CDBC" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="009E72F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc513799955"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9356"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="0E5A3B9C" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD667D4" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>REQUERIMIENTOS DE ALTO NIVEL</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="3BD78018" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="36AD926F" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Toc513799956"/>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Requerimientos del producto</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5559F567" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="009E72F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9356"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="029FC098" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="772864B4" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63AC49FF" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="639F982C" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C9DB655" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75A29673" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7972C178" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="427516FF" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21001EF6" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CB0938B" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D18FC9C" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="45AC4B7A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="009E72F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9356"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="73CECB24" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD8735E" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Requerimientos del proyecto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5F5416CB" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="009E72F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3035"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="128"/>
+        <w:gridCol w:w="1574"/>
+        <w:gridCol w:w="1052"/>
+        <w:gridCol w:w="29"/>
+        <w:gridCol w:w="2262"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="3B34BFD7" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FB472F" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DE69CF5" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53203666" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15D3C744" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="789037DE" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FBC3A61" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03188976" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F5E2EC2" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="193E3CB1" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B07325" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>OBJETIVOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="7529C931" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="223"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="03AB1BA9" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Objetivo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="5650CF33" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Indicador de éxito</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="421CBEE9" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F184BB1" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Alcance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="4E214D47" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D4C2EA" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="744675C7" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="19FE1467" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9E6B8A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9089AA" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="14C4B33D" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="43617E7F" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3EA821" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="424873E3" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="591CD5F1" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Cronograma (Tiempo)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="6B780FF7" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7092B689" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="47719543" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="7B6E2283" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="780974C2" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD12466" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="53E6BEA9" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2EE40A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EF3590" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="214C7CDD" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="562D4211" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Costo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="70BED9BE" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5EF956" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9023EB" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="14DDEDDE" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B4331A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="701947A1" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="0D2D33F1" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FB1339" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1D46AD" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="7EC8B827" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2E56E8" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Calidad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="6E8E1EB1" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="754DA102" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E26B8D8" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="1A102BD1" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3C5F8A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="702A190E" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="0B5C704A" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="796DC2F8" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DDA054" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="3541211D" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="744C7C15" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Otros</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="613FA197" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA02B08" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="019F8F0D" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="083EF486" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6126FCB7" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB9DC23" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="6236370E" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="723768EE" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C171C3" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="5659F060" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="399"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EAFF88" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>PREMISAS Y RESTRICCIONES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="6ACDA611" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="53678943" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4609A8E1" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BA09BE6" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B89B06D" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="447CBADB" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00193D54" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="635263DB" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="47CDCA24" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E68DC06" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>RIESGOS INICIALES DE ALTO NIVEL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="29572FAD" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD09993" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29A075B8" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              </w:tblBorders>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1445"/>
+              <w:gridCol w:w="2399"/>
+              <w:gridCol w:w="2589"/>
+              <w:gridCol w:w="1570"/>
+              <w:gridCol w:w="1127"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="1535B339" w14:textId="77777777" w:rsidTr="008F1BD4">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1450" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+                </w:tcPr>
+                <w:p w14:paraId="0BD0DB1B" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C823FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                    <w:t>Riesgo</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2409" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+                </w:tcPr>
+                <w:p w14:paraId="66724451" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C823FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                    <w:t>Activo de Información</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2605" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+                </w:tcPr>
+                <w:p w14:paraId="48B3C964" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C823FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                    <w:t>Amenaza</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1328" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+                </w:tcPr>
+                <w:p w14:paraId="3441E5BC" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C823FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Probabilidad </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="928" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+                </w:tcPr>
+                <w:p w14:paraId="5F17200E" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C823FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                    <w:t>Impacto</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="1CC5DDDB" w14:textId="77777777" w:rsidTr="008F1BD4">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1450" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="48294808" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2409" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="72BD28D4" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2605" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5DD4499F" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1328" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3419354D" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="928" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="461E8AF6" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="227C2834" w14:textId="77777777" w:rsidTr="008F1BD4">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1450" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6DDCCFE8" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2409" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B20DDB5" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2605" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="46E64E48" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1328" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0C55FEB8" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="928" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5A199529" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="048FB310" w14:textId="77777777" w:rsidTr="008F1BD4">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1450" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="101F125C" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2409" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="13100122" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2605" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6808212F" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1328" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1AEDEBE2" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="928" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="347EEE7B" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="1CE0ABB4" w14:textId="77777777" w:rsidTr="008F1BD4">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1450" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="17D52024" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2409" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="663EC8D0" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2605" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="11AAB532" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1328" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5CF60CA3" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="928" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="664FC25F" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                      <w:i w:val="0"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:eastAsia="es-VE"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="3D52B785" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="1B4143B6" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CCC8D5" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>CRONOGRAMA DE HITOS PRINCIPALES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="7DCA8D5C" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CF56AA" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Hito</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3C7E69" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Fecha tope</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="5DB410CC" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9DEF24" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BEC277E" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="43A39A9B" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF53E0B" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5A2754" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="28C43A6D" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="766F0505" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C20936B" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="23CAF2CB" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B02372D" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0B6913" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="61E6FB82" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD11702" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6C8995" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="07E571A3" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="754B9705" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FED9120" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="7C728E2A" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="08453B2E" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FC19B1" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="3A2A4907" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C4CC8E" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E841A0" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="72F46C59" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7094" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="03406A56" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="593C2215" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="270718EA" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25ED98AE" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>PRESUPUESTO ASIGNADO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="0FD2D603" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="56538A58" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DEF3ACB" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DAF5C02" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="023F9D7F" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D89CCEE" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A879E5C" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="24375C45" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="419"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2668F979" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>LISTA DE INTERESADOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="0755D604" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3035" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADB7737" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Nombre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="50796301" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Cargo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD7F81A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Empresa / Entidad / Unidad Organizacional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="1BF93A07" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FFFF65" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F5720D" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="30252495" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="7CC4C50D" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4333E679" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="391D982F" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F640FF3" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="36375AD3" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C87385" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C046917" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="304084E7" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="5F3034B0" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A42061" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="277AE6E8" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F91891" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="3C405B20" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57621EC0" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A428B48" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E639B4" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="5E78CFBB" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF49EF7" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42831005" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="390A62B0" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="7CA0D73C" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC611F2" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58AB6906" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E8EB8A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="604E637E" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="416E0B4A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B3DE57" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="50657BE2" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="097A9D7B" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4BC32C" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="078B4621" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="050E1CFC" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="3E4C8F4A" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF8386C" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30995EAD" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D1EBB7" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="39F3EE29" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A21F27C" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23604867" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC66A97" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="69671FD7" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="401"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E04636C" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>REQUISITOS DE APROBACIÓN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="2F3BFBE1" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="343D73BE" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="348E046F" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="474CE9F2" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CB7B7A9" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F0DCAEC" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F2EBBBE" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EE5331A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29E64670" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0228EFF0" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="778974F8" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="260880A5" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="0714C9CA" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="477"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3ABA96" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>CRITERIOS DE CIERRE O CANCELACIÓN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="7018AA89" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="438DEDD3" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36E98E45" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3903C602" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60D00581" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27700A58" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10499BB4" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72E6F1AC" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48EABB1A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="7D979AA7" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D533EA7" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>NIVEL DE AUTORIDAD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="0D212308" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1500F7" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Área de autoridad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD2C6CB" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Descripción del nivel de autoridad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="0CA71C8D" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B498FBF" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Decisiones de personal (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Staffing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="601C61CF" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4916D99C" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="4A67774D" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FF0FC3" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Gestión de presupuesto y de sus variaciones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="310C6AB5" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="272826DB" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="28B958F2" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E589358" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Decisiones técnicas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="27199706" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36D1C683" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="1951D86D" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="69960F15" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Resolución de conflictos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCD8A4C" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BA58E52" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="04C0F820" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E89227" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Ruta de escalamiento y limitaciones de autoridad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3BEA17" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7534C6F1" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="4505C4ED" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="487"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FB9EBD" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>PERSONAL Y RECURSOS PREASIGNADOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="34A89888" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="09609324" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Personal / Recurso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F973CA" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Unidad organizacional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DBF08F" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tiempo de Dedicación </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="04E004DE" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F0798A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E737EB3" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD04B27" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="62DED030" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="21276921" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF8DE77" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="097B8660" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="38B7BE7A" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E5ADF0" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4E8443" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6534E165" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="4472E4F4" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C131F8A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="04ADED71" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7AC8B7" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="26C2B498" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C641A1" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED080EC" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEEC9DC" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="5D2E78A2" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1697037D" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6D84D6" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="168DE8F3" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="151A0941" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD6CE32" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB12ADA" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C5F378" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="689ECFDB" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E1C11B" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B9EF04" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D134DDB" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="3571D231" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F98E3CB" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1767B76B" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F44117" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="1D4B9E2A" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:trPr>
+          <w:trHeight w:val="494"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A997C8A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>APROBACIONES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="4CA6961D" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="78FF778A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Patrocinador</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B99D181" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Fecha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5"/>
+          </w:tcPr>
+          <w:p w14:paraId="5707431D" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C823FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Firma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="739410F9" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD9A390" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11649AAA" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8E2CF2" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="785F1ACD" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="1DC2EE34" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="125C0CE2" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7066E748" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C3A34D" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5C9B6A" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E72F7" w:rsidRPr="00C823FD" w14:paraId="735D27CA" w14:textId="77777777" w:rsidTr="009E72F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A38F94F" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56C14349" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3F1D76" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="435A1ED2" w14:textId="77777777" w:rsidR="009E72F7" w:rsidRPr="00C823FD" w:rsidRDefault="009E72F7" w:rsidP="008F1BD4">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="099B7432" w14:textId="79EB303F" w:rsidR="008824FB" w:rsidRPr="00C823FD" w:rsidRDefault="008824FB" w:rsidP="009E72F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008824FB" w:rsidRPr="00C823FD" w:rsidSect="006B1CD7">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="122"/>
+      <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="284" w:footer="1644" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</calcChain>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="562F16CC" w14:textId="77777777" w:rsidR="0022155D" w:rsidRDefault="0022155D">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="43FE21BA" w14:textId="77777777" w:rsidR="0022155D" w:rsidRDefault="0022155D">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-</comments>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Bookman Old Style">
+    <w:panose1 w:val="02050604050505020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...149 lines deleted...]
-</sst>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="098BB137" w14:textId="77777777" w:rsidR="00B81501" w:rsidRDefault="00B81501">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...548 lines deleted...]
-</styleSheet>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76F5B148" w14:textId="509C3B5D" w:rsidR="00DA55D4" w:rsidRDefault="00DA55D4">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i w:val="0"/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CDF840E" wp14:editId="0602FCA3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-314325</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>104775</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="6675755" cy="939165"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="507437513" name="Imagen 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6675755" cy="939165"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="043B6DF3" w14:textId="77777777" w:rsidR="00DA55D4" w:rsidRDefault="00DA55D4">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A1D6D0D" w14:textId="77777777" w:rsidR="002355B9" w:rsidRDefault="002355B9" w:rsidP="002355B9">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+      <w:t>____________________________________________________________________________________</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="55ED9524" w14:textId="77777777" w:rsidR="002355B9" w:rsidRDefault="002355B9" w:rsidP="002355B9">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00707ED7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+      <w:t>“Cuentas Claras, Estado Transparente”</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="167F6504" w14:textId="77777777" w:rsidR="002355B9" w:rsidRDefault="00985B34" w:rsidP="002355B9">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:eastAsia="es-CO"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30013D41" wp14:editId="3A97A328">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-127635</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>53975</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="6086475" cy="933450"/>
+          <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="12" name="11 Imagen" descr="1.jpg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="1.jpg"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6086475" cy="933450"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3EF25135" w14:textId="77777777" w:rsidR="0022155D" w:rsidRDefault="0022155D">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="49DA165D" w14:textId="77777777" w:rsidR="0022155D" w:rsidRDefault="0022155D">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...62 lines deleted...]
-</xdr:wsDr>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5220AA0C" w14:textId="77777777" w:rsidR="00B81501" w:rsidRDefault="00B81501">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5255" w:type="pct"/>
+      <w:tblInd w:w="-142" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="70" w:type="dxa"/>
+        <w:right w:w="70" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3034"/>
+      <w:gridCol w:w="2259"/>
+      <w:gridCol w:w="2101"/>
+      <w:gridCol w:w="1895"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="002156DE" w:rsidRPr="00A42811" w14:paraId="2F9CAAA4" w14:textId="77777777" w:rsidTr="00DA55D4">
+      <w:trPr>
+        <w:trHeight w:val="311"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5000" w:type="pct"/>
+          <w:gridSpan w:val="4"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="05C3478D" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:i w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="4" w:name="_Hlk171516344"/>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15C5AA12" wp14:editId="5B1A27B7">
+                <wp:extent cx="5581650" cy="676275"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1416008081" name="Imagen 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Imagen 1"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect t="22772"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5581650" cy="676275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="002156DE" w:rsidRPr="00A42811" w14:paraId="636A7B74" w14:textId="77777777" w:rsidTr="00DA55D4">
+      <w:trPr>
+        <w:trHeight w:val="311"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5000" w:type="pct"/>
+          <w:gridSpan w:val="4"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="284B14D2" w14:textId="1A4F0C1C" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="00B55C02" w:rsidP="009D0204">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>ACTA DE CONSTITUCIÓN DEL PROYECTO</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="002156DE" w:rsidRPr="00A42811" w14:paraId="3F9F6A0F" w14:textId="77777777" w:rsidTr="00DA55D4">
+      <w:trPr>
+        <w:trHeight w:val="311"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1633" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="070EEFB4" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00B81501" w:rsidRDefault="002156DE" w:rsidP="002156DE">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B81501">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>PROCESO:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3367" w:type="pct"/>
+          <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="630E88B5" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00B81501" w:rsidRDefault="002156DE" w:rsidP="002156DE">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B81501">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>GESTIÓN TICS</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="002156DE" w:rsidRPr="00A42811" w14:paraId="1D804A7C" w14:textId="77777777" w:rsidTr="00DA55D4">
+      <w:trPr>
+        <w:trHeight w:val="311"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1633" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="61B4A746" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00B81501" w:rsidRDefault="002156DE" w:rsidP="002156DE">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B81501">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>PROCEDIMIENTO:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3367" w:type="pct"/>
+          <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6A8222DC" w14:textId="18718950" w:rsidR="002156DE" w:rsidRPr="00B81501" w:rsidRDefault="002156DE" w:rsidP="002156DE">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B81501">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>PLANEACIÓN Y GESTIÓN</w:t>
+          </w:r>
+          <w:r w:rsidR="00B81501" w:rsidRPr="00B81501">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> TICS</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="002156DE" w:rsidRPr="00A42811" w14:paraId="0278D42D" w14:textId="77777777" w:rsidTr="00DA55D4">
+      <w:trPr>
+        <w:trHeight w:val="530"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1633" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="5DB6347D" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00B81501" w:rsidRDefault="002156DE" w:rsidP="002156DE">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B81501">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>FECHA DE APROBACIÓN:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1216" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="32087727" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00B81501" w:rsidRDefault="002156DE" w:rsidP="002156DE">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B81501">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>CÓDIGO:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1131" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="09CFE18C" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>VERSIÓN:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1020" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="070C6B30" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>PÁGINA:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="002156DE" w:rsidRPr="00A42811" w14:paraId="757B49A8" w14:textId="77777777" w:rsidTr="00DA55D4">
+      <w:trPr>
+        <w:trHeight w:val="327"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1633" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="70707D9D" w14:textId="38D53B1B" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="00B81501" w:rsidP="002156DE">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>30/09/2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1216" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="268FE3E1" w14:textId="21098D06" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="00B81501" w:rsidP="002156DE">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>GTI04-FOR03</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1131" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="7925F23F" w14:textId="1486D373" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00B81501">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1020" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="3FCB4DFA" w14:textId="77777777" w:rsidR="002156DE" w:rsidRPr="00A42811" w:rsidRDefault="002156DE" w:rsidP="002156DE">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> de </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A42811">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="es-CO"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="4"/>
+  </w:tbl>
+  <w:p w14:paraId="5A532EF2" w14:textId="6DF68B15" w:rsidR="009504F2" w:rsidRPr="00A42811" w:rsidRDefault="009504F2" w:rsidP="00DA55D4">
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F9CA853" w14:textId="77777777" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="00707ED7">
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:ind w:right="-6"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">                                                                                </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="67F25CEE" w14:textId="77777777" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="006F058C">
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:ind w:right="-6"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="57E3FC23" w14:textId="77777777" w:rsidR="009504F2" w:rsidRDefault="009504F2" w:rsidP="00247AA3">
+    <w:pPr>
+      <w:pStyle w:val="Textoindependiente"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:i/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000001"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000001"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Ttulo1"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Ttulo2"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Ttulo8"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01456D89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7427096"/>
+    <w:lvl w:ilvl="0" w:tplc="200A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="200A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="200A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="200A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="200A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="200A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="200A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="200A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="200A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06B612C3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D4986248"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="145E158A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19F8813A"/>
+    <w:lvl w:ilvl="0" w:tplc="200A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="200A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="200A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="200A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="200A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="200A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="200A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="200A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="200A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47857943"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D962180"/>
+    <w:lvl w:ilvl="0" w:tplc="200A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="200A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="200A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="200A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="200A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="200A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="200A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="200A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="200A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="788084049">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="657685066">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1674457825">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1106193342">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="101731789">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
+  <w:embedSystemFonts/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-VE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:defaultTableStyle w:val="Normal"/>
+  <w:drawingGridHorizontalSpacing w:val="100"/>
+  <w:drawingGridVerticalSpacing w:val="0"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00247AA3"/>
+    <w:rsid w:val="00003EB2"/>
+    <w:rsid w:val="00010708"/>
+    <w:rsid w:val="00014AF0"/>
+    <w:rsid w:val="00035488"/>
+    <w:rsid w:val="000720D8"/>
+    <w:rsid w:val="000816D2"/>
+    <w:rsid w:val="000A4E9E"/>
+    <w:rsid w:val="000A74FF"/>
+    <w:rsid w:val="000B2594"/>
+    <w:rsid w:val="000B2AA6"/>
+    <w:rsid w:val="000B3E4F"/>
+    <w:rsid w:val="000D0CD1"/>
+    <w:rsid w:val="000F1207"/>
+    <w:rsid w:val="000F7171"/>
+    <w:rsid w:val="00134238"/>
+    <w:rsid w:val="001518B1"/>
+    <w:rsid w:val="001566C9"/>
+    <w:rsid w:val="00172E6E"/>
+    <w:rsid w:val="00193BCE"/>
+    <w:rsid w:val="001C3402"/>
+    <w:rsid w:val="001C5801"/>
+    <w:rsid w:val="001C7FC9"/>
+    <w:rsid w:val="001D453F"/>
+    <w:rsid w:val="001F11FC"/>
+    <w:rsid w:val="001F5160"/>
+    <w:rsid w:val="002102B5"/>
+    <w:rsid w:val="002156DE"/>
+    <w:rsid w:val="0022155D"/>
+    <w:rsid w:val="00231938"/>
+    <w:rsid w:val="002355B9"/>
+    <w:rsid w:val="00236FF2"/>
+    <w:rsid w:val="0024054F"/>
+    <w:rsid w:val="00247AA3"/>
+    <w:rsid w:val="00270E4E"/>
+    <w:rsid w:val="00273EC0"/>
+    <w:rsid w:val="0028501B"/>
+    <w:rsid w:val="002B1A13"/>
+    <w:rsid w:val="002B31A3"/>
+    <w:rsid w:val="002E4975"/>
+    <w:rsid w:val="002F08C1"/>
+    <w:rsid w:val="002F4D8E"/>
+    <w:rsid w:val="00306E4A"/>
+    <w:rsid w:val="00306F8C"/>
+    <w:rsid w:val="00347FE8"/>
+    <w:rsid w:val="003566C8"/>
+    <w:rsid w:val="003678CD"/>
+    <w:rsid w:val="0038461D"/>
+    <w:rsid w:val="003B36F7"/>
+    <w:rsid w:val="003D25F0"/>
+    <w:rsid w:val="003E3C71"/>
+    <w:rsid w:val="00400B75"/>
+    <w:rsid w:val="004040D1"/>
+    <w:rsid w:val="004304BB"/>
+    <w:rsid w:val="00434546"/>
+    <w:rsid w:val="00475F1E"/>
+    <w:rsid w:val="0047744F"/>
+    <w:rsid w:val="00494025"/>
+    <w:rsid w:val="004A376E"/>
+    <w:rsid w:val="004A4FC6"/>
+    <w:rsid w:val="004B391F"/>
+    <w:rsid w:val="004D7E2A"/>
+    <w:rsid w:val="004E257D"/>
+    <w:rsid w:val="00505160"/>
+    <w:rsid w:val="005134D3"/>
+    <w:rsid w:val="0052675B"/>
+    <w:rsid w:val="0059774D"/>
+    <w:rsid w:val="005A09AF"/>
+    <w:rsid w:val="005B3415"/>
+    <w:rsid w:val="005B5C90"/>
+    <w:rsid w:val="005E4C9D"/>
+    <w:rsid w:val="00600F5F"/>
+    <w:rsid w:val="00645E0D"/>
+    <w:rsid w:val="006566C2"/>
+    <w:rsid w:val="00667B55"/>
+    <w:rsid w:val="0068177D"/>
+    <w:rsid w:val="0068600D"/>
+    <w:rsid w:val="00687B40"/>
+    <w:rsid w:val="0069304E"/>
+    <w:rsid w:val="006B1CD7"/>
+    <w:rsid w:val="006F058C"/>
+    <w:rsid w:val="00700806"/>
+    <w:rsid w:val="00707ED7"/>
+    <w:rsid w:val="00766D28"/>
+    <w:rsid w:val="007817F4"/>
+    <w:rsid w:val="00800F75"/>
+    <w:rsid w:val="008204CA"/>
+    <w:rsid w:val="00823ED2"/>
+    <w:rsid w:val="00824EE2"/>
+    <w:rsid w:val="00826EBD"/>
+    <w:rsid w:val="00850CC0"/>
+    <w:rsid w:val="00860DF9"/>
+    <w:rsid w:val="008824FB"/>
+    <w:rsid w:val="008A4D66"/>
+    <w:rsid w:val="008B55FA"/>
+    <w:rsid w:val="008B5BCF"/>
+    <w:rsid w:val="008D4970"/>
+    <w:rsid w:val="008F65F8"/>
+    <w:rsid w:val="0092128C"/>
+    <w:rsid w:val="00930CE7"/>
+    <w:rsid w:val="009504F2"/>
+    <w:rsid w:val="0096460B"/>
+    <w:rsid w:val="00985B34"/>
+    <w:rsid w:val="009958E9"/>
+    <w:rsid w:val="00997380"/>
+    <w:rsid w:val="009C2502"/>
+    <w:rsid w:val="009D0204"/>
+    <w:rsid w:val="009E72F7"/>
+    <w:rsid w:val="00A03061"/>
+    <w:rsid w:val="00A03F5D"/>
+    <w:rsid w:val="00A1050A"/>
+    <w:rsid w:val="00A16AF6"/>
+    <w:rsid w:val="00A42811"/>
+    <w:rsid w:val="00A46B13"/>
+    <w:rsid w:val="00A70787"/>
+    <w:rsid w:val="00A87D7C"/>
+    <w:rsid w:val="00AB08AA"/>
+    <w:rsid w:val="00AC13A6"/>
+    <w:rsid w:val="00AD7A74"/>
+    <w:rsid w:val="00AE65EB"/>
+    <w:rsid w:val="00B517F1"/>
+    <w:rsid w:val="00B55C02"/>
+    <w:rsid w:val="00B81501"/>
+    <w:rsid w:val="00B9148A"/>
+    <w:rsid w:val="00B97B80"/>
+    <w:rsid w:val="00BB2FED"/>
+    <w:rsid w:val="00BC0FA1"/>
+    <w:rsid w:val="00BF5817"/>
+    <w:rsid w:val="00C02BD0"/>
+    <w:rsid w:val="00C15E6D"/>
+    <w:rsid w:val="00C41A3C"/>
+    <w:rsid w:val="00C43BF4"/>
+    <w:rsid w:val="00C56F8C"/>
+    <w:rsid w:val="00C823FD"/>
+    <w:rsid w:val="00C93D97"/>
+    <w:rsid w:val="00CB4D06"/>
+    <w:rsid w:val="00CC4462"/>
+    <w:rsid w:val="00CE5A84"/>
+    <w:rsid w:val="00CF3787"/>
+    <w:rsid w:val="00D03D34"/>
+    <w:rsid w:val="00D12FF6"/>
+    <w:rsid w:val="00D2411B"/>
+    <w:rsid w:val="00D35733"/>
+    <w:rsid w:val="00D42563"/>
+    <w:rsid w:val="00DA55D4"/>
+    <w:rsid w:val="00DC444A"/>
+    <w:rsid w:val="00DD4FEB"/>
+    <w:rsid w:val="00DE1C84"/>
+    <w:rsid w:val="00DE6C14"/>
+    <w:rsid w:val="00E03DE5"/>
+    <w:rsid w:val="00E33945"/>
+    <w:rsid w:val="00E577F7"/>
+    <w:rsid w:val="00E71768"/>
+    <w:rsid w:val="00E82EDC"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:rsid w:val="00EC1632"/>
+    <w:rsid w:val="00EC17B6"/>
+    <w:rsid w:val="00ED3932"/>
+    <w:rsid w:val="00EE5807"/>
+    <w:rsid w:val="00F07258"/>
+    <w:rsid w:val="00F232F7"/>
+    <w:rsid w:val="00F24E1B"/>
+    <w:rsid w:val="00F33E51"/>
+    <w:rsid w:val="00F766E0"/>
+    <w:rsid w:val="00F8286A"/>
+    <w:rsid w:val="00FB4F1D"/>
+    <w:rsid w:val="00FE3F95"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-CO"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:doNotEmbedSmartTags/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4D1090B4"/>
+  <w15:docId w15:val="{A7EEFCCA-16CD-45E1-9A07-3C1C9933AD6E}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+      <w:i/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:rsid w:val="00EB16BC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Fuentedeprrafopredeter1">
+    <w:name w:val="Fuente de párrafo predeter.1"/>
+    <w:rsid w:val="00EB16BC"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nmerodepgina">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter1"/>
+    <w:rsid w:val="00EB16BC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CarCar1">
+    <w:name w:val="Car Car1"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+      <w:i/>
+      <w:lang w:val="es-CO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CarCar2">
+    <w:name w:val="Car Car2"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+      <w:i/>
+      <w:lang w:val="es-CO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CarCar">
+    <w:name w:val="Car Car"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Encabezado1">
+    <w:name w:val="Encabezado1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Textoindependiente"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextoindependienteCar"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i w:val="0"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Textoindependiente"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Etiqueta">
+    <w:name w:val="Etiqueta"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Hindi"/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
+    <w:name w:val="Índice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:aliases w:val="encabezado"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sinespaciado1">
+    <w:name w:val="Sin espaciado1"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoSpacing1">
+    <w:name w:val="No Spacing1"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00EB16BC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
+    <w:name w:val="Texto independiente Car"/>
+    <w:link w:val="Textoindependiente"/>
+    <w:rsid w:val="009C2502"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C2502"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:i w:val="0"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
+    <w:link w:val="Textocomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C2502"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B55FA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+      <w:i/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sinespaciado">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="SinespaciadoCar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A4E9E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SinespaciadoCar">
+    <w:name w:val="Sin espaciado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Sinespaciado"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="000A4E9E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:aliases w:val="encabezado Car"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="0038461D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+      <w:i/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:rsid w:val="0038461D"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00823ED2"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+      <w:i w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00A1050A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="464667364">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1165,630 +9604,88 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...550 lines deleted...]
-</worksheet>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B295CFC5-7B0F-4590-9BA2-6E30A0726A94}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>226</Words>
+  <Characters>1248</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Hoja1</vt:lpstr>
+      <vt:lpstr>CGN – 1000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Martha Patricia Zornosa Guerra</dc:creator>
+  <dc:title>CGN – 1000</dc:title>
+  <dc:creator>mcordoba</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>