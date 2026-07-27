--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -464,64 +464,52 @@
         <w:pStyle w:val="Piedepgina"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3150"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:right="498"/>
         <w:rPr>
           <w:rStyle w:val="Nmerodepgina"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E5299">
         <w:rPr>
           <w:rStyle w:val="Nmerodepgina"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sistema SSSSS   Versión </w:t>
+        <w:t>Sistema SSSSS   Versión xx.x.x</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3A1A3324" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A28BCA1" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E5299">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -530,90 +518,91 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1081"/>
+        <w:gridCol w:w="1079"/>
         <w:gridCol w:w="2120"/>
-        <w:gridCol w:w="1422"/>
+        <w:gridCol w:w="1407"/>
         <w:gridCol w:w="1750"/>
-        <w:gridCol w:w="1317"/>
+        <w:gridCol w:w="1184"/>
         <w:gridCol w:w="1946"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B9349D" w:rsidRPr="007E5299" w14:paraId="513026F1" w14:textId="77777777" w:rsidTr="003E1129">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9636" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27D92A15" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E5299">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>CONTROL DE VERSIONES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B9349D" w:rsidRPr="007E5299" w14:paraId="0F6C7579" w14:textId="77777777" w:rsidTr="003E1129">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1081" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F52D80C" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E5299">
               <w:rPr>
@@ -692,99 +681,51 @@
           <w:tcPr>
             <w:tcW w:w="1750" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53A7390B" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E5299">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Fecha (</w:t>
-[...47 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Fecha (dd/mm/aa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51442C38" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E5299">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -1084,50 +1025,51 @@
     </w:p>
     <w:p w14:paraId="05BC1E56" w14:textId="5D84F4BD" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1110"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E5299">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>TABLA DE CONTENIDO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663DE3F0" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1110"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F5E5CA1" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1110"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1484,50 +1426,51 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A343BE" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc220046626"/>
       <w:bookmarkStart w:id="1" w:name="_Toc211077581"/>
       <w:r w:rsidRPr="007E5299">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PRODUCTOS LIBERADOS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="0F6A9363" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06A4FBC2" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -2002,71 +1945,51 @@
             <w:tcW w:w="2234" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6104F8F8" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Unicode MS" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E5299">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Unicode MS" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:t>&lt;</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> de historia de usuario y de las solicitudes de requerimientos que están asociadas al desarrollo o despliegue&gt;</w:t>
+              <w:t>&lt;Nro de historia de usuario y de las solicitudes de requerimientos que están asociadas al desarrollo o despliegue&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="16D037A9" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Unicode MS" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E5299">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial Unicode MS" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -2499,114 +2422,52 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4321" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21CAAB1C" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E5299">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:t xml:space="preserve">el    </w:t>
+              <w:t>el    dd  /  mm  / aaaa</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...60 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B9349D" w:rsidRPr="007E5299" w14:paraId="7F557BB2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="246" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="328EA47B" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2923,224 +2784,100 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4321" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71F6D2A5" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E5299">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:t xml:space="preserve">el    </w:t>
+              <w:t>el    dd  /  mm  / aaaa</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...60 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24FBFA7B" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71C501F2" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E5299">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:t xml:space="preserve">el    </w:t>
+              <w:t>el    dd  /  mm  / aaaa</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...60 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B9349D" w:rsidRPr="007E5299" w14:paraId="740F5A04" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="641" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BEDA219" w14:textId="77777777" w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidRDefault="00B9349D" w:rsidP="007E5299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3463,100 +3200,101 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B9349D" w:rsidRPr="007E5299" w:rsidSect="003E1129">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1043" w:header="11" w:footer="1438" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B9B127B" w14:textId="77777777" w:rsidR="00636DBD" w:rsidRDefault="00636DBD">
+    <w:p w14:paraId="02202EB9" w14:textId="77777777" w:rsidR="00633C4F" w:rsidRDefault="00633C4F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E4DD1FA" w14:textId="77777777" w:rsidR="00636DBD" w:rsidRDefault="00636DBD">
+    <w:p w14:paraId="3851E2AA" w14:textId="77777777" w:rsidR="00633C4F" w:rsidRDefault="00633C4F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tms Rmn">
     <w:panose1 w:val="02020603040505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
@@ -3646,217 +3384,271 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="08C45217" w14:textId="77777777" w:rsidR="0016791C" w:rsidRDefault="0016791C" w:rsidP="0016791C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E374846" w14:textId="77777777" w:rsidR="0016791C" w:rsidRPr="0016791C" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6E374846" w14:textId="42ECDC02" w:rsidR="0016791C" w:rsidRPr="0016791C" w:rsidRDefault="00385878">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3150"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="498"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:iCs/>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:pict w14:anchorId="4C6DF9A6">
-[...23 lines deleted...]
-      </w:pict>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13C12261" wp14:editId="06D15488">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-189865</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>57150</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="6675755" cy="939165"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1917743170" name="Imagen 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6675755" cy="939165"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
     <w:r w:rsidR="0016791C">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">             </w:t>
     </w:r>
     <w:r w:rsidR="0016791C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">           </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="462FC4E3" w14:textId="77777777" w:rsidR="00636DBD" w:rsidRDefault="00636DBD">
+    <w:p w14:paraId="576FA76C" w14:textId="77777777" w:rsidR="00633C4F" w:rsidRDefault="00633C4F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BE904C5" w14:textId="77777777" w:rsidR="00636DBD" w:rsidRDefault="00636DBD">
+    <w:p w14:paraId="7162D485" w14:textId="77777777" w:rsidR="00633C4F" w:rsidRDefault="00633C4F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3189"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="1912"/>
+      <w:gridCol w:w="3143"/>
+      <w:gridCol w:w="2515"/>
+      <w:gridCol w:w="1954"/>
+      <w:gridCol w:w="1884"/>
     </w:tblGrid>
     <w:tr w:rsidR="00EB33A4" w:rsidRPr="00D90F17" w14:paraId="0D05D2ED" w14:textId="77777777" w:rsidTr="763F8BFF">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5BACBE1A" w14:textId="77777777" w:rsidR="00EB33A4" w:rsidRDefault="00000000" w:rsidP="00EB33A4">
+        <w:p w14:paraId="5BACBE1A" w14:textId="14AD9993" w:rsidR="00EB33A4" w:rsidRDefault="00043C6D" w:rsidP="00EB33A4">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:i/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:pict w14:anchorId="31C4228B">
-[...22 lines deleted...]
-            </w:pict>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31C4228B" wp14:editId="2355265E">
+                <wp:extent cx="5581650" cy="962025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1" name="Imagen 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Imagen 1"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5581650" cy="962025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00EB33A4" w:rsidRPr="006C28AC" w14:paraId="5689A04A" w14:textId="77777777" w:rsidTr="763F8BFF">
       <w:trPr>
         <w:trHeight w:val="309"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="33797BA8" w14:textId="77777777" w:rsidR="00EB33A4" w:rsidRPr="00B9349D" w:rsidRDefault="00B9349D" w:rsidP="00EB33A4">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:sz w:val="22"/>
@@ -4155,79 +3947,70 @@
           </w:pPr>
           <w:r w:rsidRPr="008C2908">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>PÁGINA:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00EB33A4" w:rsidRPr="00D90F17" w14:paraId="4340DA00" w14:textId="77777777" w:rsidTr="00C95C8B">
       <w:trPr>
         <w:trHeight w:val="325"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1655" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="34F0EB55" w14:textId="77AA4E13" w:rsidR="00EB33A4" w:rsidRPr="004637B6" w:rsidRDefault="003E1129" w:rsidP="763F8BFF">
+        <w:p w14:paraId="34F0EB55" w14:textId="3F9C9C7E" w:rsidR="00EB33A4" w:rsidRPr="004637B6" w:rsidRDefault="004940CD" w:rsidP="763F8BFF">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>07/05</w:t>
-[...8 lines deleted...]
-            <w:t>/2026</w:t>
+            <w:t>14/07/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1324" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="1980D8CC" w14:textId="77777777" w:rsidR="00EB33A4" w:rsidRPr="004637B6" w:rsidRDefault="004B17A1" w:rsidP="00EB33A4">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:sz w:val="22"/>
@@ -4239,77 +4022,77 @@
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>-FOR0</w:t>
           </w:r>
           <w:r w:rsidR="00B9349D">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1029" w:type="pct"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7F09D76F" w14:textId="2DC02043" w:rsidR="00EB33A4" w:rsidRPr="003E1129" w:rsidRDefault="763F8BFF" w:rsidP="763F8BFF">
+        <w:p w14:paraId="7F09D76F" w14:textId="208FC3B6" w:rsidR="00EB33A4" w:rsidRPr="003E1129" w:rsidRDefault="763F8BFF" w:rsidP="763F8BFF">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003E1129">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="003E1129" w:rsidRPr="003E1129">
+          <w:r w:rsidR="004940CD">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="992" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="379AA88C" w14:textId="3EA2762B" w:rsidR="00EB33A4" w:rsidRPr="00617470" w:rsidRDefault="004B17A1" w:rsidP="00EB33A4">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
               <w:lang w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003E684E">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="003E684E">
             <w:rPr>
@@ -5725,221 +5508,191 @@
   <w:num w:numId="7" w16cid:durableId="882867402">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="382366467">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="66080311">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1529678130">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2088526887">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1418"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:printColBlack/>
-[...10 lines deleted...]
-    <w:noSpaceRaiseLower/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:layoutRawTableWidth/>
-[...25 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F6500"/>
     <w:rsid w:val="00022D1B"/>
+    <w:rsid w:val="00043C6D"/>
     <w:rsid w:val="00063A2E"/>
     <w:rsid w:val="00070BAB"/>
     <w:rsid w:val="00085F1B"/>
     <w:rsid w:val="000A55E9"/>
     <w:rsid w:val="00102F4D"/>
     <w:rsid w:val="001542E2"/>
     <w:rsid w:val="00163E1F"/>
     <w:rsid w:val="0016791C"/>
     <w:rsid w:val="001708BE"/>
     <w:rsid w:val="00186093"/>
     <w:rsid w:val="001F4582"/>
     <w:rsid w:val="00217A16"/>
     <w:rsid w:val="002342D9"/>
     <w:rsid w:val="002A0C11"/>
     <w:rsid w:val="002A2456"/>
     <w:rsid w:val="002F6500"/>
     <w:rsid w:val="002F66E0"/>
     <w:rsid w:val="003149F8"/>
     <w:rsid w:val="00321168"/>
     <w:rsid w:val="00331ACB"/>
     <w:rsid w:val="00344980"/>
     <w:rsid w:val="00370AAB"/>
+    <w:rsid w:val="00385878"/>
     <w:rsid w:val="00393B35"/>
     <w:rsid w:val="00394ACD"/>
     <w:rsid w:val="003E1129"/>
     <w:rsid w:val="003E12BC"/>
     <w:rsid w:val="003E684E"/>
     <w:rsid w:val="004044AD"/>
     <w:rsid w:val="0043699B"/>
     <w:rsid w:val="00453728"/>
     <w:rsid w:val="004702B4"/>
+    <w:rsid w:val="004940CD"/>
     <w:rsid w:val="004A3762"/>
     <w:rsid w:val="004B17A1"/>
     <w:rsid w:val="004B44F2"/>
     <w:rsid w:val="004C68B4"/>
     <w:rsid w:val="004D6643"/>
     <w:rsid w:val="004E2EF6"/>
     <w:rsid w:val="005451F1"/>
     <w:rsid w:val="0055158B"/>
     <w:rsid w:val="00561736"/>
     <w:rsid w:val="005F66C7"/>
     <w:rsid w:val="00601E0C"/>
     <w:rsid w:val="0061461A"/>
+    <w:rsid w:val="00633C4F"/>
     <w:rsid w:val="00636DBD"/>
     <w:rsid w:val="006B0421"/>
     <w:rsid w:val="006C28AC"/>
     <w:rsid w:val="006D0A40"/>
     <w:rsid w:val="006D11E7"/>
     <w:rsid w:val="00706148"/>
     <w:rsid w:val="00731E18"/>
     <w:rsid w:val="00750E36"/>
     <w:rsid w:val="00761BCD"/>
     <w:rsid w:val="00763B01"/>
     <w:rsid w:val="00775048"/>
     <w:rsid w:val="00797D8A"/>
     <w:rsid w:val="007C0A5B"/>
     <w:rsid w:val="007C2DDD"/>
     <w:rsid w:val="007C55C7"/>
     <w:rsid w:val="007E5299"/>
     <w:rsid w:val="008473C1"/>
     <w:rsid w:val="0087250A"/>
     <w:rsid w:val="008978C9"/>
     <w:rsid w:val="008B6DEE"/>
     <w:rsid w:val="00950FA4"/>
     <w:rsid w:val="00954084"/>
     <w:rsid w:val="009825B4"/>
+    <w:rsid w:val="009A4DD3"/>
     <w:rsid w:val="009C2BB3"/>
     <w:rsid w:val="009D04FD"/>
     <w:rsid w:val="009E48CE"/>
     <w:rsid w:val="00A338CC"/>
     <w:rsid w:val="00A402C4"/>
     <w:rsid w:val="00A51251"/>
     <w:rsid w:val="00A561AA"/>
     <w:rsid w:val="00A612AA"/>
+    <w:rsid w:val="00A8065E"/>
     <w:rsid w:val="00AA3531"/>
     <w:rsid w:val="00AA4159"/>
     <w:rsid w:val="00AC3242"/>
     <w:rsid w:val="00AC6D93"/>
     <w:rsid w:val="00AF4A2F"/>
     <w:rsid w:val="00B1083E"/>
     <w:rsid w:val="00B371B3"/>
     <w:rsid w:val="00B9349D"/>
     <w:rsid w:val="00BB73D8"/>
     <w:rsid w:val="00BE4D1C"/>
     <w:rsid w:val="00C371BD"/>
     <w:rsid w:val="00C5190B"/>
     <w:rsid w:val="00C760F9"/>
     <w:rsid w:val="00C8573F"/>
     <w:rsid w:val="00C95C8B"/>
     <w:rsid w:val="00CB5C5C"/>
     <w:rsid w:val="00D21F1A"/>
     <w:rsid w:val="00D80AE1"/>
     <w:rsid w:val="00D90305"/>
     <w:rsid w:val="00DA1FDB"/>
     <w:rsid w:val="00DE6ECA"/>
     <w:rsid w:val="00DF28DF"/>
     <w:rsid w:val="00E23F05"/>
     <w:rsid w:val="00E50695"/>
     <w:rsid w:val="00E6274B"/>
+    <w:rsid w:val="00E82351"/>
     <w:rsid w:val="00EB33A4"/>
     <w:rsid w:val="00ED1D98"/>
     <w:rsid w:val="00ED75EF"/>
     <w:rsid w:val="00F74339"/>
     <w:rsid w:val="00F75DF2"/>
     <w:rsid w:val="00FA12F2"/>
     <w:rsid w:val="00FA1A0B"/>
     <w:rsid w:val="763F8BFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -8413,47 +8166,62 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A076777D-15EF-4EEA-ADBC-5151CCD677FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>321</Words>
   <Characters>1768</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Unisys</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2085</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Unisys</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>