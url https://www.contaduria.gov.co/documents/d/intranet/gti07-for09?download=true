--- v0 (2026-04-05)
+++ v1 (2026-07-27)
@@ -13,60 +13,60 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="49" documentId="8_{C8D2D320-0509-4D07-B3FB-AEE7016A4712}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D842A065-D07B-4480-B22D-4909C4AF25DE}"/>
+  <xr:revisionPtr revIDLastSave="68" documentId="8_{C8D2D320-0509-4D07-B3FB-AEE7016A4712}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8B753834-B1CA-496A-92D9-FB4F208181C4}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{4A23AAEC-91C7-48E9-9914-A5BE174FF043}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4A23AAEC-91C7-48E9-9914-A5BE174FF043}"/>
   </bookViews>
   <sheets>
     <sheet name="Formato detalle HU" sheetId="9" r:id="rId1"/>
     <sheet name="Nomenclatura archivos y HU" sheetId="10" r:id="rId2"/>
     <sheet name="Mockups" sheetId="11" r:id="rId3"/>
     <sheet name="Mapa Proceso" sheetId="12" r:id="rId4"/>
     <sheet name="Diagrama UML" sheetId="13" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -82,53 +82,50 @@
     <t>PROYECTO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
   </si>
   <si>
     <t>ANEXOS</t>
   </si>
   <si>
     <t>PRIORIDAD</t>
   </si>
   <si>
     <t>NOTAS ADICIONALES</t>
   </si>
   <si>
     <t>Realizado por:</t>
   </si>
   <si>
     <t>Aprobó funcional:</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>TÍTULO</t>
-  </si>
-[...1 lines deleted...]
-    <t>01</t>
   </si>
   <si>
     <t>ID TICKET</t>
   </si>
   <si>
     <t>ÉPICA/CATEGORÍA</t>
   </si>
   <si>
     <t>Baja</t>
   </si>
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Alta</t>
   </si>
   <si>
     <t>Como (ROL)</t>
   </si>
   <si>
     <t>Quiero (Proceso/funcionalidad)</t>
   </si>
   <si>
     <t>Para (resultado/beneficio)</t>
   </si>
@@ -467,50 +464,53 @@
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF9B9A98"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>BUT</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF9B9A98"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>: Para agregar excepciones</t>
     </r>
   </si>
   <si>
     <t>GTI07-FOR09</t>
   </si>
   <si>
     <t>HISTORIAS DE USUARIO</t>
   </si>
+  <si>
+    <t>2</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
@@ -1693,50 +1693,66 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing3.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing4.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing5.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1214437</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>34636</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>854743</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>17317</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{319E4384-8448-4C47-9F85-E0DA6C5B93BC}"/>
             </a:ext>
@@ -2271,790 +2287,790 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47F37751-E918-E443-A26D-AC750A9C3349}">
   <dimension ref="C1:K109"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="E16" sqref="E16:J16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="11.44140625" style="6"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="15.44140625" style="6" customWidth="1"/>
+    <col min="1" max="2" width="11.42578125" style="6"/>
+    <col min="3" max="3" width="19.42578125" style="6" customWidth="1"/>
+    <col min="4" max="4" width="19.85546875" style="6" customWidth="1"/>
+    <col min="5" max="5" width="16.42578125" style="6" customWidth="1"/>
+    <col min="6" max="6" width="15.42578125" style="6" customWidth="1"/>
     <col min="7" max="7" width="16" style="6" customWidth="1"/>
-    <col min="8" max="8" width="15.6640625" style="6" customWidth="1"/>
-    <col min="9" max="9" width="18.6640625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="15.7109375" style="6" customWidth="1"/>
+    <col min="9" max="9" width="18.7109375" style="6" customWidth="1"/>
     <col min="10" max="10" width="20" style="6" customWidth="1"/>
-    <col min="11" max="11" width="70.44140625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="11.44140625" style="6"/>
+    <col min="11" max="11" width="70.42578125" style="6" customWidth="1"/>
+    <col min="12" max="13" width="29.85546875" style="6" customWidth="1"/>
+    <col min="14" max="16384" width="11.42578125" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="3:11" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="3" spans="3:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="3:11" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="3:11" ht="27" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="3:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="109" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D3" s="109"/>
       <c r="E3" s="109"/>
       <c r="F3" s="109"/>
       <c r="G3" s="109"/>
       <c r="H3" s="109"/>
       <c r="I3" s="109"/>
       <c r="J3" s="109"/>
     </row>
-    <row r="4" spans="3:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="3:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="109" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D4" s="109"/>
       <c r="E4" s="113" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F4" s="113"/>
       <c r="G4" s="113"/>
       <c r="H4" s="113"/>
       <c r="I4" s="113"/>
       <c r="J4" s="113"/>
     </row>
-    <row r="5" spans="3:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="3:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C5" s="109" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D5" s="109"/>
       <c r="E5" s="113" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F5" s="113"/>
       <c r="G5" s="113"/>
       <c r="H5" s="113"/>
       <c r="I5" s="113"/>
       <c r="J5" s="113"/>
     </row>
-    <row r="6" spans="3:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="3:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C6" s="109" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D6" s="109"/>
       <c r="E6" s="109" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F6" s="109"/>
       <c r="G6" s="109" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H6" s="109"/>
       <c r="I6" s="109" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J6" s="109"/>
     </row>
-    <row r="7" spans="3:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="3:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C7" s="112">
-        <v>45960</v>
+        <v>46217</v>
       </c>
       <c r="D7" s="112"/>
       <c r="E7" s="113" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F7" s="113"/>
       <c r="G7" s="117" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="H7" s="117"/>
       <c r="I7" s="113" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J7" s="113"/>
     </row>
-    <row r="8" spans="3:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="9" spans="3:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="3:11" ht="15" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="3:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C9" s="138" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="139"/>
       <c r="E9" s="121" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F9" s="121"/>
       <c r="G9" s="121"/>
       <c r="H9" s="121"/>
       <c r="I9" s="121"/>
       <c r="J9" s="122"/>
     </row>
-    <row r="10" spans="3:11" x14ac:dyDescent="0.25">
+    <row r="10" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C10" s="140" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="141"/>
       <c r="E10" s="123" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F10" s="123"/>
       <c r="G10" s="123"/>
       <c r="H10" s="123"/>
       <c r="I10" s="123"/>
       <c r="J10" s="124"/>
     </row>
-    <row r="11" spans="3:11" x14ac:dyDescent="0.25">
+    <row r="11" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C11" s="110" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="111"/>
       <c r="E11" s="125"/>
       <c r="F11" s="126"/>
       <c r="G11" s="126"/>
       <c r="H11" s="126"/>
       <c r="I11" s="126"/>
       <c r="J11" s="127"/>
     </row>
-    <row r="12" spans="3:11" x14ac:dyDescent="0.25">
+    <row r="12" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C12" s="110" t="s">
         <v>4</v>
       </c>
       <c r="D12" s="111"/>
       <c r="E12" s="3" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H12" s="1"/>
       <c r="I12" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J12" s="4"/>
       <c r="K12" s="7"/>
     </row>
-    <row r="13" spans="3:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C13" s="110" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D13" s="111"/>
       <c r="E13" s="128" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F13" s="129"/>
       <c r="G13" s="129"/>
       <c r="H13" s="129"/>
       <c r="I13" s="129"/>
       <c r="J13" s="130"/>
     </row>
-    <row r="14" spans="3:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="3:11" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C14" s="142" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D14" s="143"/>
       <c r="E14" s="54" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F14" s="55"/>
       <c r="G14" s="55"/>
       <c r="H14" s="55"/>
       <c r="I14" s="55"/>
       <c r="J14" s="131"/>
     </row>
-    <row r="15" spans="3:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="3:11" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C15" s="132" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="133"/>
       <c r="E15" s="133"/>
       <c r="F15" s="133"/>
       <c r="G15" s="133"/>
       <c r="H15" s="133"/>
       <c r="I15" s="133"/>
       <c r="J15" s="134"/>
     </row>
-    <row r="16" spans="3:11" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="3:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C16" s="144" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D16" s="145"/>
       <c r="E16" s="135" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F16" s="136"/>
       <c r="G16" s="136"/>
       <c r="H16" s="136"/>
       <c r="I16" s="136"/>
       <c r="J16" s="137"/>
     </row>
-    <row r="17" spans="3:10" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="3:10" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C17" s="146" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D17" s="147"/>
       <c r="E17" s="118" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F17" s="119"/>
       <c r="G17" s="119"/>
       <c r="H17" s="119"/>
       <c r="I17" s="119"/>
       <c r="J17" s="120"/>
     </row>
-    <row r="18" spans="3:10" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="3:10" ht="38.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C18" s="37" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D18" s="38"/>
       <c r="E18" s="33" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F18" s="34"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="35"/>
     </row>
-    <row r="19" spans="3:10" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="19" spans="3:10" ht="15" x14ac:dyDescent="0.2">
       <c r="C19" s="36" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
     </row>
-    <row r="20" spans="3:10" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="3:10" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C20" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="D20" s="42" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E20" s="43"/>
       <c r="F20" s="43"/>
       <c r="G20" s="43"/>
       <c r="H20" s="43"/>
       <c r="I20" s="44"/>
       <c r="J20" s="17" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="21" spans="3:10" ht="34.200000000000003" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="3:10" ht="33.75" x14ac:dyDescent="0.2">
       <c r="C21" s="20" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D21" s="45" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E21" s="46"/>
       <c r="F21" s="46"/>
       <c r="G21" s="46"/>
       <c r="H21" s="46"/>
       <c r="I21" s="47"/>
       <c r="J21" s="22" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="22" spans="3:10" ht="16.2" x14ac:dyDescent="0.3">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="22" spans="3:10" ht="15" x14ac:dyDescent="0.2">
       <c r="C22" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="36"/>
       <c r="I22" s="36"/>
       <c r="J22" s="36"/>
     </row>
-    <row r="23" spans="3:10" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="23" spans="3:10" ht="15" x14ac:dyDescent="0.2">
       <c r="C23" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="D23" s="42" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E23" s="43"/>
       <c r="F23" s="43"/>
       <c r="G23" s="43"/>
       <c r="H23" s="43"/>
       <c r="I23" s="44"/>
       <c r="J23" s="17" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="24" spans="3:10" ht="34.799999999999997" thickBot="1" x14ac:dyDescent="0.3">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="24" spans="3:10" ht="43.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C24" s="20" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D24" s="48" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E24" s="49"/>
       <c r="F24" s="49"/>
       <c r="G24" s="49"/>
       <c r="H24" s="49"/>
       <c r="I24" s="50"/>
       <c r="J24" s="23" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="25" spans="3:10" ht="16.2" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="25" spans="3:10" ht="15" x14ac:dyDescent="0.2">
       <c r="C25" s="18" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D25" s="39" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E25" s="40"/>
       <c r="F25" s="19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G25" s="41" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H25" s="41"/>
       <c r="I25" s="41"/>
       <c r="J25" s="41"/>
     </row>
-    <row r="26" spans="3:10" ht="16.2" x14ac:dyDescent="0.25">
+    <row r="26" spans="3:10" ht="15" x14ac:dyDescent="0.2">
       <c r="C26" s="114" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="115"/>
       <c r="E26" s="115"/>
       <c r="F26" s="115"/>
       <c r="G26" s="115"/>
       <c r="H26" s="115"/>
       <c r="I26" s="115"/>
       <c r="J26" s="116"/>
     </row>
-    <row r="27" spans="3:10" ht="267" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="3:10" ht="267" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C27" s="148" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D27" s="119"/>
       <c r="E27" s="119"/>
       <c r="F27" s="119"/>
       <c r="G27" s="119"/>
       <c r="H27" s="119"/>
       <c r="I27" s="119"/>
       <c r="J27" s="120"/>
     </row>
-    <row r="28" spans="3:10" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="3:10" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C28" s="86" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D28" s="87"/>
       <c r="E28" s="87"/>
       <c r="F28" s="87"/>
       <c r="G28" s="87"/>
       <c r="H28" s="87"/>
       <c r="I28" s="87"/>
       <c r="J28" s="88"/>
     </row>
-    <row r="29" spans="3:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="3:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C29" s="94" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D29" s="95"/>
       <c r="E29" s="95"/>
       <c r="F29" s="95"/>
       <c r="G29" s="95"/>
       <c r="H29" s="95"/>
       <c r="I29" s="95"/>
       <c r="J29" s="96"/>
     </row>
-    <row r="30" spans="3:10" ht="16.2" x14ac:dyDescent="0.25">
+    <row r="30" spans="3:10" ht="15" x14ac:dyDescent="0.2">
       <c r="C30" s="91" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D30" s="92"/>
       <c r="E30" s="92"/>
       <c r="F30" s="92"/>
       <c r="G30" s="92"/>
       <c r="H30" s="92"/>
       <c r="I30" s="92"/>
       <c r="J30" s="93"/>
     </row>
-    <row r="31" spans="3:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="3:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="94" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D31" s="97"/>
       <c r="E31" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="21" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H31" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I31" s="89"/>
       <c r="J31" s="90"/>
     </row>
-    <row r="32" spans="3:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="3:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="148" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D32" s="149"/>
       <c r="E32" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="F32" s="24" t="s">
         <v>74</v>
       </c>
-      <c r="F32" s="24" t="s">
+      <c r="G32" s="24" t="s">
         <v>75</v>
       </c>
-      <c r="G32" s="24" t="s">
+      <c r="H32" s="105" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I32" s="105"/>
       <c r="J32" s="106"/>
     </row>
-    <row r="33" spans="3:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="3:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C33" s="82"/>
       <c r="D33" s="83"/>
       <c r="E33" s="8"/>
       <c r="F33" s="9"/>
       <c r="G33" s="8"/>
       <c r="H33" s="103"/>
       <c r="I33" s="103"/>
       <c r="J33" s="104"/>
     </row>
-    <row r="34" spans="3:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="3:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="82"/>
       <c r="D34" s="83"/>
       <c r="E34" s="8"/>
       <c r="F34" s="10"/>
       <c r="G34" s="8"/>
       <c r="H34" s="107"/>
       <c r="I34" s="107"/>
       <c r="J34" s="108"/>
     </row>
-    <row r="35" spans="3:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="3:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="82"/>
       <c r="D35" s="83"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="84"/>
       <c r="I35" s="84"/>
       <c r="J35" s="85"/>
     </row>
-    <row r="36" spans="3:10" ht="16.2" x14ac:dyDescent="0.25">
+    <row r="36" spans="3:10" ht="15" x14ac:dyDescent="0.2">
       <c r="C36" s="94" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D36" s="95"/>
       <c r="E36" s="95"/>
       <c r="F36" s="95"/>
       <c r="G36" s="95"/>
       <c r="H36" s="95"/>
       <c r="I36" s="95"/>
       <c r="J36" s="96"/>
     </row>
-    <row r="37" spans="3:10" ht="16.2" x14ac:dyDescent="0.25">
+    <row r="37" spans="3:10" ht="15" x14ac:dyDescent="0.2">
       <c r="C37" s="91" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D37" s="92"/>
       <c r="E37" s="92"/>
       <c r="F37" s="92"/>
       <c r="G37" s="92"/>
       <c r="H37" s="92"/>
       <c r="I37" s="92"/>
       <c r="J37" s="93"/>
     </row>
-    <row r="38" spans="3:10" ht="32.4" x14ac:dyDescent="0.25">
+    <row r="38" spans="3:10" ht="30" x14ac:dyDescent="0.2">
       <c r="C38" s="94" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D38" s="97"/>
       <c r="E38" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="F38" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="21" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H38" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I38" s="89"/>
       <c r="J38" s="90"/>
     </row>
-    <row r="39" spans="3:10" ht="45.6" x14ac:dyDescent="0.25">
+    <row r="39" spans="3:10" ht="56.25" x14ac:dyDescent="0.2">
       <c r="C39" s="98" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D39" s="99"/>
       <c r="E39" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="F39" s="25" t="s">
         <v>74</v>
       </c>
-      <c r="F39" s="25" t="s">
+      <c r="G39" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="G39" s="25" t="s">
+      <c r="H39" s="100" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I39" s="101"/>
       <c r="J39" s="102"/>
     </row>
-    <row r="40" spans="3:10" x14ac:dyDescent="0.25">
+    <row r="40" spans="3:10" x14ac:dyDescent="0.2">
       <c r="C40" s="82"/>
       <c r="D40" s="83"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="79"/>
       <c r="I40" s="80"/>
       <c r="J40" s="81"/>
     </row>
-    <row r="41" spans="3:10" x14ac:dyDescent="0.25">
+    <row r="41" spans="3:10" x14ac:dyDescent="0.2">
       <c r="C41" s="82"/>
       <c r="D41" s="83"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="79"/>
       <c r="I41" s="80"/>
       <c r="J41" s="81"/>
     </row>
-    <row r="42" spans="3:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="3:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C42" s="82"/>
       <c r="D42" s="83"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="79"/>
       <c r="I42" s="80"/>
       <c r="J42" s="81"/>
     </row>
-    <row r="43" spans="3:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="3:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C43" s="57" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="58"/>
       <c r="E43" s="58"/>
       <c r="F43" s="58"/>
       <c r="G43" s="58"/>
       <c r="H43" s="58"/>
       <c r="I43" s="58"/>
       <c r="J43" s="59"/>
     </row>
-    <row r="44" spans="3:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="3:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C44" s="60" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D44" s="61"/>
       <c r="E44" s="61"/>
       <c r="F44" s="61"/>
       <c r="G44" s="61"/>
       <c r="H44" s="61"/>
       <c r="I44" s="61"/>
       <c r="J44" s="62"/>
     </row>
-    <row r="45" spans="3:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="3:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C45" s="57" t="s">
         <v>3</v>
       </c>
       <c r="D45" s="58"/>
       <c r="E45" s="58"/>
       <c r="F45" s="58"/>
       <c r="G45" s="58"/>
       <c r="H45" s="58"/>
       <c r="I45" s="58"/>
       <c r="J45" s="59"/>
     </row>
-    <row r="46" spans="3:10" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="3:10" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C46" s="63" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D46" s="64"/>
       <c r="E46" s="64"/>
       <c r="F46" s="64"/>
       <c r="G46" s="64"/>
       <c r="H46" s="64"/>
       <c r="I46" s="64"/>
       <c r="J46" s="65"/>
     </row>
-    <row r="47" spans="3:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="3:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C47" s="76"/>
       <c r="D47" s="77"/>
       <c r="E47" s="77"/>
       <c r="F47" s="77"/>
       <c r="G47" s="77"/>
       <c r="H47" s="77"/>
       <c r="I47" s="77"/>
       <c r="J47" s="78"/>
     </row>
-    <row r="48" spans="3:10" x14ac:dyDescent="0.25">
+    <row r="48" spans="3:10" x14ac:dyDescent="0.2">
       <c r="C48" s="66" t="s">
         <v>6</v>
       </c>
       <c r="D48" s="67"/>
       <c r="E48" s="70" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F48" s="71"/>
       <c r="G48" s="71"/>
       <c r="H48" s="71"/>
       <c r="I48" s="71"/>
       <c r="J48" s="72"/>
     </row>
-    <row r="49" spans="3:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="3:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C49" s="68" t="s">
         <v>7</v>
       </c>
       <c r="D49" s="69"/>
       <c r="E49" s="73" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F49" s="74"/>
       <c r="G49" s="74"/>
       <c r="H49" s="74"/>
       <c r="I49" s="74"/>
       <c r="J49" s="75"/>
     </row>
-    <row r="50" spans="3:10" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="3:10" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C50" s="57" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D50" s="58"/>
       <c r="E50" s="58"/>
       <c r="F50" s="58"/>
       <c r="G50" s="58"/>
       <c r="H50" s="58"/>
       <c r="I50" s="58"/>
       <c r="J50" s="59"/>
     </row>
-    <row r="51" spans="3:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="3:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C51" s="12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D51" s="51" t="s">
         <v>8</v>
       </c>
       <c r="E51" s="52"/>
       <c r="F51" s="52"/>
       <c r="G51" s="53"/>
       <c r="H51" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="J51" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="I51" s="13" t="s">
-[...6 lines deleted...]
-    <row r="52" spans="3:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="52" spans="3:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C52" s="29" t="s">
+        <v>81</v>
+      </c>
+      <c r="D52" s="54" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E52" s="55"/>
       <c r="F52" s="55"/>
       <c r="G52" s="56"/>
       <c r="H52" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="I52" s="27" t="s">
         <v>84</v>
       </c>
-      <c r="I52" s="27" t="s">
+      <c r="J52" s="28" t="s">
         <v>85</v>
       </c>
-      <c r="J52" s="28" t="s">
-[...5 lines deleted...]
-    <row r="107" spans="3:3" hidden="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="105" spans="3:3" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="106" spans="3:3" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="107" spans="3:3" hidden="1" x14ac:dyDescent="0.2">
       <c r="C107" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="108" spans="3:3" hidden="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="3:3" hidden="1" x14ac:dyDescent="0.2">
       <c r="C108" s="6">
         <v>2</v>
       </c>
     </row>
-    <row r="109" spans="3:3" hidden="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="3:3" hidden="1" x14ac:dyDescent="0.2">
       <c r="C109" s="6">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="78">
     <mergeCell ref="C27:J27"/>
     <mergeCell ref="C37:J37"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="C41:D41"/>
     <mergeCell ref="H40:J40"/>
     <mergeCell ref="H41:J41"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="E17:J17"/>
     <mergeCell ref="E9:J9"/>
     <mergeCell ref="E10:J10"/>
     <mergeCell ref="E11:J11"/>
     <mergeCell ref="E13:J13"/>
     <mergeCell ref="E14:J14"/>
     <mergeCell ref="C15:J15"/>
     <mergeCell ref="E16:J16"/>
     <mergeCell ref="C9:D9"/>
@@ -3096,578 +3112,594 @@
     <mergeCell ref="H32:J32"/>
     <mergeCell ref="H34:J34"/>
     <mergeCell ref="D51:G51"/>
     <mergeCell ref="D52:G52"/>
     <mergeCell ref="C43:J43"/>
     <mergeCell ref="C44:J44"/>
     <mergeCell ref="C50:J50"/>
     <mergeCell ref="C45:J45"/>
     <mergeCell ref="C46:J46"/>
     <mergeCell ref="C48:D48"/>
     <mergeCell ref="C49:D49"/>
     <mergeCell ref="E48:J48"/>
     <mergeCell ref="E49:J49"/>
     <mergeCell ref="C47:J47"/>
     <mergeCell ref="E18:J18"/>
     <mergeCell ref="C19:J19"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="G25:J25"/>
     <mergeCell ref="D23:I23"/>
     <mergeCell ref="C22:J22"/>
     <mergeCell ref="D20:I20"/>
     <mergeCell ref="D21:I21"/>
     <mergeCell ref="D24:I24"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.86260416666666662" header="0.3" footer="0.3"/>
   <pageSetup scale="49" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A972764B-4445-8C43-98A2-187DEF98F782}">
   <dimension ref="A1:H22"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G23" sqref="G23"/>
+    <sheetView showGridLines="0" view="pageLayout" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:8" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:8" s="6" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:8" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="109" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B3" s="109"/>
       <c r="C3" s="109"/>
       <c r="D3" s="109"/>
       <c r="E3" s="109"/>
       <c r="F3" s="109"/>
       <c r="G3" s="109"/>
       <c r="H3" s="109"/>
     </row>
-    <row r="4" spans="1:8" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="109" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B4" s="109"/>
       <c r="C4" s="113" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D4" s="113"/>
       <c r="E4" s="113"/>
       <c r="F4" s="113"/>
       <c r="G4" s="113"/>
       <c r="H4" s="113"/>
     </row>
-    <row r="5" spans="1:8" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="109" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B5" s="109"/>
       <c r="C5" s="113" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D5" s="113"/>
       <c r="E5" s="113"/>
       <c r="F5" s="113"/>
       <c r="G5" s="113"/>
       <c r="H5" s="113"/>
     </row>
-    <row r="6" spans="1:8" s="6" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" s="6" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="109" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B6" s="109"/>
       <c r="C6" s="109" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D6" s="109"/>
       <c r="E6" s="109" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F6" s="109"/>
       <c r="G6" s="109" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H6" s="109"/>
     </row>
-    <row r="7" spans="1:8" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="112">
-        <v>45960</v>
+        <v>46217</v>
       </c>
       <c r="B7" s="112"/>
       <c r="C7" s="113" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D7" s="113"/>
       <c r="E7" s="117" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="F7" s="117"/>
       <c r="G7" s="113" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H7" s="113"/>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A11" t="s">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A12" t="s">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A13" t="s">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" t="s">
+      <c r="B14" t="s">
         <v>31</v>
       </c>
-      <c r="B14" t="s">
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A18" s="5" t="s">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A19" t="s">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A20" t="s">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" t="s">
         <v>35</v>
-      </c>
-[...11 lines deleted...]
-        <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="G6:H6"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.3539583333333334" header="0.3" footer="0.3"/>
   <pageSetup scale="97" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;C&amp;G</oddFooter>
+  </headerFooter>
   <drawing r:id="rId2"/>
+  <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB82ED60-16D2-2E4E-A6A9-90CBEA5E36AF}">
   <dimension ref="A1:H9"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+    <sheetView showGridLines="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D37" sqref="D37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:8" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:8" s="6" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:8" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="109" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B3" s="109"/>
       <c r="C3" s="109"/>
       <c r="D3" s="109"/>
       <c r="E3" s="109"/>
       <c r="F3" s="109"/>
       <c r="G3" s="109"/>
       <c r="H3" s="109"/>
     </row>
-    <row r="4" spans="1:8" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="109" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B4" s="109"/>
       <c r="C4" s="113" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D4" s="113"/>
       <c r="E4" s="113"/>
       <c r="F4" s="113"/>
       <c r="G4" s="113"/>
       <c r="H4" s="113"/>
     </row>
-    <row r="5" spans="1:8" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="109" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B5" s="109"/>
       <c r="C5" s="113" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D5" s="113"/>
       <c r="E5" s="113"/>
       <c r="F5" s="113"/>
       <c r="G5" s="113"/>
       <c r="H5" s="113"/>
     </row>
-    <row r="6" spans="1:8" s="6" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" s="6" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="109" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B6" s="109"/>
       <c r="C6" s="109" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D6" s="109"/>
       <c r="E6" s="109" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F6" s="109"/>
       <c r="G6" s="109" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H6" s="109"/>
     </row>
-    <row r="7" spans="1:8" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="112">
-        <v>45960</v>
+        <v>46217</v>
       </c>
       <c r="B7" s="112"/>
       <c r="C7" s="113" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D7" s="113"/>
       <c r="E7" s="117" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="F7" s="117"/>
       <c r="G7" s="113" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H7" s="113"/>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="G6:H6"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.3438541666666666" header="0.3" footer="0.3"/>
   <pageSetup scale="97" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;C&amp;G</oddFooter>
+  </headerFooter>
   <drawing r:id="rId2"/>
+  <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{221C41A5-F687-4A4D-B181-FD8AE1F48051}">
   <dimension ref="A1:H9"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J10" sqref="J10"/>
+    <sheetView showGridLines="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D41" sqref="D41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:8" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:8" s="6" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:8" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="109" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B3" s="109"/>
       <c r="C3" s="109"/>
       <c r="D3" s="109"/>
       <c r="E3" s="109"/>
       <c r="F3" s="109"/>
       <c r="G3" s="109"/>
       <c r="H3" s="109"/>
     </row>
-    <row r="4" spans="1:8" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="109" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B4" s="109"/>
       <c r="C4" s="113" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D4" s="113"/>
       <c r="E4" s="113"/>
       <c r="F4" s="113"/>
       <c r="G4" s="113"/>
       <c r="H4" s="113"/>
     </row>
-    <row r="5" spans="1:8" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="109" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B5" s="109"/>
       <c r="C5" s="113" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D5" s="113"/>
       <c r="E5" s="113"/>
       <c r="F5" s="113"/>
       <c r="G5" s="113"/>
       <c r="H5" s="113"/>
     </row>
-    <row r="6" spans="1:8" s="6" customFormat="1" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" s="6" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="109" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B6" s="109"/>
       <c r="C6" s="109" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D6" s="109"/>
       <c r="E6" s="109" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F6" s="109"/>
       <c r="G6" s="109" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H6" s="109"/>
     </row>
-    <row r="7" spans="1:8" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="112">
-        <v>45960</v>
+        <v>46217</v>
       </c>
       <c r="B7" s="112"/>
       <c r="C7" s="113" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D7" s="113"/>
       <c r="E7" s="117" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="F7" s="117"/>
       <c r="G7" s="113" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H7" s="113"/>
     </row>
-    <row r="8" spans="1:8" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="30"/>
       <c r="B8" s="30"/>
       <c r="C8" s="31"/>
       <c r="D8" s="31"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="31"/>
       <c r="H8" s="31"/>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="G6:H6"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.3135416666666666" header="0.3" footer="0.3"/>
   <pageSetup scale="97" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;C&amp;G</oddFooter>
+  </headerFooter>
   <drawing r:id="rId2"/>
+  <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9551B9FA-C2BB-7848-A7FB-2FE916798FD5}">
   <dimension ref="A1:H9"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+    <sheetView showGridLines="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E40" sqref="E40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:8" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:8" s="6" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:8" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="109" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B3" s="109"/>
       <c r="C3" s="109"/>
       <c r="D3" s="109"/>
       <c r="E3" s="109"/>
       <c r="F3" s="109"/>
       <c r="G3" s="109"/>
       <c r="H3" s="109"/>
     </row>
-    <row r="4" spans="1:8" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="109" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B4" s="109"/>
       <c r="C4" s="113" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D4" s="113"/>
       <c r="E4" s="113"/>
       <c r="F4" s="113"/>
       <c r="G4" s="113"/>
       <c r="H4" s="113"/>
     </row>
-    <row r="5" spans="1:8" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="109" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B5" s="109"/>
       <c r="C5" s="113" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D5" s="113"/>
       <c r="E5" s="113"/>
       <c r="F5" s="113"/>
       <c r="G5" s="113"/>
       <c r="H5" s="113"/>
     </row>
-    <row r="6" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="109" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B6" s="109"/>
       <c r="C6" s="109" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D6" s="109"/>
       <c r="E6" s="109" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F6" s="109"/>
       <c r="G6" s="109" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H6" s="109"/>
     </row>
-    <row r="7" spans="1:8" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="112">
-        <v>45960</v>
+        <v>46217</v>
       </c>
       <c r="B7" s="112"/>
       <c r="C7" s="113" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D7" s="113"/>
       <c r="E7" s="117" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="F7" s="117"/>
       <c r="G7" s="113" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H7" s="113"/>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="G6:H6"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="1.2428125000000001" header="0.3" footer="0.3"/>
   <pageSetup scale="97" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;C&amp;G</oddFooter>
+  </headerFooter>
   <drawing r:id="rId2"/>
+  <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101002D6DDF082C99BA48999BAD23A2532852" ma:contentTypeVersion="3" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="9556add9a0f10e5d3256add9d5589cbd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="13106032-d393-43e5-8138-b151eead36be" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2b087e8269572119815e960e34bb2939" ns2:_="">
     <xsd:import namespace="13106032-d393-43e5-8138-b151eead36be"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>