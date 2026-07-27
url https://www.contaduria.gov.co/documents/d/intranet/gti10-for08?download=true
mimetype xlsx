--- v0 (2026-04-05)
+++ v1 (2026-07-27)
@@ -1,1483 +1,3364 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="25726"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\maria\OneDrive\Escritorio\CGN\INFORMÁTICA\PROCEDIMIENTOS\GTI-PRC10 Seguridad de la Información\Actualizado\Formatos no modificados\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uaecgn-my.sharepoint.com/personal/darevalo_contaduria_gov_co/Documents/DAREVALO/2026/ControlDocumental/Actualizacion/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{81FA20C7-6109-48D6-9D0C-2D64A5E0B4D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="11" documentId="13_ncr:1_{C41AD854-5859-4A49-BF88-E2E65F5B2178}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0503A49B-335E-4B8E-8A20-3624CD6DEBB7}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Hoja1" sheetId="4" r:id="rId1"/>
+    <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$W$55</definedName>
+  </definedNames>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Sergio Hurtado Montanez - GIT de Apoyo Informatico</author>
+  </authors>
+  <commentList>
+    <comment ref="C9" authorId="0" shapeId="0" xr:uid="{6287CAA3-3935-401E-909F-06E49482E445}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="8"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Formato:
+dd/mm/aaaa</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="D13" authorId="0" shapeId="0" xr:uid="{BEA2342C-469A-40D5-9FCE-4DE4DE9C7723}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="8"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Formato:
+dd/mm/aaaa</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="R13" authorId="0" shapeId="0" xr:uid="{115BCDEE-C29B-45A1-9014-949BBB4DA445}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="8"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formato:
+dd/mm/aaaa
+</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="48">
+  <si>
+    <t>SOLICITUD DE VPN - IPSec</t>
+  </si>
+  <si>
+    <t>PROCESO</t>
+  </si>
+  <si>
+    <t>GESTIÓN TICS</t>
+  </si>
+  <si>
+    <t>PROCEDIMIENTO</t>
+  </si>
+  <si>
+    <t>FECHA APROBACIÓN</t>
+  </si>
+  <si>
+    <t>CÓDIGO</t>
+  </si>
+  <si>
+    <t>VERSIÓN</t>
+  </si>
+  <si>
+    <t>PÁGINA</t>
+  </si>
+  <si>
+    <t>GTI10-FOR08</t>
+  </si>
+  <si>
+    <t>1 de 1</t>
+  </si>
+  <si>
+    <t>PARAMETROS PARA LA CONFIGURACION DE LA VPN IPSec</t>
+  </si>
+  <si>
+    <t>Fecha Solicitud</t>
+  </si>
+  <si>
+    <t>Nombres y Apellidos</t>
+  </si>
+  <si>
+    <t>Identificación</t>
+  </si>
+  <si>
+    <t>Correo Electrónico</t>
+  </si>
+  <si>
+    <t>Area</t>
+  </si>
+  <si>
+    <t>Cargo</t>
+  </si>
+  <si>
+    <t>Tel./Ext.</t>
+  </si>
+  <si>
+    <t>Fecha Habilitación</t>
+  </si>
+  <si>
+    <t>Fecha Eliminación</t>
+  </si>
+  <si>
+    <t>PARAMETROS</t>
+  </si>
+  <si>
+    <t>PEER REMOTO-ENTIDAD</t>
+  </si>
+  <si>
+    <t>Parámetros Dispositivo</t>
+  </si>
   <si>
     <t>IP del Peer</t>
   </si>
   <si>
+    <t>Dispositivo VPN</t>
+  </si>
+  <si>
+    <t>Habilitar NAT Transversal</t>
+  </si>
+  <si>
+    <t>Fase  1</t>
+  </si>
+  <si>
+    <t>Metodo de Autenticación</t>
+  </si>
+  <si>
+    <t>Metodo de Encripción</t>
+  </si>
+  <si>
+    <t>Versión Encripción IKE</t>
+  </si>
+  <si>
+    <t>Algoritmo de Encripción</t>
+  </si>
+  <si>
+    <t>Integridad Hashing</t>
+  </si>
+  <si>
+    <t>PRF</t>
+  </si>
+  <si>
+    <t>Grupo Diffie Hellman</t>
+  </si>
+  <si>
+    <t>Tiempo de vida</t>
+  </si>
+  <si>
+    <t>Fase  2</t>
+  </si>
+  <si>
+    <t>Use Perfect Forward Secrecy</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Autokey Keep Alive</t>
+  </si>
+  <si>
+    <t>Dominios de Red de la VPN</t>
+  </si>
+  <si>
     <t>Segmento de red</t>
   </si>
   <si>
-    <t>Fase 1</t>
-[...34 lines deleted...]
-  <si>
     <t>Puertos</t>
   </si>
   <si>
-    <t>INFORMACION DEL SOLICITANTE/RESPONSABLE DE LA VPN</t>
-[...41 lines deleted...]
-    <t>Dominios de Red de la VPN</t>
+    <t xml:space="preserve">VPN Bidireccional </t>
   </si>
   <si>
     <t xml:space="preserve"> FIRMA DEL SOLICITANTE</t>
   </si>
   <si>
     <t>AUTORIZACION</t>
   </si>
   <si>
-    <t>Fecha de Habilitación:</t>
-[...49 lines deleted...]
-    <t>Seguridad de la información</t>
+    <t>2</t>
+  </si>
+  <si>
+    <t>SEGURIDAD DE LA INFORMACIÓN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="dd\-mm\-yyyy;@"/>
+    <numFmt numFmtId="165" formatCode="yyyy\-mm\-dd;@"/>
+  </numFmts>
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="9"/>
       <color theme="1"/>
-      <name val="Montserrat"/>
+      <name val="Verdana"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="9"/>
       <color theme="1"/>
-      <name val="Montserrat"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-      <name val="Montserrat"/>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-      <name val="Montserrat"/>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Montserrat"/>
+      <sz val="10"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="7.5"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF92D050"/>
+        <fgColor theme="0"/>
         <bgColor theme="0"/>
-      </patternFill>
-[...10 lines deleted...]
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor theme="0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.34998626667073579"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...18 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="111">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...58 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
+<file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
+</file>
+
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>142875</xdr:colOff>
+          <xdr:row>32</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>57150</xdr:colOff>
+          <xdr:row>34</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1028" name="Check Box 4" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1028"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="DDDDDD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="6350">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>161925</xdr:colOff>
+          <xdr:row>32</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>76200</xdr:colOff>
+          <xdr:row>34</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1029" name="Check Box 5" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1029"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="DDDDDD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="6350">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>152400</xdr:colOff>
+          <xdr:row>36</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>76200</xdr:colOff>
+          <xdr:row>38</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1030" name="Check Box 6" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1030"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="DDDDDD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="6350">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>171450</xdr:colOff>
+          <xdr:row>36</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>95250</xdr:colOff>
+          <xdr:row>38</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1031" name="Check Box 7" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1031"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="DDDDDD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="6350">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>152400</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>66675</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1032" name="Check Box 8" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1032"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="DDDDDD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="6350">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>171450</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1033" name="Check Box 9" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1033"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="DDDDDD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="6350">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>390525</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>146313</xdr:rowOff>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>139976</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>36029</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="logoCGNcolor">
+        <xdr:cNvPr id="12" name="Imagen 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21253A31-7C0E-4DC9-B2BE-F332A3152B3A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87DA247A-F3B6-4320-81D0-33E136E2E481}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
+      <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
+        <a:srcRect l="-2048" t="27668" r="2048" b="23913"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="390525" y="76200"/>
-          <a:ext cx="962025" cy="927363"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="5581650" cy="466725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...21 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F0C8535-1886-4D22-8D80-58070762F905}">
-  <dimension ref="A1:F48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:W55"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D4" sqref="D4"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:C3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="18.75" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="2.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="26" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="9.28515625" customWidth="1"/>
+    <col min="2" max="2" width="6.28515625" customWidth="1"/>
+    <col min="3" max="3" width="8.42578125" customWidth="1"/>
+    <col min="4" max="4" width="7.42578125" customWidth="1"/>
+    <col min="5" max="7" width="2.7109375" customWidth="1"/>
+    <col min="8" max="8" width="2.5703125" customWidth="1"/>
+    <col min="9" max="17" width="2.7109375" customWidth="1"/>
+    <col min="18" max="18" width="3.7109375" customWidth="1"/>
+    <col min="19" max="22" width="2.7109375" customWidth="1"/>
+    <col min="23" max="23" width="6.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B1" s="36" t="s">
+    <row r="1" spans="1:23" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="22"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+      <c r="N1" s="22"/>
+      <c r="O1" s="22"/>
+      <c r="P1" s="22"/>
+      <c r="Q1" s="22"/>
+      <c r="R1" s="22"/>
+      <c r="S1" s="22"/>
+      <c r="T1" s="22"/>
+      <c r="U1" s="22"/>
+      <c r="V1" s="22"/>
+      <c r="W1" s="22"/>
+    </row>
+    <row r="2" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+      <c r="N2" s="26"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
+      <c r="R2" s="26"/>
+      <c r="S2" s="26"/>
+      <c r="T2" s="26"/>
+      <c r="U2" s="26"/>
+      <c r="V2" s="26"/>
+      <c r="W2" s="26"/>
+    </row>
+    <row r="3" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A3" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="27"/>
+      <c r="N3" s="27"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
+      <c r="Q3" s="27"/>
+      <c r="R3" s="27"/>
+      <c r="S3" s="27"/>
+      <c r="T3" s="27"/>
+      <c r="U3" s="27"/>
+      <c r="V3" s="27"/>
+      <c r="W3" s="27"/>
+    </row>
+    <row r="4" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A4" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="27"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="27"/>
+      <c r="K4" s="27"/>
+      <c r="L4" s="27"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="27"/>
+      <c r="O4" s="27"/>
+      <c r="P4" s="27"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
+      <c r="S4" s="27"/>
+      <c r="T4" s="27"/>
+      <c r="U4" s="27"/>
+      <c r="V4" s="27"/>
+      <c r="W4" s="27"/>
+    </row>
+    <row r="5" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="23"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="26"/>
+      <c r="J5" s="26"/>
+      <c r="K5" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="L5" s="23"/>
+      <c r="M5" s="23"/>
+      <c r="N5" s="23"/>
+      <c r="O5" s="23"/>
+      <c r="P5" s="23"/>
+      <c r="Q5" s="23"/>
+      <c r="R5" s="23"/>
+      <c r="S5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="T5" s="23"/>
+      <c r="U5" s="23"/>
+      <c r="V5" s="23"/>
+      <c r="W5" s="23"/>
+    </row>
+    <row r="6" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A6" s="24">
+        <v>46190</v>
+      </c>
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="104" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="104"/>
+      <c r="M6" s="104"/>
+      <c r="N6" s="104"/>
+      <c r="O6" s="104"/>
+      <c r="P6" s="104"/>
+      <c r="Q6" s="104"/>
+      <c r="R6" s="104"/>
+      <c r="S6" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="T6" s="25"/>
+      <c r="U6" s="25"/>
+      <c r="V6" s="25"/>
+      <c r="W6" s="25"/>
+    </row>
+    <row r="7" spans="1:23" s="3" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="8" spans="1:23" s="4" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="42"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="42"/>
+      <c r="P8" s="42"/>
+      <c r="Q8" s="42"/>
+      <c r="R8" s="42"/>
+      <c r="S8" s="42"/>
+      <c r="T8" s="42"/>
+      <c r="U8" s="42"/>
+      <c r="V8" s="42"/>
+      <c r="W8" s="43"/>
+    </row>
+    <row r="9" spans="1:23" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="30"/>
+      <c r="C9" s="39"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="100"/>
+      <c r="G9" s="100"/>
+      <c r="H9" s="100"/>
+      <c r="I9" s="100"/>
+      <c r="J9" s="100"/>
+      <c r="K9" s="100"/>
+      <c r="L9" s="100"/>
+      <c r="M9" s="100"/>
+      <c r="N9" s="100"/>
+      <c r="O9" s="100"/>
+      <c r="P9" s="100"/>
+      <c r="Q9" s="100"/>
+      <c r="R9" s="100"/>
+      <c r="S9" s="100"/>
+      <c r="T9" s="100"/>
+      <c r="U9" s="100"/>
+      <c r="V9" s="100"/>
+      <c r="W9" s="40"/>
+    </row>
+    <row r="10" spans="1:23" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="29"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="36"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="37"/>
+      <c r="H10" s="37"/>
+      <c r="I10" s="37"/>
+      <c r="J10" s="37"/>
+      <c r="K10" s="37"/>
+      <c r="L10" s="37"/>
+      <c r="M10" s="38"/>
+      <c r="N10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="O10" s="19"/>
+      <c r="P10" s="19"/>
+      <c r="Q10" s="19"/>
+      <c r="R10" s="20"/>
+      <c r="S10" s="21"/>
+      <c r="T10" s="34"/>
+      <c r="U10" s="34"/>
+      <c r="V10" s="34"/>
+      <c r="W10" s="35"/>
+    </row>
+    <row r="11" spans="1:23" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="29"/>
+      <c r="C11" s="30"/>
+      <c r="D11" s="36"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="37"/>
+      <c r="H11" s="37"/>
+      <c r="I11" s="37"/>
+      <c r="J11" s="37"/>
+      <c r="K11" s="37"/>
+      <c r="L11" s="37"/>
+      <c r="M11" s="37"/>
+      <c r="N11" s="37"/>
+      <c r="O11" s="37"/>
+      <c r="P11" s="37"/>
+      <c r="Q11" s="37"/>
+      <c r="R11" s="37"/>
+      <c r="S11" s="37"/>
+      <c r="T11" s="37"/>
+      <c r="U11" s="37"/>
+      <c r="V11" s="37"/>
+      <c r="W11" s="38"/>
+    </row>
+    <row r="12" spans="1:23" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="31"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="31"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="32"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="32"/>
+      <c r="M12" s="32"/>
+      <c r="N12" s="32"/>
+      <c r="O12" s="33"/>
+      <c r="P12" s="94" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q12" s="95"/>
+      <c r="R12" s="96"/>
+      <c r="S12" s="31"/>
+      <c r="T12" s="32"/>
+      <c r="U12" s="32"/>
+      <c r="V12" s="32"/>
+      <c r="W12" s="33"/>
+    </row>
+    <row r="13" spans="1:23" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="29"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="97"/>
+      <c r="E13" s="98"/>
+      <c r="F13" s="98"/>
+      <c r="G13" s="99"/>
+      <c r="H13" s="101"/>
+      <c r="I13" s="102"/>
+      <c r="J13" s="103"/>
+      <c r="K13" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="29"/>
+      <c r="M13" s="29"/>
+      <c r="N13" s="29"/>
+      <c r="O13" s="29"/>
+      <c r="P13" s="29"/>
+      <c r="Q13" s="30"/>
+      <c r="R13" s="39"/>
+      <c r="S13" s="100"/>
+      <c r="T13" s="100"/>
+      <c r="U13" s="100"/>
+      <c r="V13" s="100"/>
+      <c r="W13" s="40"/>
+    </row>
+    <row r="14" spans="1:23" s="3" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="102"/>
+      <c r="B14" s="102"/>
+      <c r="C14" s="102"/>
+      <c r="D14" s="102"/>
+      <c r="E14" s="102"/>
+      <c r="F14" s="102"/>
+      <c r="G14" s="102"/>
+      <c r="H14" s="102"/>
+      <c r="I14" s="102"/>
+      <c r="J14" s="102"/>
+      <c r="K14" s="102"/>
+      <c r="L14" s="102"/>
+      <c r="M14" s="102"/>
+      <c r="N14" s="102"/>
+      <c r="O14" s="102"/>
+      <c r="P14" s="102"/>
+      <c r="Q14" s="102"/>
+      <c r="R14" s="102"/>
+      <c r="S14" s="102"/>
+      <c r="T14" s="102"/>
+      <c r="U14" s="102"/>
+      <c r="V14" s="102"/>
+      <c r="W14" s="102"/>
+    </row>
+    <row r="15" spans="1:23" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="42"/>
+      <c r="M15" s="42"/>
+      <c r="N15" s="42"/>
+      <c r="O15" s="42"/>
+      <c r="P15" s="42"/>
+      <c r="Q15" s="42"/>
+      <c r="R15" s="42"/>
+      <c r="S15" s="42"/>
+      <c r="T15" s="42"/>
+      <c r="U15" s="42"/>
+      <c r="V15" s="42"/>
+      <c r="W15" s="43"/>
+    </row>
+    <row r="16" spans="1:23" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="105" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="106"/>
+      <c r="C16" s="106"/>
+      <c r="D16" s="107"/>
+      <c r="E16" s="108"/>
+      <c r="F16" s="109"/>
+      <c r="G16" s="109"/>
+      <c r="H16" s="109"/>
+      <c r="I16" s="109"/>
+      <c r="J16" s="109"/>
+      <c r="K16" s="109"/>
+      <c r="L16" s="110"/>
+      <c r="M16" s="105" t="s">
+        <v>21</v>
+      </c>
+      <c r="N16" s="106"/>
+      <c r="O16" s="106"/>
+      <c r="P16" s="106"/>
+      <c r="Q16" s="106"/>
+      <c r="R16" s="106"/>
+      <c r="S16" s="106"/>
+      <c r="T16" s="106"/>
+      <c r="U16" s="106"/>
+      <c r="V16" s="106"/>
+      <c r="W16" s="107"/>
+    </row>
+    <row r="17" spans="1:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="91" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="92"/>
+      <c r="C17" s="92"/>
+      <c r="D17" s="92"/>
+      <c r="E17" s="92"/>
+      <c r="F17" s="92"/>
+      <c r="G17" s="92"/>
+      <c r="H17" s="92"/>
+      <c r="I17" s="92"/>
+      <c r="J17" s="92"/>
+      <c r="K17" s="92"/>
+      <c r="L17" s="92"/>
+      <c r="M17" s="92"/>
+      <c r="N17" s="92"/>
+      <c r="O17" s="92"/>
+      <c r="P17" s="92"/>
+      <c r="Q17" s="92"/>
+      <c r="R17" s="92"/>
+      <c r="S17" s="92"/>
+      <c r="T17" s="92"/>
+      <c r="U17" s="92"/>
+      <c r="V17" s="92"/>
+      <c r="W17" s="93"/>
+    </row>
+    <row r="18" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="83"/>
+      <c r="C18" s="83"/>
+      <c r="D18" s="83"/>
+      <c r="E18" s="89"/>
+      <c r="F18" s="89"/>
+      <c r="G18" s="89"/>
+      <c r="H18" s="89"/>
+      <c r="I18" s="89"/>
+      <c r="J18" s="89"/>
+      <c r="K18" s="89"/>
+      <c r="L18" s="89"/>
+      <c r="M18" s="89"/>
+      <c r="N18" s="89"/>
+      <c r="O18" s="89"/>
+      <c r="P18" s="89"/>
+      <c r="Q18" s="89"/>
+      <c r="R18" s="89"/>
+      <c r="S18" s="89"/>
+      <c r="T18" s="89"/>
+      <c r="U18" s="89"/>
+      <c r="V18" s="89"/>
+      <c r="W18" s="90"/>
+    </row>
+    <row r="19" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="84" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="84"/>
+      <c r="C19" s="84"/>
+      <c r="D19" s="84"/>
+      <c r="E19" s="89"/>
+      <c r="F19" s="89"/>
+      <c r="G19" s="89"/>
+      <c r="H19" s="89"/>
+      <c r="I19" s="89"/>
+      <c r="J19" s="89"/>
+      <c r="K19" s="89"/>
+      <c r="L19" s="89"/>
+      <c r="M19" s="89"/>
+      <c r="N19" s="89"/>
+      <c r="O19" s="89"/>
+      <c r="P19" s="89"/>
+      <c r="Q19" s="89"/>
+      <c r="R19" s="89"/>
+      <c r="S19" s="89"/>
+      <c r="T19" s="89"/>
+      <c r="U19" s="89"/>
+      <c r="V19" s="89"/>
+      <c r="W19" s="90"/>
+    </row>
+    <row r="20" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="88" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="88"/>
+      <c r="C20" s="88"/>
+      <c r="D20" s="88"/>
+      <c r="E20" s="81"/>
+      <c r="F20" s="81"/>
+      <c r="G20" s="81"/>
+      <c r="H20" s="81"/>
+      <c r="I20" s="81"/>
+      <c r="J20" s="81"/>
+      <c r="K20" s="81"/>
+      <c r="L20" s="81"/>
+      <c r="M20" s="81"/>
+      <c r="N20" s="81"/>
+      <c r="O20" s="81"/>
+      <c r="P20" s="81"/>
+      <c r="Q20" s="81"/>
+      <c r="R20" s="81"/>
+      <c r="S20" s="81"/>
+      <c r="T20" s="81"/>
+      <c r="U20" s="81"/>
+      <c r="V20" s="81"/>
+      <c r="W20" s="82"/>
+    </row>
+    <row r="21" spans="1:23" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="85" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="86"/>
+      <c r="C21" s="86"/>
+      <c r="D21" s="86"/>
+      <c r="E21" s="86"/>
+      <c r="F21" s="86"/>
+      <c r="G21" s="86"/>
+      <c r="H21" s="86"/>
+      <c r="I21" s="86"/>
+      <c r="J21" s="86"/>
+      <c r="K21" s="86"/>
+      <c r="L21" s="86"/>
+      <c r="M21" s="86"/>
+      <c r="N21" s="86"/>
+      <c r="O21" s="86"/>
+      <c r="P21" s="86"/>
+      <c r="Q21" s="86"/>
+      <c r="R21" s="86"/>
+      <c r="S21" s="86"/>
+      <c r="T21" s="86"/>
+      <c r="U21" s="86"/>
+      <c r="V21" s="86"/>
+      <c r="W21" s="87"/>
+    </row>
+    <row r="22" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="83" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="83"/>
+      <c r="C22" s="83"/>
+      <c r="D22" s="83"/>
+      <c r="E22" s="89"/>
+      <c r="F22" s="89"/>
+      <c r="G22" s="89"/>
+      <c r="H22" s="89"/>
+      <c r="I22" s="89"/>
+      <c r="J22" s="89"/>
+      <c r="K22" s="89"/>
+      <c r="L22" s="89"/>
+      <c r="M22" s="89"/>
+      <c r="N22" s="89"/>
+      <c r="O22" s="89"/>
+      <c r="P22" s="89"/>
+      <c r="Q22" s="89"/>
+      <c r="R22" s="89"/>
+      <c r="S22" s="89"/>
+      <c r="T22" s="89"/>
+      <c r="U22" s="89"/>
+      <c r="V22" s="89"/>
+      <c r="W22" s="90"/>
+    </row>
+    <row r="23" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="84" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="84"/>
+      <c r="C23" s="84"/>
+      <c r="D23" s="84"/>
+      <c r="E23" s="89"/>
+      <c r="F23" s="89"/>
+      <c r="G23" s="89"/>
+      <c r="H23" s="89"/>
+      <c r="I23" s="89"/>
+      <c r="J23" s="89"/>
+      <c r="K23" s="89"/>
+      <c r="L23" s="89"/>
+      <c r="M23" s="89"/>
+      <c r="N23" s="89"/>
+      <c r="O23" s="89"/>
+      <c r="P23" s="89"/>
+      <c r="Q23" s="89"/>
+      <c r="R23" s="89"/>
+      <c r="S23" s="89"/>
+      <c r="T23" s="89"/>
+      <c r="U23" s="89"/>
+      <c r="V23" s="89"/>
+      <c r="W23" s="90"/>
+    </row>
+    <row r="24" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="84" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="84"/>
+      <c r="C24" s="84"/>
+      <c r="D24" s="84"/>
+      <c r="E24" s="89"/>
+      <c r="F24" s="89"/>
+      <c r="G24" s="89"/>
+      <c r="H24" s="89"/>
+      <c r="I24" s="89"/>
+      <c r="J24" s="89"/>
+      <c r="K24" s="89"/>
+      <c r="L24" s="89"/>
+      <c r="M24" s="89"/>
+      <c r="N24" s="89"/>
+      <c r="O24" s="89"/>
+      <c r="P24" s="89"/>
+      <c r="Q24" s="89"/>
+      <c r="R24" s="89"/>
+      <c r="S24" s="89"/>
+      <c r="T24" s="89"/>
+      <c r="U24" s="89"/>
+      <c r="V24" s="89"/>
+      <c r="W24" s="90"/>
+    </row>
+    <row r="25" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="84" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="84"/>
+      <c r="C25" s="84"/>
+      <c r="D25" s="84"/>
+      <c r="E25" s="89"/>
+      <c r="F25" s="89"/>
+      <c r="G25" s="89"/>
+      <c r="H25" s="89"/>
+      <c r="I25" s="89"/>
+      <c r="J25" s="89"/>
+      <c r="K25" s="89"/>
+      <c r="L25" s="89"/>
+      <c r="M25" s="89"/>
+      <c r="N25" s="89"/>
+      <c r="O25" s="89"/>
+      <c r="P25" s="89"/>
+      <c r="Q25" s="89"/>
+      <c r="R25" s="89"/>
+      <c r="S25" s="89"/>
+      <c r="T25" s="89"/>
+      <c r="U25" s="89"/>
+      <c r="V25" s="89"/>
+      <c r="W25" s="90"/>
+    </row>
+    <row r="26" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="84" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="84"/>
+      <c r="C26" s="84"/>
+      <c r="D26" s="84"/>
+      <c r="E26" s="89"/>
+      <c r="F26" s="89"/>
+      <c r="G26" s="89"/>
+      <c r="H26" s="89"/>
+      <c r="I26" s="89"/>
+      <c r="J26" s="89"/>
+      <c r="K26" s="89"/>
+      <c r="L26" s="89"/>
+      <c r="M26" s="89"/>
+      <c r="N26" s="89"/>
+      <c r="O26" s="89"/>
+      <c r="P26" s="89"/>
+      <c r="Q26" s="89"/>
+      <c r="R26" s="89"/>
+      <c r="S26" s="89"/>
+      <c r="T26" s="89"/>
+      <c r="U26" s="89"/>
+      <c r="V26" s="89"/>
+      <c r="W26" s="90"/>
+    </row>
+    <row r="27" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="84" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="84"/>
+      <c r="C27" s="84"/>
+      <c r="D27" s="84"/>
+      <c r="E27" s="89"/>
+      <c r="F27" s="89"/>
+      <c r="G27" s="89"/>
+      <c r="H27" s="89"/>
+      <c r="I27" s="89"/>
+      <c r="J27" s="89"/>
+      <c r="K27" s="89"/>
+      <c r="L27" s="89"/>
+      <c r="M27" s="89"/>
+      <c r="N27" s="89"/>
+      <c r="O27" s="89"/>
+      <c r="P27" s="89"/>
+      <c r="Q27" s="89"/>
+      <c r="R27" s="89"/>
+      <c r="S27" s="89"/>
+      <c r="T27" s="89"/>
+      <c r="U27" s="89"/>
+      <c r="V27" s="89"/>
+      <c r="W27" s="90"/>
+    </row>
+    <row r="28" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="84" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="84"/>
+      <c r="C28" s="84"/>
+      <c r="D28" s="84"/>
+      <c r="E28" s="89"/>
+      <c r="F28" s="89"/>
+      <c r="G28" s="89"/>
+      <c r="H28" s="89"/>
+      <c r="I28" s="89"/>
+      <c r="J28" s="89"/>
+      <c r="K28" s="89"/>
+      <c r="L28" s="89"/>
+      <c r="M28" s="89"/>
+      <c r="N28" s="89"/>
+      <c r="O28" s="89"/>
+      <c r="P28" s="89"/>
+      <c r="Q28" s="89"/>
+      <c r="R28" s="89"/>
+      <c r="S28" s="89"/>
+      <c r="T28" s="89"/>
+      <c r="U28" s="89"/>
+      <c r="V28" s="89"/>
+      <c r="W28" s="90"/>
+    </row>
+    <row r="29" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="88" t="s">
         <v>34</v>
       </c>
-      <c r="C1" s="36"/>
-[...6 lines deleted...]
-      <c r="B2" s="34" t="s">
+      <c r="B29" s="88"/>
+      <c r="C29" s="88"/>
+      <c r="D29" s="88"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
+      <c r="J29" s="81"/>
+      <c r="K29" s="81"/>
+      <c r="L29" s="81"/>
+      <c r="M29" s="81"/>
+      <c r="N29" s="81"/>
+      <c r="O29" s="81"/>
+      <c r="P29" s="81"/>
+      <c r="Q29" s="81"/>
+      <c r="R29" s="81"/>
+      <c r="S29" s="81"/>
+      <c r="T29" s="81"/>
+      <c r="U29" s="81"/>
+      <c r="V29" s="81"/>
+      <c r="W29" s="82"/>
+    </row>
+    <row r="30" spans="1:23" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="85" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="36" t="s">
+      <c r="B30" s="86"/>
+      <c r="C30" s="86"/>
+      <c r="D30" s="86"/>
+      <c r="E30" s="86"/>
+      <c r="F30" s="86"/>
+      <c r="G30" s="86"/>
+      <c r="H30" s="86"/>
+      <c r="I30" s="86"/>
+      <c r="J30" s="86"/>
+      <c r="K30" s="86"/>
+      <c r="L30" s="86"/>
+      <c r="M30" s="86"/>
+      <c r="N30" s="86"/>
+      <c r="O30" s="86"/>
+      <c r="P30" s="86"/>
+      <c r="Q30" s="86"/>
+      <c r="R30" s="86"/>
+      <c r="S30" s="86"/>
+      <c r="T30" s="86"/>
+      <c r="U30" s="86"/>
+      <c r="V30" s="86"/>
+      <c r="W30" s="87"/>
+    </row>
+    <row r="31" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="83" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="83"/>
+      <c r="C31" s="83"/>
+      <c r="D31" s="83"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
+      <c r="J31" s="81"/>
+      <c r="K31" s="81"/>
+      <c r="L31" s="81"/>
+      <c r="M31" s="81"/>
+      <c r="N31" s="81"/>
+      <c r="O31" s="81"/>
+      <c r="P31" s="81"/>
+      <c r="Q31" s="81"/>
+      <c r="R31" s="81"/>
+      <c r="S31" s="81"/>
+      <c r="T31" s="81"/>
+      <c r="U31" s="81"/>
+      <c r="V31" s="81"/>
+      <c r="W31" s="82"/>
+    </row>
+    <row r="32" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="88" t="s">
+        <v>31</v>
+      </c>
+      <c r="B32" s="88"/>
+      <c r="C32" s="88"/>
+      <c r="D32" s="88"/>
+      <c r="E32" s="81"/>
+      <c r="F32" s="81"/>
+      <c r="G32" s="81"/>
+      <c r="H32" s="81"/>
+      <c r="I32" s="81"/>
+      <c r="J32" s="81"/>
+      <c r="K32" s="81"/>
+      <c r="L32" s="81"/>
+      <c r="M32" s="81"/>
+      <c r="N32" s="81"/>
+      <c r="O32" s="81"/>
+      <c r="P32" s="81"/>
+      <c r="Q32" s="81"/>
+      <c r="R32" s="81"/>
+      <c r="S32" s="81"/>
+      <c r="T32" s="81"/>
+      <c r="U32" s="81"/>
+      <c r="V32" s="81"/>
+      <c r="W32" s="82"/>
+    </row>
+    <row r="33" spans="1:23" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="75" t="s">
         <v>36</v>
       </c>
-      <c r="D2" s="36"/>
-[...5 lines deleted...]
-      <c r="B3" s="34" t="s">
+      <c r="B33" s="76"/>
+      <c r="C33" s="76"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="63"/>
+      <c r="F33" s="63"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="11"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="11"/>
+      <c r="K33" s="11"/>
+      <c r="L33" s="11"/>
+      <c r="M33" s="11"/>
+      <c r="N33" s="11"/>
+      <c r="O33" s="69"/>
+      <c r="P33" s="69"/>
+      <c r="Q33" s="69"/>
+      <c r="R33" s="69"/>
+      <c r="S33" s="69"/>
+      <c r="T33" s="69"/>
+      <c r="U33" s="69"/>
+      <c r="V33" s="69"/>
+      <c r="W33" s="70"/>
+    </row>
+    <row r="34" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="77"/>
+      <c r="B34" s="78"/>
+      <c r="C34" s="78"/>
+      <c r="D34" s="78"/>
+      <c r="E34" s="65"/>
+      <c r="F34" s="65"/>
+      <c r="G34" s="9"/>
+      <c r="H34" s="9"/>
+      <c r="I34" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...8 lines deleted...]
-      <c r="B4" s="37" t="s">
+      <c r="J34" s="9"/>
+      <c r="K34" s="9"/>
+      <c r="L34" s="9"/>
+      <c r="M34" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="N34" s="9"/>
+      <c r="O34" s="71"/>
+      <c r="P34" s="71"/>
+      <c r="Q34" s="71"/>
+      <c r="R34" s="71"/>
+      <c r="S34" s="71"/>
+      <c r="T34" s="71"/>
+      <c r="U34" s="71"/>
+      <c r="V34" s="71"/>
+      <c r="W34" s="72"/>
+    </row>
+    <row r="35" spans="1:23" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="79"/>
+      <c r="B35" s="80"/>
+      <c r="C35" s="80"/>
+      <c r="D35" s="80"/>
+      <c r="E35" s="67"/>
+      <c r="F35" s="67"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="10"/>
+      <c r="I35" s="10"/>
+      <c r="J35" s="10"/>
+      <c r="K35" s="10"/>
+      <c r="L35" s="10"/>
+      <c r="M35" s="10"/>
+      <c r="N35" s="10"/>
+      <c r="O35" s="73"/>
+      <c r="P35" s="73"/>
+      <c r="Q35" s="73"/>
+      <c r="R35" s="73"/>
+      <c r="S35" s="73"/>
+      <c r="T35" s="73"/>
+      <c r="U35" s="73"/>
+      <c r="V35" s="73"/>
+      <c r="W35" s="74"/>
+    </row>
+    <row r="36" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="84" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="84"/>
+      <c r="C36" s="84"/>
+      <c r="D36" s="84"/>
+      <c r="E36" s="81"/>
+      <c r="F36" s="81"/>
+      <c r="G36" s="81"/>
+      <c r="H36" s="81"/>
+      <c r="I36" s="81"/>
+      <c r="J36" s="81"/>
+      <c r="K36" s="81"/>
+      <c r="L36" s="81"/>
+      <c r="M36" s="81"/>
+      <c r="N36" s="81"/>
+      <c r="O36" s="81"/>
+      <c r="P36" s="81"/>
+      <c r="Q36" s="81"/>
+      <c r="R36" s="81"/>
+      <c r="S36" s="81"/>
+      <c r="T36" s="81"/>
+      <c r="U36" s="81"/>
+      <c r="V36" s="81"/>
+      <c r="W36" s="82"/>
+    </row>
+    <row r="37" spans="1:23" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="58"/>
+      <c r="C37" s="58"/>
+      <c r="D37" s="58"/>
+      <c r="E37" s="63"/>
+      <c r="F37" s="63"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="12"/>
+      <c r="N37" s="12"/>
+      <c r="O37" s="63"/>
+      <c r="P37" s="63"/>
+      <c r="Q37" s="63"/>
+      <c r="R37" s="63"/>
+      <c r="S37" s="63"/>
+      <c r="T37" s="63"/>
+      <c r="U37" s="63"/>
+      <c r="V37" s="63"/>
+      <c r="W37" s="64"/>
+    </row>
+    <row r="38" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="59"/>
+      <c r="B38" s="60"/>
+      <c r="C38" s="60"/>
+      <c r="D38" s="60"/>
+      <c r="E38" s="65"/>
+      <c r="F38" s="65"/>
+      <c r="I38" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J38" s="13"/>
+      <c r="M38" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="O38" s="65"/>
+      <c r="P38" s="65"/>
+      <c r="Q38" s="65"/>
+      <c r="R38" s="65"/>
+      <c r="S38" s="65"/>
+      <c r="T38" s="65"/>
+      <c r="U38" s="65"/>
+      <c r="V38" s="65"/>
+      <c r="W38" s="66"/>
+    </row>
+    <row r="39" spans="1:23" s="2" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="61"/>
+      <c r="B39" s="62"/>
+      <c r="C39" s="62"/>
+      <c r="D39" s="62"/>
+      <c r="E39" s="67"/>
+      <c r="F39" s="67"/>
+      <c r="G39" s="8"/>
+      <c r="H39" s="8"/>
+      <c r="I39" s="8"/>
+      <c r="J39" s="8"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="8"/>
+      <c r="M39" s="8"/>
+      <c r="N39" s="8"/>
+      <c r="O39" s="67"/>
+      <c r="P39" s="67"/>
+      <c r="Q39" s="67"/>
+      <c r="R39" s="67"/>
+      <c r="S39" s="67"/>
+      <c r="T39" s="67"/>
+      <c r="U39" s="67"/>
+      <c r="V39" s="67"/>
+      <c r="W39" s="68"/>
+    </row>
+    <row r="40" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="88" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="88"/>
+      <c r="C40" s="88"/>
+      <c r="D40" s="88"/>
+      <c r="E40" s="81"/>
+      <c r="F40" s="81"/>
+      <c r="G40" s="81"/>
+      <c r="H40" s="81"/>
+      <c r="I40" s="81"/>
+      <c r="J40" s="81"/>
+      <c r="K40" s="81"/>
+      <c r="L40" s="81"/>
+      <c r="M40" s="81"/>
+      <c r="N40" s="81"/>
+      <c r="O40" s="81"/>
+      <c r="P40" s="81"/>
+      <c r="Q40" s="81"/>
+      <c r="R40" s="81"/>
+      <c r="S40" s="81"/>
+      <c r="T40" s="81"/>
+      <c r="U40" s="81"/>
+      <c r="V40" s="81"/>
+      <c r="W40" s="82"/>
+    </row>
+    <row r="41" spans="1:23" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="85" t="s">
+        <v>40</v>
+      </c>
+      <c r="B41" s="86"/>
+      <c r="C41" s="86"/>
+      <c r="D41" s="86"/>
+      <c r="E41" s="86"/>
+      <c r="F41" s="86"/>
+      <c r="G41" s="86"/>
+      <c r="H41" s="86"/>
+      <c r="I41" s="86"/>
+      <c r="J41" s="86"/>
+      <c r="K41" s="86"/>
+      <c r="L41" s="86"/>
+      <c r="M41" s="86"/>
+      <c r="N41" s="86"/>
+      <c r="O41" s="86"/>
+      <c r="P41" s="86"/>
+      <c r="Q41" s="86"/>
+      <c r="R41" s="86"/>
+      <c r="S41" s="86"/>
+      <c r="T41" s="86"/>
+      <c r="U41" s="86"/>
+      <c r="V41" s="86"/>
+      <c r="W41" s="87"/>
+    </row>
+    <row r="42" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="83" t="s">
         <v>41</v>
       </c>
-      <c r="C4" s="38"/>
-      <c r="D4" s="34" t="s">
+      <c r="B42" s="83"/>
+      <c r="C42" s="83"/>
+      <c r="D42" s="83"/>
+      <c r="E42" s="81"/>
+      <c r="F42" s="81"/>
+      <c r="G42" s="81"/>
+      <c r="H42" s="81"/>
+      <c r="I42" s="81"/>
+      <c r="J42" s="81"/>
+      <c r="K42" s="81"/>
+      <c r="L42" s="81"/>
+      <c r="M42" s="81"/>
+      <c r="N42" s="81"/>
+      <c r="O42" s="81"/>
+      <c r="P42" s="81"/>
+      <c r="Q42" s="81"/>
+      <c r="R42" s="81"/>
+      <c r="S42" s="81"/>
+      <c r="T42" s="81"/>
+      <c r="U42" s="81"/>
+      <c r="V42" s="81"/>
+      <c r="W42" s="82"/>
+    </row>
+    <row r="43" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="E4" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="34" t="s">
+      <c r="B43" s="84"/>
+      <c r="C43" s="84"/>
+      <c r="D43" s="84"/>
+      <c r="E43" s="81"/>
+      <c r="F43" s="81"/>
+      <c r="G43" s="81"/>
+      <c r="H43" s="81"/>
+      <c r="I43" s="81"/>
+      <c r="J43" s="81"/>
+      <c r="K43" s="81"/>
+      <c r="L43" s="81"/>
+      <c r="M43" s="81"/>
+      <c r="N43" s="81"/>
+      <c r="O43" s="81"/>
+      <c r="P43" s="81"/>
+      <c r="Q43" s="81"/>
+      <c r="R43" s="81"/>
+      <c r="S43" s="81"/>
+      <c r="T43" s="81"/>
+      <c r="U43" s="81"/>
+      <c r="V43" s="81"/>
+      <c r="W43" s="82"/>
+    </row>
+    <row r="44" spans="1:23" s="1" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" s="58"/>
+      <c r="C44" s="58"/>
+      <c r="D44" s="58"/>
+      <c r="E44" s="63"/>
+      <c r="F44" s="63"/>
+      <c r="G44" s="12"/>
+      <c r="H44" s="12"/>
+      <c r="I44" s="12"/>
+      <c r="J44" s="12"/>
+      <c r="K44" s="12"/>
+      <c r="L44" s="12"/>
+      <c r="M44" s="12"/>
+      <c r="N44" s="12"/>
+      <c r="O44" s="63"/>
+      <c r="P44" s="63"/>
+      <c r="Q44" s="63"/>
+      <c r="R44" s="63"/>
+      <c r="S44" s="63"/>
+      <c r="T44" s="63"/>
+      <c r="U44" s="63"/>
+      <c r="V44" s="63"/>
+      <c r="W44" s="64"/>
+    </row>
+    <row r="45" spans="1:23" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="59"/>
+      <c r="B45" s="60"/>
+      <c r="C45" s="60"/>
+      <c r="D45" s="60"/>
+      <c r="E45" s="65"/>
+      <c r="F45" s="65"/>
+      <c r="I45" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J45" s="13"/>
+      <c r="M45" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="O45" s="65"/>
+      <c r="P45" s="65"/>
+      <c r="Q45" s="65"/>
+      <c r="R45" s="65"/>
+      <c r="S45" s="65"/>
+      <c r="T45" s="65"/>
+      <c r="U45" s="65"/>
+      <c r="V45" s="65"/>
+      <c r="W45" s="66"/>
+    </row>
+    <row r="46" spans="1:23" s="2" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="61"/>
+      <c r="B46" s="62"/>
+      <c r="C46" s="62"/>
+      <c r="D46" s="62"/>
+      <c r="E46" s="67"/>
+      <c r="F46" s="67"/>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="8"/>
+      <c r="K46" s="8"/>
+      <c r="L46" s="8"/>
+      <c r="M46" s="8"/>
+      <c r="N46" s="8"/>
+      <c r="O46" s="67"/>
+      <c r="P46" s="67"/>
+      <c r="Q46" s="67"/>
+      <c r="R46" s="67"/>
+      <c r="S46" s="67"/>
+      <c r="T46" s="67"/>
+      <c r="U46" s="67"/>
+      <c r="V46" s="67"/>
+      <c r="W46" s="68"/>
+    </row>
+    <row r="47" spans="1:23" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="48" t="s">
         <v>44</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="F5" s="34" t="s">
+      <c r="B47" s="48"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="48"/>
+      <c r="E47" s="48"/>
+      <c r="F47" s="48"/>
+      <c r="G47" s="48"/>
+      <c r="H47" s="48"/>
+      <c r="I47" s="48"/>
+      <c r="J47" s="48" t="s">
         <v>45</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="K47" s="48"/>
+      <c r="L47" s="48"/>
+      <c r="M47" s="48"/>
+      <c r="N47" s="48"/>
+      <c r="O47" s="48"/>
+      <c r="P47" s="48"/>
+      <c r="Q47" s="48"/>
+      <c r="R47" s="48"/>
+      <c r="S47" s="48"/>
+      <c r="T47" s="48"/>
+      <c r="U47" s="48"/>
+      <c r="V47" s="48"/>
+      <c r="W47" s="48"/>
+    </row>
+    <row r="48" spans="1:23" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="49"/>
+      <c r="B48" s="50"/>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="50"/>
+      <c r="F48" s="50"/>
+      <c r="G48" s="50"/>
+      <c r="H48" s="50"/>
+      <c r="I48" s="51"/>
+      <c r="J48" s="49"/>
+      <c r="K48" s="50"/>
+      <c r="L48" s="50"/>
+      <c r="M48" s="50"/>
+      <c r="N48" s="50"/>
+      <c r="O48" s="50"/>
+      <c r="P48" s="50"/>
+      <c r="Q48" s="50"/>
+      <c r="R48" s="50"/>
+      <c r="S48" s="50"/>
+      <c r="T48" s="50"/>
+      <c r="U48" s="50"/>
+      <c r="V48" s="50"/>
+      <c r="W48" s="51"/>
+    </row>
+    <row r="49" spans="1:23" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="52"/>
+      <c r="B49" s="53"/>
+      <c r="C49" s="53"/>
+      <c r="D49" s="53"/>
+      <c r="E49" s="53"/>
+      <c r="F49" s="53"/>
+      <c r="G49" s="53"/>
+      <c r="H49" s="53"/>
+      <c r="I49" s="54"/>
+      <c r="J49" s="52"/>
+      <c r="K49" s="53"/>
+      <c r="L49" s="53"/>
+      <c r="M49" s="53"/>
+      <c r="N49" s="53"/>
+      <c r="O49" s="53"/>
+      <c r="P49" s="53"/>
+      <c r="Q49" s="53"/>
+      <c r="R49" s="53"/>
+      <c r="S49" s="53"/>
+      <c r="T49" s="53"/>
+      <c r="U49" s="53"/>
+      <c r="V49" s="53"/>
+      <c r="W49" s="54"/>
+    </row>
+    <row r="50" spans="1:23" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="B50" s="55"/>
+      <c r="C50" s="55"/>
+      <c r="D50" s="56"/>
+      <c r="E50" s="56"/>
+      <c r="F50" s="56"/>
+      <c r="G50" s="56"/>
+      <c r="H50" s="56"/>
+      <c r="I50" s="56"/>
+      <c r="J50" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="K50" s="55"/>
+      <c r="L50" s="55"/>
+      <c r="M50" s="55"/>
+      <c r="N50" s="55"/>
+      <c r="O50" s="55"/>
+      <c r="P50" s="55"/>
+      <c r="Q50" s="56"/>
+      <c r="R50" s="56"/>
+      <c r="S50" s="56"/>
+      <c r="T50" s="56"/>
+      <c r="U50" s="56"/>
+      <c r="V50" s="56"/>
+      <c r="W50" s="56"/>
+    </row>
+    <row r="51" spans="1:23" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="10"/>
-[...402 lines deleted...]
-    </row>
+      <c r="B51" s="44"/>
+      <c r="C51" s="44"/>
+      <c r="D51" s="44"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="44"/>
+      <c r="G51" s="44"/>
+      <c r="H51" s="44"/>
+      <c r="I51" s="44"/>
+      <c r="J51" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="K51" s="55"/>
+      <c r="L51" s="55"/>
+      <c r="M51" s="45"/>
+      <c r="N51" s="46"/>
+      <c r="O51" s="46"/>
+      <c r="P51" s="46"/>
+      <c r="Q51" s="46"/>
+      <c r="R51" s="46"/>
+      <c r="S51" s="46"/>
+      <c r="T51" s="46"/>
+      <c r="U51" s="46"/>
+      <c r="V51" s="46"/>
+      <c r="W51" s="47"/>
+    </row>
+    <row r="54" spans="1:23" s="15" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" spans="1:23" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="44">
-[...43 lines deleted...]
-    <mergeCell ref="C13:F13"/>
+  <mergeCells count="95">
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="K5:R5"/>
+    <mergeCell ref="K6:R6"/>
+    <mergeCell ref="S5:W5"/>
+    <mergeCell ref="S6:W6"/>
+    <mergeCell ref="E9:W9"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="M16:W16"/>
+    <mergeCell ref="E16:L16"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="A14:W14"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="A15:W15"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="A17:W17"/>
+    <mergeCell ref="A21:W21"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="E18:W18"/>
+    <mergeCell ref="E19:W19"/>
+    <mergeCell ref="E20:W20"/>
+    <mergeCell ref="P12:R12"/>
+    <mergeCell ref="D13:G13"/>
+    <mergeCell ref="R13:W13"/>
+    <mergeCell ref="H13:J13"/>
+    <mergeCell ref="K13:Q13"/>
+    <mergeCell ref="E27:W27"/>
+    <mergeCell ref="E28:W28"/>
+    <mergeCell ref="E22:W22"/>
+    <mergeCell ref="E29:W29"/>
+    <mergeCell ref="E31:W31"/>
+    <mergeCell ref="E23:W23"/>
+    <mergeCell ref="E24:W24"/>
+    <mergeCell ref="E25:W25"/>
+    <mergeCell ref="E26:W26"/>
+    <mergeCell ref="E32:W32"/>
+    <mergeCell ref="A30:W30"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="O44:W46"/>
+    <mergeCell ref="E44:F46"/>
+    <mergeCell ref="A33:D35"/>
+    <mergeCell ref="E33:F35"/>
+    <mergeCell ref="E40:W40"/>
+    <mergeCell ref="E42:W42"/>
+    <mergeCell ref="E43:W43"/>
+    <mergeCell ref="E36:W36"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A43:D43"/>
+    <mergeCell ref="A41:W41"/>
+    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A37:D39"/>
+    <mergeCell ref="A8:W8"/>
+    <mergeCell ref="B51:I51"/>
+    <mergeCell ref="M51:W51"/>
+    <mergeCell ref="J47:W47"/>
+    <mergeCell ref="A47:I47"/>
+    <mergeCell ref="A48:I49"/>
+    <mergeCell ref="J48:W49"/>
+    <mergeCell ref="A50:C50"/>
+    <mergeCell ref="J50:P50"/>
+    <mergeCell ref="J51:L51"/>
+    <mergeCell ref="D50:I50"/>
+    <mergeCell ref="Q50:W50"/>
+    <mergeCell ref="A44:D46"/>
+    <mergeCell ref="O37:W39"/>
+    <mergeCell ref="E37:F39"/>
+    <mergeCell ref="O33:W35"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="H12:O12"/>
+    <mergeCell ref="S12:W12"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="T10:W10"/>
+    <mergeCell ref="D10:M10"/>
+    <mergeCell ref="D11:W11"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D5:J5"/>
+    <mergeCell ref="D6:J6"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="D3:W3"/>
+    <mergeCell ref="D4:W4"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="4294967293" r:id="rId1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.59055118110236227" bottom="1.1691666666666667" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup scale="92" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;C&amp;G</oddFooter>
+  </headerFooter>
   <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <legacyDrawingHF r:id="rId4"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1028" r:id="rId5" name="Check Box 4">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>142875</xdr:colOff>
+                    <xdr:row>32</xdr:row>
+                    <xdr:rowOff>38100</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>57150</xdr:colOff>
+                    <xdr:row>34</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1029" r:id="rId6" name="Check Box 5">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:row>32</xdr:row>
+                    <xdr:rowOff>38100</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>76200</xdr:colOff>
+                    <xdr:row>34</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1030" r:id="rId7" name="Check Box 6">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>152400</xdr:colOff>
+                    <xdr:row>36</xdr:row>
+                    <xdr:rowOff>38100</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>76200</xdr:colOff>
+                    <xdr:row>38</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1031" r:id="rId8" name="Check Box 7">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>171450</xdr:colOff>
+                    <xdr:row>36</xdr:row>
+                    <xdr:rowOff>38100</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>95250</xdr:colOff>
+                    <xdr:row>38</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1032" r:id="rId9" name="Check Box 8">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>152400</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>38100</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1033" r:id="rId10" name="Check Box 9">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>171450</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>38100</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
+      <vt:lpstr>Hoja1!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>cgn_power</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Sergio Hurtado Montanez - GIT de Apoyo Informatico</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>